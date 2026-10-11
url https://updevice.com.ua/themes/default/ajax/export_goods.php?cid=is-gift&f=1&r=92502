--- v0 (2026-10-08)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1630,59 +1612,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
@@ -2867,53 +2840,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c58a601b2252c4ec858c2efb4a6b781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e5b34a43af6a9b22defb775a45812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65b6f817cb920b27b887127e4a4d503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bffd3e9fbd0017cc7b085aed045924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b40aca86d0b2c2568ea502305124a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544a02b8998b9b5568a4815c39bc44a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73857db082ef81a8046a86a746ebe8727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004bf734bcc310fb92b5061fe5ee3118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9d37f1d0c3454cb5cd3b6706cb88e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f8e3a17e7ea6c06a1927d879f9b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a68c0bfdeef4baa901151a9f18a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b4dee8fdcfe70c50f23c2019c8f6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a503df2a9805911315b6098d3aac9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a745b331f666c0345dd901483a513514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354c3b0f21cf84e6023e7d21e082cc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea880aef4ac88c37d0c64e913b40e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a17aa9a3043023fca53a2893efc9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb788bef0d0de0dcc5e23f61ee74a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618fcde918d04f56544792bf146ccde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd90e3659d2d5c0b3b16ec5ac4208320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c779855ca121ee8fa6887f68d6eb93d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f72dc397094f0d21e3213a46013922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af87f23ac4bf380e9e37cc5151e472623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ab5f5324740b08cfc2ee83904f7ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210fa928e0644d4d0646fffcc61c98c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fad60b3027db2afd351f24021f35926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce3df3b67d060ef8fb607ef5fef4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f077f99dc79ad54b788929e014a045c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d233c124232e0dd39e15b4662a8ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88e9e733e285531c4436b1f8660a2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd771f3a5a498b6d3283b76214a3ee831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f96458030459596c56770f0e35af5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3062beec7de2e77b74c3607ce0bd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db252c84df8aeb56bf2d942c1eca5ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c68e0c92cb3a6723aeed3404916335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78788edcff11d9cdc3c8dfb9ff05ad736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d0927785db91342b9e903d74bf9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b2b32e58221eafb5e2bc17ba7096438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b6e9c10738d193ab385a404edc18239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bea009970c74d17d594c9e5228f9f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868933bc71983d12fc4c2e62929af2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb90d0e4546f9fbc0d81a88893e90542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a9bfd6ea6f16b0138088412dee9db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5e237cb1860c6ffeff484d6248c3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b4b133d1cd5ae69aebf05af4861745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c7123cc28cc69714e88c34f09643e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de0ecf21a02c54c417c69b84c53cd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67153746e7a091a67de3ffcb40949d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5530fe9da54be97f621ee4ebe47a27749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1b1fc0019bb0fa3d517dc229056c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb836530c6146968245afa7c2ef7df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b0ec5bdf6797563a1ea6752096aaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88eb7c3c2f0177cf0b2cf016cf24c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124d72efe1540eaea7dbc5536850cbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d58b4db2ac3b0a19437a7f683623655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf268b7780f345cae4051ee0606acb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572dcfd65343d734a513c8678f270757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c5a17adb0e5252631c1493bd612b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9979c2b10488133c26ec8183c8f7e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc1c1b9ad4fe4b65a5793c7a8af05660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb504c83cd6ec37a4fee1e79832691261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921adb94934be686567f2c9851786cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd497630f427544a072f8eeee37ae4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358f4d76bb344373623df1b18b9bb7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955354afa6df9632244bb89772a17fc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4200c0281e4cbf89f3bb8d3e769da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad442724a6915347dc7293edc8e12f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51335e45d62923246c6cab0f1ebaef7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba3cbc2c40dbf5037016d8a53c1b4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86123bd28894d268bc4b12fe3abd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad90dc61b9403cfacb54d1b75a859f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba576f297357a4c2dd67ec9e66fa172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768ef116d1ee79915dda6ad9835efc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4793e95e9cda76c5625152e9572774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba3a0fe444d7e3d4c1e08a93fe50f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c6cb8291611f710b38c26538a82376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353f80a3184fef932c7ba2992fc4ce677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446534aa65f89e46468f5039cb82689478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b99d1e547bb397da257bea151992279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8317d2573d854e8be96dc46979b6b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb394a1f0db5a3dab8837a711188d0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77330aa64f93ce58272afe8d0efc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e76d1cd32fa1ecf9278d3be020892f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24501eb15fb2bd052ac7beee35fdd3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82507703a3828544b9d384712372f31b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccc37cd832695e3937daec4f6021ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225f1a98ebf0f31d7fc662836385db587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73196ead69e8b08d013393544b1af6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75c7ebb6b6653c04c1cf3f7f1f42589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e25e268ae7ac4e738a2ac9bda200b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dda212bb4851655fb7e71cd3b187991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcef7acac7ecf88b64ba1cfcec24e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d20119ba9e86dd11ca00f5fac414b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33179849c38b903f41dde0d431ce6fcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802293e4e390b66346f4dd50150a518c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a316e2449360dae381ca628dd28f1e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c6521d4693e939829835d37335a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61380ef9df2b917e685905ce351d4b9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff6b3559b41aaf75dcbcf69385a02b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a10c938583a9517bc5090f3722c966100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af671f7ba4a460ece9b7b8c6a38237b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e1228d2b0827809fcb8e55c9a73d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b75e4c117d21cfcbb0f0c69c28830103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abe625100ac7274401beb6ed5c1275104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c8656405ed2844575339682f95b71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7039d0ef4ad3a985a986f8521ec690b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb3e7691b2bc4bb9ebb016c945694b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd764327958e0382babef3a4f3acd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72161b351bf3c3ee5c8b596770e72b59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ad2e4e4d8b178b9f6c58584ad365110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921066b62a68258cfdb483426243e104111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6017de56074d1c89225edb87235f453112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd421c836c54643403f40d7df5dcf45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03c5d653129e55d72ad39e787f1b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f826eecf6f63987d857696bc91bb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16aba718034bf4a53d3973b9cb1892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce4673ea6e0e1257bbc24792bc0de9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14514d63037ba9b99d6c99367db81b4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542b2f126dc84c6cf2702fc2936011d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa9e361667602d62237e723ee7a3bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559adace2486b3096bc6fd90dfe2f711121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011fc3f1fc9e775087c2c2b417a2494122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e18b1eb4ca0245c27353b126671894123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b7a751cd8e3f0236ac740483c6bdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6233c739e4cab97c0b99a2a09cd0d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c62821ffc8b942899519bc0bc57f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c231eb248e53647705df86eb356e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177a427a14d57793d6aa06ed129469f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455acff996dfd31ebd742b122ee6723129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6cebe27fa21b3445c205475453824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf94e7596ee5fbf2c8caa9c9b26ab5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c16d5011e4c0ea61793ee49aac2df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718d447fbcd83ac0e3879ea097d99c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec72be55e1b5fa8330a15b25a20b7ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5f56e353e5a6515498347dcccc5cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb5ec45e76b6576715d97ee1cb1906136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea8e0e1e16ba584c3adc935ba2ef32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0916b1c72a28445a424ed48922d6a74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71c1f40d3e610ad303f1ab1baa95f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b057827e2adde06a366f3220c4842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32257648669b6b5fad715c2938e035141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48563b327d9cddb977b3552bd7cebb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee377734c2c59216834ca7e97c0f17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e401371a0e8eff71e3d262ab103fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ad84cc2bbec7976db21b3456210a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb733967a59a1873f9741464d51e8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c46e405aec5529c55db25199bf33c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a6b2e111d2b41e17128bb9e8a93df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c6f4035689da8cd76d697d4cbd9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd2f0b3ac27b5ec394ffecbb2e80a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743059e0c27e7edf9c6aa20883144fc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a315866335e3c853e70f602c75d3a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ba4a0f24e99637e588226345e6924153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a2c32abfdc129e644e67d1f200610154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5482c8d1801499d2d880d6da3197a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21487ae778df05e2a91cfd7dcbe6094156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d381425bac46875196d58c9c269506f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a19394da459a6c6232313600d89a27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd54039e8becb866984a4018b85325159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c2a121bd184894b72ce549fa3cf8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3417e1439da55de6dbf816eca45973161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd411db6c82e20bd1d292287d887ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b576f37f4963c0fcabf6eaf74fe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed89302fdcaf620e9a6370276652d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a508acd7c660e5f108b2d65536bfd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c74ebaeb5e365e33d5b74dc07b0b31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b2c5edba347fc5ed97c73c9ebe56e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c4045846fbe12d4e512e4b36f43da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564d11418eca893bafb643daae015bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33a0f4cbfadd0a3a5e69078c5948f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63082cd2d979b096beade72198facb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f40a4929289b48cea2969cedb696a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8795efabdc1e2361e7b84386bc8f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01003a25d656531c028ed5044c6b6f50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c82a3f4e0970a00781f9eecd8e99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b817c6e33d4114b0add36d2ea2dea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f02cbd3885451e3d627f18e7f01cf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e88f18fee2e07d1ea71ffc9aa5db3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c4919f39edfacb361857498103e96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93e47546e4d01f51f311d313057e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe644bc56cc7741b9d78f641532a9c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344c4ee259e8a786050c4ec58c6395f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6a1c300c36dec970cda188eb1daa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c654bec0de19d9a905761d560ea1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53e4e7534e30370a71099caaa3ddbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116479f61d7f891a2cae713b085522ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b723cf2f08ef32e96db83d9a0f81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc16f90d986f66bb4b6b4c70b0270188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c2af95905e68e101606aea61f1bd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80109eaa7b6434f3dd5a0618763f952190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50226b2d167c723d1aeeae7d6b4429191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608300112154142e1cc7c04e51a6748192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9508fdd1d45d95bcb1a26427f974d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9694b5af32d99e9acbbbaa3fd6141b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b1d92afff5efd970486a30a5a8c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044259409e907dffe55e2f06c53629cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacef0dd88399eaed93548bbda22f5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a50924127ce8800a8f27989faccc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44f90d6afad2be54bb8000a39983f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a558b17c4a44f0eadfd5335927ef94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290b82f8d1564aaa78793c688aee99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97c3f8ab98c1bb20d3dacae7a29e76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67510e115863f926b79c87f7261c08f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188b0b0b6214bcc304a537ff17796d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a9aa340de79016645211acd2205a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a587513bf96e2533b841f28b15c834206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853fa1545f697dbceed47c5be6c6e0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c00448c286ceeec9131e7b2f3847208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b7cc07b3a6b59dafb5df4194008be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0de6036120bf6d437d532dfea4b83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc4cc778670230a7bb705a2bc4b3fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb61779561b1076fd8c7e3304b6cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbb6183e3ecc48f91864df744d025213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2945ae4f2209545479965d526b16c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ccbc589f2c3488db3ff4f966ef64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be225c534525908b798d1dc15682e14f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde6ce78e2864f3fb09476e8fdff660217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0475e659795e46e991eb2631f5c7212218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00750b9e08f39c7cd72ffbad7675e36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7f16dcb343a82a5defcae0dd2947e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdafd60b8c3a2a48022db3e126b658221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb9634e034a8c8439ac1bf9ab0af0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec25e1b325634f0419056819c31506223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7202df72c1d584cdaf006f813b3ae4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751367b3c83b3895d2f05dc2cffa612225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0055fa8b5619b19b1c6fae796ccc708226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794791a0929ae145818cca841962100227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74ec747e4e9de1d085a7acb107e207228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22dce3aa9e1fcf2c185c55eaf3105d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434329ca70bd7174ae52ca023528ee03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9039854bdda099c3bc48dd30630c85d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cebd1be2cd4cdf2e74d97aff07987232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48a69d14a8877f705c230acf0fa8fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b898a5fbc01d06fbd2f092e8cb066234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842f1dd1b6e59efad6d33b5e392e782235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f29a2c57dcebc4029925ed19f3f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce741b7c0fba635abaa5d69e2ccb584f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e885c431a0e153d94665d4de391f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e4f01e815065f71e9e5674debb19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d773d53b38972975e75b4924af8614240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f388f9392289931c09b70e1b880da4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331948889adfdd49f9094557e4fae23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da937b8c50fd573ee8396eb936f1056243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a5121ec22b5d3f87cd9bba9ad2dde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c39506fd3fcf492252f288fdfd97c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4acfdd7e69ed930c0bdb2fef0bccfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f887a2c1db822a64f7a3669a338ee5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d1b9e7c8a2d30c5641a5508ec54be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25fce33e42f751f019cee1e7e8718c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679660a5d01c8e69ed057f2f060bfc74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab17f9b7c0b248fff6cbe7c21f79c72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577af259e531129ed183e37bddba6ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1066dc1fe387f9a1e960406c44832253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2409932f39ca2a7b6b7da0df4cb8b7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1421d0b33fe8ee3b49cd22208cd1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de167846dc6c9fd8f28884a03539201f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f904e5225cfc9fa087e3aedec01fb0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5142e358ab5c2c732701727daf39a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68c69a069fb606e9dfc5dd044c570b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ccf3c71e59c8c001e6678c359e3a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746746b0453ebc946a16b4bbbd19e289261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4df04de160a66436e3adbacde3279a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a925d119cd7c57150b08b58609d9453263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1b76b85c14a3fdbde63782533be75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e2d0c3ffdc9372e2770f78f34e644265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6863299a581563d107adc53004daf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ea7af0ebbc5339a761d2efeda60a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fb075bc17bf1cfefcfd309634f057268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a15f59d979778e6aac42332d92f25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b5e21b7b43929955c871b5582b33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb93c236a79f55eac86c9d9cbeada0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080c685847134aba3b45402ab109b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aab35a57e68838ead3cd8bef2e0f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e6ee2238189bd211e4171c79c7124274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f8e752fa8c71583af0e9778a634be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80dafe44446e3c615ad11a1d128173276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322320dd9e7df70436ea179125134731277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957736bbc1e98ef2666995cb5fc4f647278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7a283a7c9c994507cdb53359ddc25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c29ba184088676f1133c74af4d4d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802129ee026d714259b1279f0e5b581281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f8d42f444004598aae7901abfd9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1e141ecda2d94a10156aae1810510283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7d9e9f3fba28a34c0359a61d74846284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36133203ad411fac77aab35a4b845285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbccb2b19bd2faa6012d1267ab7036286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411085fb228953c018f18a2c6ccea1b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4a05448c122d5f32dedfc017a318e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56604f0218d2190670ba7b7011ff2a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8036519dcd9ee6b1b936aad9c521f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3183b6d077c425ca884548900891df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ce3cc3455384c082e6e14a207619f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69307934daba395b9a55562f48759c92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8794e44137e6c848fd75f5e2fdf0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb683c1d6f3afc173b575c1186d7646b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b7647676406f346bf1719c95507f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d507eb9cc2ad2a84a9cdaa637fc732d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf3930360757ea095e1cf99cddb002298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c874393048df3bd24531cee245e9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5147ce0ba29e2693a58b2d7316548300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee43274980750c9711dcbb15e95a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f60177aeb75adc4964191ae23e094302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad947e5f7d95c69b2258379c904f2ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e93d9e80eeb84bba4b778283a19e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21998c70971279d87390cc231c008305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3fbfff3091975ac73172f4740974a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ae9220985cebcb1b943718e1098c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc245f824c518dbf6ea7787cca41b45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a30756af2b07ac68ef10036c4218db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d1c2afbe984d33a22cafad6eff5de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3072174b1f3fefb76f116eedf60b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4eca2fd1df39b545644fdba7527fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa46385bd01f7c3112a9225f078a77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee0eceb112b8a3eec8cf782b1b342314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603283cd2bea60e323f49cfcb71ae03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774cd9086a12bd9344cded01fd3dca7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b694ed1f84b6acdefe392e0f10c22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f84d94fb34a87d19d13daee37df5b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422fd581e327eab9d83b8c7c11f4a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f28ef02cd0d837e2fa56c1c8fe72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e08b9c701e8d96cf4a5c177d60a7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f6b45b8114844854ba36ea3e1a687322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35572219d7cbf17823b782a454e42939323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7f57028579093701e574ec41fa34a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e80c4212a9eaa8e3db06f404514d73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e693da0f5a371629e70713fbf84fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc102841815dd6103dcfb7a748a19125327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db5370df1a43b97c2bac8caba9db40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78e59e36885fced8a6c4bc1dfe27a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1556822b9e6ed7848e4260f2d833d27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1ffc4ac95ca6a03e7407dc8194c73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d1bf6ff6f013346208bbb4be6d5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00043b1ae19a7b4487113492fdf3706a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91479c6398a7608955f8ed03bf9afe15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669d9822e014aed32f08ddfbe8410bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59a4e71038131f97365018a3a8899336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da97e87ff67a7a5b0b8e96b95aaf9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b0c9147861e1b0cd9af6639ad14c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5593ab0ad13f251f51e0bcda94ca9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2327bb254ea7430670fff8574038492340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3eed166863d7d07afda7ea03f39a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6e410d49e3854abdfba8fc7510e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9058fe70a11cef6caea8de106bbff87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe7338c0db522e66c4f02064344804344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694bb7ab02d440152710b4dc084f6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4569b18e76ad8d5840683a34394015346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888a38710f46c14aaa048b082938b73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166fc5753aac743c3f92bebd9fc2450348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb79ade5bea543e3d90644d8dae20d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1e2528ead87b37a860cb0c9062de9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b5542c15d108d4f296c1fdc405a36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7cf5649a93b8d75e82abc60b20d3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0232096b2cfcee53a9e25fb0b826fd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c6e12e6a8fb2fc1372221066df35e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea1b876030acbec0f6f72b48c70e9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbfa68ee76ace04eeb2ec76d72106a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb374a6786113cf7d89fdbbddf8ce0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a066102ce606889291ba3fa858048358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea80ee7d8b28bced237cc630a2671359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79969f1573369a7d879d4c6f7be1f8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16d2813b7830173fbdc994f92b77fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cfccff30206af6386a98bffc7bfb3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe1f7ed85fb1c4eb27882e88737765363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e23bf976805e0e8d671290d2f7494364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d837ea4e6880b421172f729a3ebdc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca05df0dc4f850fb6f8d6b346f7e420366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5c4f7e9608c48ccd442782857fff4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ad553b8b62d78a0d8d7779a3b484368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ac449ead859b7e5c7488b693ed2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc1582ebdb0a686b8b2e22d5009e14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08509257100c022b8673b7e747a0643371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e68195a2a1199241950ac1fea80c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afda1feb3d397b179b58af0a0e40e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fafad9cf085711a0eb962672e95b87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0f9afc4dd750b88659a4b741ba35f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc3e702a0c55f4fcd73e7efca78059376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123663e3a460d1384c9b1a76db7877f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10fbc86a9daaa5aacdb9be6d25c1fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10ec25423006fb2e6f17206ab67e48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8019aef4b35eadf8c97c033e0707674380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d539c2dc0563a2367cec5a71ce2396381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a23e4f58621dba2ff8e77fe21f3e34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe536de838f592b17a3d43ae55b7829e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff8abe9e0ac701e9d190d571a1aa14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9f5a957875d60e0092c865720dde9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e362fbea8cb0f79873e0119330176386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aad206dcdb18d68865b82bcfaff87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a321f2e3fc9e02a302b5a3643a8b3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5444a1ad95968026ee09181bcd0e04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20823efe6173b3f0f4abfd5d9e0eef6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2265926551d25bf7005014119ec380391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb81f5290281c91fe845f209266da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ceffd6e40147eb606a426c739119d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef432d8505a884dcb9454964080e8ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcaf5dc1ba247d74a941a01bb388ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ec3f3d6c7fd87f0e4d2acbd2dd28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259f46872babe41539fa9458862b66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca03eb04e7d3d61b856660fed85373b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f6028c3e4390a87de4f11cb07a13f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fa37675779fd430a3b095fd1594c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f3ea764aec275198525ffeaaa50d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aa1d800493bbfcbbc9ccb4e1a5108402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02a2da49c2f38c4b0489d446c302b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd37b7b4f0346d76a080625072023404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba273e25decd4771b0ffd6a180ccce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7fc9cfa33647bf2c04e5f83546550406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd86960bd0f43da31cc77e04a877ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fdd7f1df69b1ea8f0e8a883b0ff94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe056e8a6b7d6faa3898c96d9df7f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d019e89b48d19a072b7d73fcfc61a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398a7db63e2054c7170e863f9d2468411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088e731a6414f70dc141db6d592b73e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d865aa3a6a0c4c5de4b943b36e89a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d11e5486f80601f94e0cc9acd0545414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfc2e5fd3db6fdc122fb195c87edb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a55bee5866753db75a230f48cfd9b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db5052c8224d877df7189420ccc1ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4487aa88faa893f9475ddcc2742737418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9e27b980d352e630b204ad10f8ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0546616854ac484d6e045a3a4cecb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b934855bc7b6314b45ba1a069b196d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a651e55f90859045e628a7042c3ebe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72543ef7b8d79dd00947a8edf07134423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a88b55d21ae4981bd2dac5eb4f654d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb25d622813f55a10a97c5d06cda10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921608654bd8574dad519995b2ea1890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e97d9b59ae8151c24af929f99cc51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7364744a96bceb524ea63a2ebf1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade64faff94268e8d8a69ad5d9a38c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e989ac9b59efde1d3282a2993ee245430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6d03a6adc775e8d646716a47d19b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61695859c823b439f367a30bf2c437432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ecbe767b88be620ee9f1b16865e83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90633bbec421f59621694ab9270628a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abc3a221be66a4b734045daca8e943435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe0702346ee4e6528fcb92ec337a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e472be54cba9741d7b6a9255a81fcd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e82ab23c6e5afac04d69b98594c322438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa932e1c3c7cc6f3df6582ee8ed50b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe10cc255c53131f314776ac13646440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7bf16ab7d27ce190101087d42d4e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99928558ef10f5d1eb8d1de0e5a18639442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cccfbf7c3e64a5df610b2aca3ec268443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a17b692a29005041f6710e5bca6b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbdc2d2d3d74251abe2f0801d78d1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b94cd1b860a009b748978976d78056446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65bd40d28ca4a938989256592e5e34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5207a4c7bf9402dba4c5ba25837f8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b7eef35d31cad4874e9389106d546449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce07191722fb8a4a43c9067a54185f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44ae9b91b42bfad395f5040ba39d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbce6924d9091c7aea43ed8590e862452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3d7acb3d65f24b6a72c20b9993a29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf500ed288aa0cd31e2abbc4534a83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403abae647a58f35ea8234ac6666e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bf30b685f8d00080820b09aaaee29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9116565602e101c95ba6663c0ce1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160cbd0352c6e06596a12ce85b3613458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928fd7470e6758b525273b9e4411df9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8106d0aad648cf3c3532e95f83520d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a32b82f8262d4c5da06fdf1427111461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adfec3edf28e7079826cbe473e540f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ed4cd942b33327eaa9d66f44ac81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570840ee78b176f0be785010f17005464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192b796754b620c8ee91d1b1794e7a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d368e87f842bee4126ad6df04d3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42898e12b82371249de5d344d866e94e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef322a8aeeb8b3703e43ef3da00e9d0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62851c1261e4990bd733ba5508745f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f433de9ce883921799f9be837dfc1c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b278f4952f95dd071349fe068066d01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484e3cfac661b0de6374b817c5657c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b927e1f68e1c07b54c2ba7b030bbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171d9060a121bda8ee2641d1a25bb54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38357539539cc0825952cb3994dfbbdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf11e3272ac7f54b52216627b1995b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9973f7e651063a00e2cd0274745b66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79652ff50cbd25ac34646db843d0d05a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3da25b2952f951b7b4407d426cb2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5a9d041169f7e4b36d53ce4d92f6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f595d538bc254d5de0c1e34118e2bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1795b35bab41c6d7b8c8ce26f6452c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0055a55fa7d4d1d8de8d9f3b7e79e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df7acf0e7c39fa83083f30bc318b89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9194917eb20f33831c193f405d509b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccda7f3e25c4934a58934b37d493a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82431ea834d55ae1c27502a800d47bd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e659ec7268653c1333f08870ad4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84399f69d9bdf822a232c3e8e0d9b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cf25493f9ee8be3c5380b9e8515e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d3e8f201e8184602a7985562dc4f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213662a4564194143673ec4e49abe532492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce523ef25224de1a2f48bdc56a575a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccc6071ba07f63de6d9f96d6412925494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9088488a00b17157ea33c6456f5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5d42fe5d26e76d6fefd4385fbb9dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ae9e7f039ae898155c6c53f39d526497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec4ee9b9e6fa4c3b3dd6f8dbca23f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61abed93a2e90b11ef868ece7f2405499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d6bb4cd6a347dc596b45cb93da800500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783165206a01db3510bcd0b2417cb2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd495164ceb67102240cffa33173f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b3985e2cb09d4dfa47e4069204f94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc3bfe5755d8602e7356fd9971667d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae50f551c7eae34085d1f76bb60fbe4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0299228a4cabb66e02bc3c62e106506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f1b124e884357f6987ec751edfcad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5225ad294fc98209928eca051dc8d2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3b25e0db63788534e934baf290a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333258a5ed338bf19b656ad2e0ada0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df5b4c20e8ea67f2ab3b15ed90152511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe649e0c95865f3780f2ab146d25d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44c196f9155ba327c2b90989cb3166513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97852fc762013b89223861f19c719514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9297dfa679b3bd8e5af3df2d20b2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef195f7055da7c43c7480b374a2518516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639b7793c318020d4a083665e31d6b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f385e670d813cde78dfcbf4f1a00d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a2ecdc1463c90a8a972ab8209ee13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e4bf168dfc729e32679ad65dc615f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddffb2af7623e9f2dd2ca9772533618521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff14aa756cea8b98bcd2396e3186fb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6706c77c07a00b5f184ece6de92417523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a6b4afdd4cb1b274e92727a924be8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c801b997b0d427772989712d1a91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e494ce47b642fe136c78d0f0bb5ce8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3cfa12cfc62aa6439c16b7ba8681f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbbe07bbc7b8951c822e16659dd37c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193cea2d04d1f7bcd154e2ef5b451fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be1091bef8c73e8de02e2c9ed30bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa208a060d027ef56bb0e908c17501531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1064f37892779a327e67169983266e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766147dadd56dca9b74ab375d8405d77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1d1eb5f627bfbd3b1de204b9a592d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc502bc66fc4396aa5e6a2596769464535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9aeeed0e3c6b7eb2225aab2e5451d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212793af7ea0bd3fe9cd2f427f2ce03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd95771a29a510e689b11f6683106538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df80b1ae41fd64908e34204e8d2ad6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73e91ab61e8aaf27b60d0481d6fce7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333f816ee27e61ec2be3331d4848134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef364945dbbc1de78251dc0f6ddd78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f0f336f7b4c1b4ec01fc692e603c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80f76ad027fa02e69eabd2dd2c3f66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91244f41b59f8ce7601ed804f9ecd4e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7c84da0751ede8924089fc1f64f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d441d1c79571f88ee6cda908d54cfc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a533da7f3c25af0d764be93e7cb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d636c0c3a9615adc5db1a2cf760259549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be212c08330fef21eeff0f2c88dc93aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f102b004d91bf6c8b75c72b977749551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78abc4a3afbf1ee7c8e6f56aea36f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b4da8d110901e3916b088f3bc8a22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88990509ca20804e7a47e6b29ac75203554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ab84caab654bbb7055318ed8b2df6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ffcd85d8b07c3a8f641eb8f3eb922556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f570905cbbbcd78ea7c1144c01e33f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19326fc4ad969a7a0cea79b7ab0f200c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42637c302ad538d59accd4d88b19d3f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9c74d9dcd2884bb7d0fea59d22790560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6b5563c3d1d79e74f2a395ee44ddc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34398753c3382d4553c701a521ca78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9c4d1c24186fa2d31b830127188ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c20dd7340b6ea28348095255c8723564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879ff99565d18142b5435653a63542c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814480a717f9114c06fb02eb049d3700566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ed471cd09cb6e1c7412c65eb8a04a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca7cff767b294dbe4fa389be886749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee2cbcdaa690a6e618a109edba3022569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd95035731344dc81e45d02484c310570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9180fd191e1de2b7037d2921386778571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa38194cfb7e2b74db14bea781ec49a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b119c6f9b633c34fe49f141842b0df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46dd4ba485dd18fb286dc019c74238574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada962adb2821bbe17af8261adafdc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed5342f4d82022a52444443cd808a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abeb76203f2658833ef654bab17a28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21099d25ff7683a9fc04cd4e6d71e536578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753580c128bc30d3b71f9b38b316878579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1f2607335ada2c2f8cffff3dfc36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be1580d18a9a23a76d2464f01c7c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aea2aa0a7160c489587f3d7e8340b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58b58483fac360788666b38449e3b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8110d4b3701d44f8d2442fe9ada7e65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231fbc14cb87905012a4ef363bd9914585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3d2a9404c23af268484b9123b4c37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e130687ff96259dd8ec17fda3ba68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c1ad61425846a78f3aaa9d1fbf34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529794bc0f11c280e39618d6b40bc5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1758552fe6f8f2a54e3a1e1a8a5e99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98080773bf8fd21b22791459cd51815591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4b7876cf8ab791bbe2cf68384c073592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9744f754d5f2ab8ee0e75ffc3ccf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5837c9e830258b304552eb495f0562594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1532e9b75f2c7aaf5bd2bee3bc78c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b31bab3434f1155416a1481898ea9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73160af09f36e8c9f0ea45a88346b7d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40050adab774fa62f71d9929da4e22d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d623caadaf66bf7372a0d79fed35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bd913d3afda12c2df1b23b133aac0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47050ca2f4d5a007f25e3d6afe76790601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab0c2c96e100bf8a7c6e39bc337813602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590751994e3a645204f00bdeb3b72166603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7049172056ea1f453d72d4cd75e7fc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90f53335ab207b56d3463424d2013b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd2a13ebb0916f6c2bf90a1a0ad961606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbe76cf83fd95be3fda2d2d1788725607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24185a9576229dce023fe84b72001b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8e27a77ff5d6a4f510a5d5405f5ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6699116c2f4fdaf2488cb6a1460c8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b9d4697471af39fca20c7bca79b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816c54899b858e2c65472498547b943612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4a56993ede44a40f9a63bf263d8da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a0419ea5668c714231fe4386be55e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792b3483623c19e282328c0e7ede76e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8a159220cd55bb7dfc51c998ea048616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75b6f1c0559ab1604c0232fbf613c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bb4a14a2806d16995e2988ab89e8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72131edf1220de0112d201375e62ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853532045875b8cb3d2a34b75ade3301620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bfb5c3ae215844f67171234543539621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69858f2621cb8c10c7c240473809be2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e06476e0a16327bb03ba86e6da18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c26039ce11420a8f3ad03b4c0f7f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb063fdf90d7ba13ec8f9e30da296e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeda9b96dff2b81b68556b8abf6de3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a385a70c6c61e18f99581478863e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbf98aa30cb165f9f1131dab75d204628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140e1ad369a4a47442c5dba2176241629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eadbdbb7f7f3ab0667ad671f1d673630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b15e7f052b5f400af45436a795175d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad419d4e104b76a064bbdefd39d034dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a0512ba5cb5f7b7b5b90f916cbd8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93432ea6082d65a75e6446d936b505634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab73c542226528b5be31ca69ba08efe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844794cf03a57057d65d524276fc6fb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81f9357875d40ab740d985a4a21895637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913afb780ff45f97279dc93d31754bf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f85f9b54666cec1ae846caa3c0b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887e53d07a36a5341f01e1dcc76ebb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a4d99d128e896a1d7af5397331f05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cec3bd29fa95f02fd9faa56b4ca8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b255cee3351466ccb03c566af70779643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a4f78245ee2f7cfff5963ab86dc7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee549f8f267ee9a1ba5ce3d49e557b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa1e4ee97b513ff94b45d976844890646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ab65d5699dc97f85cca2acbceff9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e50c44c8d006393316c8f19e42e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87220740827537b6c1408150cb81d8de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbd103a29e317a402d24d5f7287946650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91731514adce7ebe01d03c30eb608a20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a59ef9bc7b676caed6a495ae0de33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e328f035f8b740818e01ad18d5c5928653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c744c00c1b2589afe21de90255d93e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752278fd0096a12f286ca46829ce63f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cddf060894ed5d913850d1b74f4fc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0eeedaba03caa7019b0c830972289657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b227cd6800513426b9ec0376a9178658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21d0cafeb04b9e2a8613a1cc6bb6f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54a91344690f56fd018b22a8351a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ccc96c27c7f90db20e63672d41424661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db039138dfa19f1d541e748649330a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9633044083db4982791d210706da8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671575cea5c0303e63a7a4621bf9ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8b399b2664628249b50e42964c565665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473e328c87ee3c1a0ccad2045bb955c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e76dd58a4b012b9daf3da17392595667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbebeda11e71847c7a963e38db786ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af3a25b55029d17cec7bf3c529b032669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b283afda163910d28d1c8f3ca87699670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6150d4ffe898784888155db6a864ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90860fd2335b4482819bc6826bb0863672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6936efa4f83e087c9f9662e1f2b2da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1fa9536e545d4a8e3f296de4e4999674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80977b535783da6515c4ccae52bd8fe2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3d78309aafbb97f920654feae3b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885902089ac3ada613971acdb760077b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c63a01fd2ed8d18c105bc6a792fd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c368e233ddb5ab3217909dcfd3e05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bcee1cfe8d5646383707bfbc4d7a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88a8640dce2c2736491410797ad81e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa6187327bd07356fa0da85d161008682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada50747fa6d0daa87be1e5d30e4f83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8d585b92163329d6750ce873fd538684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb052a08aacbcdab59bb55b6cc3324685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b85b726dff63993379f35d31b050686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e940667d7beac18ca9806eb75a4a534687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7748e1cf8ac820374b7892382d2273688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f3e3dffee660c990dc7827da7f0c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a397a5a5e65363914e325705db7b64e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c086316b48df3136a009fd0e13ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f38fd2063816aeba266cb7bbbdc21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dc4e22bfc63926fe44d87ef9f5d57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55c91037e973efedc3ef7220bea211694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82c42a4ec673662c4f1c273b3015a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffad6ce6c537b742075ae99d3c08f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ed72e1df7bc8c562330ca50ac999697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238c992ddf64142b8fa576fed536daa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4ea621f28f4065776cc0bc75221ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65bcfa6a48babcd33bf5a4c14f2e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819da70a3e203f320c0f45fbebbd572701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b216284a40182bc8cc3c954518c7a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84411fa0c6d4c3bb634a6841cdc24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908699ea58717684387882a55e4516a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6546d3d090ebc9b734820534656c89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f16839a8a14dbec487efcc09e5566706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379c33c46ecf43ede578a55493bac1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca174f84fb7b2126be8f719853948fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ae3501b2f5115b47529b6c27038c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10886aa3e7e78b30000594ec72ed826b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a077c44efe6280f2e0d24ca8469a38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e92e7a11ae5dc9d7795677a8522ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710fbd1532dcdc74bf4ef7eee16e099713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae078fc6cdde1eff8d99cf61432f92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0bd9d66d193102cab36c741e567d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa9b4f5a3e79608023867255e29ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c719b14151726ab083aad74608db1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865bb6cd157cc7469282a8431b9a12f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213914f5ffdcf1b0353ae79d432456c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845bb16f20d7ebd06952315467bc7d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff9487751fabb6f81e412935b6ca26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f6580dc46177d9f1abb18bddf7d74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eb01c17b6b757fb9303a5aea17f32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead0b558569e15777867dfdfd3e357d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4a4cf419e290951d0044a8420f5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a84a6a2aaf55acd916af1450ab94b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ac9b7c226f46ab7cb8e5723bbddb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601bb9f4da1e0702dd89283e3ac4ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ef222d9e3ecc0b710a43d1a127535729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89647d4717232a47603fa0b8d0e75c07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039622f48dc54a9a9ec991732a3c20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd186c49c8696ab5a3ddf7980b8c30a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c81a6adde6114608c0fe5701018b71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bb7acbfa07cdbd4f51697c634bc9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d15d09f147373dc647746617d7a04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c175167bd603308dcb1c15dad0a9c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80844b607fd0fcbe75fc75945629a00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43328666e35a1934033a6c61fde9d17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef005dab64b9e3a91e57e7b6935e81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c02f11266cb4dd5881ad3cc6a57b9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84630940f63ca86bf9eee106ee498b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6661a85a7c675d306ec8e11938969f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79a4893fa14f52e40751c1d1caa6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3b8fad0a4b37da1afe8e0493c253e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d94f01a15bc0beb182ce78b0880bfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc0e38b3aa95ca8761f2d0df6374b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6266c7fa7eaa803531433fb1eed1ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeae1081ff644a9eef7cce93e6b8f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade911a6dedbfcc4d04428dcbd51ae9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbf1191a2d8ea203cd02fdb4ea403e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b51c9b9129600e29c59fc5a2b36d20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c746723f2fe38956bf4f688b13f95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a5b7ff1f8a8e6b117813a659f478753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715932c5f2a7afc229d259bd8db75f89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ea22dac56e8b94bb07b5d15b849cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23543c5621a2196249eff279d926ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59026181cd8d3860d21cb37e6e835c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a704c6431cd8b3bdd91112f14de5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d676c23d9375c9207780ce8224a7b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6dc2c57301237b146c6f7468d8260760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417097091bdafbac1947c43e171577761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd20e94f869bfeffca5995bbe4d45e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a2399a6c50625ef423eab8b2b2302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da752502ffba915dd8ada78719f0a513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bd9f1864a3deff949579f0fe60b064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acb4cb83e5ea7f4b19c3625c2196665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8da25638f814f7af0b88a297ad0736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693afc8d07f00514517f4fe724bd22187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15979c60876770fd553772bbfbdb478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b0a4e8c38b4383cfc7cffb2cc0b029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec876635c0d17fcc7e532705623c62410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74493247c3c5f9a4da4b1aff3b8f2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb97e373a5667f0dba1386ba2d0b7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d23ed77d5ccee2381f8cc85021dec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e20c8d58fc54fe8462aafbff0ac5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20ae602d3afaa8c6d453113ddb003f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593be6b570a207ba9b5d4017c98e31216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea1baf63799595068f7070a95fd1ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10746e4067ef5161fd17470709f6ab018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f13a69a7dbc7cb6fa6c690ef927f5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922411d10693d3cc0db7f8dacdbec6cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b323a5c885e161392caad8ea716df921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756a92c0b1a0a0eff67cdf9ff6e6a4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9480fa6728c36fd9b71accfd99b0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fc251143d1c1c78243fb8fe0a464c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654676beae7a9f4933fcb519f45033725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a88c9646b861f0cffaaa786d7f39626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759854f9cb8c1b082e46b1b929ea59527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247aa7f96493939dfbb4bcd1d1724b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb35922f9754b7c7ba4b26424231329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72a7b057daddf80da4d5a1b584a15d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc6976c45ab2fe20a1b5c6a898c5d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59bd58ba3a9dc3a42bc3a9283cc80c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1340a8ba074ee634b248471d55189933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d672feac6c4b102663dbd4ea58c80634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587de3ae6cd477007a2434497265526a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d276e004ff8f85f988a26b437f22a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfff350f3af3ea4838434cb874da5ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea705b8bff8975ab9d58f7c3eb5c787338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa3ad9eae6e65a92157e462d7081f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473f62985f38be386739d8044c7b0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52085bf544c16ca243cbae59d3b4f6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c155aed990e73597edcf9c48a49c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998be9c3c04beb1567cadf57566bf47e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02926f15cbc20849dec8dca7b560044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183610e5906a028cac0344f97690eaa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155cd0dc8c7c9503ab7bac2055daad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51741abe57725469c7668125ec73e04447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709878360eefef693936ded13db522f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e37fdf023c8816e5e8f9e5ecf1011749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf427f035b6efde55bce025c4449fd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c910701e2b4467fdb29012d1670a2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941c688fb08d744d647939c5f8215252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e35c0e1266347da3a1df20ba60a8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730d7ceb229778d4e9bc9a69e85c1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294be5674b2462d843fbec431d1375555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59238400741830123d6de0b31d7db556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc82dc6152d438ff44486d49ec1e4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b4269158f1045acd1aad57365e7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a97424034e463fb4eb5bab498eab6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dae786474d8c4c5a7f59b8b12285060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fffc1fdfb7e015a64404ec5643afe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39785da4b7888b4a52ae4df75651a79162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8b63c99e37a160ccfd4ee060e12c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62966fe3d8d0801e14ceeb33faa8c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5069b937f7c3681f38f78f5308e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcc8773d106a0a5882719cf8968fd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a476a6c53bedef34f25a5bed9e33b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaff3f3b9a86a17504c784bc766b2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a039054fff8bdcf6adfefbfb0dfa3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7075c25391d746ecdf5c484d7187c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab4f1825375c4fe47b6898dd1270bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6c6f7f33d4b52bd84f3fcd7755ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfb502872d662023904e871d9d358573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a1809d8212ef9cb8e0e3a54d3cb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fe198b3cc52a77af390436ecc134875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2489bdf2a28e324381f564804c3fa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e208f8d139a72d20b3667acf08b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3360511d6b515254fd0e5b991254efa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed83d9727fa16035e0e93d36be17079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdf237847496af1874a2b2ac00588f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1db39334fd84f3227f620cd37deb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1debc9b539cc039f1a213be4ea77bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb789695de66faaba5570852f0aee4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735417becb2daa3ce7d3c0cf26bc3b8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65987e46299cacf19e2c2f1aa589c9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a0392bc3f14c50feaaecbff2b05ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c16f2144f14d04e2170888d86ddb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed89ef0a81aeba4aeb0e46c03d8b2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50927f1bccfc9a893874b1624e57ded489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318274f3ff29c5fd1b23c6944ffc37890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13678c26fd38db1d4b482416a98a2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f9381f2228dd6df36a2255a3364192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075b31449ac4f46c8195f3f819309f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3c947ab1214d9c2c5ed07a8848e8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7c08c75edcf6203b26431645c949b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6486045fe3390aa1f54f09698efee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895b469584230ec5f15054c664da8f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41945470396ec3c4ce2981a88e4d24f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f441f0755c900aed0ffa1191e956e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018432001ddc1cc084fd03f870134bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de7bd2fdc77c0e17d3490533d36b2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b5990e3e371a96ec21b407bc94d2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6f1362a0ef153e8ae05b6cca80027103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2f65c8c2962d64d3f9ff5c93483ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf30d63fc873417862b802a0883e68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c7459d523df9c3e1821c5dfd4923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6a8c0a096d147f695587154fd6755107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9936aafe0645945d4ec182ae585fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2a17977169eeb37665802603ab7ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24473657f013fc6eb5319651f69e9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c898999b3f9a75e376becd87e51061111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c4163ddda7a372042ae377f9b32de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19c0582b8f18c08d8c00886ce6b76d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71253e2983098e7dabdbfbae19805e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcf1f09ebaa25da3859a77bceab439115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c6976ef187b79242d8df4d197f54e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625b996efb23945f89664c165f72539117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef49e96524b6096981776d4b893bdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c985ee6a3e55f6ef944ead962a26ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afe7c21e97bb3fc99476f053468aaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252759f6bb199b5623b23cb80c4a09c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b5d2911db6655f54017fba57d3c6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3ab5a6a05990a68d1ef6e838fd7f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e526384e0ef48ddad237df0e7ee47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac19e59ee82de40c387c687638e6907125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeff3764fc8f46ea1b564869575f00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82a46f3b3c2d0295bfe3d6be1ffc47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e1b7c9174a85c9f31bfb0b06c277c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d69fe2065b01ce9f7700ab237cc38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d9dcfc2f89ea607e2aa6e457d1dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095317c5e044f4cefdc34f398528871131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac0a845aa9115f4d3c4b0287bc1992132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69bf6aba1f242854e7e76e8648e98b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd0264e3f0746cffe625586a91356134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c8139a6d0d59df0a5e7d08cce7476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061036f9990f343aae5ab0dcb74d5cfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ac98478a99430271eb00db4afed9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54879b4ce518a1d0b9f0b4a76c929167138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90130e92f0651643bbb6d1657e37a959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f60f182753ad4710637a4c0be72765140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaedb3c6beb044535d23b979add769141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0faa31e4bdbf7efb2be0a37ad147c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708df63af4c4e96c511033b6d5a396143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5cc929289451281e08db0840ef7d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b6dcfde7860751ff1c7648359073145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce640fdc9bf084b8c6280cb16115343f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baad289159a55a70fef61209d0785c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e0661d689038acc735d15b2c3398148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac777ea3c7b3145d71057241773185149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b6444ac852b631c3dd9869c5a019a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9cc6997589779309ae2d928e41171151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9ff0945ad01865976f6829bc586d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae455397dd0071a33e9710e7e6bd21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a479cef38194bfeef890a2951e26b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92751e8fb4c4a63a8069d4f69bf107155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa4704059530f0aa93394174cfa05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec78132e1072152a9fda53bfa03a4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5064b5f85f5bd160826dec1009c90b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc3644bbe9e67207285daae3106a11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c16f6aff8193e6050626b23e5b685160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da051fe6808591c6f4e1cfce0ca3c02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd327c23b4ba5c17acbda7fef1ac0ec6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a3e75741b471420eff354879b277a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da04fa2c9519b627f504e0ec1b8e838164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c12766ec373ca38fc586bfd8899e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff726f1fe35deae82d2c53f39641fb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2fe287ca46fce58144a0a1beb5753167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b054e467ba17b4477b55a1bdd6b4dbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581994f0c85caa10391c9fbaba18b2d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450791e1aff335b7e1875ae40ceff3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a7aacc42a988f051e8f6d2072a529171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ba04a91dd6a3d5dd45f4fb76dd0f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509531716e22bd1595d7bb60023e0f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f6e75e2a7ccc7e459c8ce24d9794d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b337882de8b8b9352a5ed49777378175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4682aa8b681c3a0213477e7308439176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339750193d6934cfd59b1f369f9a074b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f32439dd021beb046c924577b873178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f09630f0f335c68772216963e0b52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2ec1308eb38669812554fb0b8e25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0c39013fd94b45c47b575dc64d348181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a683d2870bc49b671eb6add4a85e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cbe74a6e0b6ba333a9950827d6ddb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce31b70f6f7f16d455fb295873ba85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94298a6740d15e64c333cffcdc68752185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1af8a8649a0c61ea6810679fd71cd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530be4e1438e91d51f4409cf3eb31118187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dfcf316b572de7a3e68a23f7a1ef6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbd0e49177053a531ea64b635912e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f4b0105d163da3e2184e364d78c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bbab4172676308ddee05d83115ddc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951bf760722d3179a3f912a03d5697f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a715f09cefae43e48979ab53882986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d459e83305454ad04105b22065ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021000a8f11adb1ca4d7ed54a3b6a41e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d630f4925670d0f1291ff6f11f128196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5db30687a7efdaf543821aefa5c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e914602f79f40587b2c24f6044960198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8cd1265e09992189a7f5a4a1cadbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c68a4f5ea3a786e96af3fa31a2330d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816662730342e899dc0f8e97c17adf11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d03e514af6e77fb1df8225978c00a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc224351999985808ac473e21c487203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59dfd5d6acd462c674f0966b57416204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf36618120c22d3eff57da08c9cfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f83404c66dc467da5aa3de9cc9434206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb286ceb29d739212a9bd13c04449207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718504dfff0ae581723ca9f8aaf95af4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171769b3c3e00e8f1c4db0b0bcb615e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e1f0248c83227dc3689736032d75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c203fde4e9e5c496a0bf36123ce3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af4e9ffa3aa8a8a769a0d5028fad71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9cba489e2e0bf55053a4a6a78f0ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f5b04d06af1cd28536b2fb6435350214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a278f0158d314b1482858d9279238c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8341de1c26abdc0060bc50de36434216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed633a66cfaa1f626e22683880cba4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f329b672c1453a572159d83b6f2e715218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199c01eddb35b193eca1f7fa1e5691e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f8f9062e8b715ce4d0ebb85344252220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf20fe63f6e95f6d49dffb24210db6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294b9dfe5c60e877b948edbc3882552222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050060750268d9849c40548c183f20f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93eb1ad980a47252171fd65a1d996224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843961b408b9575cabc5fb66e331a9fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3aa80ddb2a5faaaec7b900c5b074226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5025fac732ad5d40483ab1c17a3955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d3746db7afe319c567f7a6511b25b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056914aa4bbf5862ec1bfe1b73649192229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096257d7824201b0433b57c1ce3194ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a25d64aa8075109604cf8b0bb96d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7404663fc935a564897ccfeeba2c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5dd04058c6c42d042c46b63ad86f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23569e0a35083b298d90fe530f4000f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c25ba9bc2394b3f2f1207e12075a50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313494f00b0812e55b65fcf84453b67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c13c4181058ca2b28024b459932b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d39b820acb0de900fe6230864e2ea4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c8a374b4cb713b2475f501501e950239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17878e0068ccfc3c98cd9ea1f6d5523240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412006284ee22373edf12c3eb36ff8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6d46d4243a2a736ef0d5d149b8599242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175f1476dbf9ca209a9ec8fc08682c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168c6e7a7457135feecefc8cecd8bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6628cc49306ec15f3f4fb25e72f2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114e3a17f2a923416cde9556abc14e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd2dbd996046cc98f910966a5fbed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91634063035483999443686d508a5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc502e689b116e2c607e02e1c37124fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf57af2e5f3d38fcdc2a7bd80ae3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098b8f212eb3168096f3f58714803e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b325c42f054c55132c7236e53a11d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04375e6aba33b3a34bab383d178b7a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e1cdcd8021af63258edba0cc6613254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dfd6c2e16a68562fd3bb586d61dad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379592b282d489db2c364eb3837d15d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8618122b327c0ff77ca73a12e55c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf703c0c8f1d29de6013736718c4d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a10a22db0b146cc38015b57c9dd500259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45212c4a4a522fb7433f708765bcb0b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b8f40309b4c54c5c96cf1aa3dc720261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9038e6b19c92844a791fb509f8b27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ed7c739867871bd4657156ef53e75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d18f113775620e598e1ca25956c047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e75b040ede6b773c6fe0c2c822d38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03d9ec39ec559224de17c54f67209b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef10cbf13ce07046cf519bd19c7c39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457010da5504aae9d3a51ca010192d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcc971b007306f328d98702eeb05ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562c1c646fb65ca8c90794d0b79a261270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec5095884f2f01acdd30cdacb6373b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5910558e91ddf226d6106f60f98eb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d076b224167ee4199ed936e6c0fb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec27baa1acec32be8eeea0b76d6219274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a55aa4fb5102e5cbb623ce370f393275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca04041751315889c9a19505ca3a5d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7a98223b6aa0349a7f9e4f281a7de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb55ac61198e7a7a4b93845a70b75d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c521d634c078d6e568583d1527324da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4b6069d802973deb959d1207684bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816e51ae47c6843c81bbc41c95fabb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bdc357face9571239374b9b3f68d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaf64301be75cdeb6a4ae2585899ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae513a384536da20e380f9be3bb92b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27023b1d725fb6389a30fb86d76d841285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd1d8401b18c9452123c2f342273c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03444ffb8d6920475adf6e876b65de00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b33e1366e0d956494f2fb77e4172d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41227b8e576f4d9277a5afeb7507c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bdb4a4922ec7a57851df873438709290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d83c5701a7ba3117d0e3d6ba010d6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe0cf03f01936e2420f651d2f1b089292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220365a3ecce126170c5652cd77b6b3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8357c402c16be9b33bd8dd788ded0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205385e7941b45eef9eebdbaa4449c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a6aa3bbd337d1f46c8182388894f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3b4af539714d6220e7c84ee2edc92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3555de1e80a4595f39b225165a684298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc9148797e6b1ea1e83de21851d88a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87066d16fa17c542bb7980c51e070782300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a60679b17463e8e895db6b1b1be30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5cac436760a1ae1175bf75f0b3c7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd73dabfdd4aac608dff7770b26671a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c712d697421455b3ef827956b7f783d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e22a5c930d8c4f6dbc0211510bc5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb54f2bf249fb9f52fe242b843e09c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb115a2b40c57512385f340b84c8b39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb97fa694c9f031a4c2237f1028c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fec1b62dbce5e00cd5019a2758b9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f5877118b74eb73bb65f5d13faa35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d54425b0a6ba53591d9289d066f79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd895244e6d8d9d5c18d8f18d23998f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d824b4894995f465d8eff729656e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a246bafa01e4673e9891905d15495314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16b721f26cf194b7fc39cb3a43a58e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd41b4703d4ab76f31aff6bddd6fcd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5087b0277ab166031db18537e2108317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f82c53cec29d657535845d3137b1f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb094370d937f8d561772696510a2e50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989f7c047add7a26f5d0809204525b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ce017ff8c09a26fc77b9a457cc5fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc481e2e99704867375266a1bd2fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55386e6de2561257a69e2dae2e1378b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe2d38425011e2090b7bd9940765af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe55dbd6c312e978e0f0f7b44d85d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8b9124a086e7f2466315eb383c3aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8771e2454393c6d5072499255355f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f503e7b537e946c673599fd34cb8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496193fc16e68fc4f6f7c2b2576c5b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe8e537bce569e38a18a2c9cace08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb28b9ed7cef2829de40279c4467632331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bca6a0957fbc1514ee3e9919efcf8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f4075a12758340a34589dd27eb5e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57790666e3fe3a0075536c2a11113a03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b3fde8e60848331439b5a50c9ece335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbe8efa6c288fb8b9d47f12257983e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9498fb062d0bce08259e66f9c5d94ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b08a8142f51d7c82afb38ee491df73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1272fba4c598a545eb26a5ab034d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a721f53f6d9cf5cc6b80e01c6b8bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11450fd9eb7b0733f15e6f54d16b5e75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e63d0841546b118a27a48b214eed21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7bd11da65686a643603a2dc4d17f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ab0520f9c253689523ba03f762ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735bba4aa0adf44fde696f9c36e2d7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2cbae62b0a486d943d6f7683c21d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64185b96a153d000aabda60a60ac0742347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd32de20c3a565e3a2e2876b4835904348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d0de4ef047c3029eeb96598b538d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a371a4b6ff9cb7917071adea6bc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c555012387e3939b6d64b43fa17829e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb503174a79a3be166e0707046b8f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc205d0cac301c2e41f92aceec3fe71b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87da6493dd1848e1609d2db5836b2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bffa8f93b9acb7ca93191b28d9c62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b0ca783ed6762dbc4351ea574234356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66250e3589613f8022e81446c3472a86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91d8ad54c4b221477eb3405e984a5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98873df6893865cdbb3ea911fea8cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fdb8b2ff8ea831bd8b340396e57d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a17168892176c3983ce8df4fb1ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980fa5ad75f20eddefdb52c764a49ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7da3926662dbcd4d0d8e7f0805924363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10992a444e19ebc25306626548ae20d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56863704e3906fe7982dfae7d31085365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08925132fea5911726f22a0d0ffb8f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1c6143707ebf0d4db52f6689d47f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530aa4f6811cc0f8f8999d661a5f74e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee516f830dd4331ebc4b36066a1b2332369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407b9e497ab87d30e2da73a9dc574be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f577ebea75b4eae13f039e595a4c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b447c9ef94be849ebfd03deb9b3a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b620baa00f165066698c5b45781a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202df6220ca5f288fc0806c611c012b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a68e3a7dba2759022c92cd63f770b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae679e0212f6af87a661d52e98dc5cf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64291d6a64cbe7e3c1678bb534ea4610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14864fb916a0dbdb0c6ffe9fc27bb1a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d543eafb6dec5812accb075920d93e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a0efe667af0f26ba2007e20af7c88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9252c08c854a7b08f030292b9415c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbca29fc515a0331fe74ac53d667f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61850e43168f0677fa473bad3ac18bf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e486b57c42ea408348b9229468084384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c653e5240113626c000ff9165ff548e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863e5b60c7a85eac390f18a5c921ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9637b01f5e5f47deee9682983e4b0c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9774dcc2d3409821afc1a7d6a7aa0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed41a425ade95541897b651db35212389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279eb67deca8e50cdbe3c4a2953d2c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c087d64ad536253556fda85e7bbe8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13cb19f0f27c8f5c2c8353051fc69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53490a935fa1467df75bc20e55cdbb8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2f553dc8f73b91a80f7e23649547e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d96c2abda4a8e4751c3f1cae35ba4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd279804ad8cc0f717b84c15126d857396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1ff7b852ca03e72db9dd6f908fb03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f88f1b2c3b93104c9f47e86004bdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6eed620a4415a0744a1e103e45478399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d038ca5edbb268d0cf43caef3bc6e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe150021afd09573723e96bf066fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fc2dbce61800e7981348dad554b3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35eb23a44f0c9a6bae696ff51afa8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8bd52c03e1a7b8c1801318a6e9162404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76ad0aee951825abbdb3249640a0bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0aef5b0900a7a67b0c66a252d492e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63727aba14b648ced72216a25e175d32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62935447aca79da57b0b88b43a8efb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc3bf2c7b9500dd7b30f32896705a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbda1e5229a948d1eae4d77e57d4675410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a5026c23760d775c8cb766273525411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed5b62d74ddea60acd7eceb79ec521412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1c47ce7daddef5ad0f40ae0f6d244413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbaa124df37af7c514fa66d0fea80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986952032dba80efc0ae0473b68b8a39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816ec9e83e39127697dc6cbeade688416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad7b6eabf725d3fcef4e4780d3a43d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a0dbc1fc8f1935b1b1f0545f601d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed295875af9795f11e440c4ff280e612419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7bd7b704876c2ad8348cb584da44e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bea3709f1e0e9429f70103edde382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127d99a52d4480bce8254f85263d70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310160a05f047b364d7dcdca47b1462e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c60d8c7bef7f730b655751ea6427c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb267bd5ab9f8f7990e661c7e77f61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c0278515af6491d867a32554886af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971def6d92745b982f8325913eb5f4c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb89b93c21649274e880cc9f6619ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e43ecdb17c81463f7b12164f8bfe82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244e931cc5406f866be4ea970d4260a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3c96982a3d8dc3dd2ebe443d285f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb894907587208e8581d3b032e4ccb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718e780dcf9b9cdbc1faebe4691560433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17187116edaa4b7b3671c81ec58a9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c3a63a4abd7cfb5662ac489c2c5ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fae2b952e8255e386a575cc7fe124436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09422edd3e283471e2c60d6e48e5b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9677d2e047cfbd189794e32f77dfa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab30965b20b3cce12a54cf7b61099c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5ba278d10f718ad084604bde7553440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df118986c1f29bdc88fde0f8c4556f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa7780de48b109c75528f088753dd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffff69413fad7fec3fe680850346aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110924417ba2fffbe953c7596fa1f48e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943b4876c0049db46b0a20864724850445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db17d4c813dbbc626a5043cde6335446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19692ae88d1501edd78a15752521f938447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0e77540253629a2669d4e7a59123f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f99e70e3af84f96bd57352ccca77b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d91c84d67317c99739c5ab41fcdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8422b6d87c4a281c2cc1fcb006643451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ed63cb591e1141ae1da9b3ea997a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5785107762078335a4e576e84aeab7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d9ec49a8536a7080fc285d8a92476454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e217174b5261d3192c24c880ab35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5284aa74b22518ff7196d665f80d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e01b6c1b621d444217bbd33ce9f8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6943da300c75be6501675f48bb17a26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1807c8411197bdfd575a13fe0b68ffe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca51979e8d912afc5323c9b1b01b76c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708c625b9ceb97a929fdc7f15cb83d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd6ba22138caf39aebff5c1d9123f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e9c72ea082cd0fa0ecb3b1ca930c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629991fb09e1718c3afcc495f0902945464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046d7f9653b20fe483f7a24773a8d2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de281efad43f778f4277bbee709dd0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9894ba5d80d8a03accb14423fcab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82dc6a2e2f91a7ce48b7441bf8871f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ee94ab4abe04fb3ec6834909e59fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda29c597ce1baaed6384eeae98cfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070b69bfc1cd70ab24906c2d05e58da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960b34fe16b0be0ea040481f30140c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f0ac0235d8364a606b4e2f5f85cb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1876b99723332906bf76183a25d406474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79982829f9cf897941f79eb808aad2b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9762545b225e42015bcbc56126fa59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58b7723a50eee4bd4fd110fe5a0ddf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff985f94e90528957c5c20b7e6e40a1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889971f6b209f0e364b044dac39bec1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dac9d4322ac0a8791e57dec3a208f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca59868584e5419bbe63fd8056c185481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac0e869581829cdeaf4e7992234f0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eec042e9ec64b4300895c3da82e4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225feeec73b1bd65af2d938f4946e26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c878a8063abb291f7d9600e6f32a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fc248e7662a611f3ace51190e4dee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34194b393a081f258181366236c3e72e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b3318fe81c9a046e5113b0cf1175488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2f92b45af3f341fc51be3abe46e81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fa448a49c62bac556f257f8de7ce6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43749e5762b1267f355ab4e51dc168491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5e4e54c06873817ce7ef4147c7a2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe0f4e669f5604173d9d6ef7c0736e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aee251b060908187f2a87a68cf23f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc50a0f33a8e2cd8deec0c267f0b98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4a091e5243fb76755c3e4b689b58d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78daf24b91699f6d86e31087569bb59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f350d90b10791951b47300fe88cd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd314fa4e3129458bfd95fcf579af0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a521cb16f3093d951fcdebae45ed67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a719e4a8a39ba9742057c4b368b10b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eacd636e39c8c738878de2f75f6677502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6bbeb972df51d60b5710db06d1d0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400719e0f3e1d52de052b5cc9b105f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d9d946ec9114134f9e0b57b2390d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149abeb1531d76f1c60485db7eab9a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1abd3780ee7854a459067d3df003d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2523be73d9befb93f439efeeca507508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddfee42e16fb49051c48f8119e51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25133d0063c2413dc6ce1e8b5bc7dd6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28af7e307543659e4ab88bbe48a266511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93722bce5adad6ab0b4cd1153ed940a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ff4da826674e1ec4a2a3e73ee98f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020562833d7a9d4c445360d1453b081514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a541e048e502041f67100c6b195fc09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12513267f0c595c14183d7b728c76a58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f9e770a72fc1fa7de806d5ffc45fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf7128c74374fb2ca5194048010a6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7791bedc784b84f58c3447631f052519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0357878ea33718eb9303bfdfac1380b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8779b9cf066a4a1c6a0e54f4f57104521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d3335b13ef24d34ba5d31a07a895e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc7be9f95974a663579482622bed65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664bf59c31a352debdd9695324f5520524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e5f94ca2448d24888373714f9ef10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050fc11d9d11f134808c950d91f89dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfef8d56da0a40b0096e4ca017df5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb940473bca749cca034d55f98a986b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f793f07e1945d3e3c71ce3b7e8add8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f848473f3cdbf5baf14c8e57a6f72c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b9bf3ad9c43c7ee6e052042b2c30b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc105c50ca678db404209e8b5231a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b72aadc6674aacb9bf3246b266f1f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b966bcd78bfe0eaa01a5fd80faa60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7289150f4d3002168d8bb05d3168d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939d02d9b67091ae6363b61ee5e527536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7eca8e66472f55b92339d83715bb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b3b1624906add5b4e445dda781d8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14b61aeb5e5c89ca769c3b88d335f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8242dabc1d9cc45e92d1ff7faad9c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680ad7bb84abef32b2547c8902acbb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d1b1dbb404341ed27d87a1086dd26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d91d2137529349fbbd3617e56e414e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ccb8894dd8ccc40205e3d73a16977544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee361054fbac2884a9c8410918c3194545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e26c5afa21a710b232ee85a29068f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86135ec5d158d5a5277384cdd4c0cc9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3decb02428338b65406994db38b536c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d10d1272898285de5b15ad4f720ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c9c22774689787434f46edb5f595550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae5a8862bfe263eee4c0ab40b7fcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70672893b6a0ffe5e2910ed08241ea45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef6f032d0b1c751ab72997e8b5c838553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb12c622208423466a33b551c73dc01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818a70e8d2df417e26f443a4bca5be1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321772c67e1c41c8ffa78eba6aaf89fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5645983c30369c4b9aa5db7f9ca9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdef390a42a3db69e26411c9621dfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da304e2114d6335cfbd4d065ddd49e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5b4e2e61ca7641848464e351d8154560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a104f8b5053055f497df41d22dd6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d0acf4c703f4218ce249238658c63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6182e8ca8b6ed3d79a11e87dd86ba0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5878fcb653940502668c43a750a8072564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c728a552bed5045f45944aaae608a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13200d7f1db207afcecdcf4735b78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4636e8b43f271c4e988a1d29d086567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60d0e110ecb98b3a5b575329c8b60b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4f1e53283aa4357aeddae7b333478569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a377162e5dfe34e655d3d057734aee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cf05cd5aae3292ace59f0c522af3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083d78e74e24bded395308e3ad0e7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c94d82a838f710e2c3f4f769c7f1ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ddc05e05987d2b6fc630d950aaff3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2293ae02705787e5c9ca8bac099ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b955a152debf3de077a76befce6908576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87598079e40dc6c40cc9f953298c6b08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe39a07b3d90c95d0d7d7d7600cdfa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edb9af23712f1a71ccc360f9bb3e20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed873578e0f8ea45c5e2d9a96ca36a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28fb9392e1a6616230b086fa54a171581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb4e111b5885a64b45a1aece2d910582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641783aa758c72d8d871becd81c1bb77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791a028c496066c5f45b435593528c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04411df546ad2d2e0c5e0debf8886a1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac94a9443d6152435319333bfff418586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bfdcdca75201fb5cd35ad966829c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184fb56cdd153483ac4429439ebc0a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc38780662b023771c4fd183d85ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6e78a4ae5b0874c4e7c0942090055590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad59e3b395e702fe70488f03100941d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21602350ce4dafab759b442ad83945592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bba4493b58309b67dce8c8752d9ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3a8ff55db3d7b09ff8d3a62c56e6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9869125c7e799dd46dcb2248799dd8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb308e6e73c891ab4467f8d03794d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac91ccc8dd4769a67dd29ef6cfc78d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ddb2cca3594f729d3fbb9bac48138598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72113d98aaad53c7a0b94f91b54753599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8873df3d4f89bf75904100f4b4b428600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a706de97759ae8a7461376f7c342cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e252efaf817b98316c5aaf4dcc7143602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02545cbd6524c3c616df73f864354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03e5cdec0df72204bb815c143cf127604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd627c419b0d722bf0af6d3c28d5e9af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeccebf651ce639c1443bf6034bd0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5eb709b15571eada0df5b47f6cbaa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b18accb872dad3a94434df0dbe0992608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329186b1f06ca0cf4aff8234cf33cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8046cc820fcc3ef6529af743be0d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77799dab2f516cdfdf33cf79e1faf282611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a9b4079572df59c439c693c4768e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ffad9fb473e769a5eb274ab0a7071613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23290c1f26c7307768ab3d539dbb6212614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aa3b37f20921530d707d09e228364615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df24b09741d8832d813542bd6b8468616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672ad9c623a75818b52d68c0060500b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a680557b77a9849819f5701b1512618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e28713ee4b381452105af80a98f06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98972769cfd58a1674dbaac27b935d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352a387c3e6e9661f743282eb8b1b62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571022724eeade858ad19dc3ea3db15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c12d53a5badf545a9cd6274efa3b4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c02e31f14d44a3ad69102ac77d99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f7e2636e1033025c81de6354b3b29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ccef4f6c7186e3b22d5aa27eaa0b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f86cde43fe19666eefd2ecd5ed84f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cf21160161c4caacc8dd27855abb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e59f31c08b55ba4034427297f292cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022971baa0d9392e99a29714526a6aaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0162670fc4a67877b26ab8aacd612b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180334cd42db8a1b691f69613e72c077632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eec09c7fac0c5f0eaf7a3b5d2ea07a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19234129372628bca16a45fcd00dbd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2199ac9a089e8697993acb94ad2c7e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a0acc71188b7b50c6ee4029b2249a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e937faafe4f0a9856e7a5a19526d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e821fde54be983b620774365762b52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca89ea3a787efc46c301a457fcbe7ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6cadfabcf84e76fb52cd22e524923640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a421543a601a0620a78e6036066dff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364d0c430dc7fc2096b5e4522e89716642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e663d2d9c44fddd55c5cc157317727643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31013a9b38e457a3bfb717a09883236644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13fe5cb284946b165f550bda6412e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcebf09c572da2bfadaaa295faef5d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e321fd5b34bb9e97f1555769d3531647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9506ee02beef5542562da3f0b071fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b30c17daa12cd149268be867f4c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c83f603ef065d24a779ec519d46b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9595e04fe6483e955719b7dcaa32c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cea0f22bf74624da72b7a381891e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f8bc885b4080d07ba5a6e8e4e9150653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e1a14d70b3b0400b67bf9faba5d74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06622b06cbf81f28f972f74e9024f5aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e585953fb90a1e8bd24c1dfcfe7523656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bed5ddf61e394bede5e9c606cb0702657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bfd8736f0f90a92e2dfc93c2bdf21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eae6f695ea9b804be0b5697749ba44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8c421f2d28f83808e7d12483848f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473648ccf22f180a29261dfc94f04a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071282bf4e074204303a0cb5614a5c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f30d716dbecba57a1d187a6a9a7fe7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b0165ac78c18616cdd758f27ce82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e9e3bc8dc30241c3989f7cb9f27a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b832412026b76e2c7423182ee70d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87aaaf2d6fdd55337f8eb8a870d9bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a07b7edba7761a56927ecd5fcf331668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18561cdc16a3bea79de0ce04181103669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de113fadba1e4d8a272c2c7b8569db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cbed9a40d4c32394ada883a208482671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf68ae54ad186ea28ca93d438d9a1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ff1930d603fe4499808296800519b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d98f2c25ba2f24f445e35a534fdd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd718e0f1a46f9236bc94b14d3129675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480bd9bd273d84fab912c2c9da7568f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4ce6084612adc8e10f3d1b646095e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08f3c71838b703484bb160d4c19866678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f59e482eb95613831b80780816b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172322ad1c6c9537c835a27b35fc53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d590c880e896f50b7bf5323b6684a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771e243a1de17097f51d38170afa9b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748dba7255c2ff1040cd122b039253b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43b53d02b934b05e6ab8d350265222684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443de1a64658a7abad5b9fc5fbd3d531685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460cea325535665f3a447a31510e56a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025a281bf5c0e1f4f8bf38917850c5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a61fd24bdfa0ecf25c76c9641a5e50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416286fdfa450e06e9da4e014a6499c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c7d709e6b0140157c7a4a3645c776690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d35cc1c73f710d64289f6bb6b14f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49f3566fc8b60a8ec503a396d1ec92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2e6f8a9c05ec2196437d5c38ca553693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eeb9ec22bd1e2b488d088988a2001694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad929315736552816652f2deac152f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d521dcc034095b3c5f2e16b80699696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2660ee94c21ecf7d120b0bef14e5eee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603572b5e7ad0aa302412d38f23f8ab4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f71d7b094e675dec2ffdd7dd392267699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3025200ccc743b7e43cbd6339376652700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c8e27d53ed1f790979ce644bc6c93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3ee82de884b1081940ad073268657702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c7b276e8c1604b4e6b78e91cfd4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b3540a2f988ecb3821d135e874ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187a69bac65fd6cd776fa0a208c3a7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9fea100d6f556b2e02008d461ccb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b4c40c2e3a1d9e9eb6fe64a9696a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885526e9fcc72197a7592c716d15451c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f02a9689fa1a1097aaf0976bb1a7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b5874fe90af8b1cf394d5df1d8f7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deacf4a9d2022ff4bbdd17c921d9741711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ace3785b58cf60cba56c5f18fbb37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ddc7f8611f2d5b66b0c75a9caceb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d69c6e853ad78de5a36cfcb8b9d6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f28d6fd5579c73855020f02328851715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ea29781ae4fa3ed46c00697edd63c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a488676ccaf4283777558cad88f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17712b14d346540c9cf86baa6d21e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1626bef080372789aad49204251737719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025caf3147adf1a3a9d845e6d5e28c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feda874be4de4d1b18974b258c0d10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb521d88387e00d07d8b16b1b5a4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450424f47079358b3246cd6a1a758f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc6bee374a06eb052840421d848b6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac3f562835d8b073349f26374ef01b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f734ab7f2cafe2c36ef4cd3fa7b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af548b74a16e6b675407df8572388104727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658f3f861d68cdcb378182283ab2df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad8e9c79be21f73b66c06bffa71165729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfb94a8fee8c1f2fbc959300c3e199730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624476f1a794f4bce61b20a71c66287731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef0eb52364966ab9fb287730b624cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f997ed036d4db8dee1ce8ce70f17d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588390e59854c0f193845e3012b7628f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76f8017279e48c355d08a90a20490735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8130bfb6fb223f86768bb83311fbb22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a0fc60eba88a00d60687e7fc4d831737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c86f229709c7cfd8235338b16d9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74862c138333f1d9e92aa7328566f91f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c32a0f0b05bd2412ea03ce10deaf1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3783188f07e93bbc128ef994c4f60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24662fc33125585f373926da5c01fcd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b57a1a7e81258876e19dd4750bd85d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813caabb8932bd0eba270691d0a2dd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe6bcaa3f76692b966845b092418be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883217a67c08d64f424f61cbd7630a55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af259e8f9585cc006a4a44b97e089c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb0ab9820f8b55fdb621b6ed67e80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fd2b97ac832a866b2ca4f80738395749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64776d3ac43091cdb8d0881fde85aa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ac124607cf049e49d8f7a4d29c567751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff121c2c5641c177d8acc4cf248615752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40546689a14ed13e708f28689f47a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23950,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24160,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25940,290 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29739,6367 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
-[...3 lines deleted...]
-      </c>
+        <v>958</v>
+      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
         <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E349" s="0" t="s">
         <v>1000</v>
       </c>
-      <c r="E349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>28.72</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>16.68</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E358" s="0" t="s">
         <v>1025</v>
       </c>
-      <c r="E358" s="0" t="s">
+      <c r="F358" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I358" s="0">
+        <v>48.05</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1026</v>
-      </c>
-[...10 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E369" s="0" t="s">
         <v>1056</v>
       </c>
-      <c r="E369" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>767</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>906</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>14.91</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>767</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>776</v>
+        <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
-[...11 lines deleted...]
-      <c r="E380" s="0" t="s">
         <v>1086</v>
-      </c>
-[...85 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>