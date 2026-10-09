--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb873c85519da090db5aebaa5ab3ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b148ccdc477f70fb98b5d2b02b992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09311a73bafa54c5c2cbc39754a3133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da54b5b45f33d96b83d1df138094f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287ace316694ad5672c3e471d3926f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb53235a1d5c5f3285182055f5ffab86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480998025c5a7c343c98c92021669977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d297c1dde631b58a86265f37bdba1cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fbfec8cd25f25b2b253cac8612e679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec79c4b9db343e8e277e7f641e4dd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50442a05bba60759ef68fa9862fa84f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953f8afee41658332df8037513485f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3d1195ae34b215545685d934769f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374acc3ec366da3f42467acdc9d4a8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525f884f90e3fcb4493e5441b93b43215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbce1639ccee8273017511958cd1fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c2aab5808758eda60c5c538881b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc447be01384f6f01985d7098eab3cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09471d8d74f9146e865728f19fe9c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0d8cb2c2dc5c9f15e608b122a428220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed82d8724e976c44b940c443e80233421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb242c81f1e5903b2648db71b71747fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f70f1bad6954acffa1d8e373f0f3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe570214f1303eec9e4b2d985ee07f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745b7889467ae4116c18d192cecf2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b98af7d4debcdfc57be6d9e801cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b654a177225664b2afe9e145d05427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a87a25e42949fdf64c48d91cb6b3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc879c15f9068caa14fb4f13fa64c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f82d27419859145952dbca81db39930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b5edca666db86f2c074e0555731b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1f855bfc4429e2ef4beb35c2c1e7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3d2f93ea05826a30984c33774150c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21239e0653f38602d16535a4f7698d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b2db4bb970d38d6730312421895f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e6fc606ce21af41859d1dae36d7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f96ca54c93e626258583a3bef868337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd731810a12b5099b59e5e211f849dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41c99f7de69920b3a7d00c679d936d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3856d4f601a8e7600165e628bd3b7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaafd5e830100b715e302f0aef63aa541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e678b5bff67a4fb0594e34e8ec2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc46170bb337839cc4883d3615fd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa5c3b1e45c719d91d38c19a34349944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f630b8a581fbb3d80ebc69c0af358e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ec9a0f128940c44005476767688a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72cfd1c178b090ea0e7e22093c704047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea0dd2d12dfcee464785af2083d0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869e7b161f4eb8eb6936cb54ae49e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8336c1e86627ec835b0023371a0a3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be6362b1e0723d59b0f99d776dd8a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98229959f4b42ba7d60ed8057d19ec652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ced318d9245ca4e6506450709028053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df15deae3107be4de4b2407e67133b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e365fda01bd74ab3498db8773c4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633213d60c99016a6ca82a572aa201e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcfd251f73ec5385c845b5267d5aa757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f633e18039e2aecb88d58062c05d6de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4afb0dddc04317e5218a20f5594ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231124669b2af7e362904a49b371e5e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8a29c52204b860098c1522da44fea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095580b41ba1f72d5e39d31c72a3f84e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b7d289ba32586677e6ca0cdc81e0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b7bacae2c68f4f37fc2c65b7c07cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e31c55fb68e93bb5a2c9eb39af6db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199450ece2e592d84325b2bfae73055266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e3166b374f28f140c8887331c3c6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f194e2223c9c96fcea8788e16d0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b4f5fa2b64b6d57bd6482dec2c88d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a9772ae7ea57edd785431a62abfae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335a8de12edd5c62f539644c46b15b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686aa3df69649e53f3d99228fd0a07e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e042144990282107e2b0abd490e5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeca0d35d5a5d70b0edf217e70f34374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e359c06464687136b74dcc5a26166275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602904b3ccc04dbe20266ed655c57da776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19f44fb4c4be2673bdad3e7c62d9ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee6d6726d0e6aad13252c16be3657578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fded9d69b1ea888f56c043722ef4bd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b259db63d247fbafc84dc307d6b467e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572758c0d85705d2419493f1685f6ea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4b84c9d69c9075853b1f07026849082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccffe83f21c443582b3b09da13aea883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a9b2421dd3d518cba53be7ea17c4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8adee49da420d372b099e093de5aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba306df8ba00d0345bb4e6735f8ac8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800afa4044ce1a2ddf6f8f708a0295787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a1c53e505a014944703d9a784f99288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac321db46f187a004a41d2adb25de48d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4ad84f6233385910bf380bfad819b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b21159a161ab48289efb39332001491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee7aebd4456fcb2113bb45577c20a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264bda48f2e2342c8927b3f5ef94d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5e70b255f3a515c15ba248f33284194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a538c08e3edb8caa6b2be03ad3cbb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffdd3327b09acb4e1b4ceb4fc6481996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0046ab8a86f4833747e2c70adb1fec097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb738b4db114d05d8cde63ec306841998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5fd5ad6f299fbbb8033cc2a85c6dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233df3158a2cfd7535cce7d85d1f7b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75e0232d3c54b80664e1c5c8be6424101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad580419059cd5d6b7815787575d1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2885fc24a520de59d5699dba18b9da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c72af727dd2ae84c65923ebe986115104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709689a53e87a5d00ad5f94b489149a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9646e2dbda2e8c9af8b4b3eb43fe52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed806b647313c227fa9e5c81db210107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16f4b92bec246bb058d6691795bbb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b39881e9e20ad38bb1f70672e476b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68657f4a7961668d06995ffc247c0302110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e4f192f7b0120f372819ed556b51a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8d69f59aa15845bee247664e96fbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce665b5d3bb767a5b8cba863902c5c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3754dccfb03ff9bfac9c92c2b32ab51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9281d084e1f4f4b6153543645050e42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e873edd1f4960a1712beee499e82aa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595375721ac2a16394416166eb4f7cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77544851ff36e43fed6e0b10742b2d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f58eb6ba857cb3941c9db89e169208119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886ebbf3026cd48ea74f2049ce60af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0381eab106b5d63a370662a5482414121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201edf7369e97f6b98d07413b342442122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e209bf909825b6ae4655935234abc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ac185bc77a95fddaf0a9d1bff3bfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e21d6006e05e485ff04bcff1455d79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f85bf12fb9fad1d51d0f55452406126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f136b14adaa6e4460c577daef8cd4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e223bea09aed283179dec5b5f9519128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139291e4a080c0d738d8419b895c6302129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295e41fc7dc9c9ba705f32ca4376fdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79974c541cbb73b0232989d0477986131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58356c93709879b6b66e0185688e72b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9954701c941dbce8e8b199d4c978342133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf815d8d36444b788accb5044c8d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87125e854e6c3a06d9829fa8fd659a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb320877daa3c2d56e1d8f9f804595d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc22afb45cca7df1e41368d24b6f2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f010d213dd8729cea612ddd25b6c4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363e50c35563e5a0991b18f860df0d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad855acf55e8f1a04587f2a87f3a139140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5e3b59f6b1bdc5086c7b479fd5010141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39448373c8efa0e266c7afb7919030e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ce589630b2eca2dd0261fc9cc5f79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31bbca0cf0aa292c04633094b15db6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc69dd212dbebaaadbca0ea97f563e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d984bf37580f2cdd4e162f5381197146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ee5d36f1ba3a15dfdfdf5f602ae93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642ed1a139ce7e09fe5e233f8d3c314148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d4766cd072acc9e3e06a1799213c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371cda05e397591d636623c4bd6cdb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fd4e2d1421ae87950aba47f66c18d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598139e29620f31d38984525a94db3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f84e7ed5f13015794b011b2461f467153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d335e38eb09819285603ffbfa47c97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d336c7fb32d0521169360fe31d38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206fac54a5b095eef51c7ff0eb3b19f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d504a48dde62567b8b09f483a17987157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca898e19b846433428561802322b8a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2fc1dc3502a63e44e9e71c5c65735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f67f726a56a3c798e8edd0561745160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904eb5f06ac4d73e5430f92094643b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee748fa45728f7289574102f2a687e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d8de34e86264b76eef86c054d0f7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dfbf93237901049fb080348e381ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea24d276aa78b5b99156b2c0b9902a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffc8ab23bb2e0841c50de65cca7297166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ddc0b719cdee3987638f3dcecb132167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2143d474d05eed8784992a08312855168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e00b576a1edfa25e6dbc59c0f0c0ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab5293c272741b11cc6c5758043d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0200a2609e13221c8c1bef5251976171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664873d97edcbbf0939d12751f5608d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f499e11b11cf68a2cabae85b0af43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0b62c3239fdb4cbc69e5997e07db6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa336750d5032e3ee2f3ef03d2961e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565cc6789e4d1ff4030f437ad72984176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8394603c9cc1b94434a3d791e9e05d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58739d3f2e1df15c8e84ee5556f42d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80422688b3b7f8aee2071a8c835a67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a616951d99cb665e292b022ed7622fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b946e2637beb51fdf2bf4b2036053b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ad76410472fd7f4913956e01f851f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067ef6efccee7e26e8263ad6f2743a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271390c8bdc4eb71adeef52512e80fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd8cc61a8a80be7606937329fd1ed0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e402ffbd9fc9362ab6d4a0fcaa1c9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277d177dc752385021fafc8e310d65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1806ae098512d3f7fc1204bae642a19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da36e3467ca75a6e7221db80f62272189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9a7b36c74e73d8f826fc5156addea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed54a310ba9c3fff3dbe823303e2ab5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134895b08b6771c1aa7d291bc03adb58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145c1412fe01748a9ab98af159c9f33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813beb6994e891b5ee34df8882502ab5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7fdcd88711c3e2b3c3a2475e80971195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d212a69e0c02441bec0e4c677f4f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852664c568150e7de7e88582b3834bac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107474fe958f6ee20a0317249348fc5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef51adf6d9cad5f971fbdab03e7ecd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7463d3fb36cb9de610a53527b51d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e61d4a814d71f38efa2c3e3f9aaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754e1d8bd924782c00b4890d59e6bf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c42f6fc62771f9ad894ffb55eb0f6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091a9c03c38cc06c633a45c8a1d5c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2816ce482e141fcbb4e674036d13a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac309c5b230aace0ee49515def867bcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d645981d48ec4f6f03d9968f3e3f11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d8ef136e4f7d76d81ef0c7eff1718208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8d79f94468ca0838a33f299443b60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c607d05e5da2aa8677ce9d7b72b3d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7918b5d96252ba11164b8e326150674211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a11d0aa9ee7b588f99cc2097e3743212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e364460c4d526a78065e430c0da19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e98f78a781dd3db48298d9e54256214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4093e301c5c72e5069c1a3ad17ce3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae55860d0c45fdafe490ecec11e773216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90ecf15dbd43e09618fcaaddd8e92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d7b18f562cb29423cdd401eac4d12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15684343b8283341f6e94e61044e82b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fedfa43369dfcca68e912b7a216a19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61805e2b0399888834092d88aa3bf05e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097b055683cf75a4a4a34678ec644ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d56279a03ebd219b104bbd234093ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e958b388253819f69598b8438ad062224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b74fc9e7c11460213f217083b1e78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a05a03d82cd35b7590351adb2a52b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510749013b29c4489be0c6a21e405db1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d6f2dc32a6668a48990363a9fad03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de83c3f28eb84fc4864025af738faa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac45cdbf73b1a5683d4f984826f0f1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50793c8398dcff46a4119fd4210113d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3aa3c86383922f870406b3c22ce95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d79df379dc83a72d10cc3d7d554cd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdc028ed911e53033518ed4ccba75d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f84a898b0fec806e3ce60e55737dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df35aa29e8d8a84b50b905f329e4712236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa2defce6caf28c5f2ec386c67456237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25a6cb5f0098db6771861b031333ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ad2b57de8d9d427698fbc84252cce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1668c0e52093c3d30be9b8019de6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cefd50b1e664d52c0c04f00c621ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0b004be73362bb16250a10dc7b108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ee2e94f61f6439d5df55c11870390243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a207349b66dfec28cc00098f07f510244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c69d658c08b6915dc81d073a129a1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c5313156b9577c424c266ad5e91c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b5c2105cedf2d4d6313b519046e29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997888085bdea0d50955038b4024447248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8c75feb6957a68f347e5041c6606b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42936ef98ed5142975c350e98c350250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1fc2f1c6615610eaa8b2b2e591afb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94424ebc4248bbf3b8429ba2997846e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae93f879a1f3be625fd9c98c1790f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735aa0310e86048093fad74d5c37c5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcae56f820bb225da776a51bb06b00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d5ec97894aa763f9126e9570df8ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77b80f942650efaf74eb7062e1258e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf54fab8840b620cd7e108ffeafdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ba1285f0bf2069da9b1db12e9df37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbae00a61a564798438a14ad311d89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcdc4d16fc85210c4e2a3edd9c25bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf1e45bfa9a225c876e466b522ea25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ea89a56a71205a7acb2df5b1534a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e60f61115446a97c4bc8f5e9e61b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e0acca425efe974fb4b20b2b42c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9c03604309f82af466bcfa618349c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63356f2c5856ec829eea6cae5dd7e3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99b3e55a49a1cbddd38813dd756896268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729435a687dd31c01460bf34e1b4494e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25de0582b6f63cbd9b1264530ba6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804341aca6e5687b39f1557955ff64b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ca574b092e2f5e247226da00d6b07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9e1db2967860e144b3ed7bc9a8122273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e36684518dc90550a6426f2a64c58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94395cca5b4c65efc60dc3ee768c53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30de62d270334e3e870b8e9f06bc9e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7391b1187819107724e653935a6ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfe292dc579e911aa92cd989d03322278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6c15a898b0c0162bb507a8d08f54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8768ef5ec5e9260db710c712765ff9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577a35fcd70a5ef72851512cdd5c11d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aced6142f5262dfa8eb502561658bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380037a6e8d6ce204c55f01a30f81e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1072ebbbd78fbdbbdf409209d3db2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21c1864bc4842d4cec4ffb2b6aae7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d8d7cf423d5edd85e5126ce10eea6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e28f43a03dc6ec67e20add44b3b67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a009158e0892b4074bb0b0d6b7b0c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd44566e7a0276f75a55e8dc74d43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af669aa347e35ee7a55b251da4a7315290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670d0301bf56413f499e53ae6600eff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f333bfdf98e06932c779ffc9f46ff6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624c4c9388df4a60a15688b6393e64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5bbe635911635ea2d460efbe20bde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf67c2a8bbfe197bd0ee986c7b487295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed064b2d533ec8a1d165bf007192ab7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb88abab50c4e2007bb8bd6d96b7ad7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867253cf3dab0b0bf56efca7e39d0e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a757cde1415ae7a8a853a5a9ff9f21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269587b67b825d0b36d91234353bfc2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bea05f424ae7fd1c405e6a3fbf2bd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96baeb12c716c444d6a3b1eefe3ca1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eeb7392813009934905fd782086de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1f778d650d2ae43b5bf30bc203caa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75fa44b952992972ec785827d049ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3a12a37a9bce0794c433c4519a4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc685491f82e6a51ec47e9f051c446307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825ff43318f6bfeb4343648983f496308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d132feca60d52f4579c7d402fcf0a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfd6ab77d665c41cd730547630a4d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f689615ef8fbe2b33fcd43d6a73a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e9a81792931715c5cc2503afe685312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b77ba5c2914fa561cc5580ffe7188313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb90ad6c8ad6e6973ee9d45dcb6a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00102d8166ba7807372d4653ba0a7a02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6730f721495d762b2feacaa21546c9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dcf7f471e62a6a44b6cc8f6f4d4ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc488537f5d443db0eb73912838269318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587a4b91950114dacf47563816df604319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1e19e3657e8832d634a5afbe2d97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c252f56f2123222de1597fc3af7025c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508d4827c5f73c8acdadfacbf4acac2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e976934d081be9b9cbacb0fb39912323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9999c7c27849b2516d4c438929c967324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375cda427e227e2c9d2316b8410e09b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc2655512b881f9524ecf966dd4456326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7b964d9bd445d66161eff70edc2a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb885f7fced2144e36ca732d1bf95c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9340d1d816c4a2d657db04f9222f55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac52cc456cd14b40af6c4da2a39ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e7a3396f348e9faa95b37b4fdf3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd36fd9aef49c0ad2eafec4656e9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62223906cf79e41052682eab97cc38b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763701a0bdec7caca1479ab54f1fbc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d7f9e74a072db759d42deeb7f41c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d23a6be29a380df2cfc2d0d65fb666336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce5dd43d48d78caa2df631e072ded337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7735d29de998185787fde7c2b3e94d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbc65e148f9fc11983f81bb02cd668339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb65dc7ef39af1b413bd7a6f1254b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162733bf12cf9d61c098cb7cd6070c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ce6045982d438e67ba47ba0a48b96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ccd608f2e363cfeda1178e9301388343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed25517f26f0f320ecb93d08d4d0e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c3c890a120e690d05351c2cf9460345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae179f51a0215ce912032d28d6f64e13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ea924e853730331ccec48df4dc659347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c47bcc5bc2a39246de46ffffb07b6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a53021f3f2d0f0d507f8004b311ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b3816c5997b0f80fc252663e1838350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43123d568be0de9adcbd9b8cb2423a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622e6d7f754c2ecfe39f9c60a1edb86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cb6d14b02b2bc1ef8fb8f9a47c3d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f332958427c26c1e6debfa70839cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4310666fc1b65c6fd2f27df21ce4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38a11b0296f361cddad5569bfe748356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e747c6bed331621e547157d1313a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5efc11cda7b76413a186e071c276b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca56afa57584d670f83b1482413f079359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e30cf22e1fd9a0847f3922c00fadf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4159e64440c55663f21affc00ac266d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008eba5f4e2d65e9d222c59de4640c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757aa3f7adbfdb04d881d1eb0889e15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c78e4ad47eb96ccfd0c1dfc0cc565364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fbed07874985b0dc127ad76f529ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a79ba07af03edc185308e3a2fb14a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228edfe8ad5ab551accfee23cf73f9e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030daaa661d7aeb577d9b44d54a2431368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7b10fbe485bca6064cb8241634a00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da895b0bd5108e2278e38b9a677df026370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e30aeccd48490af9dc2a523b83be8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936ee3ebc221127af245559ee31c52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5108729c210d4772ea3679bde70a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192eca6fbe0eae04e9d97ded5d5cbde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5116e8b4c3ebdcfcf4a86af389b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e23ed39fa4d19dfccc09da80e2f37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fbf9adbe0c85873958b95d96c78cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3229e4b987bad1033ad718a291e9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2e571a2e5fc71a5439ba5e02b7034379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f219978ad002bda52f33fea8afab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f889b94ae3e277910001f03b127c8b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d538289c2be515a90470fcf290a558382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a01732c84ed05b7953927192d493b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ddb414638c5f9055801d5c078d527384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed1ed43c8fc25763e9b0215b0591d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bc5e9b10b5bbb53a47467fd7762d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975930e31798a281baaf27e7f530b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f543d16d163cb4d9d6760ed9991cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5be4f21731e65b4a8d08fe33d4204389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92994983586dcf60c004378f3c94b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81465cf6d25096841d84916aa7671a40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722055692e982ec728601fd42b9ce3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04561fb8d059388aeba28c83360b3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b2196825f1c31ecdf57fa313ca77f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78b2e01c9ea3c36b0fc70eb1f713b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ae65d06a174c826ba1bf4d96f8d6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a65e46669faca60c22e4827d824e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d0b859aa271055ba0c65b39f91e19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7591727d9d4960cafcdd861abf857399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5a6acac763121522b401da6ede485400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82341fbf21246b4a5128a7c6a85e7e92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ec8c7959318ba5afbadee363988ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d620ef35a5b1512211027c2b7cdc25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f6b98200271a22d7ff0b3d1c82176404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800479ffb4bca36d614f3b93b6259ca2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27581f299ae34525c50c3609b676eb4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d205dde7196f70386067c849114f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d8d885d2616a9a8602e6a5bcc09f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bf0e3fe9f8f44a300d21f2913b66c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfe72a935f52c91dcd6290eb1a1b04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d5efbaee1e5d0c939f0c07d9d959d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f89dc2feb4f3bed44332b54b5156e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428438e1c3807702bf181f1e94339e98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46359c115e2516c4577d728a42e55735414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324d15fef169f73b45d91c00448c400415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec2f0cfc17827539fdc9c247e0695c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1ffc69e2a7d7463a81ac8ef5356fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a6a75b17e0eba0099d6c99d5d3f16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bcf7735f913f07ed4827624ef8e49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28183dc43678b83ed0db5523756277420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556178f8183601e6c1c3b61fee69d42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47136d1c12ab8bf45e285e017ec33485422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86c597de641adb77bae6d9be4677a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcab4a987b38d1fc7c1c6eb82dcb34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ce3dc40729c5acad9170bb2c5afd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed289c017da7039151bd8500383359ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67429410700c1cad981a8ab4fa471e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66d01add17eb90d0fd39b614677f21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787240dcb577555f79482c56a5ac465429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e60e017f2a8c047dcf472833d91b73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c58050c6734c93c7407a5ad18f287431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e19824f7bfe8d6deb91608d255671432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9f342e21b2264efcb6fc97f13610433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062269aa45d37fd39ac3d231fd2e706434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42173f3fb78d40da71f45646a1ec98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fecd9d30c0904f6f558671529f207436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5091f5610927ae2d686674faa741e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e73b29ddb5a54b74ccbab8c1872eb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833e834a8331b67ba2e4151c894a819439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b28899d872cb7019f6e6517886026440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac9c22750d2ce0e551de25e098ec3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea599064266e9509636370350c288f94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc63dad3474617dff2e84c5abe74f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c993a01bb803c2a20db11785e99d19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751935be94a5b5fc882309cb66dc43d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2b95967bbcac317718b6ce2ebbca9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea69982101b39d864ac8f94771ead447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d860780068b6e48d39edbd53d69a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735fed458818ced9f973ac4a847c65c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d679d0766ce5102205ff80cb2a75a04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba06b9cfebfc70dc9adff8b6e4746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081050c5c3e60820c678bf8c033c9151452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349dfbdf197c172402931af7bf26a88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cccfe36a5ed2f33262d903172fa1a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a85b2d20370e5113ccfff3301e4f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b705aae2d0774ba0550e2d34d08eb9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5037cbccef230de236e53cbb9d3bbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e848206991938dc06e7ef6dc8c02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2d96e1d33c8f43033dee09001559459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1f9c605a564f44565a133da8d6876460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdfd4078b6081600d61d7d0bff05a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c00185c5f0ddf321d7edee2f6b6d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fcf99fed8d7971a5c8c441f3e6323463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d7a07e0535e38f779baccb9e97ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d040a2b43d002b03f77cfb81d54d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e68f2df93df4ea0855d892cad60e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22a4d3bb98a6277d1a1101efbdee89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4fd0ed054fce1c81aae741353ba16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5efcbfeddf49e3d76b2a3603ddbe71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084333969eb5f4feb55a5547e9f5011470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b88ab8d656b4440fa6c95b83837569471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01688ef190030e16ef34a535a902afed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b60c99ae4a137d5e6b62504bfc838473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea1be04c1d312f4b49aae344bc50f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883d203ca2fd2fa3f2a646d0554443d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d5610b6eecebf34c030169eb37eb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3d7632a15535d385808e05211b484477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ded8139a423ca723c84a96e00cc8a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45ca48388d79a7bcc97f427532e92a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aec992540695f89cf3b8a1a9b2040480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250e8091da7be739226be6a34c3729f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c59385c10fc6cf53f2af5e004e07e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52d6fc2d9b91add5f2aa28153e54e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87909469e79c1f6f387538217f8418a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb6f6a7d72dddf9b7b19a87f6c940485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5df04b1292262a6b9eb44177d990d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e030364382c04dde7e66be71771a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8302d9755669c9ef2944947d69b83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11161649b71bad0536f6fedb02677cd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e225fdc2acc72b970985ab2c3b230d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4391d302bced93bf6e41bf8607a743d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71b1b5b52cb78de4beb37659642262492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13857dd61ca7d7bde9c28109426ce15c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60a7caa28014592e6a21a967784af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864bc56aa960b79acc790b0ba711089495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda407bead7feeb6360ce5673c7c5ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a333c3d1cbb049447fdc27407cff43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78276e4d0c4f4db081b984050cb9c6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675804558851d07535b0c78e9fe495b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e50814e25e4836f4061e13388b13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7281f2e25ebb96311581564c65975501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf864b778bcdc884030e6611ef07dd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda8ae218a92e7b476f01c0fb91aee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910783dec3babb96c1d05084a430f644504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b03a4b81ed7b065a5493b2c39cb49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01232925fb76f20bbb918dc800450c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ac9b20a4415e2261d793924548828507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4a69c182ef998654ade007f86c698508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7c44e942504dc648502f76c87e351509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91f7465d8a284b7e9f44ff52fdd46e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18929a2c3081243a00031b76e291e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f6c86b790b91e00f21f51cf238d11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1badcc76daa55d291df19856b4369c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54362d566e8b00e661a183b64c7c693514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af4d1987089150bbadaad27e30153b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e71768ca53aa7ed5fe2b3fa4f975d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03b8e1997e077e40bb28b61a505d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c520e4777c222b91a93cf684825bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcc514fbd27f59af49c1aaf5b8f241519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86476cf64558dda0051e17325b323251520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550fa43cdba46da4d7c824ee35bc644521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bc0aea24febef33a4149902bc42d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d558ccdadd0f1e6cd90ed2b9a0d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4fc5adc7f5e4abf936296b56dd755524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234e9b2dd20f06ce804178383067b90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35d9eb4968b50830dc6bb4ae491052526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8a146029fdcaea1b964a2f44bc7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038f2981a95339e8336a17947596c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe7de3eb968fa273e6352dca9e656a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe86d358497d68e9c74f0f7a20d98a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298c37daf0c800092cd8f34b03d6c1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5917283a5767be016eff95f30ffaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be75272746660452c1b20f012fc7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373dd6f82374193d76e27f42dbbffac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61547b2df1d025f338aa481eef97e89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf74461181d47a21f020484a37398c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3524d6c497da7d2a33c2b45073b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8d7f87ba4cf2f40e563b189f67fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c16246743e592ee02edd348805171539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579df745b98cebb6475d4bec89243fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c2994bc1bed7ae7146b523b31f99f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806f12e3226c95ce84c5116cfe2a0b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e8faa7655285d0b5e7e9e6c9c562543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad169c6dfcc10d7b3dcd81f55bb5e71d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2204cb2b29952ce7905fec50ca39a63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f384219c737192374ab6d932e5f0c76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603767b01fb309078681378f388eb0d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95fec055375f3f9a8c3b464ca27148548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec820cdbbd244463a475aa08705d068549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af9cae310c1c8034721f5838501353550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da6151e975597a0aae9f7bf2c863fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b2ace121bcc90b6fa3fc79eaa5c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e0e2718eecef697a31bda3f9c56e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae61bf271f1efb09073d068845aab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f367d468dda6d08ee4f006ee2ee56d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29274fa62ea8830b365ccda3cf02c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3836ab4ecf0a988bfcd203cd2ceb4fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a469b8ede88474314749ef1f8be3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b2c8e9bdd1a8a37a2f023ec9cc332559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3264a690594853eec4603eefa862ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d260c3a2ef2cfaa8d3a49339a459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0836d27b086415662b8199a764edb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834f5f4a1f061012c859c24de940904563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f264f4dd07c5f9d2549e5f210062564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af876834dea7d2f098b942feea666b25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071ac1dff33ebc11b14da77bbbf98d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acfe8fc74c3dafb65d323e2fcae878567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337cfdedd6b1d21dcbcff7d507e7a3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc4302b00324e70264cb08634986fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efc568982bc030e4b91711bbf91bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25480939f4c4cb9f330d77ae63bc8f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ca8afec6b2fc84c306d62ec41ea8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5731bf660d93419086b02035089fd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71380a6fb37b28173d1df0fb3bf5cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347372f09783fc724205adc4b37a01fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a004e63337f183cb6112ddf8ab267576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afdb501be2ddbb2d22d2327046537c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33984c2268ed2e23ddf0f3a36c6d5fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed38fae20d7dcc0a995c879addef4f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6cbc238387489aba880505afc58e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65221bc1151de5a3244fd48ccd3baa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416951576b75aee4632aaadba90f262582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b710533bece5c88e5fc6ebc6a3e923583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e0518c2acb00d28ea79c24e91efd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439001ffc0fdd89f638a382161aadfca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c7770d0ffc7ddbb290cf2760b8ac4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ba0b4e77c3f33d02a5164b38ced01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b73822579e0c184ab0eb487c045048588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2677f9613774ae957db0dba9f771e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c86841aaad81119e1d76d1b595421590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e765c5abb867c9351bb23a73d2eb260591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6597bfcfa052f4710d6c50bf0b026c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a804a6c6cd4c77305591e28565c1969593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927941179ddb578d0590a337b2e0d4f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f44df8020b1860119e8222d9d5b7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86202a4fbf2f58799e55ac278d6d42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19366c59b1eb635a1784ca715bd8aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459efd1fef05224b8084048c466528a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600bedf4c212d4720b31ab98864091599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a4b5fcd06a861602474cba89d6b4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e71f04f4a49340b0df29ca3df224601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020a84083940b0c4cc446d9dd466ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d6afc90198ea7fdf9f2748ee8681a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe6d1e5fea44640974b48c5a3b4b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c887dab0e78416613a07f13c2d00a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21936a1507fdd0e835640ea6fac2054f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd48764c5126225c04c19630692a082607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463f7ee18c685c64a4c45380e60d226608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f51c249c83959bf2356d726fccfee0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a81a958d334b294f74c275db721266610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bdbebde71a8718a3ac54fcb43bd5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e4117ee73c6072b6b32453b5d0563612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5674988b3cb27ef632c34cbdb842613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2db7d55f05b70468d4b5a7b89a9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da326b7d039e96217e2b0a22b0844f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb425bce8dd20a57713d5a863ce90ad2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb838b389bdfd0ff743adfbd67a5567617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa371360f1a9aacf5e0ee31031b10cb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd15f5163b685d817279a1a0b54c27a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b027c637f5deaac4e447295381f2b4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62e8e573968e8c57ed823e7414dab6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8285bb86b0b0c7ead5a87c735a5bbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36db78a865b9c939ac4626ce45a24c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e0acc2ec489c22cd2d45e3db17475624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7167e01eeab0b85d439dc5c9d36c47e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e99b84d2f579b4c47de153f847419626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af3273f5ab7af1f736e0acd8accb34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b380d7db390bc29a335779b9b5154f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28c5b0278ab6d40fa53296ca4fe576629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b273653354e8ecba6208e9cbca25d6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e2d9865c04984102c69430dd8d987631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a220748e17daf8ee258f1ac58d9fef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a36541b94dedb54cc0a35c0c1d808633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31b0abb444f9785f16168ff1e73160634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6890cc1921a00297aa748418b050367635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd134e43802e53405530e68e284ce58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fa22b3ed2d68a5e30f52ee287f7ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca979ad0101edec308bc5ebacd78f346638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c81d2a4817b813e3391cc30cf3eea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f555842c50246570538e14c3d6c81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411dea67a4e34bc2fc080af4ed569df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b67f428dbb1925a5ac4d8ab5386034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f545e040e6d41f20c55ead94b878643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21d2ed25f5c31cf69a960cf800e116644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0f5f4db17e9d782b0597bbcadf69a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04748552dc50df64f99c536d925aa9d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b09a43e491dd359e09e3a84078ee7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786208e19c8fa3fa087b03afa5a0de3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4f9bcd518bbd6dfcd737b6dbe6a06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcbe7060380e015978813f1b170cdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c926aadbedfad0d6b1091bb2849f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a5d53bee296631444e82b62a5fb06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdc4ad232b09f6ed9595bbab9dcb4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d90b92bb275871ae56dff8383d4f6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24634dfea2c47383d6049d2368948162655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f0d4422b66c8e381bf0f06ecd23c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a548e558777c6410f81097c7b37c131657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba768199a25211ac78f9ca63ed99c41a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196502034cb7d92ad0d273f60f5911f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469cc481ccc3f61aef026779a5ec62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424801325027b9421eb4e1a818c8fd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4b76c464fea4d82339964ff09068b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c740c40a43d12f7b9881239c1c699f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac02e56d0558d69323fb9de134bd6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d4440fc629fb9aff6baffda3babe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171be45593951a848e8191ffab121d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181781e90a1dae1e11f4068d0a2d114667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e1087099fdbd42389147847f02b5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680943c442dc9c9f05652044c34811c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c8d34ab76e8ddec49b42b4a13adbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e498529dc9b17c5c054fb7b695a1d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e774ae2ebf8235f8f7e6855641c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891625bfb36e8de0be795b1e96903a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840996445ac2b4acb8eb881c0f2284674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e20f6f04b5d2b144741098ee947ec4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2413b20b7905da85485e7d944c66a4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc6ec863598e421b42e0a74ea94c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d59f049dfc221bd5f958670e96b597678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e99820c2da399b5b76ce3bcea7c677679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0de49f894287878582b17fe714462680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62604fa63eaf209d9943f8f8e81cd45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fbb8409114303a55d0e00326a0365682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954034e67091037c35f63976faf79417683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ea995d9f66d49a64112bcc2cd2027684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcf5eb90410668dc02a74c08375fd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6363ae010a3f4b2333c21704021955686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74841b1d4a27f5aec1c9f125746f297687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8086c44abc1aa27446c016645ff72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970f475e021a3e2f2b444e058b1a70a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15743274f3848ac41ec190806ecf0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f01cb8b26c368ae60cf21d8631a2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7312fe8205e7cbd939a0ba3301c7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717763e6f30ec8e3e79727670ad4ade7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb3cbba592384e09060182dc20a6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73781e56191e24549e7be60fb8cad7da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbbd75ae062676f2cb11f3fa178b75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f880e2a02bc7d30742103c435ddce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a4eeb6a8d4a5995141717837a4d6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7db5ee0c1ecc326e5fd2efa15be131699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01df4b9f1bf9440284b5788e6cf560700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515b0ad1ca058539c4c4f5ccebef650701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8721ded13e805fcc3ab3716b53ed9ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3166da50f55304a4dbbd0d30c33689703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196765580959968f1f11d3756dfc7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dcfa3d9cb3e63f6ecb6ca30c6636e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5dc45ba43d103056ee9c5cbbf45dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529089d405ff55ee575e0dc2e8b9a22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6934581c39101908e09703512411d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69132af2e1161c539112660e4b4ce55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df98e952f491f2535ae3e7e024743710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae96116e5297a109d5ebd9f414149bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb49dd25016a8f30bef29ad593c4367712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b5f3db4efc830a990a2c5ea57c4de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754c668156683d3570ea6dcc38bad24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09262fb8577d97bb8ad4f58f4daf45d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f4d1e29359c79ee306bcf8069502716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c657cd65e1fc2bfb57c2c825af47c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81b2367b15fff1d4957a7ca6c0fd54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee11694da819df63be6f04cd57ae89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0606c88f8dec97a947485b51afff0ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d32ec922d1e3704310330458ba1b9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a2f6222f82ef93fc4566ed061c5ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362002f1498f7b2a6ae16ad6200302e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af2d1dd71ba3059e44a13cbb809cec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899afb439502201021488bbd45ccbe88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7551558d1f4c7d95c17fbf102d2d4fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0da75b7c5bc82a835c9c507d6720e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29deab227f458e4f8b70bad397c60d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa28ec12eb6c4d11eeef65d9e059d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c2d42d761d6ab8232181376a1c7fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b2d4401f0780838ac6fa82700154731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0d338bf06e8ec7b45c55085c9238732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef88341a0020de5c34baafb88c81e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595e669bb29b6a0ff02d212d4f880d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53a2e47e3f5ad2749b3d7b3c9f9176735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de9ec01d0dc2cec8d9378d97a3d94d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1735370c1d3295d056d1c1c16c9c5b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58a80b357fc18982e99a1388818b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf641cd84ef527841907bbfee34f65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf84bae81796b50abd75cc59e38d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44766fda2a6fc23764c0584dd436919741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79fcfcde879973e13c93aed4b7dfa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976e663fa1dd41bfb4eb051cd78d152743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475413720905bfab64046ca369c212e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257c9827f9bd336ec3d3b469c7f421b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff948e8919413b2e63354a265ff6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c74d6ac18a9d09ce6377dbe0b4c39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a0c0c8f83627bcc68f816d76ba3b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ffc565db8e30ed87ec9de6be79113749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4e2b8a596aef735f04081f46ba57d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fb3aef67c56b55f1d64d4aa69d06a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f283e313298f2f8573a70b4a728b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271869bf0ae49078fe4727829e247517753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26cca7e85435fdcfcc3d2a04061338754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543272edb8b17ce5d310ba0c32edb6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ab549b340faccb70aa3af849c8bc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50228ca0b3aca10eb22da44393645bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0326c65f0f2a4dc417585ce68d2ede758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce48055064e40dcc921915bf4d0c63b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3bac408a826bba375f265409ac6811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2dcf80cb2de7db5500011dea97fd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a26547efcd0704a54ac12b8cbcce5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c5f4bee540f3741181c946ef36e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf9347b23f8d718b12f7788128d0095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7de91c3b6df2acc63c718514b0f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822608ed76692b8ae720a92c9ccce4bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a0722bf0c337af9a545b8b67a93548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2073132fbe9d40f3aad3d306b7b449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f70fb90c9613059d36a2e03ba630d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c552d45426fbdd72d6655723247f1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b065b8c196adaf503c458d41bfdba112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8914710d86c5ff0fcc9f1bd66d9eae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c65cd26c5e1a0f1b96597c5362d1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ecd9d5841beb1b20cf10776b4b5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9460b16efc8fd95d9963baf9132f2c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d494e3b7814fcbd729a5168c2f1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08013b0c410f67a7e9feb728bacfd70418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75764c6f5b52894c47b7bce33fa8c3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340287c1921c6dbb7613611be3ea2bad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6147784181de9f70080d823c4356ff521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fcbf8196e069bc510cabed23df96522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718581c44256ef1a8fc175e9fe4896a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2136e176c77f9dc78aff2675b1ef8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34fc304b5a736fd609ab570234a7bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce217dc2fa4a1339d9ec5a24c6960cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a4a90d3de67b74cf6dc1126c35bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac903cd4e4e50180f89fb62d8c31aa328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcf69ba326275b3688a8d0f5569fb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159c246bba41924ddd3c25e8f618a1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ef1050975a4c4afff9b8d1ee836231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952d54380345849877148ccc7c6bae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053423f47110e3a1d9e73ccf37cbcc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff663cba5341666ccf02d8cbc04e4aa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9947e0428004d1f839bb8c5849df43035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aecd0da105774503f39c71c6d8029f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9875b910ab53c0518f319df1687bd2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab005c14737b380f26f3cc71935e6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d48d111901e83c281d86962bc5aa539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fef01da43161bb1241832ece626af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e57d48028fc366860aca7e11106b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39f6e66d8b2a761fa85ab24a077a3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96946624800beaca0eeb3990b8a3094443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e7f6aebc583d7533bdbb28cb2a15544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16858539b814a3ecb05d55c397121245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f996f58004c54b634792d9fc9a50f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2dfb7693111b7a82075d39792451347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3558e3105ad438184552e31978e5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb94069a482d53fd27ad775b01a22549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299afdee11258864bdddf53e6d4a11a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255da19e487546fe2034bc5efea0e1da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67002f40b5dbffabe0fe5ebeac60c6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb7a3e017885dbc56db909a33bbd7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8e0ac4fcd881db7572a3da4b458d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783141f13932e41d1cf2b606012dfd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eeec37a81716d19f36781e8e670d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dc2a220d2b7221a12bac6deb38cd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c556277f989b5b3eccdd11d78ef62d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003e4aa5ef66ee185b344d6df2dfe2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0653ea66f57132881ca3e95bf790a8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe6d19d0a5704c9b2e11373cb4a96161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd56e3c4e3dd0f27c77b2f9de9a44f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f90e4d11f3cfc68185961023c4f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2015c53ba68f79832f933114939cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212931254e575c2eeceb677714bd360b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c41995aff54855dd4e0d47b0c968f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a84483fb1f9293f365eccc8f33d1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879728e3e7082eefa9dbb42972baf968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a42e74aeead0267273ed641e8291b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af67433618c0e84f8b84cb6d39adf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b2bc289195d36608698cbf2e475c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28d372d9150252a85f8c1b1108c09d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23b2fea6d6aee6a1bb6f942ebd591773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff407ae24158cfcd56aefba679c79c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd5cb3053482a15a4451a8dfbbb7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbb4769893fb45fece2491d7ec0cc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115567b1af4d3b3393f0ef2dcd28cd5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802daac26b16fc6d7c2acee831de046978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60b080906181a7ca01ee63a2e6085579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c623a3d37bbca0c97631bfaa52ab58a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ba0ead851633e7f1c4ba8608c574e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f911dd218ba986eee228a6650af1a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee6a615887aa44a3a0dca32a91bbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea8006855a7ef85320343c3263624684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055881f3e6968941bdf73c86264ad3aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df81b9f4ce77aa054c9ede6a2bdb7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfc33c22c52929e74381b3fd03fd9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eebf966f0f89f37fe225dbec3c995388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0aa4c2a36cb3adb29a3b163ea6e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2750936a9e170b864f0089e7f20a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e342feb327996a2126718fbc075e92691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde75b46e2a8a222f9dcdb9200354c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c8621607fd645bd29d5dde7870cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06153a34da52c2daeb3ff5d4e03636994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f13515f3762966bdcc13bad1abcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57556752cfbd27a818c8a37b87dc4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc35c6a820ce6c92a2796021704e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e109030db6409b96e76d132ec6a06798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b21433ee5ecd0b1966cd9437ffb1ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a038a611e14a129f3de75d0f226da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0b2004a6302012af538b81d7919c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7e36c4ec373f93e3596d62649b180102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b807e25a8067d33a80cfadb57f40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac83af36707baa9253fe01ac2b703104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1adc0d2683b05655000150f74ce9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133bf471135820014806e1f2e6c2bcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd15e686e0817f0e18b5b7979c74c04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b270ae285a12226e0ec98fe01a747108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da765b7be89797220d75c73e22894109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805151b5bb4b11c2982ef2c6e19204d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc07c1b0e477581eb3c635e1ba8ac7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb82dd9be03970d06bb64ef8eb59ad8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60890c75b20094c170fd16d963d7150113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eceeeedd9b2cb2d4c03208d908be2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5202e13a9788ea56ce48f06c8648a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df092fa76f88363c28cfb270ade8577116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b052f95b34f3891f726eb0e7e7574117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35381e72811f83397e49fe32b86f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501c9345297be21da24f08057f9d4f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0df4dd7bf3a81e3cbbe49566b79ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866a015de14d463042e760cd2e27a45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a47af595309cd7c43cbe9237d5f6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30ab82f0347b41e5296fb514181cec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e4ce4c5234d817012eb9f50e22d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0dc5ae39c3d2ef50d573e2b1d5655125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b6f78dd724137da285309c1a316c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91778b1c29ebb12a9924ba975ca854127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16b00e6b9a0162cf02b0495770dcda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be70e1fb6e4bc2a97207c9ce0f5fad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f051b174b8eeba554531b443cda76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8cab505fdfa716d469cc1f617db9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb22cca34adf50c514c6702b282363132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fcd3e416a1d341b1c8aa79ad64d35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba149f0f0309efbb8d59df2dd15e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e4715ddcfa8a0acc21887b236438135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd3341ce480f85dab53394d8ec7749136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa745506239b60d5a42bf4b310296b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19339e8f1ed2caf7f4a042c4c42e0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42025c81e05fdf9d6b2f091486a18f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e311c2230b6af8479bea86e6fa2300140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cab13fcc92a75b043e16df0f1a2cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35079f7bdf7aabec60c01fbb3b08f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2a13e6bc446d5ccc05f7cf9a63f88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fc329cec002d9fc4cca4edf706cb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527dcf4152a71eea33bf6326139d59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc221334cbefa43c7a41d64e4ef776e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4742781c90d7d35c364009b455db5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9a10bfb17b4079b65b9fb2b245e96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d36a96bb9c779e00828bb9c27816b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb89fb717138ee50529f4395421fd82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29f3a7d16eb7938611e2b3ab53dbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a735d89bb759bd6a680abd61eb2dd4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fb2093a88ef203ea4c26c1c531f77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061e015d5645c22e09dc24982043b16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386ccc1f5ac77b95c659d81e50ec2e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b1f6819452c61d11c710c4fe0e88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43305de2716bbe4395a6c2e4a6ac29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463beadec874489ee90bdf89944668c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017c39922f5c19f59b70ff25dca169a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa76796fa0e66997f0cad21d3ebb40c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266def1514186705000d43c9d507811161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f879d00dd33dda2c03a81fc030514b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29159d14611e8475697c61effa4b48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c16fbb65fa3bc1faa8a21990b1970164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eed8665a52094aca03ffd8b2d96e2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5e529b89693d1d3510684341abfb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2127683345a597abb0279151868caba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd2416450e8bb88675686ca29dec10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87bf90a5881d0bf27a9284769765a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad54ac99b58380b43741383a4cf576c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343e200e3f9f5cd9b2f1460fc5a753171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5b7c2ea50b0801bd057deb0da274172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb37876682e3a0e59bb9fbd0c418bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12cc7c997c7abb876bb3c4934aa52a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eb43cd13686122488e6ab1a785145175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccac0784643d3cc1203eba57b2e482176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbbf43fd8e94002d5481f702d93340177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b0b14483ff8ce41f2640f5aa9ca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459b94b60cb10ea83a49229a874e507179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc558d6bb2b8beb0f0110de5b02d223180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f506eb7705562c71878ae63cb39ab8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712637cf623721e521a7b485b8b7528182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e650a1e2c2074725a5945e45b7c08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc04f40f1f99640128df5379433f62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146ff1f72f35bcb0295801f1304437185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626772c6c6bc0aaef146c10fa090cf57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8ec1f8b25500b71ec5a89516300d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198a01730ab2c7809c36bfdd3481969188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921ad04d29e811e5ad940501e65bd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ff1a10566025543edb035a0bf6c01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad211a6ae8bee63bd2799d03c5e273e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df6e31b10de0e8ed0c92582ca86423192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acced10a79ac03b25ad9bb5286ec6d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c82200b8dc4bd8d2e0cedfd9c987c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bf96c04959abefb7cfc1e35fcaba5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb77f924691a86847d44b3f6e9486a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c6b24dada18601b5390d6deed1017197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64959f78f36932e1ca26bd350b86ba9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5807545506c4154b87a44caa27d7a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3ea37fa91b0ea953c94c96dc7e51b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55eb1265582a206a830fc24aba35e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6587165e1f64aed80a024bd3d984ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7f462622bd2e8622ba4e7d8cafbc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d0be5cef93097204dcbfd5e26ec12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d70a158ca922a785bebed34d26dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579ee8c191fa82b36e1d9f8ad5eb10d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7005d5459f32c970494e31ab7d3b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7acd71b7304f9b48027e176eedea50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c985d2fbb85577a7d994496cd0d972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b34ac1b89ee859a3a8bf75e5f57fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d758ed767e1c2f2d733c22771915f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ce7a3625046f7a1e7b2c8c328fa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97e457cb5057a2d2436f366aa236e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a997ebfac8d8ca7c7db3b8c20773a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160934fd7721cec9a916ee6049311af3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36e3e3b4f7df754c1d613786d4597a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066699268b93a236fee32af84959944217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23072e27d8ea870c9754a9faf8e8b20f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1dc5fdf8aa2903845ea9595d1aaa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96696b6067876b5a0932baa2f6b403c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121fd5ac89392fa3856b91f724814c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34295c1a9141c5cadd1581770e83f1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c58659e5a5a4172465b11e6c7b1a19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c59092331dde25ee9a269845c22b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5d3eb097f734c3ce45569f853e166225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03c0aeec7dfb43ec64c300a0dc177226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3d09f87f1f74175615be635aed886227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823458a4e322d2316ba03355d146a43b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb28cab2153002f83aaa0999ff6de12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf960f7dc08ad2fe688188b32ca6462230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce927d40a8bb825d232b9423255a55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a550de08f2229ed83a6771fefa2fc6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fe7497a827b48705573b2681c65d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc26db60bde998b9e31e7afa95bc6d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3dcd5a1415d07e4f65d76aa1dd07c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592091bf8b1d561280d7f19caede946236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b03458ce5f29fcbf338a3d748e62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3087277cffc32d17487af3490fb055238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94992938a897af8d28c660d7080bee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7ee4c9e37492f8b11b0de701ab47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d04b6a572dec36e9e177938e513fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d6c5335c20036a0cced9f4c96b417242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32d5f707c2c34896aad15eeea4e457243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76370e98884b364779e0c4d3b1c1c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329f97ce8089a776a3790012c7d93a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731792a1636b598728993543eb4969c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09758f1722bb43acaec477f4fdfe63ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b780defbd3ea4355eabd4b4fd47ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20ae71e7a32f176057900fd527b0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba580dc571353f8f86b952e20179c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a436a766a71d2e1e6df6f8354f27833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8623045dad55849a8b7fed09831f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08852dbef40bbc98f2b2618038a913d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c24a44d7d9df052587ac21fa2e4e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d3d9238bacd2ced5fece46a778ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef18bb3422ce73c5cad53419ddfcb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366908c91f63b2a2c781e1a0d2e18c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff9f573e6bee82b1847419c1e52c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e143f36d53d7fdaf0168b7ab1244a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622478d5bca6fb975f20503914fbec52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f3573e8d74e8dc82f5a6ace97c0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84fe5e2e1a0177fb987886651c28d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251efa6856a623125e61a1962a555eb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc317d3e4d6ad6a5fcefe75f867ac0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a0452332e1b81801fc7ac8cb03718265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcbcf16aef5cf020f39d18b6e2afb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b25c84d278542c021b01d35afeb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1bab16558b4e4d1ea0b2ed62676b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347002a452ab7f447e0af4d30f919d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab031c7a771ba6ebb5c571a3ae67264270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52770c7be65bdac2b0c92bf59e18384c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f4ef0414d528d328a923e92637e2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17407677ff2111fe18f08c2f621c9a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee9d0dcfa8bfbbd7dc173c76d81b54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666d14c3baa67c1ced739933f69f742275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329d17fb529fde518130261cf64c39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bc9bd166d5ce8b645d9f60720f73d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce29d652f60b7948241eed98707f597278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a4cb7ab5a443542b1467de5b2e24a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca27e42b12f62c6f76a0eaeb6b1dc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7280e325fb000883cb63e4b0e8369f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3cb346e142b224e991a3db9761a88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1bf04c12330b7bb830d3d5487744283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d358d173a2ea0f42b2d6c6230670e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9c0f74bf5b8be19c0faad2251409285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902379ab2f0c0be9c6b492a137df39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295900730fc79e872cde33c90effd44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec030e446225ac11becd8555bae92bd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d25bdeaca925387d86c299cb5d7f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcd0679a95789e767465938d9d850e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c0404f94dd0e7d3e5c5c758a03d92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fda2c59f830d37aee543e166a322f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e53593027793ae7e5fdcad4cceda49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1ef57c0137d9c4602b81ef998b09a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f024303736e1969a95aba593f9bc1cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb31f33710732a3fe092861edf6418296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488c4f52037da0d08207cc3ecdfa97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e2ed811e60845756db0af45e3b474298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10308ab08ef4657219d1bd3fcbd80de3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213a24dff0f1e7dadc8a16054e79294300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489f122e9eeef35474a745fc2a98ddd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7765a52594b9be71848607ec49210302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605126cf321ab71f4d6b4c81f9c5850c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a4c2d7c1256bb0a97143a2a877e8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab0b12045a88fc6949376480f918de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd0706883147680487983309db228306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb76fa3b161f768f66b60340b8b1e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66434cbf7887ded2e985abac422fce3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a71539a58c7dc10e20588e0c08754309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62932953f32412f6fef01cf24c064e0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64850555668608ca34a61d013ab8850e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801ba0969e42e831ac3c6548898452d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e5a91b283d9719239d1bd1b6969e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e654ba4a351d5f5ecc3f55b63bdf20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45367298dd67a7f16a86bd221cf527315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2ea4ffa19b31ef73ec4b16a6c4343316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45b7a5c5417897c8871ee8aaa73758317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf82795f896472b8a85749ec651942c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75d9a45ec621a3f2fecfbe6026172319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadedaf8d8c43a7c03fdf72adf2bafb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d781759a3e1918e3c40322783d7ed1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f2e05b5aa936c96dfc4bc32499dc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116309485332e5fdfaa6c7706b4c6181323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a3de102048408f87a4c01d89caad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9f1031efa0e11e71e7025bee2987a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3de32db65e90411a8c1a71e98583b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695ea5b0cd78c087a3320bc167f4a3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04eb8d04e6a1951887c7f97660fefd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cb84cf29b82f92b537bca106160d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843af51d38e462be5ee90d635cc65525330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ff87dd7cdb9ca05794ee2573b1f05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd0e703306d681870239eeccb320c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9179998c3400be8f1b08f601738dcd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a6a86d0ea18606d84f770afad0d30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0667df15d01f6c5d01ce84d3a2bb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df5bf1893d3dad91f318bc236e45e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752e62c40003c0734a98ae7f2dcca3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27d6c1152c6d33b01d50e5b660056e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cac0ec2c4faaf1ebceae64025304d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc6563cbf5c2ea543e27670c92f2da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce81048192f5a52b2ccec81cd1c193341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff33ee2ef0cab16863e23e3e3ff502342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a3cfff466889a04c6d85c27826596343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18449936c17d39f4601ab3a38aa89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12b3b28152e5c84dcf6156a984105c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6297750cbd1cce5611159ee54e9b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10671884022ade68aed529435d2495e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3336beaa4dff2892e1119f447c4a9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16255f32a8f03ec90a95ff22a8569f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a739d6d1f7189d603ea09969a79b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e6bf830f107aeafc78c852aed2ee7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d578430f212f5d63601650a502d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6cafb9f171ab7b5b3e97bccd9b9c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8011f9d1b58171cdb1f68adb8b558354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455131f7f99f915b24ac9c669bfa33e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f880f929f7ea4da3dfefb733ba33e73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e379995ba6d44f584cb138881e6e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66b970ad7ea72f282ffb4e22ce3ec7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c2ceae44ae214dd38415a79921d46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bc63abea10127c50aaac31f6bd652360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f04f0dffe793fedd0260c6770394361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e2f8e1d539bb040ded66a4fbc9f72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd23f211dcee19da3f7ec58a8dd919363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1856cc4b9d47f566a2d0a3251c2d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce9a4cd1b0f3f2370c30b97fb8aa08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e1209bf1e4ddbb07ad33d61a53907366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec00804169f7ace1a645c3c23fc3cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7192b4c07cd6ec23363523ca477df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a8760c0b52cc3e7f717bd0c4fe6ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a115893dcb82b70fc8b832ba0acb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930b58c053e738480b93489f4309efb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9759c3bf4106c7f2293fdf071dbc83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28916fff72f3db1b8b2a5e4c7a465b49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f76428db84f5f9e161a8758bc8d1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eaa6693b6f219843fb8464e2c7be2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fb9181e277036c321017709d86a8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d04dc67f8707efd6c8499595d25a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1df46481ef29ec5dbbb4d63bd9f721378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6638eff0f06c13849e09ab67beb8a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b8707d59acd5adc65da2a4e60ba17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9446957b8e9b788d23bc88baa07e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c517695a25c9144dc8c4c626930dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b20c570db86682a02289af563e07c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c26c0a78976469b9b36ce99b9523b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16202bcf111456b62e470517547a65a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db1706831c086a81cda3a58f2e992c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8af6b864941253a05c9c6a8f8cdeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdccdc7e9c4c3a8983dae838a7491d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19740bcf12a863c9559ace010ad9333389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5eb3e5932e52e72739324c947aa39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b419d35dbadbd40e3761f676065643391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeed1570c174c52b1f48a53869254d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eeae34eac68acca145c43b39d86e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39528e9c72db579b41a308637f7eb639394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e107b90fc1e5167c42195230a6a31fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57df014f2a00d74ba040209c027d83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be406f010d9015af1824dc142ba5eaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08336d3d41f23df69ee2a5835da50a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be5fa6a8af52a6afb6088bd6ae287399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb76a3f8b09bc3fb76b178845dcc14d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9b97511fc090e6c58c248f28d230401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52a5a4e4e310fd6b881680bfdf41ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b0b432a45fbb6edcd42db7d31be9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff382e5c2f3b724e532093a7386fc43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ae91d1a11ee449508e641a6d7179405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9a2976ffabcece9a56c2a56864e76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6dbe5ee8212bbc54789c1b13e44a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa266a23a5c5018d5255d0883183291d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5633ca8e0c31eec110c7192ea0fd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2d97221778200f0456cc4e96157ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078728ac292c1c5fa02f1b4d61fc5853411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49ff1fee0237761732336b22661c60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ce84174d5da39786423625b574f36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f75f104266db3cdcff8a986d7d3f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905b4f5c380debce9eee9428de16a93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deae78caedf88ee8fcef4957e52424416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0023deacacbb2d302301476b7bd2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990392d089936ffe39707a9d34dd17f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03ce98f41400cb18f436f0e17bb522419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df351676cc5330f27bfa537fc96ec99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875f2c88ed56501bceec8c65f9aab25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711897de145e20cdcebcc2064dddc0f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5635c24595f39bf116bd23c1e2fa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a92a7ee21369f8004f7dd8ea0ecb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf2ba2c95e549f11b323c2229cd5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ada91fc7b2bf96c9ed8e0eef71e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a354d3813a985e1b893eea44af6fa8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d0694726fa9847998f8daa0f63de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3bb407452091cfe77328f6c7853a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31c7951f0ee521078f29b183239df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10571a2ede119671b50ca92c31cf8b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5aed765540f783789b645113253b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2c51d8e1fdf08be7a9c729922eff7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860283d5b56b75a56e02ae3677795b56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d272d2e49a8a9486df8ba5c06d3cc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9cd2c995229b547771bc3f049d2ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b50a764aa6499c4a9836b5d41e1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0547ea967b4c1b518873bdef4421b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eea092937fbf10780924824c586065439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86d0ec7bfa30a23f8476ca0ffdbc17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd665b820b5982457ac5283f4e06b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d157168e2883c6a3456903ed0823ece442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a416a2e59dae48283b0ff47d2a5c39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01e74a55942f751757f5ab8e122aea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2131aef607e4ed7a730fe26a7ef813445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b723ae8ec8989f1174c24cab30d50d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23efc08bd9d68eef4d84b8b8c034bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9164ddda4652fadf9210e002173871b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4dd66eb8ca87000c71a6a7fc7f33a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d62387298bd9815467d28b3fc9c2f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe4844b50c672ca57937f7ffb8fa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d9f008df92dc41dc3d47f00a0b060452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a461b35ef319ebf50af1db9de7bce1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514971164d21d4a61e9ed4165cfff2ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c378929c58ba3d5db67dbe2bf23a8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61fa2c02b7ccdeaa4af6cedd6dd43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a347bf9c5f5abcd373bad14dc611b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d2ceee8d73e011e7b25d0c7eca3a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ad908a13b56f9c871a5d7f13e91a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ad759c56b908c95cfea66769b7b90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac6504517a82c2c175609ce8ad4b12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae916d8d4f63ecf73cafb69b229153ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb1d346feacce21a9a813c16da2d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7de263ffc803400879f870764d20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca59d72e3beec76f0682781c4555c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b5f3c3a9f4270d2c2d0561a4fdd55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c8bedf1526274df4f9d3e716c7205467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bb61e468a1aa308482410e50423a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e224b517e7a7e3a4ba9ee955ac3d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043dd8b0337951471aef85ac9be30a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb71d0cf0460c01552c53619ac4e1ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648a526dd3b3adce3fbda0be15640cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccc1af8aab86fcbd0de9f882454d82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f43ba257f1a9aa0849a3058220abf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fdb43d23957767fc74f977f541c07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595854c5dd874d5944e5e2084cd464e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560af2778ebdfe70f50a0a72d88aabab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb055ebd6904cb05607626e203bf9eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0b2a876b4619fbdf6d2cbcbb2fece479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea460e5e7cb432bbed181cc73eba2915480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98485fd9c40f60e6d6a20ba58eb39b4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13197ae3664db6cadd0244f275118136482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a1930669ed86d5c2f44cf9dca00e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9543f38aff0213ed8e3f09c739e43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8bbb459065c489a44f85019fe231c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b3780f937c348f9be9b4bdebf7448486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f930fb5ca65c14e9976ccf3584891cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4d0982c2fa845cb66fb50d81ac965488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36605bff3f6e9e9b77f0ba72b80f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a22cc4311655212bdc886c4c04a627490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09dd468d13c6fe7147c01ee4431f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a23bcd3f4da02b9f7012d17568c282492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee9d1c07b0c5ce09389bfd81ddf832493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3bf1620b2d6214086d4b8b9bc8105494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190efe141905978abcd1847eb001d7d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1f7c349d25e59f5acf5d53d0eaed6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da13011b16c56b66f5dcadcdcfab2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32d92fe1fb52e12e18a1dc21524dc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ec5e9fe78ddfe9ab538613410673c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e9028fa91e650d8f945c36d87a394500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e9ca826fbf5391de1b9e3fc10089e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff9acbbfadb29d041d2e4cb1c24d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d832be8599d70955b5326f82a564e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a14e64ee29338295a089386c4f64f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a1bf6dbf91beb6a452760cdd3686505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460da7f9c9c968c7ba7b56dad70f084e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a40b10c4fd33044b79b237ed6ef5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb83ce5e860691157b50df8eb7642e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc15bba39e355f4e346d8e119f2d45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d398059824b037a99e76a826a2d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c4d2f4c948809681719eb54ddaba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ee20dc6ace0419fa6f22d1b9c1f67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e46a41417d1c633a3fed7b075c6e83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9dfa4d2e6aa1f6255d0c3a44ebe27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de179891e542eccaab6734df124b30c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a27f71cba41fcdec497cdaaf10a3b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bce83f59100dfd7852873f1c6f77e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c39db2624cb377dc63e9b677bbee9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bef6ac9d0feea3c8275ac0d2c401fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cb8719f3396017e9a0b4150e6495c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8952e01892984ab6cc4b5b434a579c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c3af31532bebc579d104e5f303cef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98485118eb2980afcd2c93e1e46e975d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9684d2490d506577b7eee16eaeabe4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4023cdaa48ac1585779eec009fb74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5a646a322d9f399e79e2fc4cff74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9b171e11605b81c13669779fa27a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac4e767259751106318f75a71b67aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddcc09e6558fdb0c297b208d785a54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad97494eb1a55719333cb564eebfc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c409a6f1746655a8e3a3a6d47fa44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb539f5893fdc259b2bcff78aef769532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a9d87844f46fa4af26fcc6b5eb8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f9b3c3520159ababab22957bfef2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b101ac46d1a999468cdca7a0fe87218535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0829f9dc17a16e7891696152f360e43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e7a75a814d4808bee6d6cc397c95a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623112d4bd5d782c7518f9f37dda08b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866b234d2a1a8a8109c9810fc791468539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec650c17a808680d020118bc94bc6fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46e54ace0b928286e8625b1ca9f09e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bb774a6edad8b5589a3a23f8e2044542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8823a50521b0ae45ea0d8c2f94534543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb22b780663d1d1e1a7a980ad65821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abc8c05c121c74bf863396d8918bb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f651a10c331e25330e2e08a94a52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b16c36f192c796a022d927c7de39e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44ba81ce9d3a524f04c1f6d738adf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385fd89e37d54f5b2d44e6788581a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f41eca8538db863fe0368ab3d18b07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de3372c35044eb43420d542d2c9db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c33010e7b9d6db5040f6491592dd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642488d1c2e37251c51b0343a54d9ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47279f4eeb365ee6f0bc8234216884554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462625e3850a395b5d36ddf1003272f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f2602b859329f5262d9fc74fa0fcf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113851a06f4510fccb2bbc19f16fba7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c21227b94c73e5b699d082b2ca3c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce7c27a7c485500511193e41d2d10c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faa2b49da9be151b2143fd6c6e53a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523cdf0d2f6e29eabaa584435e8d885561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be21c4e1a19a2576f41a33d35fff26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada24530ecb24e0388b7759bd406aa45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3862a9b951fd93696278b70d345d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0fc8cb99ae0698896f44be3ca50ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa9ca5a73048cc65a93658410a3d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d82e6e05318b11180932ffb5395a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954cad739dfc5e1aa540f6f72df24dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922078fa937024c92f07428be146686569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d3c7a6e52daf35356ef29429f097570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b684f8a64de9e0beff754a6921c255571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf654f37f53af20d6781fc08b753d7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dffead615b50b57c2c14170e23f1a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd6c47036e63a57affb48957bf3558574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d620c35e4cb1c2d0bc15c072ebd8fe7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e200f03925be0f84b8a266139ff1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300590c3464fe302e7ede39f62a2ebe6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596dfbd1cc206a8dbc5b5aa5bf351a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56f872afb02bb2e1c15f37db47506579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fdae977098b839759c19bcfd8d463580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6341bc2f14ed2fc6a2432fe95ed2d5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a253234e97f432d99648aeb577a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f578e8f0f54a10fc8036cacda29c97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6534c4ca655fc994b67b4cb725f9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d1acd3cd49e28915550df077e651585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37f2c48f28464242866d31b0702e4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca09a607e14283d6ee478c3031fa5f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689eb3b06573b0f8caaa6ffd10c7b55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d5846498f28c3876ba217182b396589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c052a680f982176a9777b0b3375b697590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d8dce8ef4c01056c70a983fe7442591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94d42972b8fd2ed2c8aea3d73c9c64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5e0638b1ec0db5c3e8d21ede466c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206281b2a983aa0b2add9284f8432ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8316fab47cd8fb9842982f52e31bc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad1ad00febb6edfd75c447e7453e52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956301226fd543de18af4ed1e0c72bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356ba38b58ad1403e315134d0342f6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4e785a4069e26c264d86460f8d1e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c03dd2c76a404c95cfe9f998887d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39e724f3665deb868a6663939c6476601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5e93528a933366f4e8a494dcb8ed6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fb9ea0842fd9d26dab544412f25a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed7f1ce96084a30508cad1593f8bbf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0140c43f0592c68bb86d4177711bf6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b230eb5d1e10654d758bc43e8596db0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281364cd01e3d1f2451684827e93d36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af885883ade19d4c21a5c477b9295701608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0b87f6d502f675ad3b93635d98a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76dd3d69a3afd6dfc436758592b9ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23457dc579a4964d09477de1c75803611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ea0a9cf56ee9f057bd6e24315e27b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09cc2327d2a9e4c4b3bcc04ce2fb95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ca69d9f985d3b6f202ebbce8f659614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed417face440a7b6bdfeb230aa0fc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de4e7d6128681a5eac0631edc87f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64cfb9cfb6f01fa9fd775fd4be25f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8cef5fe093ef37df8f87f13f47312618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bfb40257444adc0557b2c71c64f8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab892e2111f8ba284b0c7d38140b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35610d88189cc01e2673dbc4ac1b4c30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974c8b384a5cb326cd41561a3b3ee6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65adb8b8a900063ec73c94f8e220618623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05837776296767eb6d089e18348a198e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eed11913f19485874dc339bfb060aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ae5138789dd95b84f08e3e54ca78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab1a74e2f190cdfc883fd4403180e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a962356ae6026971a127e405b526eba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0dc68f56dad043aa3ab920eb73cd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da3b2a0622f4bd31b9f971e49f2f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546717624643babde18a963e3198593631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a94c74a9006e8ff269f01b15dde5ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f3896280be6c38c56186a1df53ad6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b04ac913504c19280262f9da55fb28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41709b10e208940876b1c18dc435451a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1100938996a3d46b14cb7a1590e015636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9df427e6208c35826bf9c68b05a2b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5abb81c901248916e5cbf0c06e31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21d8537b29d1688f485b4a323496ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d65ff92ec810e317b3abef77498ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686839133afdb50c07592da8aa4cad97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da1bbe8eacfbf55e1756a41485cc43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bad1a7feecc2e60fd8bc2e591f2df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aceafeaeb3be30c587c542170adea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5014f65cb4d1c49fb91daf4c48c6c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16971f989fc526f219c8f02cf475bbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa94cab79c6bb7f341db9db8aef246647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dad53831e54ff77c1149b9dbda103a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708323cb9cdd1cc7059851b3504df76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d1233425df276ef52e3d8d43f0f8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e03c37338c782210eb38b8215359f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474b440e20ab11d4625fd802a4c90c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9b1ce3e57f93989daca22f563f4da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac87b0c92ff4417a895fb729c103fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25893495ee84424bc0f3fd7d286c97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848621db3e923734a7e4e40ca4eef8e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da6ae711fa29ffc8b2585aebf10c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466087763905125a297bf4b7dde5545658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1878626a15e212121eea921e7a4a184659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46329255b9671e640b0ce12dc64439b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab6b9371526a2c8d956b1c87916962661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d711ec9530fdd7caf59568113dec10f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c670c89e582c5293ad4dab83cf9be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55505ce0527cee60677e1dcc6fec391664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e2b64fe639f89a87cb3443023c72f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be4f70f527c72017ba8fc91143a122666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061c940d7d3b7fe62932126a6c9a06b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2457b327165b3b46c60ec364dd8815668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be90cafc7c187121f5018beeeaa7ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f007642a102079b2f448b725e158f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd72f42bd9e6653a864f1ed9cb315f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdebfbec68f12d5cf877e53b3a18b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6587ada80c7d289807bdb4e12337e24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db25f233454b9b8b4b326244e55ba6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0c6c042fe694748e474067d05bf0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a3064c70ce808b0a6d3c85d1e1512676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01951c16f805870db10541d0b791735b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75348b0e17596e9740d780d7351a9cb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049811a453af0ce748e7da441e3bdb3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefe8673e88a5745fe12db971c00ed3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451056a6966ca6c4f4e3ccc4883e016681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab14368a91012cee06c8534e50ed113682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf9119ce0a87d56912baea4f03daf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d8846394597533bee6914bd4bc31d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe46bf78b8c424acf583b27e0a656d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300366189826c655118c2b01ac38045e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773de2d7d2fbb77698f074a5373d1388687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6966a8fa8131cd13bb66c2267f2ea5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ca903a6a917ecc939fc528fcd062689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0668caeb7b2f8d0ac18969624892e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c80cab29196ecd48f8014f42799a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46719d72d109f2356b2543373ec436692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330148c74f61eb860b1dd1ed4e20eeeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ba4d684bafa63fffdc326c8a5dcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807601ab915d75ce133b530f116654695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14279b77d733debe563526b24488a0aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f940dcd348585c07f3b4a7309863d6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f27ee42fecd1b3ebac56408b39573698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701db751348dda05dc3d7e42c17c51b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe75576f7a25b62aa9c99658696364700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362f626e1b23a35a40aaaddb041e44a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12323deb0a09b8733c73295479703e7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f153f3e61b0d4fdcadb0a6fae329703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940233d647f386dc95a28320bd07c379704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941236e7a5bf51acfeef531bb3494bcf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cc2ab9930dd49420254bf71bb1b8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edfd2d7220c03240b90a8ca3c578d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f7da62ff4e24ea5c9fd5bc7200ce7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f797c51143abb9480ef0b8e68d550f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc121feb6cfc28ab9dcca3ca3275f99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe1dbf82e5f9927cefd6bc2e63e44b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be33903c1ee39030a840ad31b41c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984ec6d17a3d2275169f6aac19b711d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ec627e27d2aeb567c45a5dd1caf11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7116356a07e40b27a4cfb0691a3f459715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6b54ee63e8863a2e3eaf173da812e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35286829d9d24694a7b918dd7dd9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45db085e410301d11a17b8433e820e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84530e0eae54a6ae7c65a465689316f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7435ae1ae2be44545ce83e47c3f21e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b642522263e4aec9c094638c7580705721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc4a1cfdd7e1230bf3bb914a8e2e1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d2d7c3a6ad264569e7482bb0df84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b15e7f65ea9cd3931d8eb8fc0f0bde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49c0c7b9841d1192108deb51b4c69d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34abddff807ff6bfff1f126bd972df1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f6c84cd3a84ed81893fb677dab647727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86602c2aa3d0e27266c981f8f1ef9edd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8356a3eb4468112a233106995fd9bf7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4fadb16f439c42c1b7f0eab0a43da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd1d7362d29d12f89f4dc6e82d1122731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84891cbfde37a0c2e0a05d91a80ec5c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0544b21aa964428b195e15520c408733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806778762cc37d1eb48b075045905a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ac38a7332403aa8e16c1c8bb3f9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a421731138f8069ded23ff89a57d1a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8d0fb711f6102b1ff693ca49cfcce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050ce28089f411949b6fba555ac0c7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbf2e6acfea4b0c60c30572b45c5a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9aeebb399d3fbbe3879913b515490740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71fedd52914c703bfa2fff1ea6ce86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08e3a67d4ecdedd28fae9778e31cc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3800fd6d41e2648b4736c901e96da8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f641b1e0f5343dcbb44ec55a6b54b31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ad702c39253246fc3777b09fb7a11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801db038073bb0824b4783c7bad1898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9b7172e0b627021b8c2b8fd1721b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c17b3b79870398ad2bfbcb8201d87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c004624405f4b676a6b1ab22f2622749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6bddbb343d12422ccdcd388fe9459750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a709918cb35c592c893d531bb1e7cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2834eb24bac42ea45c59045aeb0d20f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09035053cb391deb4e5a13833e3e5b72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca55d86845710883cb40e9117c66aae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e0917b60c563a6f4cc3b7a6a66c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81edbd5808941f9dff8a0295eee0706756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77448c83fb48e9e1c1f1af736bda34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ba4f55d7083ed7cf717b3fca7b007758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546db1edb05b56413be35c4d44ef410759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>