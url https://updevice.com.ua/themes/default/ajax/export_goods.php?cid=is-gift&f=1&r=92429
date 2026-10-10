--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113dce39020636e0526ba853d911fc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451b2f28f67238dab071e486dc55642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56242446c3fca85bc3c938f9618e00ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5defb20216df08a4adc3d286071e4e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525b8a3a738d7c7bf33114cee536d125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c647e70cec19e6d52ad363f51a5aafb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ccf5a84fbf0b5a554a3b476a624147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30ecc34ab42c87b012ba9a99c29298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c19c94b3b9c4c359401cd75fb187b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2bb602fee22e4bfb6dde8d91ec4e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ab586c02ee448fc8af1d239e6b6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b0b8de1e131dd43a16cb5d87b1e0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701b47628f9540515be8a5cfc22fa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85599ff86e21279017798d85b8d87414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a0286dc08780d3023084c5322bf8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf937997572ae06f9c757a3ecad465e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34f171614dfbf54a9d6fd6f9bc7e3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5df113a15e984e29fa05f7f7c26e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f23e1d01281eaa26e91a4b2aa7d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13142522c57f25cab67f867221052e1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30cf335daa9680d9621b6fd25419321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f84fdce7cfd2d726ed5fc97b53e08c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef2da62bc75fd4d7b2caed940c47ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0855699a4699df465f77dbab5764e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358055c89243b536b86a16dbf207d3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03107a3283a6ab02064e28f328e48f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef476ca5005c9f61316965bd9cc79f0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b305b0ecebc97270d836c32211a5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc5e667151d0faab542bdc4610adf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22720e8e0a986cc5842fef30c901cee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eac64fad9e8db10f3c3635d13439131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5491f06f8bd06ab2b0fd3dcd5f0d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801602e14dc7d74b9ea7750b81e32e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f363dfca30352eb3ce497ba2dde75834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db6d16305ba262e36027e257bf27a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fba35aa7fa8b03a5a885bc809da236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb167d3370d26f48d78c04707dd81537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ca91e98d263032bdf7788a332eca538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d027679fd9d5346815155a65bbfb5a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeea886d275d40f7d816b0ca3fb44a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6581db4406bc7504a3dad18ab579041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9070e249bd4767cbe0823521b2b3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230fb00716b44d9f2481fd4965c3c2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5909454e52ce83fa7672054e1984e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8a8d5aee6dfd67a26eff6bb18502045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599e5605f34ff5e68977c3af5ad54bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604ac95597b1a75b38052f1ca5da00047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0de477189e7792e517f02f23c54c5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37296703110d925095b0436c9bbfecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6e988a4322b0aa16eb7f415bbc1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1387d93009a4e7b71dd2dedac6fb7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbcab9eb039499d33e312bc4848be752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce89fd0a34a0c9d59f21e60e6ccd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5b2df393d89ae81adae7d92c58e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205c325ee54b42292f58ac1b72fcf1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc3757741ae88e0890339b832886c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a55fbc5858495680fc8bee6ae42d2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fba22c3c50c91f11b9c67f2dab03b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb50a74c5766519419d41e889caf2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc800ddbc95b36f89cae933357f39d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade77309bdcece13d646823f47a3830661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff91cdc5150e7d3187697b7453c24662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac49ea2b9aacb8bb858f8cd45a112763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6c39a6e60469f8e834b08fb1533a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e280fd2a2b804e2b479c05532741e5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c945c5e210f24882a98f482f5c8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2aabe42fff1ec5fc0f83a797f9da367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f4b504c20ed40b1840518b7bb72da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05732ee3bcafd4e65190cf352ae08dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d11b2d6f207eac18e0932ee0a55ae270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aeda151e6d242abb4d1ef3352fdc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a2843f16af65e4cb6a8bbc82715272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ddd572785ff1155813c7e6f613c1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edef47a72f461fb12b89699222bfc8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7846ac7478311abbd6cb277da4828d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77adc97095f243e61a6eb3c6c40a72376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a6d7d7b6407b896a5f5455d26c1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8733af674de3be7fde231ecfa57d3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e7a505fdf0411727d7829b7ce3b4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271c8f53976073d0f67bc6b16baaae980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e06b85264b04ed6b7d6dc7ea2814f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f60d3226d5d1d369a011369b3390ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29208d831468470f03511a3aad49da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c774d68cf07239fafba328aa5383a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dbabe5fea3e1be2ac75eea16ff25585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e99010d3a26b4cf6c4880f8c0918f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42e7cce4ac9b49b9d6395e6abc74187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10506cf5cb01b25784ebc57be1cf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944928a2f61afda33d99d0baab286af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf3f63a30caec83095da3f31801b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcd6e37c6c135b303d303e9e263da891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a1d576ce26b5b5b3d4218ce191a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b1e71f22a3c90967aaef8cd8e8c2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e2e96179066aad757c8027c8b6fcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d1fa309a0c50825b2d23d3ca79c3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf84eed268fec491d97fb13dd6e379196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fef06e14293df661df0cce4922db397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6e11dc50c97f534a8fc52736a083098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd7215c4e8d7b7a94fee72750997cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b91e4c39df2034360d1f1c1acfe4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc9a916c98adb2199f58be53973b39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba5b332426a01e25251b79facfe08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3213c05c631c778fb0e8f186b559103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38a2149921b4ba72125ae1beb6eca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77d35d0851b8d1c4f3b20c674cf59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622e9e7943b06b9d62678234174adb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2262596b0bd05fa4d0716bfa8af63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052bf59d3c719198d7e79db2e844e39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246fb9a12347618e73dcba968f752e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401e2f03e724e2fcf551949403a2da3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae95ecab4500bc0d689b4c993ef6e96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d538f28629fc7e5da8a25722a70dee0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0cff61d7a43b2d28c12edc8396d59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a49ae96fca79fc67b648dbe1342cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4d0b19b73a6e75c6d4773d470a5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdef0556d5c12eead90b076f9769c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0c5e929ddca6804fb93f9575009a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad7e2f1c2fbc49f9cf0a0d2eb1b96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55425f13dc7b95e067cf0a4734be1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc95c142ee7b8709dcc1c7b79d90e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06c700726d8d227f30f8e1f18a4815121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5eed8a7c0a62081c20adff8973d6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f763f6f6373013cb8d5c49df7ca5e59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536857d40d99a8175dfd6c5c96ede0c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdbf96cbc553caad1f4eae169c0fe6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4788740189884e68e8aadb8d6404c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942ff90472ca09445c4f7fac272c874127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de725adc02b9d20bea6af94d75f133b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708e8000cd66680a44ff627d9adafb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c40cc0f39942fcff158d708f779327130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5086a568c5665ee84ccf97af8473131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c744816bc3a08105a8a3b96b9cc81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5888e662d39fcc8ef23c6798bbfa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d638268f5e10a9f481aa021d4e7c1ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e743158e7f6e688701ab0245827e6bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fd726164960766de0ba35291166da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f49b986dfe3e49e6a8c502cd84aa8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897caf5cae78f40aaa71daf81461e748138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740a14e6dc2e6a93fd0f4c6d42d33c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8031a5ac9ddef484f5b48a749b0ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd55b297419891747191cf2c7bb16b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43b638ab143acf8b1c5d7caec701b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbcef9c395a08e674547eece703f15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a765112d08e21ac21dfa31e663f43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cb38b65f292a34fd3f15a632197b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93b01ae8fc4ea21d2374a3afe063d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205b3436dce8136506e56098a0de30e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bae417ba41a51b9653e1e528705dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31beb4cddd0f54b669ab9bb52ffe3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abb2290bc7b15edcccd96624da3a10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62484f2508fb82df9cce3bd17adef617151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad09bb0473f8e1c64929e5c12f4c8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42792da09eaf27f12a0c54bb2fb87f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ed9967f9743ff32840600354ceec3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae04b02000c3f12b65ffdeb66619245155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ce2caa654e82bc4185d9fe736fc71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32c1e6e498b68b75b2d1f8075d17d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e7b1dab5d4f62dee7f565ba90bcfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b83c2d698fa4a72619f91f62a9760159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8813a59b6660225545be8b6e845ea1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a49bfbe4fe5a5b5176d0fc36b4417161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc949522c72618d0d9cf295048810eab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fdbb4e37fbf931d7fa4794f9089b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196c2bf17401e1d75d3d19edea011d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336bc487bacd89f6567e36a46e75c99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca141faeb2e6c7cbc8e63a581c26c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edfcb32411f5226b2b630498a4f2b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2075193f3c71234067355ada9f7b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cc9878499911e180801fe6dc7a886169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38129fc4233c33ea84e077b588991c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae2a38d0c223740101b19c9609c99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aa4abfa51cd3314ba41706043decc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c35d9f045d2a9e5cd365df76fbaa49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b0be5e88bb73fca6a3cd0fd53a596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac901f8ba7a5421804eb89881e7ff67c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078e3b616d6bf7ba3b983976c593610176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf7cd7cd64dae3ddf1f04f0eaf7e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e7e9972d8a8af1fac1930bd679b4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d89e88518facf07191bcf6c7679c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748030fa07a9617e718b7c0e4fce57b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9559c51a08c48ba362e72fa64e1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31404c786d133ff302761cc4bb7a42a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecaaaaf1f5aa9d09d5617f28690fbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8ab184103a71215f85c7a65a7d5b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9826563bd15aa3692ca852cb0bb58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e35da8222f5f329601eeaec92ff71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed702d2c1848452601121efe3607d747187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499efeb8235b74312660af6f67e2e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f14bc035c546c45ecb40370864de1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea0e0df3d6d52602e06a8dbef875ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e079da33c9612288cfcec67d5199de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b30e6751dfdf84f4b29ebcf3ab46f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe058e8b19a606ab6f9a25586a247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbec2daab29e0c536c79679bc26318194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1c6eb4620c921fab091bfc5e0558c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5182f2c04f5ad36f8d4b1dcac5f9bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7127b7b9cc87445dd063aaea43bd1e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19861e1136da119bae8831f2be118bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8ce8c6ccbd6e9c715764b7f0925a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954451d4f761a11a60f7c802acefc5aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328412463d403905d5059d35a894868b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0ffe129296c483c4c97c256f22598202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c81b53082427d9d59d1c9ffee9367203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392379a65679b4de06f91a8ca548367204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad703cb7a7987e7e13844434b6f94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f452f90b674a9492371da7286c35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9822ce418ce492f0791a24dae4c3fb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d665ded0dd7fc292ea2c8b23d7a67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26686a4c69a6eb2ee8f2555fd419ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b899f188f885a3c76756a554ee4853210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81271e5440edaf23a441a20e99dc092211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906d4b57d108eaaad42a205a498b6c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c40b13ab2b8b54521676dc4b7b62f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779882ff7217b7e7bd121af25f56df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2462892d68ec175c63d3538cb1bae59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d906f1892b4383dd6a5a5fa2f59d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002356b865db38262def523ab3bff7d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3775094e16e0b9f05829577035843f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e067304250c75a3527d12730a2da4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f43ecda614dacecd7a45eaeb8599c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab68f05df76c9c54f670c91e66525fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39101b2346428df127bd960da7550ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a747a094fd172611d1c8776ea582a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe832c89c79cc9ae58b3e86e267b2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ca88530abddabe937d1edb4fb6129225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153497768b359e37e37d1d121df1d0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe0aa7c6b9a0cc0d02da6928c44e51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882275c743166850992c94a0cdc6a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1ed4f73142a926ed0681a2c312796229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b206cdbe1e4a5fd84d797faae558d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604561a7093fc7800a789a4a502de57b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979379a0359c10d452e143c1aa8e80ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5170bab714dbd53f9bb2d9a1955c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc5ffb302729f9e1e957684f708a60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6192f085cb27e14f2c4d92ab9c62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0afe69679b09f7f72875e1ce0ea6e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811777cc641d66e52710d99bcb32772237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc43603be28e2deb2ca9164ef2f41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57065465c30b3ea17a96fc0f19d2d68b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ae0b4bd95c9cec7f8ab89f3427f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6fd892412711970edd222ae00c8b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d310185559f782a36ff57a8f56704242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257741dd016fd2999bb7b004939c3ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcce554128dae550308bb22a3d9713244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40234cce5c7f2f9894f43d3c7cdae14e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cfb2768d73e6ee237fd73a4a72831246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f28aa20caac5328b84f811d846073e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4698df69a9da9d958a0a39ee45272c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a53c496094b7e8d9ab1048896bcb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9616e337537ed0166abad1a410db9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb331b1e3bc728878a7f84c505b2e8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3bc67724079a510a130153f5b6f02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd7427c220e4d94829c2dcaacc620a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef0b972d1f4030ced06865c67804b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17697f896ec62009644a675cad61d737255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5347fab0494d9f4f346e3f1bb8a8523256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a28c6a1e2f76070b442dfab019ffc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a50d979f8a7251dc788b02bb9891f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72aaed8624d35a7b009891767710bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149993e4cadc8babb6a6603ec8ddf36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d97c1164f1f869ace4f35e5d25ef9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb533bdfd421a47b124f8ace719487d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32127d1300e1fe9f53f5d6f3dac30f00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67c1f8359e70aa9a7e8e6c238979d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71c32f9be46f4bba42217c034ce970265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78d9058ad22185e2eb639f9593326266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6250f8e74d39f56da75c5eec15035267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b7337211300fbac1c4530f2b25a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed2465a0f276812edd72001d46e4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e0eafc7efba05e87646e33bf2cb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc891830d0540de4adc725286df0f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71cae31c7109619592814074c5447b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fef5e1f50b6fa40996f12e5f50c28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbdeaf84a3ce5f6a9340f7fba68abd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd492b0ae2516908e0fa6179e14f3b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce56f6bf359ae4cfb9ab70a8f7f218a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad50246eafbe190c7bd866a5e61aae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46915e2754ef7eab17c2aac34901b30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaac4b708db4dc640cca9914e6935ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0add3d84531c0a278ce75cd270f6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077a3e92105209fdea4c7b17efc173281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3449af2574ca1854d77c95f05b00806282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ca9f553e60e245a27bf543e001a13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42498e60f07c4ede30a1b7cb2b0708284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ae1fd65a927d1ddbcb9237ac73aec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f4a914df6999f9574e6b2dc62944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d49f9df59a45ad8005e88601e5f32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab2b153d2f64f780f017c9cd13beb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0395b37b637eb048c2271e92851d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c90c66b69643a54fb4d7315ed7a94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c927685d656e3d42c5ed51ab7ce2a2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30027a2728a18dedb3c7a27dac5ca304292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd717106e4ce00bb43654032cb772997293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c60f7e3f9103ab742cb9f8a1723d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6141d3423cc50c34e7af072d23c00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544b1671e6ac62bd5080abdf991eda3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ca57ffafea8ee9de86f55736a14c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfc4c897a3c1bc2ab1417cb8938311298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed031f74f7c9dd73a7c223fd3f6ba780299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3600104e2405bd3535d910743d5be2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ab950976115291f0843377a957325301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae3ba2d63cf6ea70149faf7dc801f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ad32ea5223880a819da1eb170e4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a02f885e8c360e9a673a12f073d75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac600a72d7b675e2ed2c34c84288b30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc07e01f06e3590ecd33cf9758f872306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e327b9f8f3cbf30648f795ecbb755b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72fc3c25ab6439c0fd3502de492f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cb0c545a29982671baae7600ca35d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c41eb7e513f33db8a8fac59a2b259310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c9fd70d051261a7b1cb2183ed738c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff472cfef413bbed102cffcea11fdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98275adf04bc4d521f3466f4f6d98be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec33df84fafc0874bb3d0b4dfbf13a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdc56dec6575972e01d5fe9a8d9622315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fdb0b8a6f04f91af1ca92e17a68a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8703d55c1a70de27038235dbc66c7a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d4692fce866ca1e26293b95efe1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb82f47bf72aadcef6a13db7105880319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390e0b50a58bfb54bf320b281fc5267320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535d374de69dfb4909a6bb2fcfa8487321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ce47080244c4ae329969733d93a55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715380e2a4ddb539e8c087d5f5768553323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b536c7fdec442c66615a3b5182af4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe46bba75280b8be54f458ccb246ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7b5c1e067b50999d5c1db9a4b6f32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b59f67cd37e6e4abe4ed9cdd438cde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92cb7eb2371371187697e7fa0e4a8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177db3512edd0d4d21d919542635072e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc9ec9ca2cad293bcb306029ab53a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d2368b32a2efd4e1065382e1d7ea0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b093d696334e992c3bfea16fdc6288332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1dea062b72cfcae10190e219d60db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009392a9deea3809cffc874ba47919fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe0ce72a5db6ea2a93c9cf2dab2f58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2918f9cdbb9444be86582a2a31070a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40781474defb4e72cc4f9c2241ec450337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2665ebfbf3cf100b05be7aaefe7425338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e46411ae01bb94485e2682ae809f7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bffe09e378409eefb737e40fd97d8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff8781a0f584a414c3960ff1e71c4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969998e0447f2e390035b41b31d9022342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b3da575ce1d5934d0d2507ca2536343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d83294c9c5bc2cd7a6afa750a0e64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36d2f82c3e5afcea655be919f07f68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d120e47c8913013c46c3a29811c3156346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b773b33d8c3625ed49df578f9984f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69c86f9f0f8dfa18987ac096869af3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4e24fdcc5370885258e29cb98529f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c43d93ca8e54fea206d3de292c084350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169162c1a9841741f205c240912b88e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df897009322e9923da85fd00f15c4fb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827f487ad4dae0a03c63682794a183a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e712a45ebdb3b2c5d6804ddbf3b9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe17f29cbc95481ccb25a2b60d694355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b8f941442e2b4bb4969d0c8e16082356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe9fa4ea3e6fd3fab9149c78b73aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aa500a469abd5abb6b5794c6d8dd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318246842b07d21585ec6ebfb999055359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bed7fdeb3e0ec322d38eb90bfa3915360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edafaf88bd4b4b4b596defde1257f8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efafcc756c73b49116a705cb6f6d6e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059db67b08acd866041ed085eef2a8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777420c27ecf5078b2bd1fba614b60c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081973e4f6ef3b77c0bc8ddd7ab0d7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce4a7d3a11954f103d71d16d019608366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c989661556d4e77e2978864279d722367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360ef447a25a6f719da9b3fbbdcb016368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264136fde2f87498088f32af96dfbf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7a940c2c4641b9439c2f369777302370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a854d3ab750cb8123ca09077ea4e96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e62f5230528b1968423db5afdcd3c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b62ffa9e02de7bb2187e8e28f2476a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e44ac2683dab14136539d0b4bfe2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0392b57ef4d74879bfb9ab002c4cf5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974799f5b09aa5f6d083d5833ac41b86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cea9cf938d642c05edd2200c1a1814377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfc5ba8052174ff9d771e1fc9e484f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e44c10b718b3c12e961dbfb91b5e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7af652c064d013da975d16801889380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606233c057d97361adfa7a8a41af5e82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f20facb9d43ef7be6183c3a54f96fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c58fcb6ed47ecd4fd1f413f0e534383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e18dca97407c178cc0ab2b318a2e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7171fd096799330de5c1b9de7ab682385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36431e96e5f4e1d2091ffa4203116d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0703a087d89261e2525e8bd28f9d97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ddf32fa994b53083b36eb13ed3c93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a8714b3a79c8038e9b6b0ed443d62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522feabd7587fc2228673a91ced50a5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0de6ce76220f386b352c4dc1e4f63c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f5a5cbb7a507fd2319cfbaab2272392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48794061e2945b703981a357870c47f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d2c548370212286c2dceced20e4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6aacb18273bf6726742e1caa4550395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a613708878751e2ad4aefc32d551c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeee9a08a4f0ca207d724e45a94c2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f9d094edcf0c9024a7f102ffbc49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b33a03ef42627dee79c20d91003a45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596607af9931f7eaabd24eaedffb99ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127269e31154fdd83bbc3b575b80215401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21defa70fe8925a5da17f7d71ef95e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccf8e343b96b95dd3db526f52e95cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa06b8762897899649c4e2621efaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092c8cbc6489d58ad491ecb55916652405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff29ff681ef5adfe3bd74cee444d498406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c48af657757171212bb8e759dfb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98302a90179f28e3093d1ab765231cdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9bf6c77c2d117f63a646b5463fbd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff91fd746814cf9911a9acd98bb558410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d375c9895bfe36ed28698a451a15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c094e86dea46571d5417a8a51416c2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c8747f589de644c98e5322b858840413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea96dd498e43974364f9363c3971fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424c0e6326bdba7571e23250df03e4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3d78205b6f9d7ff47f91165646d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30252767368709abbe4537c1f4d86648417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb11a136ce4336bc1d7350efc86f761418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e70e3bd85cb022c6c2dcaffc6b4c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd97e9943f951b4ead6413826945e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014d755e942460eb428c88f5be7851421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0e8fd35af80b58fb3cb6ebaaa9b0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137f2a24b3f6684d49ff8c23c910937423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55048a8bbb093fe86fe6634588340a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632b13f2970f9c1399e8cba1712f6d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6e9772029537bfba01df3258f9039426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545226e6fd7dbe81860d6be0d1ef7397427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af257c55c3638e4eea744f1f9bc72163428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68eec6af95d03adeb8d7fa65e1974429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5414ec696eec18d1d4e756738e9425430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24de2ce9751c5bf28f492b4a0c6601431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89a8c29b0534dd6042b19ebe0745a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070a59d321797ab88f18e72144732ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbfefad34b0ebe2f411d9e0528e516434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75c734d235c282821cd7d3383f3a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b397ff89596e7fda896544dba819436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603928ae19a196caf1ad4ca39ee13ad1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adda4531a66ce5b1a6e1dbb4a432da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d540afc4ec4bffc381128e7f217e811439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03647db7abce181c2d5b76f36accc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e61387918b31b0a19b918903b7b244441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f07f107d66a8072e6be59a8ff9486e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dec6812cf2744b1d132f5fb956f38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fc8da889d0f9a8d38231d6ccbda8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f16d9918ba0c4b00f4455aa7748161445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002defbef41034cb2f62794be0f7ce51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a00e935d5113a5ef28bbdc5baebeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d923f83e0b418216361f3f0eed295448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c85df2d933860a6b92549d8c1c9e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc30598ce9c296404969c44b391091450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f06359d8acacbf80563623d49afa61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9b112af7ab6a6309478e17b97f69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9503509f7189d372997abc1cbe49f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e2ac8c0f0a9ed49db925efa778e56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d326643ca0a041ed3d8bdb521fa77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0deb738e2b94924ae09a32358147b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c57031d43adebc636dac8a70713164457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f8ec2a223ce3bdca1b8228d350064458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b835e0be779a29961335c5227e30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34817d233ca5f05d079db6a12a150914460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea998e47019a9e1a63d1a0b7c48c73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a651f9cf6875c5489a0106c49969f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0a0736d3f383bf33ec2ccd02afdf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b32aad8971a5abfb05915a6df7054464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39994ed57a9f42733be96917405fff0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf257e108dbf18683333c47079a6a51c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528befd0ded9ae63a8c41d72caa979f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c186963a0a855a5fe8cbf1ca003a4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783e20ac6b46eb0e82f3f96ac78121f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eaaf8392e7d308338da619d80981a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8649edc7c5a209073eb84eeaea219b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe95250ee41cb6d300cfad561afb8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b9ca6717a01f0580e87d08c384a62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c143ec3898466dd7d91f0a4b1c863b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6235508499a6d33ab8179eff21e77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689922d710e5437dcd98b1cebd30323476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23924de06b374e695a24d1f7df630ede477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281bafadd7bfd3e9478853d46e8bc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b3e26d0752c39801cb58038114363479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd419b0a58333c6be1081d60f854d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007acedd59369d59da0967204e123dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e304e2a06b3cde01acec89fc1a65f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49826395b79f96e4bca4b0fa24efa253483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c25f6ead9a9ba379f1c8d1982edf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e44049ff23aa91c7e56a76a8b416485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5c432da1be1003f3209ecb946de4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2319b9dc643616ebfe08995da2832487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064532c71c4f06c204b1acd62e73f613488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d717002660c0d23ca1ab225e97a887489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea099135b404266cbe3eadeb0fcda939490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfaff688e6725497c855ac0c05fa51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3617a9cd7ccaa7aa6c2078cb22a61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70756e543be9d10903d4750aa21b797493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9af95d593e20f8928fc8aed486b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4906ce614b0f17b97b0990120feb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4e31cb57bf304c188dec97e4e6c5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e09651ebb580afbf2d4bf8446d3ee7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdefff9f426bac30e3e81077bdb599498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c092d2ca3e848cff9d0f1b862e3b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85bca6592323e4c9834d1c79a9a96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc8dd747f833b37d4a556668f55598501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463159057c39e0fe3e6a4bc31e1c7a67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c09bb25192344c04807a9435048243503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa257309c04221557de86ed783fd112504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61cdd2d865dc228184149c7cea32fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cd907dc538034948b686b186d5971506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4b0563e99859b9852c60835319c90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ebbd67d3f82be9311d4699f2d8227508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992849b1533caa219c0d6211236a3118509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cbf0208ebe2266e1482265aced730510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37872b020b8e59403df474b9bc20c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7a7f480a4c5ccf7e795e1034a5925512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41206a923036936c025543a769f5d33d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd4314d1813fe3e339b2fd02329c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ffce18961aa84bc571e32aacac9e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cec939738b1a49f5872ce5a25a2eb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670862f99eb5b0f3c4ceef28b450dd41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f1890e38f3539881741abe7b88129518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e2a6d5dd7a87c2df1c994fc631c76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f436b0f381816b377b775ebfee524e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55489b137ab96ee3066d9007265cbf73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f470623a971c80e7c71cf0e35259522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc8eae721efe29780cc3bbf3ed341a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aea33ca27d18bfd0a6a04efc8c3a79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8339bea616b705bdb65edb0c71b21aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007839ed7975b5dc70e7c6c775656848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271105dbdbee1b4ed90e1f1cee22e26f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a0af7b91bb2095795f1383df2fe59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e026de0e8a32d3de4ca5936ef867d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f84e1f19a2b0cf211060b5bbe5e2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba99a417739800725b58583fc912d14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc8d670ca1087b04e8b56f49abbde5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f515449e8b89765f6119180bae50b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14fad188b0afdeda1796428be9cfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52664be98abe6936aea28a89ac24790535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c592f6dfc8eabea7771d4f5e5ee8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac78e31065ab1e779219ce53975ffe7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b2e466d26e8b9928f301a5b0e4e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea19eb1daca99c22e42ac39fadfea0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ddd5a7975bf67f69d70cc37fd1112540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8162f76140ecf344da571f8576d5f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521751624fabdd8c6d613f1fb75de037542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5807b2e8d9704a2b9b0441d10479a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c4734cab798b4ac4ab060cb3879ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138b714e5d18b0ce054ff135576433b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899a2531cb606c32374a8002ec683bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4192184d004b640522a76e9b6c75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca7a6a012883465b387feff4657f5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fe5f6f2c440f4fcfd51f3da0a108f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045210a25318935943a041f60681f956550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e4c5f1c03912692ec66f8ea751649551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fac81c2c9f386e63a921e9c25ad12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b1950b431934f0427988e168e45f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860ba2db9d21dd1d6bb08b674f75e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a417715dc0f617102024caef8156b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0f86c630341d25b77b7b825cc852556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe003e1b6ce75e3c3ff478e93f66d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af83a0b45814b1a3de0d38b08f6e120558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f56ac79a27573609d600d427a00c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d728511cbc7ac9219755b1ef60920560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f184f375604435e84122b0f3f04735561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bff9040b8fc665e7a67aedcc6c417562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b693eb7059b9b496d990afa75358563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b49cebe23b4a604aa9357cbca0c89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781800a16058a6525357846a58cb1e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d838e7293c8803a30b07bcb22d402566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b3ed953d7805ae0d42ccb436fe76a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc92991aacf4118684dc7ba2f2db13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c97d2168633895fcceb58dd5e9b87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3531f5b46d038f0c9f5600dd3f0ed3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51061d5d77cd8efca0b5341a9707ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a7fde4f69030f5d9269c1af7bafb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b9df9d7bc1400e5b94f05013d242573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f2b83faaad7ac6b2fcca79efc14f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708074267a21dda00675038aeae0ffe0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71202f6fd0df95493edaa2759045a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746fca21a8afc874a18ec3b66571c23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d74b781aaa08d3f24eef9180066002578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e01d1417f0e5afef5d0552462868b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8996e30e65105ef03d5fa9dec6276580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edfa0eb0056e55f496aef5ce895087581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ca56523bcf7fb31ec29f6be613058582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f09d213409e0a3510de0152263b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506a67ca2a335c4fd9275112c6f87e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022545e030ffbb02bf4d1b1e354f8876585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e2a81223aee5c01fc41320850958586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a413c088d976989835797d08d2e2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8bb64a70c013272b1dcee9d68a78c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694b959ee663e96850d28b21ba5e7f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fb99d46b1155770921197263b7b7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d807d320c5fdc46dcbc5bb5d312ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e7c4ca485f2d17709cfca08c5a98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5682254a4a592dc80ea540b78ff438593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be89a4dfb9aca75a61362bff0a91f2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b551c044cdc3855150ea74a08c847595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418ebb7bf29e0cfe64c38c880db9c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fce52076a5322a1faf700c1b74664597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d112114afd2ab5123c06fa7c5162598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af32d70d2ff9ac4af34f3d428822601599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095c1673ae5beff7acb0992871a7681600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e5ac07ff76846e32505fd7d9c1d7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163375254620e6573527be311b93bf97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfce85a116c392d5dd6449e083af911603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52565d4c1ee1ec7cdd147632f4797f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb9200465fbad86ab574306b7a8f9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f433bfe477aa37a599141374f352ca9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4da42259d28697f5be8ecd588889c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfe09207893f0116964bfa9b432cee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399d730f072c794913f34c138c4ac07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5669860f96f6a29270ea44ffd2ee95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f3cfb3405b9b11041af57ee39ab3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245ef788b04fb01ddd14c8678c3f3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164335edb6d7945f954a050f7983833613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1d62d51544e0401cb87c81d7eb476614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3558e1e29fb511cc29d8f850a6f5f42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963a2b8ba30532fa06dceba186193f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3aa21c76cf850d55c8a12e1a60d56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9fb7b50d5491dda38da6bee22e04e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0e65f98161a8cd0a2475284afc10b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa5765e32eab50b23c16b8278aadfd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd96703f3e930a5b365310d584909d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af82983a48a1c63da35c9d695da023622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bffb2f6a3567981b2765dcd2f749e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88436a17ea75ff3e91b79faff2b770e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90a0013f56cbc055fb54da72816d9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbcc2424fb2e4feaa70b1c91f1fe8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd721d3d4da8c74945959e2eadd47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4844f7d7e67da6e4f75ab3f3e1121a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f693896746239d84ef33e62af4024629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e65baccadc02c21e247371a24f0d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c984ffecb160987295cde5937bc2df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d77504412182efc055dc30e2d1ee7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2e7bbd8f4ec1aea90441fdefa730d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de549a0a457df4559dbe3b7ea47bc7da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277880e0a8cd40c9f58ad53f9ce96c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ab329fd987dd79cddfa215fde777d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cd393a85fbf77004511d3babc7c87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff613e7ee28dc823b8ca3753ecfc38c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7981b805bbd28fc719436a49b0ffc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb8683d88148a52df5c53cf66b43eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f676e440ec5fb1b4f1cd0fb9c8a6504641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8bee511c04c36aa4c39f7abd1fd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404673eacf649a8561c8b7fd539bd548643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae65e8fb4f953b296532e21b6c83d46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9a0aa972bb3092c33194723e093d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5e1cdb3003bc6a1fbe8bb8de4f5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3608ab0df40477adec99fe1858b8e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ef59f162221da456eb55fcf99ee51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1f81b3403c2b6adc32eccf52ad443649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391619b108a53032efb3ea55270974f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0874324e82f3b961868e2bee3da575651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf5d70cc6779852d0c6a155419392652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7f8566c4fb13ff71889f601bd1d10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e3e65461b0c45cd01e8f221187d00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3691260b9a4af4afeb46d768ab756ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8910c8411616037191a30efe9bbb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1490ebfe305e7e5ac8ca6a25aacb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724655fa51fd766392360607f7497d21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa117581bc0bdbbdf922a52b086029e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21416470058ff8be58fe9228845a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60e59b1e00cd7091340a5f2ef41586661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d488be117b34f5687f3d7f3694a69b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa2c281fee725bd152c32d77192a10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8b9516d37a63807e03f8942fae138664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceacf43fdefc7a7ec9bd1f0ef07d82a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7a63c41ee3f789d92ce7044c9e8e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a6984ad1cc9f55a54334c177d6493667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53126e68267229f532549771e8417a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11439135d25bad884d234129a1436669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059f0c8ed4dd5074b9044167a82671670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d68eb049f64791c778e419237220671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d4c5c5ef78dfe8b098363e435fbf5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff5beb1bb7c9d822424bd87b0922b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e6e78a56b924d401492b9eeb70c33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b3a3b1fd0595400376a8414f729ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653d2df51bc47b286a73906cd863632676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b9e5ba3bc84acb12ccd7c120b95e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea907ef2b28cdb628ae8c77748226eee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50210aa23b2bec6e3ec5d42e6f9599d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf6c821a752eeabc7b12a9aeaaef0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b3798537f5dddc7e5679209dec981681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc44027c848c98c641577161ee5e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c8a671f72a6a59620bd67b999d470683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e9f9327c235d0abd83df2846312fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42390252cea48239f2a82fd42b67306685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f3c1c8b64e59758c76ebb6d08abb5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f938d130d6198e871629dfab733f790687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d79efc5b6ec34bc5cccdecc12123b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5960f88c860db233f4462fb621043f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e6ae6f5474ffded0ecc854362af2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369031cf3f0820ed67eaa27381c1b0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b6f520c2e2b143b9598431fa9b02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724272bb4defe5153414887eacef9a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4bb5083cf727fc671160c955428ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3566d57acfe143be98223efdb737e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a82c043f0b766dd5fc48190fec7251696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d18baa651a1a2dbd7422c78cc798a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587be3546e008f55954f5709636f947698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d343f3f895b96c0e96f82550d5cd54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbf6f33ab5fd380425678de414e452700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7334990192722b987a0a62d2dce125701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465718830e488dff94aee8ad7e9a3013702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444f8e3fc8371a1e0817dc82f8847ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8b817aa9be1eae4d8b9d789005129704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecf27522996c1db02246e6754ee065705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da500ff354d9d906f8a48e13da2f662706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc29a2966fc86f055337280085d9a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac82e70d6574b1d0a455e9618bf0f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5510c56747ccdce618064f7832134709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a99e105f22e29b2028428bc2b5abb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779278a7fe92e50250e90f5cd0f38d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5ae7ecc46e0ab7309a622bc55d560712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79da0e9a3b05608bf5a436a11448e5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b842f8126f55b01e8260602ec3ec9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cc533f64fd32b873aa5160a6990e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ee75c0bc220b773d5a0c422fcc236716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d34f8b15de76f539472b04fb0187717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5fd1d83d5dbf04d821b4e1f1fbb48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9b149afbada2533425b96d765dbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa60ae1ac9bda76344a09a86c34b7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4bf1c50a5d57c981d453129b2b52d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4cde41793a20db7f1f307f1b562dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85680595c4e85e94c5a0470308ce4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbc932cb68e43a7bf39de6a2b36d94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2920187e09dda65f968d3ecf7bc402a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a04e4ced1d06a71c039ec44152318726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b103b2df1ebe996892d01034a0ca2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae50075a538055e779b88eaebb7ae5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5269256a452fe51ecc969fcb35da50a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84b1432e103d2ab36564e4f7ff89ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6bea9018082f5a4e706991d05998731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d06e1272559cdd7316895c3453492732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c215ca8c2012a0e74d7598ba29a33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6459dc6c08a7186d33b22978e4764734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ed101584535f62df9f0c8e3a5520735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702def041fe7b3203e8540bd332c68e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb83e4d45c27beec32feb02dcfeb11a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6014093035c0c969ad69a27aebc419738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb012edbe5742fc00842ddf86038e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e115aa9fc16cf6b05225de53aedf013740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f68d9fbe3a5963b1760b7e4d2b49e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e90e24fcb3a79376c61ae67aa392f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779221bdad509e81e2cf3c6819d6506743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647703d8cd9f6a5c03b64a15970758c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c2403263b15264d3616dc681252fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715096b518e8376f360c6e1bf1d01793746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf4740123d4e44d65c8804aa5f464f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822302283bfee61985945d2b97596c33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1de79f9f4dadd3d084f7a8bb2fa11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffe693a0cab66b971ade733da0ec7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa9457daf2a8c02d7a63d972765e15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3f97a05a49921b2025a73d027337c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36b1de2559dfb06b6edc5458cd1242753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eecdc4530f16e820e9732f7cc9100754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9582b565f46f0da62724e40eeaf3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaec244bcd66eeb063f77daec3acf0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4037fbcf33bbc9bd0d07e83cafcf423757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf0459bd67f346ad8a85f784243c6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480558560fa33fc5d1fa353ebfda69e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e451d9fc3dcd9cd745b2f1f12ff9281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d23b798492114465f3dcb7302fb2832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109d88ea39e8dca2bb01bf3225617ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794a0704d4b1df4efc2c123e13af2ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa976e259575d218a94ac54ac9a7ec55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5bd724dc7e5868480287669af99da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633f0c0f1a0640c0b91d81d868fb3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced2f4839d5c8dc1ee5505a294ac4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663b0829496f3024789895e2ed291b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061004fec66274f0dc049e79b1c72a6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2819dba644523c91482b0df0016bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368351fb57a9074a1abe7f0874d3f69b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621ff18fcebde593c6e464fbf6b4bc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e869e7f0034a9e15c41871b4a2bf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a348e923e9fa0268e4f6390e791f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf842e41eff12b2404e80fa66fcac416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f87352d2384250e53c2dedea5860217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca56e65626aaa2becee74e4179f5fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e40d4ba52a2bbd4b4595f3fe3760d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea076b9bc7f70320a19736de4451b56720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b325e75955189ac6c71614b44754a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eddd2c1838fdc35b573c542dd9c86122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c261234e64041b5762f710d2ee2c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b5a7ff0eb9cf380a3be6d3cc18ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2af97a712275e44578f2dee6eac025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c49a7d6f9e43dc59532fc8663259b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e0c91138e3bf3ca901222d21af3c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d30862231d4a2af238e88a660af8f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379da18b783afded13eb48357f5feb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5877a6205712ff0591fc7831798f2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242278682f890dc876e66d16ddabdb5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83a36961f3f24c7f8324650712eaa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076a79d496ec183a4d19c1589701cb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372394c1d2b3d7b79eb580ba71f8770434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03c621d2ed6b81e9ab27946f42c81f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb09dfd1b394e7806ec62304a0b6a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a404e69b4c25b5c17de80d86269fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ecab19808cafc3de8b413e71ed23f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79407231a82fa8e9f60e5465a3b0dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9f7f67745ea30a14762de266119cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80762b7a193d77e7864a05b1dcaba9c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe859890e178462c33e6e76f7a5aed442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c06cfa2ba3d7e2e5e4451502eafc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc40433ef0d177bed549624cb5375c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b742449be7bef785ccf6af1cac11845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3f84494b896b7bad5b35151d933246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146fc08f928ed03ae24c5ac0ca7c04247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b99395b3b3d9bd068414f3a851068948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09f3f152de38ec77f779ed7f6bb85a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aeca6e1c1fa4c63192ec72d43484350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcded129ea375a3ba0af5c3f3a8adab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c04dcd41a7b8e5b6e867da53bb3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07b0f29c23a4b127f510515012b8d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02be596f30f192dbd9f4999f0b6cb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176754c9022ed060a244831de39c30055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7d13c2355cc9ebae397ac77a9122a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808537836475e26a9d7e57bea66a27d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e5304ffce9b543bbffeba63dcfb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368d293f823eaf33115af234e05f33859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d434236682b58b5086a04ae8fffde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097505e431dfc60e786d788a0f391b8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6d94f3b7978c3aca2994e1e6f17f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249293ab080809b50185290d87bc05563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1278f2dd170717135e595e2563a64264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fbfd5f0548f2fbb90bef187bc697965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fb509d0194c26ba284bed8f9ba04666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bada97c636ca087c71bf9676b4ee7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e6b8b0c4cb48a8d189e671133af5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880742e0f312e444366520ab572bb6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4dfd7c1f98c528616613786300f3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495afaca265ddb265cf438512dea72b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134d05b17866a3e15e7217130b809372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da1dcc322eac7a3d232867239103f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2c403cffee10cf39fe0e8cf2106674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e2f6c82b286b96580ddadc0d02b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0cddbeaef8f6206d061a276d459b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f4dd5656e9436c9ce5b38c092e2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81997730defcee1a5fd106647f4041ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98432436e5249f2d50f25442d4483b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b93d9974526dd4cf13bb10ed50ae980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9299f8573143da8aaf8863473d87a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb3af4d21998cf780bb416ce913ccb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1980d80e5a19a2d4325274601705cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e674e1fa6f231102d9f02a9178bfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb29d82fb1ac1eb820f658a0a5768e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4882b3aaa7959b5d30a75e566090886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e90657fc9238c68b290c2dcce03cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d98607e37f42104cddea22cac3a11288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282615a3e1dbe76d21c25975695fb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eb29053877b1f36fe3ead412674d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde17b2e59c46697352998dcb8eb5b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75278a4c5dec86aa3c2850f4053ef64592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b2f1333ee57571ac2fe0bcd195d5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08cfab09a7b3851576ddb2a07ec4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde729699819191aa400d2aa6595d0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45657560fd101848d43c74ea289f749396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a904a553781e2226dcc18c87d9a74997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88238fe78799926ed131ade916afe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c5c18dfe70f98721b6143ee191cc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed8736e357fdf7641aa1fe8be4317100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4367e900eedeb19f96989bb906f0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e2688e0e81a4ecc0ae802498cbf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc46c1c58019f241a2109bcabd95a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b8fe4e03b28f8f1824e2cc75c0cd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba127379bac27367cd4c09a70516ec9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7049abcc3d2a70249f39d2250f632a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeec1d94d33e49b3a34bc2d956ce20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c3d0f13002fd12294c787d8eb242108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a52bb52e70a57fadd2028ebc1be8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84057ea853c36353cceee46c8ab744110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6e6b106668aac68bdf63b49bce26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15aa9b1b87f1d1f7a9024a6d87425112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e545c672e39d01f67981496802f1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757196b60c9aab56a838adf54b667b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921178cb3aab744bdde50ed274880057115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ce9b1b9755f271e202f39f39880bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac196bb89b6bbe0488fc5b1550404b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5c273027dbea799b723d580ec7c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1740b3557fe9ef1aa1d2f00dd3318119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da04e9346290aeee239d891c971ec9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6001665d871df0010dcf63a3519472f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072e61b74b4498798e9f27cd97489dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aff1e64f80d76c88320e00bc86503123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a10ab0772c290420637e4e10dc95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a43206f3927ee49a4d1046478bb54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a536dc9d4adb315bfbefbc61010f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27055aa17b190f396d088b95d4b06aa9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca3092546f7a018c668f048894eea3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f2b30a0928697d3fd45c40d17efb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d226dca071784ef743b02893cf67d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05101b84dadcfacce8543cc68769bdc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a188792cbcc0528daf27110b75511c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af9ed064508f18c4576b5a0f3b10ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acaf84349e20d5d52737f7f062448e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675ecef54c05d055fa6d9afa80112f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f06791b1926feddc44e4ead1a3bfe2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e360cf43724bcd6a3ed3d43d5393a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37de4272565f4f1b018bc03eef9c4dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a289cd4d02845377b786215124206f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae598d4efe1edb3f958d05855f92849e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485686959e19d29a13ad98a94aedb552141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f26d68f0c773d494fc92d582dad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031d35008ca2ee00becd85824688da8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb08f54db1c294cdcabf430404aa91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81535572187c40d0f151081ea0c29ef7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e51a4b40f40d1f220a3d63191bb02a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8bca03c6173901cd890b6ecf0b33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6caddecd7873f0c2f79c7ec8ab035148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b372872b825506a65a639523e8066149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8ee2c96e416a08cf2bc69ae872cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8ae6bf114f36aa0324b5cdf77feeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ddfd77db16d11fc32636d928a2c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672d380a737d17d475652384645d6b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796c82aca69c3c679ea2f5934540efe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be1424c0b5daec076105a5ce5ffcc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf407adba05efc25552c1d54ed3bbf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bab1f2eacca372dc9d0ee57f92998157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e7e6b14f160760df2149c8995065158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5572478b0469ce7035454d441f583159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61334a91707cd630db7189c08264c48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33645a04f2f1dc62c4abb489d85c67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef153777a402e46640311f4449686ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff14eaf783abe481a062e707a54998b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e45cbbf5c6d0fa3c9280bc8bbf4e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65f472653a34793caedb05431f1583165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae339edbe69b59fef71523ed94cc90f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecac6f2d10bca3fc69581415cfed33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca49f2799f78917a30e0515ed86d7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f206b2bf551d3162511fc27993cf8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f907b74af6cb147eaad87eb2a22a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba4a8223b181c95f662f018f859d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa87576f9328b09a78c7c30fb75bd4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8735ae419cb1cd8e07b5b4df34064173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837311644c7c509f01ae3a44537fc49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124fe27e00ab4d7968b96c040867ec0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79f9ee884c3a5c07a14c60be17a406176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aea0078340d8bc5e6f593a15b66b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc55f29d6aef354a5f9c4d65b9e8a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637f091b508d123a7ddfd14aaf73bd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ea3002179e4d3fbb8758bf3fdbbb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e17aabb7a15aa40c1eee44d92bd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c76d4a73bcc20514c0eb2d20702ceb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395a38ffaafd68a5e1136ccd7f1000e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411b7572ab32483d939def62b2fbff6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13453465638d900a2835d30f8be77a92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb129f679a3a4a0be85faafe73b479186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0789ba73b5909665de6d0cfe0a047a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce642deda6fd0c229fb1e231599203c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e06c6fa0ce03a8e3f91b89aeb87b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbacbb28532cf6c324fe7f1edde166190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f218589e5b77699b529d359a2e4f0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e78807219d4e45a9e6da7ff428427192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74273bf76cf478561b764f339197636a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc96ad7ba9ed09edaf6fc137c77ce9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5971f04721a6f602d45cb94a259be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce7ac467732dd666582dac66d7c61a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3307c7da12c093758fe4f2bc0f31b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca045ab1100bd77d56f1a3c4aa95a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb33366264cf66d9e42728665ccd8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddeabdfeaa1a37965d642a8ca712ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172fbf472060e6a34561d891a6c807b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a3ddbf0d5c79b50baead4e67b6b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85af7222143e81e734ea40033b450a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231f7b2e3bd2b1b9ecba95cc4b2e19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e770b1597ded447f28660df09518caa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a746b86697ee9a154078c9dfba20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a7d3cff90e128a6eeab6816f3e17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038388ae285e2bc986bb67d7e15edcbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c44d1397f8a600198450222d1ff0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8dec6f3ff92fd8ea1ff16fe95238a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8631f7c710f93340442bcc520582754211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cea5177ef4a087f225dfb6e05bb12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30218a0b80278d4385cd12a317c00c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f99facd36fbaec2c1ca2c853b7c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9de8efed55101682341d3163cb2ac0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1686795b874815e18f61fc5afb2820d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a76fc2d1f0949e4330bf66b27fb999217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33680f58be62fd35025a00dbd98137b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f66db761e854f5fbae0b612c5962d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a62fa0c93ced9eb8efcf4e857d95fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129d7ef80414991a3827c2e7f88fe51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d02368865323538ea70b2a578f7c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5647fa3b181c8b9f690841dfee651b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f93cc0e44415895e326bbaba7f66c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119f2ad53b8706f65a1097af495c64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca9db7b5e951f36f055cbc3cec4b98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdff3759ca6c7ae5414d8af92ae95c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12244322e9ea428342c7cc86c1dfcc58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b406df4fc6ab36a6eebc5c680ecfd4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c691f02ad5d0be3cc05ddd74684fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e2b7a079ac0838255f7d917da934231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eec4f526fc328bfdcff802b84bc4fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c6a16999d162698b9f93c3639eb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a66ba01cb915cd0302f2cd96c84d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58126e31b056e3c7cfcbd1532b1c8bae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089b117f51029bbd2eebf976539a59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc40bd18532501f3c7f0e721e0737f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac6fa0cd428a786aead5da84eed336238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7c9ea98feb90452703f41bdfcbc6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc979112d19b0620dfba72b849f5115e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d155a5ac93ef0ab6846ee0630ba86a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9d7b2496617768453c57b273ec0e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b1c711ca5a933f5c0091972c27229243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44642f98994d1d2afd3e69abfb43135c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6633a16be38ea3e679f5a86d6a5156245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d19b542746d1225b3fe82cb4e8d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f89f1e70ab6676d5ddc1b57be92983247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad526a4465de9060005d5706656fcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c196f5785766fcd91e44fa70cb7ea5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04fafa8d22aef6633b6691e99ad3a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b58f16786ea1234dff30608775c1eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc96047a15fd5fa067fdf253e40d9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56441e92db960ae1ce015c514ab3350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b46ec65f786cf1d180988960cbee5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c59e6edf3eefdc8b2cd2a3f4fce49a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56492b902d97a75c590ff1076ee4bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a36fdcb7efc49164edbde217f8252257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc070abc4bede0f0fa10aef5c4d0a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f034ea27f141c37e949e5f7fbe18157259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f300c02d5d6347a0aa80330493c70cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834de9cf9927bbe7ce60477075bfa55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f401b60fc5c2d1b120f53c4ced696e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7eb23a1ffe4178eb4811822e91d40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791064f9896882a5f56c0dae0a4bb75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb46cb01e413b31cb4902b75f1d74b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13556b847df8325f18ac07fc2b08929a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f888b01784a1ef9d5d7e762f00b0a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8e64045e8620ddf3108f3e1644b95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ec99306d825b5d6cb05cd64886d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522f36bd95a58bd01ee1b83da865b38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb35e4d56f2ac41a717a7849808045271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9800b49c1e05103f0887dd44912ebaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f360adea6e768de075ce7a9fe5f92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a9a56e20f8b91a27c9dcc050a4f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cadfe33d14dbd866f9104e69293d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5c285663846ab7fa42dcd09678ed7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f0b7666cea1c2bb5db28206a8c4ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea5da3cb9c024dcb7a2793c3d79966278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f068fb87681f1a2c66de836b16d6726279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39146423f604a89897d243797a90def280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79dd75eb2812bd47c71e0018363032281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdc43ef5b088f801f2036fce646b15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5e8edb2a16a50b3617ba45840b18c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bbe53f79956d281ba34564d8f25cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dda25f3eb33fb270f746732b08957285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33bc5d288002e33298dccaec38bc60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d234c1e6206d3b67d7d303a8196cd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ce83ab63b34ac87510f750316545f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767f3a95b714ab044ece15037eccd21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593f39a562674fdf841f4d30f7be3a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb53d086b135377bcc2d779aca7c00c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899fea52abdf9d2a33c406c75ef362e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411343226cde954cc08f70659583959293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30245958b0f56545b940cfe0c243de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c1cc175309e2ec8381984745d6f50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7815d051eb0eb442263d71c4dff1ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662971476dea2654c5c7a1bfe286d4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec1d09a89ad469a016fd8116166532298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b4e4a34f4a4ead82f8c8450265910299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc12c23c60193b2844b70ab75c3f4d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc00f7b35b7c5b6575e737e96326fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea4c7de4b7893689ca538fab469a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0725ceef3ffa4b8896a864eed0b3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aeb09137b6298d22c34d1288eaa95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a223145e7b321d7b2b8f665858be10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d26fd740300010d28f7c5e00f5a8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8870f35047e79f2732c95b4f81f68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35273f2cda911cfe93d5d20a3ab50028308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb8122eaed01f83aac8794d18c47d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae260af10fb66f3edc66f7a126d6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f912122d57d240f11ea52478b1ad30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd64189eeaa358b1fd7e165e4d44f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528df0fdf34d917c126759c112bada3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763af0f75bbce83db52c892e2c9ca2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac477815e369d6cf52d5cf438ea07cf7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65ede198c4760c4073c6c20ab87090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659b499f83bfd26205f5a13d8d594d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfb82f5ec7973998e91ae5262bb883318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df3d59819a3a5ae7c0a59684a3947a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896ded21ba0a60909159ac4061d5ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e57a7725ffd3bed9258d01160aae3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014439f058c24fe703537f8b1b0b0bc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecc71fe7fea29a08e2b8a4811f3fb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb663716e0c76980013e3dbded8ff31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97666d88563f8f97f5ccd0808a8eaa4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40bbb186aad4ba96753fd2d397975326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bb6392078a0e8c294cabb42df59ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e29cb2ee4a27b20f0d73f2219cc55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc905d5e40523a75a620d2cd88ff431c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404ea1183574d8e03a0dd1bffa8f72c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f89c9813e804f5f40423405c19928331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7763c0438cad77be42b63850cdd88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34653cf1fb17b0f2f7162d9b7369c80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ff41c0183187a2a8d58e138d48f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feb25f53e48f7d29b351d4d4a5249f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab860f015896d04f44d84a20e66bd1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea68ed68668cbb35cc36030dc680a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523770409020ebfbb8b1cb88a70f3d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2b15422f3c87858cfb6d51060d5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a28bff20655737d2549ae4a41fdd86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd79c752cabfb90fce9320768c936a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc49010902bcb40952a06625aa6a892342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94eceeb21f617b301b84a76fe4a802343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1bb6b29ce1b8317efdcdc4b9b7945344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcaa3ac29eace03b0f370f93b508c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4c51968100e2489b723c8d8dcd9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752ad1d3a90bc12518c7693ba91d2ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3da770be416edb513b3db8bc7b669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb23f8ea4c0dbfbefde0c900a9c001349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735120df7238f61ccb0c015d96447b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a0b1b85893af8255098b2622f91dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dba484782ae9c1c9838cd0dee6d160352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67bea71ad2809ae2814a5495890e73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a902049606c765a1202329db723cbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77200d7fd56cf1f7a2385b9efe1953f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db65341f369ff09bcb1e62b6a2aeef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4217aec9596c040826662872bfed04c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ab83f44a1b7a3371ade26a6ddaf9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b35eea20710758977afa3508a1e7f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a45fe6659dc478de8163e622eeee65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf43b35a4b5ab0eed97985e0a1bcbef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9586e05bed3f64da01e5518a6cb76c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311991de10c76a793b87c60aa63c31b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e4fc6fcc4e339b247d26eee759365364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec4cb10e59c28c8e0fa99011caaadf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf672e7b27896e310c6b0b1820765a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36042586c3d3b2502538f765d0ace39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e1d63fb9b07d10fe304fda4143855368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53042b6675195b86c6d17f4df8eec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd59b5fd8fb6f5a9d7235a090983d55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dfdecaf06d6bf9bc949b18ce7e7de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6b08c6d3b72243c1260204c527148372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b007963bb83bcd99fde58b712824faf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640afbeb872c06c152d7ebafe8adc01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fdfe6c50b90b77570b47472f1a595375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc62a9c17b322cd982ddbab6f6de4dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912f7877503b1c8bdb278e37f781812377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1e1b6c40adc1851a242f7b42b1836378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d5ae01c51b17de0d662a77b0600cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd04625ab0007ea33a02deb325113b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26c38dc52fbce28295b088f7bf8ed4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620a5bf3e8b38c3779d4fdb92d44e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1cbe9901ae053795449beb9aa96d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be8feffe2d6331ec83361aa02ae4c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3418a0aef2d5310d585e3b14b3a7ec5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862ee9a207c359307e4b497a979d31b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86907d4b64c486b207d38c098a87dde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d03abafa88a48002c51171d1dd390388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca5f0eb40778210d9dda173b7b25c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a8b4fd0bcc62a7b6535ad7b6dc9c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862380ff1e5f4d6a2bc19441c8d3847f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a123729d239918dc146f45de9c539392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c96feb22bcedb2781ac68e1c3f66a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d1d9bba595f7f0a23a2b48de28a15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4af5d9a8260036b7f4fc55e859f89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baac9c730c14e4a8f6bd5aea2c2846396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ccdd199b273dac956a9aedd135be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4325c67b1a738c72d07e6736fd46470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b798a02bd50f9c070a09d9f304750b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161b062caada63b998d36f367cf46ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe0667c970e7d3f4ae1f4dc5a5f85c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58838b4f5e5d09cb3c130ef72bc006d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9a89567457ca9d1f7ac26a06f4b20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69279d8f8a84b01ae32a6d851cc9241c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b977b974fdfa3faf5b41cd6c4f1bca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afaeda223b53548bf79124cab55610406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39068aa3d145f7c6279f6e898577f92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883436b817b8de6599a4ecda45b6a45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1605f7896e1593223e38f45d2b5107e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840ad74b6031067dd26174a652e1862410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6f3a1eabc5ee7b4e302c6f6ceb2ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a09e59f48efe7db458b3fe65b32a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fdac3a0028aa0ef619b24d6a8dba9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1502d53694e9955c0331666e326a34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64730e2039ff8eb2f68f0a8fcfd48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44edf39b333f45b967d2754872e9b21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50797201c518c0fc194f89e2df4b26e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b4ac957bdb6fcd3bab041aba99c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb3d69c4d634d701edde34005775d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a6445451d2900ff42be571a7eaf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d349ff1f0912dbba05dd1949b8c7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b43cc3fb9e2cd57f4c665b4f1a65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ecc75f73bceb78381f7de1a57b0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999150fc3b9a7af8982ad957614e81e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54b3d1635980064bc33e2920cebde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1e2a154caf25696f8421b4eb90486426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb9a0959f334b56daf04953b2b172b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d67c6cf595f0371e8b19acdc6ad582428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2764c8a9a6c33fcb9e342d96b634429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb9ad7c5d9c0ef8151f25aa35666f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4186025c97f286f2c677a0ad8c2cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c05c879c24012e8b1482a1f932a631432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a2658751d7856729428019c4bc6fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e3d2715e3cca002b3a7ffe0026f98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aeffc73d69d31bed5932e437de007435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1e50ff482a993dcd78e50acf67dbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51614bd145e9f422e0cbe0578708ae86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e70057f65925683f7483f38598502438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e28a5d096cae7899e87989a579b26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574d06e770a6ef965c6d116f951719a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1482a401f6502ff763af6864a761b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75ad77edbe0903cc6b4f9d1ecf0bc5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49553b9a08a8e930c99a845d72dc08e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd558077770a9272a6f9c1155e08c0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0fb54124a0a5ef065d6d429fff808445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ee01d6471c8cb426c1ff373523f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4bfb56bf88ff130c6a02a6fdfadea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eb71511460e6ae5697987d657d727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb856b9509a6e308b61f8b7f87da2c69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c44aa950fa522408740d2b696d969450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de60c694d74c88983aefa5145a7d3c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4627fd6420125ab3299a4ea84bcd57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42054af001d4c77866e34b54a760c95e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fee0a9510053fd358b65a2ceedb17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6a94203b6286c3d85c3cd18dd75a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6401e957f9db71b2d5b34a45da7e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c0ec29a8a298bd90724bc44d8367457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432b3ab70056367938439ec89088b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3c34ecab1720a9b3d983e997a7722459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ff02fd5325a829c8e6274cc5a9447460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f60cea17b02e9f6c444330292660461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da7fc12208e25282e48a2d376e6a7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae9268e39f267b5f7a73b797e2da89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abab3af909219b2aedfd708161caf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8c453fc97d10890863dbf45ff253465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d77a77bdb5dbe3c9918d4ffab382c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b7a328fbc6d7e51a1a6cf8d86c9d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9768d760465a5be0c1073dde7d8ddb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84b6eb6e80e18ffb7faa4eeb10177e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6777c3350b243ac487ae08069eafa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e587e0da3bb8936c17f5b147f9e205471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a49670c5fb03df65dfe0f426036a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff00645faebde24d0c8cd9ab0cd08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547da2c7d6c5ca2c60bbd8b9b7d1c54a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e6232c1aa81d819e5ac43cf7b8c8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae603d7b277f231d4d7c85e930b0df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675717d01a3c026fff548c368a6720d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee2b3a070461f7e078a743865cd30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58ac93b282abe4f52a3e7f56a912fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcceae15977da280615c362e52b77e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f91fcfc3b961da625f4e0138188095481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56c903313a5f88ccd6dd769f835495482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a421942743097a64dbc982d1ecb5c2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a397809a008d117f92f99ef7fd8f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904f1a92d7def70adc97d0d240bc59f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d89d7e6d4fe8a0e2f3b1960b1e036486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514bc739bcb0b814f2f8e993993cff8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087d39277b5da67d24b1c1dbbfd075f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bce797224fb709c0fb9e5191d33676489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291761ca2ab2801ecd2cbefdaac7c509490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424704d9bc40ee5ea3233e8e47abbae1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7bbb7ae0469c1af5f3f8c68fc4704492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c283df2633806ca39492fea9f50da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6ceb593be882e9839270eee27bc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67d6d1f34a997bacf31521deadae7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404c9ac51a5b1886f09f2c0cb5e0a1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496495da0dfaa5b07432452af23f27ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9603e1a7d6fc7baeef7e5877880abf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97500d54a93e92b8d42c28cfde524641499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408757f6c6bc6cd75a5e121c4a2843e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9813714b6f428e3c0d809c8542a77c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da83156edda6ce6dd04e1c8b6015c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b542ca0a1a9c1507f78203dc98ed8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe45523e2b8afd2bb8f2f8658be0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23497efbdb488a9247b377262501b90d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f67e7db6df8465407a1b40d8a8feb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1bc25f565c52f681b500bd5900887507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296098e0f0f25102c079f088f96b81c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b286880549af28f4e5a6700d827dfb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a8749f3ec48bc4260fef60f222ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865da53c1b46cf809eafd044d1ddde4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8a0b1f7ed9821e05a54cf949bf164512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105144949c7ce2d948b9697091ab752513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27ef9da4a26f8de29a897a110115a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968722a8a9e99fb5ed717cc0e2eef2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125a0d37cb2eae6ccf0725a27e3800516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2008413dd322adc479b8757654077c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82291cfb3d968bfd4e4fa7c32ab2b70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c00192014c623371a4b7844f45858519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f30c6bb83fa2d6d148c598d648afc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc172c590a1f5828a6ff83f85ded999e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e6603af41a0fefebbb045a96c2cbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39163baefa891b04c0a9231be0eeef24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665bf19377f4adde6aba753d968ff30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26b38888fff63933581768370ff7d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547023b8b8dabe188f4b9a6bbf010e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6888ac7a1ad1d0dc178e965d3c5a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364c111a8a59f7cc7d84e70549a0c64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae385458e09979483c51708c1817ee6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8645a819f572eca58e69f6e7adf96b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b907935a352266a6c777d7d402e418531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb07151762bb6d8e56faf2b390046a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e5597bf19ff2539002387d43ec360533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ea6d013c476d0939e9d45f902e10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc47e49fb314ed6c21ba6a5193a583c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0bf2c1a0f61fabc4cbefb54bbb5bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea47ffd930e90adb35a16ff3ce6b82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757ecfb4f3a4f38ff6d5dbe1340a4e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47095ed3f5debdb43aa19edda10b5f76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4004fc889b08c9e2dde67c13c92cd19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ec209bc57cc61ff04e0a15615725541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821b57b70a1e08177b9b4741590fa0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448104b9aea1edfc72c600b403c61f1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830fc83e0c765ab79482e8c8a875888544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc8d7050657070e775bece3bc4c686545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd8801b4a70992b2903a31a424f743546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e8e55d0c0fa46017153add4ac83e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0ec4f47a85b8b556f595535057487548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12425c7e4a0120c3d7e726be6a533a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8457ba03d2fd8176e04b126e2161cf1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da3868a3b53255a8ea392b2a8e753551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d0f3458452d2dca67fced246f409552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c694a6ea396bc38416617514928f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af857f59971cfdf8550dc735bb52f2b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd305e6a460613112a2ed918e872af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44936420cfbc2b74506e383df8115ee2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15600c8a76c1a2a7d5d60228c60af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516573b3df3c952c84e36870453a4937558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb14090fd7bd31f9558f28f1417307559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f68e78da6097236a23bf413a21e0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e7342068f214e5ae6049e4d9dbedc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aed74d314c85f2e484d5071e90d01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f2774f6f14c8350fa78840e4bd22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d5b9bcaa73c4893a171a7ad8e8281564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201349f26760a903857b5461fff804e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c375411b6b65acc58757935d9fa44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8466d4852b8c2ce88e7fa449bb5554567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab1ce1c3c97a3135dd7497bdeb26e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1006a0b13d36014834670d78b39e9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14ec2c4c782e90ccb2b8398a65cc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b05c451d969ed38985c4c25e13259a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948253de8703974cd80a0c2ea25a07d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b51075323a146f7652ab9e11cb2027573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c1daefe87173179aa1be081dfd4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5027c9bc58e77fc1329e5efb97a49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c25bd13ee4ca6f3078f922d100e68a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed976b3fe1e08b0a7bf5499a84dea7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28426885f80d8c85804399cc97a02389578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3097b08dcf3f8efd1cc6dbc9baf44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec13838fd302997d041f1597c20cac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b8a82c7f67ab806a44c9eb96c43b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef200b9ba2b350eb6a7e70eacbee52e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ad667d3f8dcac423518cf51f2b0f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aaf4817f5b75049b388b10f5c5060584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19634784dc710dfacb7495c612ae9ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171dbfe8f09e2dc6cf55186d7f5adde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7683af0b6f1455ee40eb4ea3f04f99587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7a1d8ca92afc66fd31f474c077294588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464231817d67fff721b1572371c0570589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7b0c4a647b76d9664181c39bdab98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3cf65cc7f8d5f455ab1f65c59494a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c7b5077f3142e7747eafb386d8ca8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5059a71f0399e4b0008fa146389a4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3a4813d032f684847811417c8efe2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b93b013836ef0825e0e7013c1784da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b52d27d1653280fe6cfb106bcdd2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2865e9e94f475b93620698793800a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b58d51378818499d937424f114b09c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9048264897a184c1a250358a795f570599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc54293d43cd5396bd2a7882e747a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3c86389f33d88b164e5670edfb68c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3651a23f032e5025c365548f70dcdcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c939344e4ba18eaf55a0be47ce9056603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b805bffcfdd089af9fb1fe646aa75d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d8e54ac7c7fba43b3fcc1e139f651605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc719be486ad9c35669a4b21b7a4e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef821600b43c03b199479deb5faaecf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e033967a7e5d08bbdce5ec3f102efe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3481fb09f2032c97b59698a7fb3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff5f89a06f2a9037bf830cb3cd4328610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7b8f0ce63f40d4b86f79f952229b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f20030ab20282a4ff79e85e5b007612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b65fa5e0ac1d92c6049402555840eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1935504fac09dbe849cb429563389614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d87142b5a3bffdc424cca82920f34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc438997b848f1174107dcb39b9840616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a430be326116933b77ce128a24a89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ca7202638a959e22cf9b3699c8c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d4d663e50310bb3d3978049de6933619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6444a78ce0b12edb6eb40bd92b68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a23fcb6561879ec64c65b93ad75a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d01564450c66778cbac3198cf7408622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dc3484d3b3e3ba64bd6633d6ded53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d2a2b3a919bd741c0d3fccfd556c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65fea555c208904871a0efa93bf25d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae9a3e1fc6d1e59998926ff6ec662626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f1786f7a9e8fb63e9c756dadea047627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49465299b4f164db804d612e717403f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e60788fdc5e7c74c193df3ce4320d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8557db5c9c6d6c632f5ce386eedd327630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8765581f20ac19deda3c5e9b5520fa0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565f14f941582b7c927f017f6efe1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499444aaf5ea561a5f11ef91bd267ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7186209a544c60534540b5f95429229634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c475be21202fe0324b7428bb65b7b10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e79d6660116b685c48453ed4a25cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34ce762f13852203f2b4ee99fb1d03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e523bbb079ed31d55ce17939a69c3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06498f3824875d4910d169c194b29814639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adfea6f10638ba44412ace033cb9f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f45bc252f2a9a74e5f5d5ede9d19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92529df5ccbe00e30968cada7131a1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9905b15529bf4fa2b82f2750d862d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187654ba70c33fd05c004ba6899469b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acd9820f66ad28b71a9d36ce7fea56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da746aa720b2048fb409f24fef83dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179392fec7d7d425f1e27a3b668bf18d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c53d5a45817d29c5056edcf4c0c54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52728e499bc7dd7acc5e410c81dd81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6672aebdcca28e841b259c1eef1304650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbf39edd0cdd8d2ea2008c30475bc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45166ae27cb0c832900f0903a1bbe3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08a24a521a1343a14b858c5bae5c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da97bf5e48040fe3a12439bae06f89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d77d8f99e10658ac13adfedf6ce1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc09693d9e6542a1b9d4f024a298a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89baf122c6172e86a50b363d31c45f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474fb76f38f62f7805db46f38064b05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc20e3bd834bfa90635bd438fedec5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110407984564d6c8dd57a2076f69f0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e5df343f70cd33b9732047dc1da64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933ba5455c4757c834403837254614f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8d0cb499b1c470302d40250acf97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f71c9b6df057a570501faae22279a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183fba7eb4deb39c7d6580a614dcc99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7fcc9450c8dd11d8586d8b92251d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e295a3cf0a4d11876562ddc675116c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4af61b4a6cb448870dff872b62b1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcbe4aecf02d384563fb48e5c22f14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad000c442b0463f7d31f33b58eae86e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca301c4f5ec4cbe0be9e61417bc630671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e60fa19753fdef435cc6817a0f8949672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411040089eb755579f620c1deca4002e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e62e6812450fd72e3bea17f39f72de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75585197fbc1524822374ca5a1699a37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efefdb0cfe294559bcdedf77177f0d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7aaea04f78570b056be24de955402677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd96e08ee8f45d5e47ec7842d84d732678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455fedd701ed7e25d3149760f9203fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ade6a56b36d979f34aa58edc396596680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2903c7d72f7bb242e451058e527fe0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85752ee5eb00a18efb1876e03d5f851f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa978bf5e91cd4a30236e85e92a8973683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412a022e79a5b543d08d47b4d47f9ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57220ca0da6973ceda405ca9340a25e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65991a6ee11694ce2d13766c4e244686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c71fdb2e899b0cfa287ed77f3fa83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ce5db72a30a561d01764890eceb9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e574c9a2763fb0d4f06bb7e5cbe901689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bdeb842f0f7117e127f5e947c3270690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf7cd18ce6c8161d11d21ade923ebd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e21dad12d4e554afed2df2eb37d4c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69246bfb11e0820240ee9563299ac1cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b1cd8d2f0bc93336e2f39b8fd90a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2334ddbd4a3f1b9b794de31928bed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193493aa55fc603cd0a7d2783bb4bbc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c9a77b77d4df158528967ddbfd0ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7779f51b2dbe5d8f6d9379601a4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12951e53b5fb1dd0c6d1ddd6d14230f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe2adfa5036ddd842c74272476d11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d43d218465f23b6347d461577b0fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ac992c5e2c12fd0abc2c908ed9b3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8785f41e4eb05ca925748b40b4ae1fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66a680dc89c808b840387fd179999d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc82b7484de0db7ae19e60ef35fd5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc317772f2acefb3bdb6077a18a877f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765b053ae3dd3ffea460aaa487ea66f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e65862fce0c7300896f78f91928ee2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e4e56b82ffe20200f08886f9f115c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0655626473e88a66e344abadea33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999387de87dd33e349d14e52d54a3e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12323c2699cec980ae5469f775c8e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb61f9fdc33f2a1ec6c19f68f65ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9293a89aca0832e8fd27ab4a5f22eb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e4db09f8a69e4363238cd5320bea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94da4172b2c286b1037275d547a9570716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da162f39f5608d665d64909a5cb3a6b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b516a02537aeb43c59e33c97301963718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34205272a43d121cc01db65ad0ccb22e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43c8edb46274b4fc10e426af981db9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdacd2e3294bf60ef1beb446734003721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571383b823e837fbaeea4e3da455b4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914aa0b8b84c99c44fcde1f790e82d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ece6964fb9206764e85501db20efb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa663df060ddd36bce7188c33ba55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003335d225a190be64d37e6cab9d1c79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e814c54317ea7297a2489d4718039727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519995da846074af356e20b89c824351728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab72d8c5d16cfdf52543561c212f55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcd7ccec11e32a4d28b7d1e8db1114730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edfabdc692f8daddde62cca461a449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9121275cf9731b4be353c7886ff360732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78e82b10a7022cc5e1d47dc0bbf1f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d80da4b0457fcc1ea8b4b889d6c1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d45a34a66730bedab4d2beb93dae7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f371a699f095c818e00478b82a3cd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fb2f2012b25661105b509274422af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dedb5e4dc2030d0b3955db5c72f176738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b3af2421f15937894116988bfc4c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97102e16ad3c89f4a0d16d72a9df27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26574cb2f888de162342790a1ac9391e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672388c14484b3ac1ca436961789ddf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a23901687e54e4d2e04c35534e2d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d8bbc68d9ab9771f9edcaf6a698e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416082ac0bef52d440c8df0743372212745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d75f50d1cdd5f5de146132a7d1089b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258796d40e3cc669a0cf4570366f1ba9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddd85076e7d0076dee073c95b089d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479c72e35f622ef613ff6f460a4d7d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d11a26ffda06c9440c4d313e5e19b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e223fb5e79465f7547e5ecdb0f2f67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302fd537e4504e8737eadff805c606f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b4cd026df0ed6a56ded9462acc4a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478074b2cc737549fc65930f78a866fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a81ec92d544e46684f3eb6d38898b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f37c8be74a792f90ca3694ff6969a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef99ff7b3b0dc0e71cf3b809161e6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc417eb1406daf1f6c2d3297b539aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dc56f3472f8270a25bf230db97d7f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>