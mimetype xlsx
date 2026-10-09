--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c7ad9c1185299606e36fead54ba31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6df90195b5893b1f9ef26f959bfca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21627d83e11b14d332b4ca7964d064353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb855f573fe557e995d9ee5b8cae54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a4e3495de5d0a2117fb318e4ac9145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb46bb804d3eb10095f0a7bbde16d9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f99b1f3e170db1bf53ca5efa94fad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c72911e575b69f6b17d76fe033cf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb96a59b65b60d1f48e2e6c8f88a6c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef592a043347d0856485623220d8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bf3848a9e8db3ad7146742ef0999d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500932738b080e5b98eab139ba64fdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d43b38b44b19ba82383d26581a58813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a844c0143608aa7798f7fb79145a0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56d1a6816415971179866e039df3ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993abe968f2bec1d34b9cabc79f1cf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf1f6085cc0ea4fb2c1258e80e33ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae6cbb89454ac892fee0bf0212105018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00102b41b4d1263305a78ae8205462819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466530e026bacf1941fc642bcbb5a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c9c28e539551284113afd3e3614921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64e7f4e8a9d95a7afd716ae3cd4a0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa93b1002cb5f2dcf41ab104e38e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d0ef22535d015e6d448122aed506024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c000255e73b919af1f963ab20e5247825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd980089da3fc999b6a05b6c70e9dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd1fcde6eec6735c20d345102c60c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590fc24ce2b0fbea2d3489b6e2a8eb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29b5b674aeeac8800252651a9fccab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036916162f0312076cad8bdaf43052ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9f69f192efbbbfd43c2dfeb69f7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585900be7933ff23998bb177c9559ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c303fb865625314a1a9bb309238c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147fc251d5bc9269113be5ce23050234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16096f5481e629057f35fe61af9cec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb392adee84c7e8c88720dd563f23f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbcbaa34364146b759d1a85df016e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1e2cdd0ac4b3f65264c502cce9b5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a85f0982f49b883f9915d05f0369fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb14b912e9a58a81b17c1a66eb3e6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bfdfdbc8db97f491ac42f710d28ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946044ce02ad5316d1ef0edd7b753a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce6d91b5808b6fa7fe849c6a61582943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5dba71cd26841af2a83d23f2bef6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff82769a69d2e6b80fff465870930f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd532275359f4481a359eb20d652f6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcaae3fc52c16e591637bf7ae4e64447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aaa280a8ee0081fe2d0032f44820b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952893620618a9d450a69106ae4ba3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef9d25ba100a69afbb0a853e65120450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fcd0472a610fcaca15f5a2bb5e61051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7e41feef7a46804b570b642fe58d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa05a4cab17d5895e7dd9aeeb38bd3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c842d55018ae6a4c6887db40a2af29d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6cb1188fa75b342802edd425a38055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880415f3c45ea343fb8685942b3ffca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e027b87ef57f2309cb68919c9ff50c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69239c3feab3b7808dfe49fe306dad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf059425a1ee55af723f5844130109659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10887c907152c75697bd3866a94253bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f08f272e4bcce38c6739350892a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c372241ed3fe61f3df980f3ce4a07062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2add747ce0f457bff2c1b41259c2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bead077809630c6dedb8d2b252f5c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b21819df79f4c0c27a548a42148f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455521014137e2c08d59b6cb3932a6ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fda144a3c2ada0cf345021706009967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832106f27c5a0077b5966d325a116a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd279896958a872cefee1a4ec4b090a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780c81a5066a92c6d990a7961cf6ea370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819f9d5b2a38062b68e27cb9669bfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda40cb65307aa58037753ae8ee193d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1df48b9ab6c114513a70edcf6da53373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e566b71dc51a8f4118745342494874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948b9ae277491bc48f4f8d0e306a1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314928742c18a1112b8b3832856b7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4825077ad9701651f46e41503765fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eae2cb3a66182c409fda375c4526978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd7af9bb79b8f638a613965b0d174279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f1b3e785e7538650fe70638cf4e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c81ea5553f76bb693a36798df1c3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ee204e3ad88c85c3a440401a751982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5b0b43f39d1c338afe49503281ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c319696ae09646b3e2799f1c88ac0ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49423b3e877b53e27ef9cf65ba1f51aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7544d2412a4f90851bb921f3fa47bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fec86254d0a9b1ddf1d32d47188e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7e3bd89e16f3687dbe8ca0eeaf71e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dffcff47ba7fd0786351c665985ba789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5b2b58930ba29985015361cbfc3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c266bbc384c6eff2fd72559e186791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e52597d0f883a045f38b14f6be3a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8958b0f280cd0623215e5d690da24593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b621b13a1663fbe4aa5530f021f06594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70aa2d7bc70cb1e13e37e96c8361ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e9672dbf641e8b1f89febc5f2dd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994a1f0fbe2627844d2f1bc7c0f764997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490b8fb17bc3c9259178bcd7a4cae8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96e4e2448619aebc4eb0197bc2093599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f260c92c736fafef7484b3f1aebf2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce69732d26ccc1dc15db49256a5070101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee027eecc756a0191f9e8ab6974001a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1d7db93f0632ddedf41f37a441c9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16acafd8aec6ffa8c794340cf8df41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbb4b19c75aecf819b999ea9222303105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37edb1ec250b57194b7e0d0060e370106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151e210225e20ad077f113d4ac2a7f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facb83a6b39977170e1cd3e46eee9e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e7b6172a409e33062ac826cfe682109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d60ad088af0f0a10ef6de528b73a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1abce1f56fac5643583b3ddc67fbc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d2aee87eb7f022a98f73d4274cc40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8d498f69910cb1160757696ceb20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44693251e91250adfec8941f5b5361fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba6fbc0e25b206710215fc1152b3ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bc6a6fdc9c796dd60c7de4ef1a06e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d8e4aef3135475f5165cc4de03953117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584752737885c297c8daec9389a903c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a51d4dbf87aa5cc1210817c2b0b77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d462324b02ac430cac87796289b01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17354a32725f424239e474c6be64d3e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f83e06c117053e44359ce3a9d424122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6522de59a3ac1a6c12b1cd281889058123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c9ed4c701e3a3ff63fc075ac9e267124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb963ba2760fdc58f3da1d51ff81960125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12977154fc8ab3180099b6fb01422e59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559dd923f8eda547ca2f0e0fa5ddfeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e031071c6869089c1fddd647628c3be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173231da0205a331488b30626b1d8a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b35cb97b0e1e3b4bccdc8aaeb45bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d51fc1c8f721b0f0eafdcd4787fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38149fd00dd5709012de0203c4f38ca2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ebc4d7ea7cd8d9ee06af3c1689eca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2f84ecb5f6e3f76560f30a219da6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f177001a723ba65553056b632f9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7211f11698455a496aee7cabdf70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683ae38bf1be3627bde3400ef63de7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b60fe0ea6a5c15964bd5f19bfee71c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800266545614692ad82ae0a1ffad56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce33a9d2b03c4c849731ee194e8646140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec6f223c824b3cc38e14440ee4c375141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610563160446e2f8f3da00de5bdad1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bb1b0801b8a108217031c65fc2890143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef375cf86f29bdd68aadf8adffcce5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0326548512e15f6da73e734536544145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791203acf6352841ad6475b3a643cee1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4da370ebe09573165c00f3ba22990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6405ad0833374d4ad85fc87920fab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359f62a765fd0a50ccdb21e4610a22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108ef1bdbb58252313eafc2b9865365150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f9e48043c67fb993f2f02467c42c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df32e45e21ac0c98b98625fb0e35d01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0a9cb0c1c8926bb16f8fc54a20e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28d168ffef07b3cfee34290f1d3bf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d287dadb30578c0ffe22ac259a585d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ca68cad050f69a7f769ed9204eee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa597d29d66baec8cf511516a1718327157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f183bac6aed9d86be77090c944992158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af5e9ae623c3c1ec7e75db31c9eaea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc070f453f666663311d8a92e7fb2b21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da30e0f98f8ab51908371c00e783db0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd8a345aed260bc4411f39d97a1679162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d69c63700158113dd374f40d46229163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bd81455aebe0e48ec12aaa24780ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685f102e3546a8722015b8b362bfef6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7933c2b8a517b3026f5dbbf2a3958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20248a1ba6a91310b7d953a4ff66440b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c2fadd320d2eea0d138f4fee38ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da5b72beb6f6be2be3ed1749b166f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d4f4d0e7638a0bfb5a8bd4827dc8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cb34667303003170e8a0c067fc9af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd8706dea0bfc4889c9736ba35f84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4151f90245b025874e616ed10d9f35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423bd1b6097a2728e957ee56180d50f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fcfba03f7cd5804169399f457bd42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2802b672023d8ee14bf366c0fbaa6b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753209c6326fe6acd174c561c2202e3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb12c451d576305fbc1be5a089c400d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39863c8ecc3a79278c9b971e1ae3bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5a0a1211b89e6206c476fb7edaef3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f6a0abc2e18b405a168787d4f045181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae267022414408eb2d66a24a21b45c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b00ed22b8b5c7d16d752212a10a4a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506bc299a153411a58e2db91c84535b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16670205a4b955d1fe57b3e8a1e9f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff40d58a9a538fac022b04c79430863186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4991ce4c219e44146a599ace8f156187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853287998229b659e52510857ae9117188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d83703900aa4754de572536eab7b1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0121c813b24644b43fbb240fc37275190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb530dde808757a424fd5ae340eae0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ea1d4c3e17ec26c1794956f88ff87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ac72b801ded7d5949fda20efd6cef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219450096dadff1e3f238944953402e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfbbc66cee7efced36c1e5e7d3c75b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f9b78a4b4168c9e5a891b0bfdaaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dc525f6f8f1815f91dc8dbf2dbde1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85833c67db073cd98bd84b906ab734a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4877a63b985f74bed825ae4bea89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775715b6a23de9d10ca20ccdc277e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08166597cfe265a0f771f8ae295afa07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09835577c25c11912ffcf75ccf441f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9724f613514318c8a69dec7393cea0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81672ab6ad28873e06f5633c35bee77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fe9d85fc9e7fb126b66d584eb6f93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1639e170b2e32d9e5808dbfe867c5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731a942831e4c8f83b7cfa8519ad3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4707f888917241fd17cd99da3a70f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61ef53a36a7d7d4becf70ab6930987209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7032381433a9f4142005da4c43c322210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39a48d3889eab06b8c8ffd3f58d86b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80baca11315dcc7c1f8b2f0b0d9a18b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246eaec8276807568b69be7aa15241213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa46182a8e04851ddb19684565e2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1166e452088827051122a5fae8f73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f098a229d343c11d122e0fbb8b87b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de998e4ef8116f01e87c1a86ee61244f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392aa38d450757770089ad3b1e00c2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589d4558a67bb024ebe86a9176bd9f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341e17920aa07261938c0321d7faf5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910a9dd030c5f7cd13c437aee7e329221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30698fc60800f20d9592b7c501829cf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865da7480861473391a65aab668e64bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7c25731f50a1d84ef9441efc4e238224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d40a5aa51c72a9982b9bbfe644610225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922e07004eeb7cff3aca79ca43df760226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4a84f6608b0c09fff62d65c80322227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2aa5db9a4a66d170281b754d9b901228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaa94312ef7f1fa6ac0457a88a832e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69aaee4b06db8b9842db535e1a92f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368023698e222ca281242efce95714b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e86dec8d3284faf09553dc6a656028232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4f96821671c8f0d85a36f240bf9d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7f5e185166e48618c775ec82bab14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53f84ef941b5b74ee1891692d72e80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe11d63f49cf3765d1c6fe6274a4314236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97098cfa32bd47e4f7ab56a55041ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521acde1b9831e2d5f128210fa3af036238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9bda56555a8a7857421b24cf1186a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add18000c767169df04d05860ebc634240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dc00e06790f76baa61303eda7cffe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528dbb3d513426009b314414c23e1a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2bdde5daf5803ea4344f0adba632b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86f886c0e23fe7a53016801679eaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89111c0024a6767f23b6381375cf9bc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5a12b5220efceab6a3e843add64a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919f8b563d34d315e6a513c72e1684247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56753f4e8606db8aaf030d46d11632248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd49a626164ea9d7040edfcfd59dfb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f8d7ad207e21125f93db58b7323d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5aebf360766cba2e419c4be2186b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cec57a6f6edfd1bdb0fed168acf3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7111b96b5607be873c6792847cd2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadff5873af6ebfeb134c0b386571bcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebbe97e8358227f64a32dd11393405255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf22974b65b1be70d5745c89f94ac4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e926fe4d7a1e78878cd6b67225a57c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd69ed0e469094a924efa9ab60f26f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5f10bf1d29a42641bc30c46b32cc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f49122a2accb61abbbbf30341807a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891462da9d217b8c6ed8aa5c38b08536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157eed3b0c61d08dda423fa7cd7c4d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6dc9e78358e89f7fdbf381e2123d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ba964adf0d79b72b196cce02f67b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547229b5cb2c3c2647fe435a8812487265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82dbe2f7a27ffd9eb9bcd07b6811e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848753f8edfb1704dc0d05be0c67fbc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d1aa3900b4469f85ad50bcdd16bc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d623c42a7e35ed2ff8f9561b4974269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553b0d17acf3a740f2d0cc74a725f69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8553f00bef2e5f9d4b18cf4c42a41fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb55d4f82d187fad7e8d8b4605f036272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925244ec8bc52140dfba28200d67727273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b857bc91d5a2a30a420614b94f621a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4ee7c6c42b8274debea2892b68120275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acc1e937608573fe77692d8010b712276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86cd4aa2db3a896f1ef6743455e0f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0884c5c4458d7e4ab4f6dfe2fa3beb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bfc67c594cab9e9e917a30dda4c07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d92281fc76faa58d227ea242a845280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c010a0c64e441a6a8c686a3af6bf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9087a77407226092fe0fa337ab5fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede129f4a0712e5200ede9ad29d27fb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43effdb1b93120cfb45bc9608cfb0a64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffedf9aad5607375348a025ce7f8473285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28baf79eb9e285bffae97fb3cfd426286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f896d81bdaa16e306349ab18776b5e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cf8e6d6fb2e58bdff3601067d44a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0c5acb1fd3e2369a90d289155c78d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dc2c53248191e3cc8953e94365618290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254a495f1a151afebbb51352666d546291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26880cdc2629f4d9450cc9e5fb10e6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96563d2e2b6eb6e7ed4ab724de3dcefa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a570844937a2f60817a5dc5d613f8b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095d462939c671510ca2e024af70a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae98fd97abc1a349eb5c37a3009467296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776bc14b3c2768c32a6da8e6d4f0f14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ed0ddda0f1b08721659ddf7402d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6dfb5cfa56f3313bac7856eb20386299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7ad55b2dfa76d64d07b8215b78e58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4816bedda43cc174ae96d5d83890cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa1cebecea5628c22059579459317302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d155f81f8580972b0fba6e52085f38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb280894c33e44c18e0f96dbade777e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63909933e1cf0727ab6ce22f0ef666cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094e18930ba7b38df64d97e5aa1ebcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b4e1b999df857744061f0b305281c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19209cd8392356478fea40aa0af1ef73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696806e33da6212dd4cfd2c7d0b19231309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e9144231a30b503aab014cb3b4063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f6d27ee62b036ccd23cba6e388de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9ae1be5b7f6e582ac17155a890b80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541047a1df1265c9e2c924a8dbaa6e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4927fb3a831a6b1c2ad677c85ba01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732717a3893791c1abd3be25973b2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8759a6e434a4019ce612b51fe0a9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef115739890c93b642aa597737296b5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73f83fec9c3337d5191a30cf7cc54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfaa79c00029c5cd5073660a67f785319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d820289185ada9b7991ee74c75006320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a6cd92f26e0d1d927b3a72d9ac008321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901aeb4136d7e7883fdff461976081322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d950ef23b0e97d4b4be80a03c79de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daee75848d00318c3d8108afd8235c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e60eea385287d7b2807050547597c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc7c9741ed904a1db5e7e6fd7c1dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea450ad647faf3e3e13bbbbe8f7f8fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b4b13192bb8af34cb33c874a65c4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06448b17e11fab143a1dc48aa4214061329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2fb24b4f9aec9c5ad0ec54fae815d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b97f4d9265ca10048a236b0be548c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c57d1bfda71be3c5b6132d970926332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c26d1cd8cea5b504d878c1a9a29f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103be06fc0c8a41dd8cc3e4e01681ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764fa3717b353fdaddc55b61d1dff96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ea09e01b0fb2e05ce2610ba4e631336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed58bd720de978e7923b051ae40274337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2a9d5fb990e7aa9261c988a90ba4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff0aa0b89e6c9e04c50444478a1636339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea5660bb2e20aa957defe20f5272cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc60b24ac8c4e25061c6b83e3d896f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f8a19336d9159480c72fa982410fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bcbed5402c10562e94365d67bbd67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf36cdf00baa50bc4a8bee8d140ff0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8e80149fb1eb320c38357d8b74e7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6b108736e78165b2feae82ef88208346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5632f3de29efc6e4646dacacb4a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5193e075dbf95a369b5b78e85675e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8aafe2192f006eb7248db7472d618349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d67620f0be03c061e8836fcd656e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e51be84003e8a03409d81461821daf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f68a2eef06b09f837257489c837959352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79c82f5d30e5f98580f2fa5ebe7d3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723d8996f4c4b02632ece1157f47fc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaa01f0d91c8a1db188ab913ffa757355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a884575628b9626f5a568e315ee9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a600b2e12ff98803d959919a8fa03c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97911317972162854ed5de8f674e0112358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bddd7fa65fca48f78226e47cb0667359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ef82f1551e12ca29b545ea6f5b02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd068fffb733e5821885be6e63d36ad6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaccf689ee7a9ae78e896fd1bbd009362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bb0360bec4eec4e56c9e86f43cb7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682232c59ad0ecd995074dfb844d1a08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da1bec716ec39200a3b17b199073d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceac52b186bbff89edd76f3ac658ded366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c213a8aea67391232b26b700e78788367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8ad95d4a20eeaa7a5a04d50c0ab8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1f727029dbde49d89926dc0947cf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b89c2947658779c71def837e364bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3e6695276f128eeafba26f52ada24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015afd396312cae175227966c202612c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77673a325cb96563f98ab15907c84a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0c1d9a9cf229879547fd7256b194374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385afdfa33dfc3376b23ac009055ffb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d472dcebbd9eddc88cc488d8707baa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef4127feb660f05aaf10d48b5e4e2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93640e93c145de145d9d7afb224f98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd62bd3b4230af31789606ea06e1ac7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b6af0287bdbb737e25650241a8624380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8374b7b03dbe77b939bc52706192b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17190698e8147d98c6c740aac6160d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b79f9539e472559183855fc5114b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cae9c1744a1cbaa7eb28fe2ebbe40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d479eb2d255b4aaf3ca46f6fa788b46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f536f7d6ba5c2d51719eca363c96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ebb6de5025e8d0135a86287944757387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe4038744437cb27aa4794a2679d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0856b2d6c55794373cd3615519a243389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f0b612d27cc852906ec8cbc301d85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1feda0591d8bbafe4e8e756ee12cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faf4189be877a9f23f4724b7a8d700392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99881f599ba58116857cdb8bcca9e847393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4305e9005c05ec31ff6199ed0141b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd8fdd9ce7ccd3d1b7704f171ce04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09046022a8c393a8738169fde2e0fd73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caaf77be8655da72fec1d4f0b7c83a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537617f3ca1079fd390ea124c5b4bfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8a4ea83590a609b4808703ba810c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c054fa1d4b36832a77ecb763bfd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbd885da3630784f3be1c47f8fda31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a6288ac6c2737b3a71b2e46bc9bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd515b559266b05d2b1fcd4c8ff98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c17831d05631bfd1c18d3b11dc182404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa150f5f3bb782b1503ec7e82357937c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa157adc25dd97c9487d51e8fc96c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d63219c559acdbb4b92261da7d7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16360b88a041911cd0a46b95982215d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ed06e003c377effc826f19a7269e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41f3e8dd7d15d6ce387d1b36d002dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83289f45fc78eb129e8ed72df8c0517b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f40671c99dc2180b186a78fc38115412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81ae236130f9d40528cbd0f077b44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e19b3055065ba50ed3e3addb1dcf37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82747d2129182fc552fd2bbbaa6650415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12912054ee3e21e6d7f0197072521415416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6f47f4349b25294fa63fe1595d83e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261998f38a25bd988119efc21558b4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ea40e9fa4a59751c355b4b392db8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770470cbb80f829077722252b88893b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a5281c62dfc5fd6ac1fdd4a431011421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2dac98b52334c7cb88e7be1d3da71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66496dd37720058a18003907bc91775423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d58c7cc164e0eeca750f3bdc5549ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d0c495f38621ce793e9daa595d0df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac57a72ff10b7592fde0b9a1e2301fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1d69743ac40e989149fb161a8db10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec65c14bf5f8d628b18cac305f9132428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b920f66145f20b8d3f10bae6f4663429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732f25e3738ea170f348619cc8c8fd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc410e120556ec594e5910601f1d08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc85fbf50a363c247686dd70b68c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6331f596a68b13cd4f58bff4e38b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d3a6c4e3d51b3b0e07589f5f055dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dede4c427184000465b7843592eca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e0b2aba54c2d73deb4518b0856b54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417add726b671bf385b59e36ef6f463437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac97ba9fc8122c0c605fff282e8fc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b09cf27d73e2fdeea90c0e3e16b7b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b0df715c10ae268326e8d31fbc03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faadb1cb820c61a918d339f7a624274441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c9c7530271362e45193337c124bbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63038b2162900e8b9d547f0c6d1f85b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4402fba2804f33d85e3a13cf4e100444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be300e4f778987c2778219a4c7de4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b750cae628de6fe4d7034fcd63ce06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e3caa83e1aa6bf6f2900d116713b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5cdb233cec28ed930f7b6cfda0d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7b7a91dd4e6d33b01765cde2ed7a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa50fcf689540673abe4104d3f49fc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b42e301c5e6b98a04f35d8e4080846451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db7816a68d57845a15f80b463b72e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3941189a3ab256eb4a0c4b68d3ad6b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aee2e0b6da23dcbd76436dc3fa7d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a141b75719187a0e05294f245081455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabe227581a9ea96ee7d7d37215fba0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094ebdec17a89d3466bb8e4671beee8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c734f3741b7afe45f800777d503bcc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3271ef3bf14cb96a6c441506d36d1a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ab5bfbf9419f9c4688a8c46bca07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ceb74af4229755bd707b0a43a92ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be03047bb04650bc38924a46b027257462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32cd5e356f94ac4f724c8ee20b57a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f398cd0381253374c046f864b5083464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1267df051928b5f6d74ab4a14401a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce9e2c4e4a6ee64711a6e0a6e372b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b29ebbb02a92e57e06a2b1a380f166467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e21d5e1747503fe4ed6fabaa424ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e9eb684fa92001d927642f081fef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04825a66684deb43660d96d56a35ec7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3beb8337b0efb96e210272b81b2767471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6528374e7590c6bedcc55a3234ebc88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2211d5465f3763fd271649359e530473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3a4ab6049878bdabf27f79452f5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570893069f681aa5714da2122de5149e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19177ee8682c3ac3fccb6afa1abc249476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b76da576ca8d39ac1970e36093c6aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740af78263a17d170fe42059de878f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb66a9643a191a95d5643b6f27a8be5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273f466e6701fe3b686541e0fb6473d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705f4398f229cd2cabbf9c9c2c9f7fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152ff1af93b3a930bf6b377838e8c4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc500ac41460438f2d146af4c7d0702483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0a57c02e928334ed82d83c9291036484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8653292f24b7cb164fa78d0f96b7dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb17a5dc36e88d7a16d13990b2d2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b545b21198d7f3b91b02ce1260f519487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c0b922894872db214ccae4cca581488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad12a602db08e2f97d75315b88bfc04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40180014f23257756af13a7a9654b8d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9becf30f5466cec1fa30a61c0b3a18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a882d33794f91f3c0dee6f1168e6124492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae71cd116f0b6237f720dc5bd82341c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8df3c7028e781c99ecf7b60f9d03e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c976d1ef1779630b91e93017897989495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c80df509a06a65641e4d7d2d9967496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e61279febebec5459c8a41c2459dce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb289701919987b6bb4ef5eaac237e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686f73e8a6d62aba384642c81a1302b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4273c4cb66a3974e264961941f536b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d9a9d4acd1b9ddaf21d5dba0ceaa8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967e23e15ac1f68683bce3a76dc1355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d6b276db97ddf9596410716e23de4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106264bc540b5f8ae24246daa558e5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528d711041da2ab10baafafe6186dbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681a74358d5ac5170aa4c6952bdb7d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77827f591dd8948f0d05b34fb5a3304507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf80657e0b9a9ebc1116f3288eb5b56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334f06554e1733df8e70321d4346366509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7949df2d3d9d34a135d58379f06cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84793f40741b331d9826d646e06b89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd771d1ff646b7f9b2e3ad20c743b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c634326e68fcea65846eae88fccdad5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce488c4e0cbc9a1a8b73b23a2512def514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ac53b9870812eb1eeed070ca5f03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba278d387447a75660b22d4e38a9a25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d3adcc0eddaac668b964223ac38fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c42fb93c285f3b496bceda2c7ecc80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb481ee1d771169fbc6712f85d43b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237643a226ed47bb215b0e90d5dbfcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01d710f9243283f9c985805bb8ede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365e8164e8c7b764e0b1fd751be3c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf9744b39d00d486799fe5fd4de253523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33554eeb799a29edf2ccc07ed7db6f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174dc275d3d38c2bd8acacb155a9fd9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653698922f5b5d6a8bc0d746c5976fa3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305bd540323fe4272cf8eb84c85e3c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff324ab1089bad6f571bbf4758a7486528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2941095ef1b17b1c06f2ad399ddd1ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f2948f17740b5c2523ce26fd760ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279c5bb6be9422abfc4044f0014aa92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b898b2e4d8eb7a5bec67038b8aca5d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8565d6ad3139069a7e32ef258acc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851f0c4fdf2af6388421c42d1903914534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02feda795291e1aed0b86701028370535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f01cc64d4b1350f1e7984ea3d9d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a8a370532030fcd130498e6683daa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c189de26c7c4af5190e024fabbcda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d23c27cdef8301a0b6571b3a97fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c7b123ea3c9fb45aeb50cc8fcdbe8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b65c91ade53f0c580ed98da88e2c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3fafabfb9b8941915fcf0ba5de418542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d31aa314e839c835b9b10735f660543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df6b7e24ac4d22538ba574d048c814544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b556d9671c5c0eae7e687b6fef595545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eb92556f06162b84401d6ec843f10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bca857b79be7b0f2648b292e5368ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9cdf54bac81f365c6c85cb9d8720b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d695832dc888ee362219a676507bf61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9476e00e38c57ce85c73eff5f41cb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464f86b14f8af0e1e3382db5f05f96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2f6feed566567c95866435ae2580552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed4f869656ecf6d13698ccd3742b8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111f9e9b630cee1389cd95c8040a90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81912bc46f70a9ba5bc76f244c9604555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024a474d07e40aaff3ee505dbb9551556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28cf730532f51442a2c6b8c45e3617557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2bba596b1117bcec297cf0a50af3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13e4e1dc57f994692e303130aaebca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4440cb20e04f38cbefa68f94a060dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d9680231b9fdc95b649085e6ed2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d365d24ae57328a06ce77072b1b435562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea065b1da710bca75554a9d69597e552563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cbc25cd0bff75d266ee7e063065de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aeca8ab0f4b7a28d027e713a2bc5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed832fec7bd45c192dd80a90547a7b1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e3bcadb6ce9ee2d526b1c8dc11bda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953320e5deabc2e5b2d0397b9eb7eb87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ebbf9195c0010c32f6b8addce5dd5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd14e329b758f1bf4c5eacea07205570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a4544537fa8f5d07cacf4e5c099b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c6266fde087c34f0d25967764d07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2117880787472d59825491df05367573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae3b313a6350157eeab8b1c6048794574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47999b26b003fa8ada0042d7d893c70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38921bd5190064eff89c447da582df7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff865f8a6a1bedd0c432b0d13b1b4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bad0081cfa140435f17415c02d728578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943200595ce2b4a662c0f87f4c5450d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044db2a5312892a8e1b7231a8e38d3c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fddc9e528d82f19f5f01ba69748f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aaa5d2604b53270373f257bbd2cfc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f38e28b24e60eca28b31d5d012a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47551697736d5f9b30be7f3a56c10a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f5a4a64ad170933a85a5bb29ef08d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d650a479a045ef0318fc7fb6db442586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a68d41bf6cb9b299fcd51d472c9d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5519285b26d0f03cae8662a281b3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80416acb955f553d61366841eb21c58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f44ae526e0ae7a8cd76934f1d389590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a446547c0609dabec7fac672812bcab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c7d6e1b6e5b4512a5526cb9f66e1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830b058deb7adb62e5e1dc9eba5e1ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa51478fd318a5e10b78d696d7a3d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fff483a1a49131951ca5a8a08ddc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ad01d0f05e3dbc7025b941ddacd5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218c44372bb7c2df4c53a9bee96d6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b473cdaade79fb21c3f5d9b490b2cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e8e36c9b7c0c2bac6f53800c0bacb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a38f2bcec3454d04fe9c22db519408600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4022da937ce1902d5f120ec1459f33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8970167a0dd7c1677a73d630979530602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d5dfdf1b1cd986b4c65981ac75836603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55254354378b7c84f24cb0653b610292604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefdd69af0fa70c2429072c9d9dc3d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40727682a08c6f30e40d3e2db3e940b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f7094a7f4113686029ad8335e370607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db0c9b5a80611b3ed357e373b73c3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046bfc69fb6d4ae831d36e6e35c3063609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d935f7cebfed6db7e8234bdbef5d38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5ec56d25d582a9230dd11f1c7e42c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fed145d8c32c47490fd468f43485dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f23cf2803a052862cc144eaee0151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd3cf40592fb3df8a09a215df35f51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbad38d0e02e5448b7df16393871d4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998bdf7729363b7aa690e0ce2cfdee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abe98112285a4ed6081eea00597b5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb35d6336597324d69cdf98182310c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d764a3897cd7909a5c79da4f82e1e36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2b6cb531fabdfffcd5ac0a63d0733620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b39b1b43d288eef7114e378d44f057621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73b920bf83fef1831352f74cd0f52a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3800979145d69f401fd7401cba390623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff173d1fda9adf6084a0fd73059e61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c9580b06a4790a1f4770a340c3a3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f838e29451bc9a406c9af686e47a1d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba233a48e2d5dcee7e4423e86eddb6ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f7713cfebcf228d9844211fa5befd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca918d8bf8e640e1632c1c48668afb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2856c64d22909a1c6dbe8a7ac692d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba422b192f70f97463c582066a9ad2d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaace7a9fadc30675371c1e04cd3e3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8bc85b6c937b616798cd0d4d35c7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31aabaefa3d7d8b571bef90ec1ba07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c4a95d4e3f0af9676656d2fabc537635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0b8d6be88ae2b7e05fadcace1a0be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8de880fa4213a4e3611728dd3e6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5fbe1abf1d7af0a6820fa3a9258a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790710b2607e6e164293a0f547061116639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eea967140aab3355aabde28033640640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386ca5a7852d54f58e57e31f1de5f14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e63f73cd7f4ff3da90a5ba000759a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd1f7c873362521b18018fa17878f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddbbf4e43dcd5d2a3da9b61378a82c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0949f6eff82d800fa3ccb3879f39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb599e7d63f36e68a144cce56a4d767d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc1a696c6db3c96a0e57653fd9b88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cecaa568d94d8a2b8424c971de1474648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc079870a32f1e5c7367487beda273649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab572668b26389d620f83d40b5509c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d04b5b72ed7dd7dac3873875fe3aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c2bb660642b65d301b1b0a589cbd4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878650a1eff7dbd266540770dce2e69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961c0e498449cbb0e5c7c0d9a1b6cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c07697304a49968089184b0ac59a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3502ff0fcab7c8d7bcd97e6c86d43ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f66416c5bbebb3a7c02ea812dc3ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4e56de21d61401901a1470a0d34d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901cd76f14520d92785f2321a40e68a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58876c6d86efb6fd85a4b0a6eddd103660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c377fcb6ad1074942ad1f000452b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebb161752863692792dce5de323d87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b6963c58a12435fa481e11f246f64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2089200419de12a177deff8ba22dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e6a7428402a8925112473cd30c307665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c3d852970c0d9b5a9807b628baeab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d39722acdfa3bcca266b96014df833667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7e7f62c14ba0f6a76aa79bc950eb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e319fa9938fb0bc2aa38cfdcc77de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b077fc35a6a2cf019b7b249db359395670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f8caa50b7442401f3bc5c7f087b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8259213f457c354819fb3bdc5ab8ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986d04b439c0a76380d6028b97cd29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ecbec283e89e1e1955f01258db1d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e54627dbbbf692d0ed1f71e5ae8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e5867ac4442240cb31dbc9bc1433676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe626cea562e1096a6add742a57874ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209caa291b66635afd89aaac605e918e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27148fc752d280a04c836d1db82d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7783de3222f79eb5c19fb03e29a84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c91877441ec0e9290c8faa1b2e18a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d2a6a3f60cc8a9fb723886b1d75e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21825e46a58088edfdff94cb713d27d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9551d78860aef595bec9db4ed776c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3500e4e63fddb778c63162e6b42e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c03aad4e720d6e88196e0974278e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383f263a7506fba00ecb5976450d7be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48992189cf3f41e9d7558b25b59b9ad0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a7291bb733ed2d839797e75aee238689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f025334ce294e5ac1cb7736367a4e77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122fba8487954a6f4e008a1c67b9b87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046533f707d1ac4b8b13b43b45a1065692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d16f3243360f68eb68015d8537c99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a2ac0f0cc45f9b375922224a47182694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce65c43eff874c148cff69905fa5d86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85504f42bd0ff91b22ba6ec7bcf047fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd454a5b3bbb3f9b40fa57c732e368697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815b67f190b5f85b0b5dde4ec92cf94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bec9c6b0f6a62ce7073f8c691f7605699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829e4e5023e93301ee73fa229500722700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dab97e9d940856e08f904f70df7c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb67c6c089aa354afeaceca1fc1b594702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcca92c5dac2c98e7ca6a62f3554bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc921926712010c72454bd49de9ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c40c7c19286c0198f7fd8ed1879bc4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43cbcb2dfef3de444fe24f812c81f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949695586a0d3b3461820c069f439fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656d7f500e9d4cf05e6c61385c76de8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c69e5b121c048240b1f631a6253b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1c8bb82baa04755b8cbaea736d2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf1a7373a7937dcf193924ac11c4b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422fbc79802a2fe983649223f5cfd26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664bb504e62fc0a1767ab2725d71b98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013df523871195c540a010d3e6026224714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb83ade1b3bf5a39f543c3be0c2a59c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43101c31b264a0f4fa8eae1e098ddc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc377beb76a1546eae57aedfd141ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130cde60977710794f29aa083335281718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c229fceae6ab80e746630278607b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e508595034987f79e4e47deccb908720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c644c570a8afdf46947404c0ef66f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d13944330bdeafddcfa757fcf4b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe3b38273bb208edfbb2849bedec8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf43dd43a630ac27a7911aa07bbfd6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665cb3e7962860fee167b18e8ecd6b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cb43adb93aae21a57d5f2ea7056c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0564c116f813f42f92f4d994400e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75e5d8aac71f0875e290596dd80b1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61fc9d6607deb976adac920b988166729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4363935d403088fd97723e45c835459730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c67e63ea57fdc01c7e3c69d38131a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ffa68c6d2936eca9c41ba894eb55c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac06a5b875f01de893872f9f30c110733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69832cbffc844c4b5307bead49037d2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e63502b1a80c315a34b250221be2ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede34f079880fb929271588ac7a270736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199072736fe620ad748c8db9ced1da75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cbed601168b38270954ffb17d9547738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a5ba4aaf631fda67231466249d75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e04b9c4687dff86620c8a802265975740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e65ce426aa8dddf5f58b6dc077a5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ddb0c139ab013ae9ca6a7f73c0b88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2a1c51a77dea4f8b47ee36e3a57ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfab2aded56d82d908423cce4e569b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653afd03f591b8cfc8f070b5e933e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa4f3cea58da75787194041e49b832746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59903c22a337d0df4d1ac408f0bb5500747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9e3b0b07501e99c0cce13f66a8ea1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc3e442d085b58659c97a6ba4a6b0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c2dca586222d99ade8c0a81b0960750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf349422e108746ce6f68a1d6bab989751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4a35ebe484358057bb1e24dc7efa1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47081b4aca9926e57b2b427ba62d0e23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9858c535bfde9e17062e0a500d95dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31635a995116511c0e573a7d93dc4ffe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a7ac1e9096108d8d7f7ae90d59a57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64574626882e52728a52031fb0687a74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae109bbc0a1484d77fe0d3a44dfadcd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47bc72e8c1d00d75d088d1f0e84be759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def250b517eafdc959aa8cc13194671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba7857fa7f1b0cc9ca5b551cbc6ffc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21233e02e7b27075bfc7c18c6f99503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914614248b798e84363817bdd077c8d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97037d8e529a814e97e77d55ef990c705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a631c8371efcd4696a57d7c20948c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd437abd2d4b6ab9bdb094d1c42b4c467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3ffffd889cd8a7a46b45d8af4341a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2187ccb450413c4803ce81e726007cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb97469847d2fd6f7976ff9f88276810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e877a22301cb83dcff0ac697d3313311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaa175844e2d278277cd3a8250dd9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d485df65c47f43c03d7b014c27229d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150fcaebbf13423f645b834700b999014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7895f6a406c330351a255109e361f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4be7dcbd4785a032f808695167cd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41014347173741476df7c17b4bd6a55217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786220f29765a362f41f50041e4bf9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d221cf3b6e51f4bf2e3b051c473ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5098e36afada464674b5e91a5e26ed320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6caa9a68242789c5302206eba8d1c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105a75bbbe3f777704ac0aa1c2bf8ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586ede55d67178224de03e63646ee9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b57aded36367802d7fa6e3135d38024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc29676540531ccd1ade11eb71334e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda498425f33ab9aa9e7a4e399f8ddb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60426ce8fcf030186dfb11c28f8ecd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b1d6311675168699975cba228ae0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4b8f2d9fe53ec1e9671bcf478a6c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad5cbff5419147a9a4906138652f6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb47ae7dc3bcbe415ac3f4ea46e5b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf44f0e9cb3758fbda644cb6f657232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327211fb84bbee0de418f94d9d0ece33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdd1171517feb3efe3f7f921eb358534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c473d25a919527bb6b1ee83589fe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4c4c619c925ea94c4e21e49c4c41836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fcb5b805dc8d0d6811436fe29635337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b2b73affeee51ab3a19a9b910bfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d863e999e7de706e3d1be6955dd9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c71aa9bd61051e1cba5aac73fa1c0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8612a655567a9a34a75ffc5816dc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0a1d5964596b0c7053fd0b741ed7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ba40a7eaa76a116ad5211a2e7b18043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fbceafeb55939d573661360d27b9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a9b3f4b904ae86a28a8bb1f8b0c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6008b50c66c635684323ed2dbab53746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1560b014fbd3620cbe3b550bfe4febc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98feba89d3129baf2ca46f9c842946c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dca5c6c3cd2f7009940fa028eeb7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1a6375de9610c2cfdc1d159bb32d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948a08ccb9d31a467af397dcaa21dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224e1beff2b719195162ae7d8c8c5d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64310d8497dbcb1205343916716a9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae44006680254559076dd5ec435e4d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f3105c194fea0aaf4254ca560d6ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ff57c6733c964bd885ca0c86e26e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb93b15df32f6505f619b77d0a05757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6d8425cfa199c7c81bcd7d32bec4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51359b5300924b8f803e37cf4f86d3a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cbf8473bd2cf706a51d284277033260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170f9ea576380754cd671132b7e91e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449aa4e4022c540eecec9c906a407c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f61b072ef4f25df820cc23d4b9f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11ed28aab1c1eeec2cb12df6b712164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0b03d3f6a80443cd74036d3d5e2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b42f4083a23d1269440aab9bef768c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a9d16d7ee8bfc6e3e227bd324120a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce891209f4cfe4140c4520370bc1429868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dae4f586fbe236aec0a26ff51e5ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72745c7653de31b4c593fc7a489dc87970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7df98d447d64efd5500afa1739c2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25fbb4678f94383a1ac2ecdb9e8b0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cace42c7a05c1e23df3526b91765173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e457c46ec2cfb427f59bdca2839c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bff079b3c35aa7f8f35982d1b7c5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313462667e9c081b74033d8aaf27e56c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b12c7207f4a08e3a4102e4018ba44477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76c962a3b2f81c3ed1f8b15a6f3cab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0d8ac49b77cdb04b533b742c0bc5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42013d579a70664653a73ad98d785380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf32e221cd8887bb6ba9aa00fd092281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8832d2df67ada719638e962f7ecb6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b2cf64bca5f39d86c7082463702683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaef56cbd2aa7123273724de0796c4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b901d49e8e957b995ae9f7c5dcbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de0007dad816ffff5f36dd89d4a35686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d2279d02595c63499d54c6d1f9d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d0e1f86167bde30dad4a54c7b466388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbd86baf9bd622962e00bd5c99ec7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d51d01b5b7cae8734cb9ff57dbbf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38852bc53dfc853effcd573d5dbf06f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502bd445f5b0052193754030e396c9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0162646011ed3c5e5bc65db2571693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0999a492af1743e4b28e1c69a2a7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c56237b2b9ca646427a5dd1581b08095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f29dbaa13067e73db46ee430a89096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991db0207aad0760495950ced03dce697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e4e4b97b5c97fc73865daacf308cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0bb4a377b0f6d9dc91280893735b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e34ca812098ec7f7d95b1626f77687100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24ad577b8cd988db22a139ce87fa3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f194f22769b3402eb0e5ee2df483135102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aebcf2e0dd5644cea92441af8601c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d3c1a15f94699d6091a7ef2249ae5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec80dfbd32b4524c0fef03df60377105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f762cf8dfd8ad29d9d124d8ca2d68a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca264460d2c1b1bf4d7c7dca9579b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2221960f88aafa725acef1d9ac989b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b861301f30a593da731e8d3e418a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33619b89517b04adb7535364222611b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a25f21bb4fbb7276f5853288283cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b44be5d00b9b49d08e0d8784f0f4ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b34ef422e248c0a366c427df448a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f13f1c730f864f4ef0e887ab1fd23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b3053cadf1e2945271cca3a847806115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48da52ced5e9b7c7ddd114c59ab4b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0399006c6a31eb4e365e5d3b17b155117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7719cfc0591ddabf1d503a4be30f86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e084937e43f33ff509cf41fa3179d41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caa941d433bb4211566f9d02cbfcc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf1c8caa04f0715fd464d2ef296e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f28218f0e9e1270b0a29906e5e02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f605589aac59a996b6a3d2bd6e6d88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede353f598ae7ddb8d84ae543b0ac21f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8fb37531083cb40814e2f18a5890f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1da51ae3714a262c1cce2913556965126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943887890c4c97a4373223424dd3c5fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26630ad585ca6f63bf22ad3f169667cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b7f62d5d8ce9e686e4993b03f082129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55bd05e1b50f6858f65893d01205e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf431f3224a63c9c523d6efe5dfcb64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda72ada91b5d3a4ebe1148bf740c291132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7031eefe86ea5adc51dc4212610d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3209c6512e6e30559e5c441b375e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a6ffdb9d8f2f82acf7437d900da8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a560035ca4bfaae196488209f1b800c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cf30c1ada4174139da913b531fe0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c0dd42f9466884794c680d92b5e76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef2955d568abd7a2db456c607f066b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766cf9a50fa646051bd739aa47cec24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d63e33138d55aa22a71c83e0f37ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874f4b319b4ea30ea0333ee43d1a56d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648179d921fecd6d8a934f9ff6be981a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393f166256abb0baf2e173f91e9dc85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d529c27a3dae183da2f56bb0cacbabc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc7c2e6b41aac6d0fc0672e6661335146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a7bf904ae4080a890672fd169b14e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1ed710058ff234b125ffe0882c09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3044a9d53af144156cdaa2658b07c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7699587c233cb85c710cb7447d76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356b963a43e5e09e0272f394e208908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c37ce4c2ffb6e4f520808dfb962f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81786e1a7b828c57183ea82de212a352153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d463d87e3cfe17554e54d0ce5ff9d43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d733961c7a993e9e1a2072382de3a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534a0bf4b29d5f439fb4c33e82de460156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57632e4f6fdae958ac3c522bc89d1cf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a3561bf408d1aa6a03b9325d95ff8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91d2e68d36082eca2c0e4c22c25151159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bae28ae1dfda77bdf22a711561490160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ebe34f9a65503ce13629f2fa658a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223ed63e940199782937773d9c7b4fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8f91abb26c43ea0a4b2b59cc857dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d79e106881f36014fff43aa53bd74a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1715107179538742298800e42c477e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654ee20531af4876f1a7784f061a9f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8a29a9849a4d42c9c84f34011321c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd99d4ddb942c730035744c7ebc022168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cea4a57ee73de411e3a572a969fab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8db6bbbbee5fba06b77151165702b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad037ac74dcbd935ba9c25b46e48e74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c64af4b8a28f01cc8c1e4d2dc41a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a5404f1f2ef870d4975ea8aac2ff5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8adb13773f5a0b04a064c8b898acd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1ba87f57efff9248b9ffa30e47d83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10543d2d7f2f1d12f4b3632221a92b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea026fcea0f42e2d45bda13e439a64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca429431a8b3ad93ef2f2c6bf1ed5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e997fad7b580e6d7a97dbec73e0299c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3753d24ddd77809c57cb8faae141f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7de4c30158ff552a477b7bda7898f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c5158679d2eb7d752ff9dd82083a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d83896704f73b4388b9731330f9a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55023ca730d67af9be5c2181666ea9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fd4ce4b0efc27432f33d1d4e22315185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec459e866e0e6441d2d0dcf8fc9fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881893728092b7b337ed4c225fbf02aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccd0605ba385e4a891a7cc34731ea3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b924de157807f1a7d698c3fff5158d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563dcb9f9774d4c1b8f7d70078b6b99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc440cfa90d051de3ae8f2667a2590191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1fb87506c96491718ce713178eb84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3eea8ef1a97b0c26c6744ba3c8f31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb32a21910e5eb1e490834330339e0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be1a6e5607fa9f575a12838017f76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b2e7e1d76e718dec385917ca2aff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa79c8cb22dff24695a1b0ce94c2864197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ec6c490355dfd51cbecfa0dee0f1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc85f64e5062e715e620fcf2f8b5b61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c259b235db4987d1ac97a4aed1933200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be6654928b206496cb956082985bc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039141a3b78f0be63f3ba5db8e4d03c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e876bbccdb875b99b234963e3ccc9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239eda8a867258ecc78bebfa26f7e6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fa97c49ad1e84989d2632aa1435d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6648527f59fa5187857dc39405d8d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524840bcc73eef972854dd3243c658f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4335954143fbbc838a7e03d4103f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13616a9da20d9bfef23296e196e3af59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd072d2de5c72b6e2ae7ddf1b4b5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355f91f5f0e22eb3c23d53327eaaebe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0522f8efb7cf1ee9895b75a36a30af6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b06fab882f0de254fed55ac931dbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c597eb5342b009220813b1e1b26706f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57789e6ceecc47707614fa494c0dd68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36143eed8a87c289e81ae1cfa2701dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c7e2d06a2b98e21d05ecc50ff92fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3fe293154a2aa8e4aeb50fa613b06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca65519301651402fbd2539687d7c50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095b7d3b7f0e40d121685027561126220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95463bf7ad742ff8cb7aa18393d05c34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8c1c2a12e31ccd5859d8efb17f148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277b5ecb0ff4e80a91662091471edd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa0b9dba30ebb1c80b6e3c46ad45fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909fab25803228277e896db88653a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf882f544d6e13d5bf3f46d0195b443226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a18263f36f1c8807defd0f2d68d48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5980262f92e39f9446f9f1a333eef6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f319555fe11e566d1e671ce2d385229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10651a420c51f81aa145a9df98ebe74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499d498c6a77fd6963000e0c03fc4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d7cd223aee9c88dd69e5e9e65e723232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4a99a493bfa155276d3b00836c404233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3ccae9d23b20ef2dba21db4cb9808234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d759a91c923e3cd084bd2334b391cf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9927cf3cf74acd51bd0fa5ce8ef3db0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6dd58ff38114322d1f0a8abbb04e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7058a743cbcb8aad8035adca210191238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4d3304ef31a1305f76f6d3f73e8e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec615bed1fbef2931d8ed971d9cbe1ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbb5c2cdf3bf138f62188c3cb33c63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4099076128739a2fa2e0fe6e4a366242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7358e2db7a5f2ebc6763a0abfad3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e51b561717fe8abb0df369871d8467244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d51daecd2c6e739ce0c6051276a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492309a61a570beaa9c75ab592d038a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d7897432f5f4e878ca06e04ba788f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e2efbfcc8982f06f324b22c43ef5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0a9e8a5ae561589d40089850777fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c3d2cca9f1200f6fcdef7e8eaf16e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28499654aba6ca93fd4d868c537ffc8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e77ecf0ca14928bc74318bf3bcedf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e7c62e40e8003e64be4920d0cdbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b511c0e671c232a27373875af56edd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c9fd82cb021f3e9bbbd3213cb8217255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b07c98fd552e981b71b41b1d11ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505138708edf11934862ae0017ec8f0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52802d3e451152452e090956409cf2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ae736286597aa1f555b000b608ffd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78df73fe6156a8076c75900e8efa06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f990179c011268d3adade28338c3ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab35664f81eb2da7bf64c1b58a3c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa95c5d66f8ba9470a41dab0358554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d68c6a5238a5be9645463202a4e7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5316084e658a710e6dfedd5efe27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfdfc5f5f70abfc43ae33b9f159712266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac67da108d2e6f6c3f1db5f46f012267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175175806034d4ace4f479a97e7b56c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab439e7801bc88663f771f5834c87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109acd21f7cd48af139447d1ba3a82a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92a0502e96b5c6d9c631005588fc7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afb895ed6567f4989a3388d9140017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8ee1357125d3d9a13a609860e4b6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607de44c9ac7fb05535d9de983477f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd97564ba9a358e03293140e006cb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0612f5437e4df98da3ac239eaa3b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeacd4f0e5e238a7c431794a6b55de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01028af6ca00baab319fc02dd82842b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26c350c74d2a2125e24ad241f7efc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd897ed56cc48e6498f9fb0146e93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3edca838c2742ccac3555011048a69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d1a3afb0a365c706787f2b53936c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f0bc8cd1bfc2b30aa81f6bf41cda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72547e68e729c06b3650abb2157dba6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc816c614002487f8afcc7c1a5a248b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722047dad4f1572d65538c2b70dd8f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ea89519fb90c7237d95c528c6e61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7122605a077d7a503d2a877aab4dd19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e65ac90395733f40ea24f7a924dbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7530bea1dff4689c3d01fb00e730c6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391310ce0611f8f7a4ab23b8213db80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba764d55177f4eaeb59aa0c1b8a363d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c1e97718087b925fbc7a7741552c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb56f8c4b6aa7357c68efe47edf422294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1bb40a70c6ab31234740046898fe6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837ee3a7449e50d6112c8636c59040c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9f4eeceb3752e24c2b64f9eeef26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3012eb5db39c93f73ca039ce5259a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd22088467e8afd3832ee34907e2d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0862fdf24e90d6d4cfec3a422e1f4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db48d53ac57f0dbdbd2cb80ae73939301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dc64e07b91676ae66e57fc1ce7ade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13758345808f2df21ecb67163a439d96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f96f800d9d3f3ad43fe6f350d808e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1a4358bbe22feafea998bc1d583b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b5c65a609147c3d93529d2deb135306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01311e2061fc4c1d5ba634ab9198db0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72080ce9ddf505c7947e098a75308afa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796fc5538e3f58d1a3e2c0278ff624d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169cc2d0c9600b48c0dc4662117043b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f7e4482ea78b1751b597d088567c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bcdc2fb79bd0f332aab7820c2dabd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15722329c89b7c22a0fe9f667278f6f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe91e5e45dadcd1b818201959508ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36077f7819edbd8b69d307a0419ce70f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e980dea5d48e9509f50638067a90bf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ccefe4a8df23aa4e5c1c504945723317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a019db90ca7a30aaf174033cd04bd56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a48584bcba8f5c994bb74fafea5417319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf201a74009b4c214be1908cbdca8232320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71157f710f8fdda7d53bee69f9ab558c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e304124555d24a36cfa016ce31c9d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8281c00c2e251bbcc95c8198d6e3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea680ecb402a2d4f18687c53fed3c24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c728abd1cace30e4f866855f2815584325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8df4ec4ef2413e2daa985a91dadf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ed370c3f0fb489c4a94f8bed10f20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4267edb063826f158e7f03b5b6a682328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552fd09cd312efbf1ff5bdda58e51e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f7dd972c82a8450ab5e5a77f038af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebae2c54c3d99daaab112753a5ae64d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91cdf58c9bf674f1d30b833db93b9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095b82f942eedd650d298d2339e356333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b7ec2eaf9c879f120b2c7c6f7040e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de479e3bfb77376b2b0fedf8117cd961335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d56bd67050ce4bfb80b7af768218b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862945896a11c6c76528c195506d33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e258cfd05bcb590b5287d1d9e7ca33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809724f5fbef9fe63d2b311a0953ed8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b96c0602f8476ab6596b2a7f4b14c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef006e55b42382f00ca045dcc22e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1029a0501f5a3fafe4f46ffced18e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083b20cad4e7fe38b165e54543281be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ac69ff2cc726422130a6a096b1a07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1027b8be644686b79d7ba8201c8c71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f461881e3a534b14e5d9bac370eb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae747632703fd43a79e14e2faa7726347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f9e0f271532c1e37d05547c58c06d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fbb5002fba5b9df671c24a2f4ddfa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc454031d8e1bcbc61230f9bd7ca3e12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002358805e05eaf4df8a4db9abe33096351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5c1f99493ec0e8765991f98648392352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd32dbe8c1283b31e3ad5665c7562d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203e89003af7d1635c441c77bf162c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66636253695bb951ae36755a49e681355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e48bb4c4b8072078e08cc25c33b5a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662299465938fb6274e1600b959ce04f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1dca508f76fb90ca32dd8c7ba74ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e9ee4187846b3af037773cd37fca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3a7b49ebc3fb54d6dac5009ed8ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddf4fc73c60fd92f242352428a2861361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7b046f21b4ae930ce9f212a02f9cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a0f8bfb2bc29dbbaa6b272a72fa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1955d80838b0e3a1f13b752e3ca15d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954d78c0bd302ab2255bc7d86ac6c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06cdebfa0b803e438698600edf2192366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb18465705454959267173b7366f15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1308dbe0088e9204c32ee819f6c64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f80952ade33c72b325fc246551f3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633d18092ae3ffa1c31bdee77d65fbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb18e8629835e18f5ecc85295cdb76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db15af68686755a41191678b5b2011372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72fdc3e51bb74e19a05ded645dca1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b678495b05558b2997380ea5c10e568374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aaf881f19022b4c5dd62e23228e19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24139095669aa490e977d75bb8618444376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff9e5b9d1cba8dce762ac2d3165fb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f449af3bb7bdd3f19d9442772d0234378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a45b62413fca07d2dba8ce87640ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be459174cb093b582e3c30c24628a46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2754da465f2df312b4dc0b5b174ce6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb76b2285dfed6a5f540adafd2262382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45c11877fb3196c3e1d0e0f0eb0b4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05493682150a676fb74663603052858d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc11d761c275ed4587f91bc6f8564385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041160c7d695af44c4730495bb2823a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e340778d36f5a49b87c011e04c1b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a575c123f3345312a1c8f7d5de98b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099d2af5f43b99c0cab0570e68b73a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f508367650e47d8ce58dae06bc635390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820eb0a979d15c3cd2d9effdf800313391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d4cc6a9d5fcada7c589ae1648b15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73359266e7b0b031d6860e42de815a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6219083708fff65b000471a0afc773394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e0bb074941b119c13a6bff5b85a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3631476749b06abf3247210697f6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813b58ee351c986a0ea67af473a85fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4261e705ba9e9efdd3c84b27e32336398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227de3a06f6baaccce906c5cd1d18785399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb46b6c0eb990adb4298efc47d2d659400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bd787a455235ad6b4c10068246c0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5130cc8fea75339c8b6fd99f5763f06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3df8b4aa2fb5e191e119e41e6c57d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466e934964e31b331bd4f6a6501897404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a472a6b519860035789135a77346e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768721a95ca6ece0f997b2950d443dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00530dd34a20d4ec53497dbb6b70f9c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33d5ed351d1906c29f2a58a661d5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c36ee35bc5ad9f5f4d2623a1dd995b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876b0ae988f729de0e3d75d237e4e79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723db7bcdb37e3a70e36f1d635dcd27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209843c89fb7a47ded54cb451281ea5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd148484452c71af100bfce43f3044fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c6e6bfa1b7e048e0db89ff3798cff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca7f84c2d86429b2e0fa0cc4948df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d7f18b2a5968054cdb1a1d7b216a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2716b9f90a463e363386f0a97ccd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ef52b93c2e596211dc9241e7ff9e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48ff29d773abd5d392e25971208f7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558646cd898d451d0d5854f6c0e4f1f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7a35b440c1e769f1fe80ce30d453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b9ba6d4d1bcd97955bab2b6db15ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716d393275e5ecd3b2fc65a0d7bd031423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9718b3fe1309076d6fed2e6a395af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535d56ec22110dd2d778ec68da345b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855ac325346d7f3ba6dd372d0d46aef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e15ffaf1ea167aa00e19fd9597f7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af209b5bd8e1030b54ca51c023ec48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6479ee20fda1b8f860981aead6e019d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310149c68b68ccf854a57d061a25c9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988544b509d3083cf63846b35fd0a2ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835251906a03416a03e959f9eb897026432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282a85eb32045550b3e7b1dc950e431433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e4904d20558f89154803e09fb6c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d0ee23af386e85bda09332017512435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385e5463d189ebcac5323c9f9a3186436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba038e011ba536863589cd0c5aacd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5fefd04bcfb224b03c8969a14ea7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe6b2535658a80f9fc580f2e807a90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea6a356d126a80de79648585b314b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb9d100b5032dc15f813ba3dd70f10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2882709defbabe7da93f72d742e6a5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf49e10f0baf30f3788b108dd848c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594322e605c943273835166f684381444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1e9ee3e98c673b9fa3ada115c6155445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff9e028cd0be0776c30312c4d88c86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd021be12ca2c40a71c1309735c95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28d0415412a7eef99de66db638b427448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9f654f3e3829ef713268e1b844a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa071ccdd52000221475cafa2d53f2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17751521cc9bd4d8d196d0276738ddc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d14cc25143bd803abb587881d01e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07a53693e74c49ba4acaf204a32730453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560518d8ec53c94b9f1c74912df704b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46a7d9d471af8854c91c0e8cd08df3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b07afe6ae65295c9d37c44b4baf86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e6b12adfe8291617d29b134915319457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde05d714e71c03935b0b27b90119d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef25461b2592e0b5a66ba1046591ef8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf4a60d4e87e4e1abbead4c96c26b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e1a96bc77ddb2512e7362260a03c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ddd5c13e0a656e25fd0be3a8d5096462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1111c27d44aee15db88fdf05431725f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf671cf10de8cdda24c63e063472e64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8f13605db23f071f99b20b07d5c66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b2abf472e18d31a9552ad529fd153466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcaa7654f878f651600053ce437e4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141e7055788c5f7a7994446a2e03c3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e465313a1c99998db66a066ddb8c6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765b320bc567da96bc706d0c93d31f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6c1d00df72d975a95771962375b20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18106711bc5d6682fddfc280e48b7325472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19773ff956a51df118668631fc7197a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4760e5ddc225fccb270547ad2300d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec8f8257b86c76ddfd93593aa149f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965527f7cbd79d4bb2115b393de97bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d665d1eedadb8438ba2b35e11bce7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369f5351bc3999eeb9f325e7fa81ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d453c1a597547ec8c580ccdcf88ef4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b399d8d265d711acbc808a5fbe3703a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca8375f950d41e73c10c3ccaddc4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893918f275f7adb527af2275799ffadf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8d46e8c29b5a9ece0b47051376685483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16657bee6b73f43d95081965cdf37df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ecb05d423d808e5b577a847115bc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33316eeabb0395b829c6e0f382e6c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b4cb8cd1a1db862d30bd083fd5ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d8a6888dc1b735393ac129eda915488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c7598c35cb882bde6b820c93258e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ecf3909d8c31b202c5160196816c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5c3bc35d25e007434a4abdaa83cf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57695edcc3bcf2c6f937af9e1f5d6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce48388ee7d7a58623a254cdfc2c5eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aadc8c7f7c8ad2d2ea1125c6b75187494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2836c7ad58cf8f54bb060c70c195973495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f216253b61da440a6df9d63cdcaf27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe074fc66aa60af4174a7112b38fd26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bc62d3149d08e82e1fd6fe4d6ef4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cf2c490303a0b36e989594c3f1966499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df89ffa7d61d53a7cd42f9e5d55cf4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edee20a9ba35acae2713f4ffa021aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ddbc32f2ec75c41143e4b706aa7ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab319818710885c986b4588403205e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d10c2b2274534b512d29e043fe897504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd1ae2d4b6ce1b37f615957d1b0998505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94879a049e695497339ecc9fc820eeea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e00c2e9fa775c381d400e1027dfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43bdcdfa8ba89447abe837f6866984508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e4725552f41cb1b17c7f067a77b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf438eb0adbf2cbd83df3f1f693b4d30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09ae988d7fc8b8ad34eef252e4bef8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44bd0c7d6a49713aaf4d4d24fbecfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403f5c8cf834f8c7e289f39bf28661a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd080e3310758f6edfca2076e062625514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd7ade1064f640af15676f43082ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a79463c3cbb5a07d80d46a89cca86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111063465aae844fb3cc861bab2a6de5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a69fae698c8f21841c18f002f24fe0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac99006069bff4757e966692e80ca29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08600bdc1a82664a590410263d503a2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac828d8e03e1c5f6bcc540d636f504521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f6225f9609a12a9b54fcfca191662522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f61ab5ff2e1549005d5f2a4c58d22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6de2c617ebdf8f838981b7a41a23d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dae0dab308a211d6e1e9bfa1073be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7a44c10a898f6fa22ec6861f56e27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c250ba55d0e51dfac1b40c8e084ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fae0126925882d44cf21662ca35f7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf62ae47229d5d262672f79e94e64f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f74e6d280595b9db373f3ab34a7ee7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1531fee5f0ad54a7d585bbdf4cc02f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e69b65e7bf428bf60c62b7bd4fc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a912f7f5aafdb8da358b78d2102c190533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39044137e1570cb0d4a63f2eb67b6d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962af8d3d7f00ba0fd58b514295d46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa937816b236ab095957364a32f29037536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a7051a25431bc3a1fe6e849caaf3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c38a4bdb61a50641d4569bf7118a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f15ef9030a343cc0963c57771055f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0865b2bf5ddd6fc25a9c2594ce728e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2442292898af3ffc1ece88750794541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b74822dfb42896b95ec01d5e77e97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fddba21223e4c8865179c32be0aed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae995ffbbe487ae01d7f5a17c29e3534544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60135d5aaf83329a5d555b4b6ec9eaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237174049d70173b456ac080357a4703546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bae060f7ff8687ebf5aa499310681547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062aed3e749e5d0d4ee381aa690fb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7546508e61ea689d2fafe8b427a09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75a81cd64bfd27cbcb31d71a972f40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11ccad1311c3fc7b73d819ddca6cbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff754af6b9b542d8ec814c7875c1d9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dbb518f4f0b96c24028518549bfb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5e9304cdf3ae09adf3c2b5b6158e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb903aebd41757e154c22f557cd7cc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cbbd9869c4821e2b3d6e43e639d39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377f09ab655f1a51a3bc998e3c10429557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22348f0e67768943ebac92702691ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed64bb8075b9337377449d67fb0cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e6e6280850c2fa146751ff59bc917560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214a73415e0005277ec31c3465b5cff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac976e850ae6c4d7c5fb59f71ec143b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba870bd3b95e265e4dfaa33769fe13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91197b932ff8e1257dc87b47dcb428a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b6b651876fe1937c5d9251e20609b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9cbd076df7012601040b2b7c0e4a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a13795a369341682ee359eae1d0fc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd25c744aac35fe57fd1ade05937712568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992288579a5fb7c041290a9d2bce633a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001691c62e64944b033845bfc45912c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7469521d42043dea6afde490efb5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a89dcd3c9be76167b515c4baf8c12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f01315bb0551d5e72111c3d3f801573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad82935c8afd4472cc028ce5a6343e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1c3fd3421c2add5cc6b22858fe9e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128774720b0b8fe54a20de7a43f6aaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc677f4fb0ed89e125ba2cf6689245577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46a390f6b36e6be989b55b5e12d6e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ba1f8d9295481d8bcbf967ac058b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b37d7c9ea9aa023c7ccf850e4d6545580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9c00b60074ddebbbb4975fd0db2cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f41f4eaa99976695580686dde18a68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27662190efbccf1e87174db031d5c93b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51bd51636514cc86e8a1f9b218a677584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1421119d26cfd9cb0a9510af8a63a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9790931841f4640d54c6b192eaf56a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc8aae74bec37693cd03154b6becee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b406898e43ceca37e6fb8da04cc261c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e46585a1aa4045dad8f500db45fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47204df4714cbf0e59023b1f1770286f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321148e16b9d442ad11c5e4935eff88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb64a2d33019d17525f5fe51b98cd1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b56e88fcaf1700226ba25d9ac5839593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ea5d82087ad739c17f69e30d7a2d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7c9347a073b0ebd48189f9fe6672b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f637efa073dd780fe92951157dd3de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3b0af2011a0dd10895cae487c425597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa00d0e189cc3940af424d15850d82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adbc251cf1e4aa571109c188db6bf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc857e314495ac36e07706e01f4531f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448572002599002ae7c3889de16fbe5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d828920c13c22b6fb698444ebe0dd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2fb233de9add30e914607d8ac646603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f475e1dc30f938237246cc4aa47a332604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d363a1e923236ddb803f4329109e48f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fb79f97e5d089d81b3651ef6f16a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12dd5182a83822578b728dd48744a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7992f9d4c11983f28765fe42c80e3dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc035d1dc0fd3ff017ff309d4de981a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a40e912fde9785b2eeeeb98dca974610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9d693217673a705f375ba36dcbab6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f7069d5bac90340597971e505b62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf17fc1cbb3508dad5219bc92d7d79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6d60859de3df44bace645eb52d245614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462fa3cb3e77da4bdd175e30bb7559f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f0d58caba8ca93d997287636d349f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0177b66d662e54a5d28fc08a1e1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbedb1b60af38727119bd3e733314cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ba1e06d26b8a11ed868152554eba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a76179d05394b0a10ec59eed2df0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64400a841e3e100cfdcbcfdbda4f78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16cc5a85da96b78f6ba5d14f2dee2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bd0cfbcfec0827d8bad0186b13d0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e45c3f72d7506de6664df3753ec0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c53e4cbd402ff9f169cf8bb4c4a69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42430f67a8ebb2e63d92f88c1ea30c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33edb617d786f89b13c3b4a3aba826627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4699cc7dba6b4b17d32d16e64513c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33301d4ed9dcfb20eb2cca28232c647629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f8d7e6a625ec727f90d9c28712f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9b12a4e94bbac905b8219eceeacb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47d93c9ba88ac715eee1137bb68a7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe345c6db0c319708888eabb1f76df1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82485dc8c407cfdff54c1fd3758b4df2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2790f8d72741a21f8d70ace05982f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ac54e7cb3ff7484fddd072ed6f199636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1266f42a6162913a5ce245018ed5f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2affe8bd0196faf4bd34ed40a3ea92c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6dd06f175c717952d0c121b3843a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c3adf6451aa9073b6ac0b8912fe3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfdeb16eec6832a6fb571c56ac87cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3dbd73f6e27f57f3d2c5d4d9e4c3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca4383c1a19880dc070206f04c1c86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146bc3c2ad05d16a2334b1e96d7bf6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daf842147efaa0532e07daa5260286645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d9e5d8785b71ecaf4eabc46107112646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6da8e76eaa7d7fdcad3d02ffaa654647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21e201c92eba05ebe4cb430b887084648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca362e5a5268e374ef482f24000b48e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b5f498fe648a70c5cce16defd25fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0037d787bb3aa67a8bd1fdc29fe352b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67f615bfc49bd13dee0e36bd1fcf9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5e75cd5a09a75002936ed1d18a55e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbb7cc6705f5eec0cbb2e7c9d1b8e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e822b8f6509b34b5299f7ee74a666655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acf736741fb9a62ce120c141489202656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd118ce3a531391ae7b11e95a8dd95bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945d792a1c6755f503da16fa10841f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81571529dcc686b7fbd9a520d56b4eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09abbd84700c4ef7c6a49862a5c3f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e92bc8ddaee39336652c24d9b808661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910bc3d2fdc19746dc3d268221a2b49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4cd34acfaba10963dcf96250716a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a47751c390a3487b4aae5c0850327664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd8dcf20f69e442e8b5288b7a6ebe4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02fed96f857803563be90a0c7120e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa39805db8d1d0808d3f098b8b0e3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ebc00aa8766cb1d5f5f8d99cbdc1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3af22fbd7c5ab8fd3f1ebdfbb855669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3634025672a8fb3e238e37d0452f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c3e8e2caf1ac1ac6f14452f98a7bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81270d01885310ad9bdd652cfc732672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4d35c36a50e19d778f6d95bebc5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa1546c15d3e1674b9c3b97b37c842674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2689a4cb87e536de0eb5774c699d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eda3bf4ef55724715ea14780a2257b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b934f1775b52dec190ae5650755644a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adea9944a13a2a719819ba80ee635f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcca24259325f584663bf232cd4a95e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e8d92e0e9dc362fc8aa6845633dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b7af263c219c4995e7abbd0d9a12a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5f8d183e44ca5503cdaad7e234c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ad6f9ce102379a9cceda68415516683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a63b6d374ea5cd6fb6e3f2c3c4605d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da84594cb005ad7d19254c52772e5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0ed6d77724919d0be0fd67345abad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4c602c13a8220d06892b0c2a19d3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0454276913749c907ea6070e75ae3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee022c7f681e806b6efec801a123b7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad049160f121f15229a62ab2f98f41aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf7724d610e1b701ba0834bdbf2071691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c44eb0122c8dc59fef2e2609df278b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca2286318b65fe098c34293286f2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7d000bf474c35c5e74744d2369793694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd733a6fabff507284677c865642eee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff9cbd24f67a36fe1e2a977a204a20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5a34d64bc6e4a9801c40c72cb2259697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f517443738cbd71d29db868f23a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748753a985d82fd20f380c9387581a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f9263b6dbab2c7120b0246b6d8475700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94bb10487ef4be6afbcaa48cfeea4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b742f68d21fdaa99e06b0027abe61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af103b832fa8a6c78d2de68024a8eaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c025eb67a9f674a1586afa628ff3e5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fc5670b4e7656781a16bbb0228f64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8b760b8bec8f6793c5f1f6eceb42f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb14cf101319eb3ac9d1ce41bdc1dcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922a335dc7882d59df7d28e4ae8f3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e174da200f2b8790f64086917ce521709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10e634065921dafea59ef2a6927cdf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263f7af5a067b2b311da6c8e58febc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336b026706c78e2411d59379550d56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb250cc72dc9424c298f186750a5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55c3960c1e032b6755b7543c1e8919714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575713174e066fea1225a89a366982cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f86e5fde8d1414850cef8edc4d464b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a09d46827e0c84b52bf4ace365c04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e75be9543daa93233bf5ecb0fb246718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b773428cb0f483883ac66dbca5aab8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeef319e70bf73c891a62671921ca9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740205b65eb2fde6bf404eb997ae44d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec0c3d2d55ee7d41030f8748399737722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b992384f48ae0672f039542ea68d32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707d6b294d23a522d004e385d0bb33e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e11ea68e1f504ba150479c9bef206b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fed3a7855106c33520f40a0a68e049726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafc796914ee0b809f8b9001571f326727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a11ec2f2d936b7e3039370bd9cc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762ef9fe436fd0e43b582e176dcbe6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397835c9fb6a6839e23a98f70ff7fbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266027b4d89700d9f3cdc65fdd60e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eea549ee10ee6f8e440a463f04ba1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab3a96099150bb052228c04dd969ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e463e7d4ffbe7d8802baa2c660327a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b319eb04c606972198282ce27fe6290735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cfee42b422f1ffc91385882d6d10a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7382d04a99fe9d53bb3159337997737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abe869d75c8026e4739d135deb2a7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c3fe0bfdfb2a94c934d849866b34d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988e3e58b09d4b8bdff4ec7909c49e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9deb47cfabd25791854cad24d6a9f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e408dc5eed36755b4e1cc8d9f4088742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b52e30fef094b348a1ccf2a39a3d01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9b17ede0fce7a99c867dbc1a9b8bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb595872e358c821f6a992fa4e25af5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c289e1d916c665c3e04222bd877dfa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cd75cd05d6fa639e0f6a9b723fd59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c769655c35658678d422cc59306dfe9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728965c89f0de9e2ab3d425aba776cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d669e26d33a8da5845b5f03db704a24750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc6b56bf5496b8d541e3ae6854fcb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a209a835df4e7251416889237a8ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff54821e55ffcb3244648a28547fdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc94475ce165de684a4425b46ed43a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef9ef831c0150fb6013f5fa147c057755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf387d040cdc89a4ea6ad145352b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50909949a082b5b588c0402629a02ad8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674770afd6315e1e366899a26e8e73dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a1dfd9bd2439458ef3ecfea0ffb1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>