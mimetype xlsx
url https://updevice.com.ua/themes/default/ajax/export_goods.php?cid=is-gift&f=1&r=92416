--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28350b6725f2722b5f845455091b2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b94cee6d64f48501db75854b0d34c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74feec04171dac79dcc308f712aac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a899384c95263de5e8ec8534b7974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7145f23b1033291d4e97d67ce0bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76156d428abe68bf1c10ad8424f6d31e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784c9c63c9c4c2a895bd7e436b409387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d26f49c9c095c457e0a701717526bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f740055722177a9aa1026f9806c4b409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c52c076fd291b25831429fafcdb1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f34f36ce4fcd402b38d3dc59609bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcde7e04e04d9ff6eee8bb1004e1fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f46be1b1f5086201f16bef568e223613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ecf10d4518bb5c488436b56c9011a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4953b932bd66c7c36b1b903c8e9249915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ad2f0d5c2bebf8b5e51b79c5e4c9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3facc38191f9bb628f0c3b3600db5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d5fa334fa6ba3328239419d6574f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1d713fb37b19ac83414df6df3ad0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07564fa6559ec82c2d989460bc4594e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f5fbc4b2b559918ac52b04c3939e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53757e030f92031f50d4ec2a9b8f4c8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f156eb582d4cbb54c37b78bc4104d1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcead5bdeca7512e598e9db3f8854e3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83340c6fb0da874b9f12bec2a8336d5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd52149b90007d3db4b5050a21377a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622f27994b34571298d5cb561c1aff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e0a3a567a3ae0330a9f646a16ac9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2790ad32cfd0b0385312d9e4bf95a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb894f10f53ca954ecc2d584d6e3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613c015cac51c3c22b67c52848fc6dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55b02df0d44427f81e73ea952d7f8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f23d8d9532a56a2d5ac2ce352b38833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bb77875b95d500961f28f566381f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483795b677975f4d2d0c195d1003b6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043eaad6af699839e1e99b6ec14e1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563f03d43899e53e2be4f0cdcdba6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2fe2e56de801f44c5b01c2a21ad9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53df1d006dabb2b8f485b6be35cccd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2aacf91c28ec457cf60ac77137eeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6eccb24d7411db9fffe77a244c50241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e87757273a6224b621aba8e7376e1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbb4b2385f32cc2ae09fd41ecadc9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc2e78f1772d6eba037e8f8d57b1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaccbcd5a278a759458e24f417fd4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86718cd56161acfeb0b82d41129e510246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b1389c42fad3d8aaf32f7f1ea08cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec9add3fcb3fd29f430a8c59178c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adf59b156a9379f1846a3e6df69adc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb989176a954be0ff105aa2b6b112d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc2265b2687b112ca9503996d635a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd4e81d40bb18c9223e6586f1b4cd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6023cada42ed0f06e9ee09553a90e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f2e12434eec6ae9136287bc6ab7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24adb2f71e74fc109493ba1d0d3cf7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42edc5ae5295ef59a02e7a40b6ff1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ccfb728d9c4650b866dc03fa0c86557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ede86ed0e67b6fed3279480e53cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79725c49287c68ad009fdd513f613cbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103768590352fd7fe5e2fad1be01ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b0d2cf0fcd9c50d2fc52bddb654f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6040726178e00e923c2966009a8158b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c52979f3f67d0a6931f5395f3643f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429ed4a77698d689f3c7eff43061dc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8738f4ff734e81ba553cbc63b995dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b04a02601c23eaaa0ba82f771b2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225b9daea8c2c32b5c55ed5c7b9ec4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fddac837d06f76cf57472fefc66e8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eee741a303e5496c37d50b2a24eee469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c745f145e9c0be990c472c2f4abd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f76b851919ce0c8dc5623baaac5ef271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789f555d5f8daf407e6a82a24acfede72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091ed76499ee710e96abe1b263f6a1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219651b064de60ee2bdb73269bc72674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fa33f7191333a99dde2926cf91a0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8942f49a1c352aa6a30d1cce7d0a7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc142a3ff5d4840a1cb2e353ff218dea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa72725f8e869d417d838f22b14e3fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1033968adf2ead4074c38a0802dc7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39adadb3ae93308877950bd146efb1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6ccda4fa98a034636652b95e646af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e27c6accaec28255bff0ef20f5a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a601c59dfaa0cbd83cff106d4c18183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9884bb3d9f6fda02e29d9f3e417df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01eb34378a7913c305556a8e1884285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c035dc536fc0c22e49834f2d87d30086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749229a4c460f28d8410c847a97b62b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2aca7420526ffee30adede21df6e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a01224da7eb85deb455bc8f5af5bf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3d464d63d757d04b0649af6b80c0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c5b31310d2aff39245db5ad6988391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa857facd9d757546c4f10ad70e033492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c5b75940daf6def7e34ce424c976593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcc5042d59020fe6375e0a0f357fab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8b8c96eb4f41a18dbe1cbe2ca29e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67e8aa4a46b1251d7c8161ac6c34cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0c46595e28e037f3a3faf0842d29297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650bee168f3f4f62e55d3ca93509d1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54582279b78f154e4046ac47576c6e8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf3d3c764ff86be4cae24bc48470b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5836fdf03aba3e7f0639efad6427cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f30e8aedec72618474b362fcf41f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d7e889da0a7b49ddd6cd7fe86dc5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e50343a103661fa7a530b3abccf99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a6f064a4154e8cedddc9d974d72f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ecca096db1e4c5780d52aa43793e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe84d47632f3d26b572be5c7b343a24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01198f11ba993385c79363450528e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127fc3aa6c8f9455fb0a6f228d46428109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2e5df61d94822cafa11f8b6f8b888110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685ef6cd71775fd288663a3589f8029111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb64c4ec6a3183a911e9d9b768c674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608d7a466b5fa031c98bd1ff44b311b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad0857cda66eff98b63b4031e9023114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ecfe14056b9d71a58b5692597ef2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab242441da79b698c0076ed8f32800d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409795c3dd261ea52b356e3ec8f03a4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9586bdc4ec6595316dd9e2315cbd9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef00c6ca102b8647a3d2e31f4504b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181501ce6db5357a06e090bfe295bd64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737c791ffe3ddd1ba9d7c5e0e016705121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cd897b1f782ceeea0885d58c5c89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72547aa5cccbb9c9cd183a2ec5220852123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dab2040d3287183df0f72d60cad0bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e61fbcd241c8cfe822db381438e1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b6ce56c2ca5375c69857173265120126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7026cf55b5a84fd7b5bef6442d93b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559bf9502a175da5c7b938cded3f52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e56d27e5d5b406037569938290afa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7211c68fcceb4aeab9d0f990832c4f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3cd2bc232d81e1d21827d014ed85b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4685bd65d1347a998323fdfeab559132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed4b5389b6878a8df1e105ea0fd77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a4e3e97c59ad99c12c2d27ea067c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0831b1df0b3be4499c428345656a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bba4a4cd8403ac738a8be57c53e4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe94a3d73640854a10e15d2d1b7e2f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a402dd0b1090727fac74db675440138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bafd2a19bc3f9f0408613218a23ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bad1f3a93354b83c90580770965ea6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3ebcbd2ae1f7228809b06e3f0059c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434a86bb3ef91d53219bd06b631feb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9bad54f6a6ab5c7b6891afa36bbc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5333ef2cf218aa5c598a5393a2f3036144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35abf9b14e48bf261431d0be6f3564145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d4d46ac6cfe94d9e57ef2f6150127146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a20816821a545b420597b61a7a139147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eecad6c2cc0a608f864baaec7e34e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c9750ee59b012937b5f14df913b85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64d9aad80da8081a6774dd508a093c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fe6e7542597823b298ed08f204862151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c51951a53ec9c4579134185fd88097152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353151906d519e1e271c0373099a287153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e41198d71c4c8ed4bc1f1b08932f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb9eaecb2ee767d8c0dae120bdeaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcbc33bdee5f3c1e6c5f2e543463d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0744eb07178a2ae67bcb44c9e2e18f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d29e3b540c5b1daf8c77a60314daf2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d68bdcd1c8513c175aef351e15f72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d1ebfc51b45a6f8584b3f60b7ca7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d7b18e143ae0c5cb9038e62fdfe2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1675961bb16b934ac2a0ccc08062de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e03f4f5a32959a3fdc4b13d5a666d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9808fe04055d4bd2be5e1cda5c0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472868bd9c86694737937ca851a24d98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d6a24e224ffcebf68c1806e7b9ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce79a3b0cebd06c4dcd42459e57ae6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b01927296c3b3fa30d88e267a334ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f789be7d01fc3a7ed1a2f75fd40f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e0185193c22ed7a680155bb2d82f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c77d013d1bf8198110ab3258c6376171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc9fc603bc1649dd9acb5d0c0cf714172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d653ad9b2730f0b794735f4a15c2ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a603d1528cd52686347910b911b09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462223debbfd8991d19046f235fd569175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da94127ba1beca059035f6326a2a3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b4b11107c926a85dff231f3df2eb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fd4c66e2fc5a88171554abbf57c32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cdfbc7fb4abf666cced880ebdf40a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac8193ecd7fb8c379d5774decc0fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ff9e7e21bfe190d4ead07a9874746181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c028978f6bbaf16d48e59423fd74c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fa2d1c1fd2a1f8427e93952f4a0ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a23c33eba9c6ea6719b0a1d25a8e13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5203141d0bb4909f436317bb218b9ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3785cd4a9184f75cb80c565a98693186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd65900f0a848ee1b755896b67ccbda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9239646dc5b137040d3d1745a4f4fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e051a882c196e32a301354fc3f2ef9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e457ec68dd5a502f71dca25ceab99e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709d373822b895be8c89f6da8d5156191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1de2b8274a44202a8100dce0e96e7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6bd40ba52f18cfc5b9c40940adcff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9860f54b9fc638c93345d501001b23d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1516e753b1d9202c106a7c93b670f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89295e4320a2859d173c579b741322196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0850ca01ee17355c12826c56f89c3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66d1fafd87e5100f4aec4b98fb4f5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb775a22dbe836ab3ff3897731b709199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297b7ae754123e24bd5ab1b9637c141200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404564fab13d992082b6bbfd6543502201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec05ed3dd7c0dd022c5ec12af8a09a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456149c23e556c1e1c3d692e67a8b44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296fce29c74a1d6c6b7661866019365204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060073577beb1d57b81f019a0a06ed22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfac41d6a34b6bea6de66a0476411a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dd4d193bbc5b70d4e22abb53fc2c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20f2fcec95be12ff525720c8e4d885208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0fe94440cefd2c53544d77edfea9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e5ee276053d8602a8a749f3fbcc8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d842ce36f1ba3ec0d75cd5baf37ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c474302c1fec0ad0d8c8b1dbd2f1df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2a1a42ed815b73119d8a959dbe321213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d1229765509c491a613fda7265e8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d49fd7229a32f8951d03947a093bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df304c38b125ec24995b19f44ad7c38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d3aae1bec116e2adc815601a62421217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4053bd9310fd3eda767aca0bc6bc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679abbb847249478c8a97c9d09bd4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe4f02446a28ca8bbabf03c0af83c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cee66becfa90ff5414df837c766752221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c007abb8b6d27391faaeacf538c5ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd118b253f60e0c808f98147b105074223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3621dbde0188591b6c9596cf114298224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc454e48372f3694eefbd0ebbb3fc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345256b54d3196dc22053f17e1c4dd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413856f4ed8dbb55a3f2bba7e41c846227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae210b088057346fa9fef4ae9bb4d325228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38646f4a5918eab8cff6dbfddc17bc18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fcbd52b81ab10fef03e00d677fb28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d898e68020ece5bd91385601a0f66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091ec343be6b4fdd2a7c80eb8d2f9e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b71012fefd8b5921463be1e468d8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a4eec45b839194a74d472ecdec6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a0aada2c6d501bc51633aa8ccc1fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683ffe28844b7ff2523cfe5c5d95167236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b33e7739a0d5f417afb9664f0fc1e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67134dcdf5f5a4daa70710e05c00dc22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c334b26e7ce3c02905947450aef51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c1352695fac63ed6cb922cbcba7b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452e8a6252f4a701d2e96a335deea2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa186c30b5319c8e3c1b7a2b47cb8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f1e7c97f211d90480879ca4a49dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb67c0d5072b22f13810ead4a3050c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6194c9bcb6cc3768cf7e6ff9f543f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9666fb90db212802e1892de3aa2f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd180eb0573296cd2d5b047ecac432247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7836fbdfebddba583ef1814d03704d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb0554483aa978f80e0c0ce37e68be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af0ad093f4cddda3b4e925c70c4fe4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c6f75150885d48ad0497bf4c9aae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9392a32330d7ecb795011a279b5e84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdd8cb7319ec20df24f8164feb96d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1ee93d5ea4cfee7e48adce7cbd44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a1adf6a15750cf848aa30b499eee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f93127090fc7c2ee88f5ba821ce2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67cfb86b27fd48f79f231f3a4510f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca7eadc43d99dc34975d2d1b60d68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cda2e0f5182ae7bce87db6277df4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cc8010d13e5820dcf574e29ec3ec7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a62bb78708926d4fe231d84a4f410261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0449543a067954a0ee69f767c9ecd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d152e8c8a2edd75739eba6608b2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d1ea4c8bb7909533ca10bfec484a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd54155fdc8e82f30de54fe40b823d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498adfcb6018b01fce95fdf3fe809f40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fdc6325fb9b38f66ab157a741affd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0d03ed03d640df91d91aabae92766268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10189bab3c5c8ccd80d302b9b971534269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c21bad1110b6c3207c6dc1fe07893c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37245dc7a6251f865ae30ff3a5b461b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9cb8f132f9d57810aa7279d8baa3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9c1c29d3d4e9ee2b69450ccba4277273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7411272f069b9f1205ed6320009532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e32c6d71829008f3902b9f49227e33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f224e2dceeea54ad1b50970f9ead276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39259dbc152b248e0d9a5f97c6e2b7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd7ad596c83a3a55f45f6ea63cae9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f49506cb436cae49cc70516cc855c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d1148689bf8805f051eff9c65d2d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381854de237ebf69da311db5c766139281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf756f3ecf5577d9d9728ae1ee9187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80873ecf15aa4dc30e2d8ee1585452283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa17097fb58db3e0bf9b75c601355284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85853467c889b774f110368965f11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee00cda37d6f1011330301d8c6a8461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412429a22723ec96ba4d863e28360e1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135369eee53428f966c0b23c02f54e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33cddc9d90868913335e47eaedef2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af7e7e0f17e09a258163b55bf1f60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ae56d95bd36830be3efb994b0e29f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481102dda33764c1722a88b681f123a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd56863b0819249a8752d59871cb80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0a3f894e85519e28bd20ee6e1c175294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451e82abb149ef7a6e424709bbcc71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dafb61e57fe0e509c501b4a0dcd0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806047036cd4485ca135a8bd0bf3ec6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a52191235e2134cb9aeb1a2e81d67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673f9eb406f11979ab95d9e0822770f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7332efdf65748db941d6c172c52b6f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec00f1cb85e81a9e022ce63877dccf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63edfa76e1108a87c7318e7e4767cd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574ddced0dd6d7742de3cecb5949d95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a80e5edb1f2179d495555f079b9ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2cf7dc6321d73c0f1064fb6378837305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a1dbfee72fc2600f0ed17b48cf5e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db266c2518b8ef1ac3520e267ff274307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730ff649896f1c6612bc06c754a4c97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df1b02ee86883896be2ead87ec12d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc9cde334641a35fad43b578e29bce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f659e897a14939e36a1c8fae4f312c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b7bc85770d0e86d86353d0f719d88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f75f391eccd6f849cf69c6fc7fd45e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daa7caad5bdcc4b87313482d3db37c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f4102bbb31f3e920f462d396677c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a5210bfc71d02c445b6ae1f88277b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a9dbfe6b26d2f107a482ac90df9ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c976665b230c5a4d554f8c320e577c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a368b63c2effd3b38d6032237889c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d47454e7cd76f8e50975bb2df31e37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a3824a3348fdee0bd6b8965b5eee6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523f832da58ee33a0f094bfc4b44f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06217977d7cb903138544c72a57aac27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e12214d06a7006444907c4c5e6f443324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c97a3e380fd69bbc1330921e36db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd1a6d5a14aaf154eb28f69a4619f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52671e1bc4d975c518fe337c721fa10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a2a9e61e99bfce4a7b5ca4807cac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a64b27006df5542cad411fd6dc9c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884f9849e2b42b54282a8355cc32e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143194b0cad9cff048385cee8515cbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c25702a4672478d286bf684d5b33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0060b8b1767584a72fdc37592cf35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa5f2bb226565e63f2596ca2d319f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa198b45f4bb6a851004526802efb69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b88371fae58f83e8459b7b0b24d6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c7a3f57b4b27d6c615199d8d75de5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb605cbba0859e99a0bfa9b614edb15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f2ab308c2e098418c6018c8909ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71578345e9a67df675b449ff6b559cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2d60b8561c7801f6e32da0c383f6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650af399faa24d197f97528441bde7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e203b714c4c813cb5e6219d514c086d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ba6ec56322b4a106622911bf3bb07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48900f49a3de0acddd1fa76810f8f62f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2a907c975b08e4e64ff7edba1f53c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa6fe3c444ca15234b11139a0cfb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bd8c5457c326bde0c8a88493f9229348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a5b5935db925fcc7baaa487df2db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c308a69aa61cc7e55078339aa0571a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304142b840f4c86df7494fc142c6328351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f710204465021e22cb12c04edd91494352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113079f4935a60960a1c9025e43df5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896bfbf6c8ca5b39fe3099c71dcab0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04327c826f8028a615798d494894d034355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259e46b144522380a55081d7fe287e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e804e0ffc0c7d6542b7f3bfc85a31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2e3d2cca46f5ece95f69f41e8358d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481340895298e78634f30fe55a10852359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d5331ef025bfc2bf864807971fee7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066429b6e83bac669555ea62022c8e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c1ef7a04491d7cf03bc4b9e26daac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a4a822f875af2a91607697b72ddd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08cdbb0e150ebf0a94cb9796dac454364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49962426253f5413c63418880c2d1d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd9f922be8211ea5d2a8a928610ec2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83ed91fdb91891669254b2f9f4504367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0ea559f35565c06dcfc9f04a7450368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da4d6ad18e597ebfc76cef2a2daaa3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce26141726e4b5ac70ea030ac490e4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4a349be4e21d2f4661ef84822880371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86438405e13d13aca6d4158c2e1800372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b22a2b55453f3f6639fe2f7995fe01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e7176809d4d8c8fd1cad4dff5ca5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabf242f7e2b34165765d83ab80d9fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87827c7cf39e3e7444cfc86f47e4e04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e64544c55319849ff4d03f08ad0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78bff318a24aef837c757011da29c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d53ba3b3a50351019389a022f5077379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701355a3c3658ecde3e8181fbe5a5c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6159ddfedfceeea9449d4ca35ddb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b4c0d64e4ea07071798f8ccf15007382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bbcbd5e1c1727476ab18ef21b1d8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7714195bed8061512bbdba82ab402384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7712dedf5218d07496ff615525c128385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83258c3a211fb2fd75ad2575796d892386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f333e7a8c7392f7240fcb581fd0b9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93e967475a41b39aa86be18a943c64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8b0ed8314661612130a94c7628691389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bf0039a29aa39df3eab2628f239ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633281850aade5baa7b6d1e7f46a497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c246b80cdaca431edee8dd5fa4bc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2abe786a0347720cff414122539bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca856ea8862eb4ee2d1b88b56222b3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cebca6d839ef480e32dd2f8a98a68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b9401d83b671c9dc008810e0234c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d24e1eea06610f856a37949398c46a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dcd9e0dc938b7d6066a496db6a6da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6abf649c29fffbced73a30ad81ab8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c01b308d5ffc29510f55ec2399d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca02283d8bdb1063e0bec94fab8945f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c655c2c03ff94d31643a7f439c868e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1918ffa764dd8ba64d9ec7af85629403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed525719e4bb31ffd26bfe97875e1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b95a97e8184af8abc08b89c2908db9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168263a0e1ef27eaf0d477ebfbe10a8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c118da9feb730a062be7c27f9036dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152468c272c545f113cb7f9ea219d7e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352684f42e9b2a513b5f0aa39f46b554409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b07a060e4bb5c939efa178a6deac1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb4a28e7b5160404ee84c7bf95fd26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab189fe9b38778a96ff2e46fce3d77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad3188e9998a3976affea07e0022fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d75884e87f8449fe29f205e36bc27e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bc9f76c6e7d3c350a36ffb6bc06f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95051d6a00b7d2a3b943c108205210ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ad3602153a9db8ac7f65a707a9e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e3ebe69f89f24103c9869a729d254418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998275c7773c23f2f9631b30290476b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015673041f755ac10dbb0a1137465b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc91be7fed16f1dbc87634339748b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469f3b9f93ee9cac752782fb87c8c12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4d59dd551714309fb2c05b7627a0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54795f8334258204ab7fa63109e0f8f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3e50a4cfef252ae8bb5553a51f6b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076c95a92fb5a061dc6e289eac65cce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716dcae67f13e5079440db150eaea44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93e5e02293554dea3e101095142e94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e114bc3bdbd1613df3208c99599a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee5042bcd21d3f801e59845b8a488430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0611da36c2690db83a81a3adf9578431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1396764ca5fe069adb73acedf8687f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d2871135f227a434de1a525699b11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4b100ea7c0ad3b5a4d706930396d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad8b95ffc237a4462da0c76300f2ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69eab2a90a94d0395c93f9c6b0a795436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41510df74bfef3a08512c297d5647a7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736d4f3f456d1fa270231c193644b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b5ec4ae63ab66ee1c58731f3a0448439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b796ccdad95561f8f77c9d749ba93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5e0db74ccc041446707ee91bcf7bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569bdedb80cfb644d23fa63e058e543442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a83663cf1be8923fdda9c1fe6738443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e53c15fa682dba392ec71ea2928004444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1530bbf354cd12d7b5a5e1d3c43b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f15d1c8e47e9b02b43276e9cb12890446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ddda728f235cb6a3f43f7c747e83c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22638fee42f520cf9bc369e3134244448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b728e3840404a2af3a6ede22d12f4ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883b939a7f544b60082a2e3dca238cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954b605645be9ca7cbc1b72a2b44f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c956e05ee171ddbd5ed55146c519b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b2a4a37b03787f0c95aeddbcebd16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe8994d72afe72292a2e0aedd62a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df9878bac2ee1e31f9daf90006686455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae66dfbe7f3654b4bfd26c68d9ab8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a62d9b0f7387d7b9d9742ab392b97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464fd565587d2ee2133d3d9ff8616c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bcb2c3b5657a561eb9b1c4fe7b846459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8938cdf86c3bb9e5f034ddc10fe46c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f6e6d16d09b3d1517e7dfc051006a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480e670a12dc980d64fe15b1fcd6766462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c00e2ba40cb1dff7e103b49164c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710a9c2d105b1ca55b98503c63d55e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd875d7e333fb23f50e1a783bff9c7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca10dc836b193ddcd0d96ee76a9e13d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b201ab01b153886d9e7c352f8294467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7337b9ba3e73c199250adec85c743468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a2339c8e7b8166aa9d358ca2e4118469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4eec3af9992674ea1c44fe762004470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f8afa2cb82661dae6cb565a5d59c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107c7d7e2b456e3af4c06ca1de7b165472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cf377f225ce8655e5408a4c9f4606473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277dd6d18fe09e01aa75c217dfc7671474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009b60b9f629e0d8a36bc01132aab3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581f2b3954d3468700d3d81d1756e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f5977f6e9507578e9ab8d77595da7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ddf3abfd705bd81d51775e63674e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168210e890acf52b41a40c43fff744e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73578c968d93ee9f2806780d97c23132480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae6a62ae9436ff28d6ef24cb1bd00a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05ed9229be31426e9053b2f3bbf0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db9ba061fc85fae00999a668283dff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4164294b875e7df8cb876449feda9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c117c46e727cb91c27f338e34ae87d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987071e7070fe1faa318b94d518a240486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c3669297e067d642c67dad5325571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e0e70a000dfa28c2cd90ba83f6fcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d95f62557299707f45a8c0e2c1f66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b514e6ea36914a9a015bfce16eebc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c9ddcd40869adb556b91b883f059f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5263af628c7a505ec14d024e332c7db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3760a7e25f1b0b939111d1f2b41fc4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a619842c1294d61a718df23e428c2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a4f524efe2080042b582115b6dc31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce98fae2cd989dd557aba0baae34f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bdd4f6c0f44bbf584dc8de4df6280497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacb6dcf8a26350383147f30278697c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e308a34354ee3928e1628bb2f9829499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c491cda24756d434cde573b992b0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f346f5d99128de31d13bc8283926e26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26887d68d902d9375b8832efb107215502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab501fc931f066a18914f3f5b89c37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeae7181b2647ad8cf3d79c678994d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d25decdb7d0e2e3b594a40bab15bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876c8fc94110bbe30f9b74e71b34d60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b8d851317ff3803ea07e071d3d758507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495074a7be7480633d3f94cf0338c6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724fb358f593802c9388ec2d1375b4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb942f1b2bb673bfe8a70ab683bef8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a239afc8d48ea68c5e68c7fc576d507511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47700be2f8e3d082243df3971fdbefe4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170fdc18d2f661eaf2b2875db73548f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553720cbc66199eedebf8704cabf547514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd91998f5865d46be23417b1a3d65f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da14248b25bb4a67c3ac0cd91d176c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fafc8e90e781c683cb145001d749b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbdf15e03f76697edfe0d6f941086e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1dfbeb7133803c1bf780a99391ab4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1bb7379f8de9935b0826172d1c88b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cf27574ae855f6e99402d04d0cc96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d7a24d789d0d67899c207fd776342522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e155d80bf716f72285d40141dec3fde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30240806039bd9b531e00e892ce356524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34644cb64c30238d95ec756a3374527f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957fa0b7699f18384890be95baaa267526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d952200b7c1a0918d5cc3ec3a1165cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7623f88e125114b36e91c22a66615a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120d5b3029dde5de321f750de0f2ec2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa41ef729073a8619f8a55ba62e0d86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7e9745bbf4ed49bf2bde406ee861e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246123fb48144544f59d243fb875c28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44af2db3c1252051f727cee3a98c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad681a6035a2063f12ec922a32734254534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899b62cf58c5efadffe15c7dc4fc2cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e60dceafe84fcf71a27a72134146a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b68ed6614bef2417ee47ccea00355537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fbe7b0fe45aa6c28102e9f9cf7e49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf4dc05fc2c3ebf474211ed3e99ec3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314308d87e7b8441fe9532f139e7ae5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e87925853615f38e1a823dd3f4eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229525dd6dfbb1e38b222a1221a295d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba6663c4eb7d00c95a53392619da26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bd099720d18571197c857a0a25dc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c44f11101eef46b71971d39ba8957f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1acd1702a01eb982e6b2f4c6c391546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca291bac25c93e5c6dc922f38f8f7290547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179b3de4efff48b21e6caca44490ed0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f496fa73840f85ca6c586100b038b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d396788100dfffaf60d0899b954f6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a704b4ee97ec57c265994735829a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec403ae382dc9dcb5df3daa813f101552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe66829418c63d9b67b9571c241084553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565a8efd2f42373e49e95d1e777fae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966362e9cea481e82b937f7f57349e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342e506236e0d7154265c7864581071556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc012c668bb9cfcc02d81ffc9a482fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef13465e270e04602c61170c103846558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e83606df52f856ef9c97fea6578e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ffd3f98d0002c06dd500d334cf459560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd2be75b7513bf9d7815824ae31681561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b9b92a69f6c7c3ac29a4a2074f71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562f8a7a8e2b88bdfa188cd4299bd54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db9a6cc6831b004ac4355090b2545564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929cdd4e2b23aa9cd0372cfad526cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af28b76e8275df6fd1e5a5b1d7a0aea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc45cae42a2906f29ede837c5b4f19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eec95e3319e8f1961e760562fe38f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f0319989835dd1e326fcfc5b3a2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720a3b662ffa6ae6f8ff4ceae254bca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c86dc72ba2ffc4165630b307383a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f186005951dab574dc4d5a9213d647572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2606adeeeb480420e6fcf352721e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d619a7a41e85b3b993f4f4069c3f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5cb4dec106c185362389b495e370575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df7b48061af37e04e4a4b76d31a4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821fcf224e08ab53f62db89a6220cf6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f43fb5a314ea9315cfe8890b1c747f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfa42ab0d0e272654b25ca605d060d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e736374c6c9120f76e4a701dbc3c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248e484edb289815faee2121b0dc140581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa874fdf1b903bfb46e2936ae1df186582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab946fed1f85a600cd1f4c061d5e9b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574d006a8d79e99a52ddf632cac0bf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170080dfa4b0c1697daddfbdbf12a94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520410a2e7306c6ee8d80ce94c92473586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed042cbe68008d48fbc3d7eabbc41ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a107e8fdcc684a8a37a417ce52b70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676842436112a9c74173a25488ae4b7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f35270a62c20592331eca8640ff566590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47b83a378277c9c77420587fb435d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540736f33e54c3d81a16889c27040513592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a467e91e6da6c8f36eaa109baa89fcd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e088d0da1ade86fcb8d629617fc0575594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a27577cf2405696d4384f1327ff28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b1d3dea5df92124a2d95539e837ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aa1cccfcea4c2ed83da3fad79b88b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81689adbd7315835d44a141fc6cb71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa251880c263e2611df4524a858a61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae097cdbd527a650edc9e03024207600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad821c9c68c510ecb0c709165375f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2a2d6cb029fb80eaf19db51f315c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445834c2afa945974b5a8ace02dc9b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5833177b3c0c4425e7fae11efed210604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9c68a503a8370c28bc614809e136d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933e32ca786fc0618a591a4e6a1a82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f71dcdf38a5525fdc4b7b1977e5eb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b308d927b4a7c1e26d12deaa623426608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8fc95458c1807dc21be1da63421dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94fb0f4462350356d37cbebb4efdbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a8320ca3ee3551848e62e3b66ca8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38fe8da03a4ab1266cd00e212fa671612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952c1001ae1d761adb0887b2686d68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26edd1a25d3f0162868db2e3717a30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d76cc5201071ce43d916849a863e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805f6455e63e132ae06f2eca643844d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e525e4cdaf204d66ee30c54cd58867617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cbda4240871edc76215b47355d1df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed807945607e95d4db6a8d5cf2e81fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b0376a42dae3362093dad9f5138b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a503b8913a3f9e84d5793d069055d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bd8983350141a5667e09be3ff44ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c776844f4bf5a9329548d1e799afed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d6d1c8704157bf910abe6f16aa65c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2073783b361082e6ef04c1c35ab8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62da664e1ecbb4007073931920234c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c804bee1aa9bfc8fc717c95adb06e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f02c4cd2424bad28e37cdfe5084ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20107887782cdd546ccd8174995a842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84624a9b06575037ad6d796ad8d1be2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe52b733a368a7c42cc10ac62487cc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ab90d79fd7089d9da57dabf4f7309632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c3a30c3c42f2c72e5764c9332d9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050630056418f6a07244d968d9418e1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f725afc8cb901a724d89f46bdd768635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd254b56352bc4447b93ffd602c3939636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f9419e02eb8c62095523fc244b854637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bdeca9f1d1fec53fb477219efb879638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf085b581c8f857818bcd387ad96ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bf48201c1ffa790440ab7c90050c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd10f830a97cf46bac7e7de7f76330a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b931df5a5a6036cdeccd8acf2312a3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe418b79c482ec5e0fd2d13ea2ab2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b261a43da2c994c2ac36d9148295644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b87b160bc5c58d9c55b874f1ba1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdcf7249a2b4aa12bb8b44177a6431646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b1457fa16c8ccd8fb41d7874b30d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b9565cf3be10ff1f204e53c79b93d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1698ad82e4f2f2d10cec374101be912649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c4bd49db906f584b257fb587309ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2755e7838299822f50240430a806a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35399349c02ae966515ef574479037f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b641bcfe5e06f74967a5dc3dfa9667653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd586bc1e7cded273bf7d66a0d31cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eca46bdda0a0d3d258325801b3f2de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ad83909eccb094c0da5ee7b9488ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e40a8eefeb4978e854c341460617657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f5b095ae2fd3a3ee87cee356e5675658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846399ebb954de675440a84e8e7be89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4793cd33ed650a554fb12c786f926e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc9e75e3a3308d6079b39ddb3c1fdc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3953ecbbb619690ccd685fb5c78990662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4841365ee941b689f3808d9b48224663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee825c78f0de59105147225a87b5385664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726ddd5cbe190dd2ea3fca76bf7fd06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61cc1e43dc18ff1cbd686b2bcbe0d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a232d3581fade0af0548995df130b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd317094c7a38c40e0beeee5781b75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8931bb89aa6517796bea9d6cf4a8b66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926410f4cd879fd6e9791c20ab5f69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657560e6682520d02da0f2af7732ce55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94b0459636c0c932e4d015c4c708d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c363592061c049f5c0ffea00c89c64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2fc2523bfce01bca408db297e507f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a262adf5950e4d7a4962937757d615a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e8548b4e99ce5fe33a4337e625381676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6cd7d1a1ec08ae2144d1e50400e3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb26b41e3c8b4163b4042506962612678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef637d72a167cddc6adf3eba56dcbd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba14308761c77af0317422f1030673680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3de376f445aa8f4f8e264e91b4fcc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6de7aa0722c652de95b143bf486004682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd32f27d13715ed88bd6516ac8d8d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57511e4eb0472be16dc63869f43322c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df170736af62efcfb7bf1094519c08c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3e529a3b46db3ac0aa816a2513528686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01931810f57c1bccf9a92f008702945687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800a896a9dc6bfd72a348f4b22ce7f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a914f37d969b4e0acb2c4ee8731f4bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ac70e4d2b48b8b88024cd6cfdec6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1edd342a2b52d76af96429e1eafa79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c4f11716c3d15a6f6d505c0cea0e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacaba5ebb84f8fe72b4286153fc864693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cee402b4a808b81a551e9ae4b4b976694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e1637bd00523cc2e81adb6a79abe3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e905d099d06177a31e4a24ea95c5fbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ccfc7962e7b80039103405da042c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993441b79e72fa0cfaecb2bba78df21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b028cdf21dbad698071a410a4f873c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcaedebf5846ccef0c299ce7564a77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271602d3dc790db511d7f56d140e5bfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de23ff9af038b566646755cece170c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b74a8d48f4716dd1508d89f1260cc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81194b2f88f07e8ab1ee72bb5b64d34b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a4c1d83d720e8b108f66a759e36e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd28ca4c14ee1a46627c530fa4a6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c3551e37ca24ec18a4c573158a74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e8f33e4a1744ec9f3c95e86c8ce8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ec189344e64c61ddfc258a194ea12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344eff8203c965978a5575739acc7c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faaed57af2bd8304825aa619fb79cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8207d5aba9588178a95cba6a5ef8b10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc865c43bfd22547d032ea314b9b598713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71491cdba62287168b3902fa0a892c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b68be67cf81218fb62159f426ec73e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23058a3fb77bb277afc2eee883d496a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac527ddd842e3d181a73ad9e1698697717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53de9fdd0c6ba48ebdc6cd450728ffc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d79d53dcbd40beb16dc97e1c1d20f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871c035b4683fb1d7fe3539e0952f18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d04d5b51bb1b1c789240710c80f75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7b04c5542394229f97b06360ce21f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0d1ef2f1787eba42008c989129724723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6217b05d6aa9577cd73c991d939346724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723b6777eacca995a56539bcdd3af6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0f4f037a3d438e166cfe9030b0d04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a90e90b1ae7d8ed68f28da015eb5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d44a3a70cec638d4801903cd7a0ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bb73cb2d7433674a44cfd2a2e5351729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8816dd551152e852399239b2c03f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6abbec3c31b1179bfa5226b271ba77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521f083f5d4520e156d1274dc4cfff4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059e116e327cd2a247b07a864b7b1ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7a29def7498f1e1ceb65bda8b89a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b0d2cbfbb8166af701663151cdf69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5b02aa3232671caf82abef1385617736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345100308b3b7906ece5fdca54b2b72a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465b7ca3cdda576dae009fd03e19388738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3694b75d57715d96fd67d87dbb76720739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96464a8f4f84bbd133100aa27b606e7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9a336c832da4a0192fb72471d99fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204207c83d2b404a006d3b7f27016e30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a95cfec2ba554498cefe8d21f14ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be77a5e7d1f6468d541a4ed6874df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f373a6b65d3525842f0e2ae39d0e3a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfde46c66f09a77dfd292a44744d76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef190d8142e19cdd5d81b826ed8107d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714235749543599753cabdb647a25ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d456a66ef305d28fb92597a117a452e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5529c823a91f232a9e4d31094e36282750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a156f05c3025d51462dd1b8deaa697751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7538f63ce3409f1fe4d3ad501fcbf66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfe2438fabb12b7d5f1badf7998bb2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e831696214fb4f3c72d896ed1cdd871754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d3de6bdeb0fb32263b4465e9ce49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6a2a91fd39cc7cc9e53ebabf178ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51865ea8af18a1b484a159ebaa89113757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cccb99cf6f8fcbc3296521a5d5ea4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ebb073f24fb85e75a6334fdea8e0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456d6951887dac4ce34cd4e1bee1fd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c4145bc26678bd61fb464a01e461a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909067caae6e85dbccfb85b4a6dbf9203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c167e80f53672fcfbd4138a8cc246994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16176b55a535c974d609d13d77bdfbdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e08e87d105156a237d97c6a8f7336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8b02dbff1f3eaeb286e4833b2a5e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf34dea4258ddd65240665d08d4248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e992b9429b02968d2fd9c48350e4299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e243c87379ce1187d782e5034f7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f85b7e82af770f67e4bf7eba071d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5295aa9467d483974a25c40b053712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff9eb8345b626ef9d38df39d92354813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d80dc5564a8163335da0ca2d1e473614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35354bdb788c6dc5c98fd91247af032615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9a29de2a0d03350c42c28726cd39416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bc94d554d0d82fd04d348bfb8f2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a861efc4e02e50771bba75e59f8a7e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e29e894c803e3cf1fd9d5ad705cd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb4d6368dc864a0c0572e19ecb71d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a433aff7472ab3d18205720dcf690621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44890c1c68a207e0d4ac43e4024d95ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b320582d5a90f60c372a77f1aab6fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52fed37974c4d952fdaeb34f16177824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b58a79e75045c86efdceb9ccaddba525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881512c8443f81396ef9c2d2a3e6b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b6e498eaab026a7c3f07a882c395e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eced0fbcc09bdede3754a9bf97a8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772f8e6ec0294a772a4da1a0a9862c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a71c50695ec79a117b62739d4e5c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7765b4e3bbda45cb6de15be130d8a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0851a75e4e6f9af3a1f8c9f53bb2e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a28bc4aac229939c102944b67186f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7249853dd50c6364277c8e4445160734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7ff03b30ee5740b5d5e5eaa89498335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b526240688f7d0e310c5936e28d0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffc248bcaa32423dad6af6b96a774837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8213ecc8b7ca465d41018772e3bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32543561d8717a85538429355c0efc7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb17e2b7c5dc2a7a4371118d1a3479240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4da873597ac4d21b51fd74af933a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035edb4bfde63529f1126a313f7b111b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155618871473c93a218923bba0667b3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982450c1815ae29cf0485cc967da66f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d78216e70c47c8a25729174dc435845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf9d153ab8430dab2f1de1f23867e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc733a74725c59cb6e85f6bc8e4771ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45d798e1ee27dee9932a4b8c4a91cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1305c8d608bb480941cbae990343fb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009878fefb51cfbe1f4ffd33b08b61a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e46fa382ce82344a31d3490429a4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c5f03b38ae446f7b44d07d42ce5bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cec08d651f037b70c36225f7e724c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48611cef64ad5d7ab98ec7560c641e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac0cafcd9281e3a9dcb77bda249b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab5f4c3e6dc3b5a39e79a2bfefad8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda07d3b504e658163e12847adad54257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b9f803b76285367cb795a2d203f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081bce5c2ed567b592974d9ef2fd66f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a367c930a64e0a1f74cba869b80760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ee105bdb14246957a28085a820bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aec8311cd883aa5039c66a52a8a3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249720358e042b18868f78709e941c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e89b85fb7ca55e0649fa37b7924e6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dee5e28a1a1cb284d595c1d2dcb3f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0889fe91b481bbfd43e72a97bdba366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cba8deb5b2dba233128feffd686d2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581141e9877da09aafe89509b354eb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c66df7fc838b6b8477ad284b1a9b1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e32c1cd762b05eb272e33436468e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f26411268b87cd7172470cc453b03871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd54d4a90c217c5e2c9aa8fca46a4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e25ea475f4963c950c90ef3fab1a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5ec9399ed791fb242e84747a70fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7cbc7e9c22eaa5a98db408f99e9f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ccbb212807c02a14f597e84409e3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f71cc8eed5fa6e24c4f66d06568d8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38410cc99aba7cdef73d2f2b1657af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf55bd9f01500b92b9cc51bf982cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bafdbb9d8b7b3acf005ffa74b01ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c4e91a6d38a6a97168ed2cbe04ec481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7ca69f7a18a2b17725d23e564409682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc02acec1cbe1a63e55514638623ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e359d2a4f7e4eb79c95de1d5c38c1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d837c81ba71b520a927f1c87cbf0f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b9d0a762dfb897af20d7bf7fc622b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf05489e757df6b88ef1c8dbf9dbbc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92f17612841ce3317b0d4a57867c2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6785df9ee12bd7fd4bcd1c7bfd6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe52622151959e11e0964418e5972a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e4ac644918cec980df58d18b4f2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179f75b76091d37a26e341e2b4b3b0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfdf91acfd9ed482e6dffd62fd1cce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947b965815860c465b688a6f832a95194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0944803ad62cd24c3072da4f072dbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102601e8240e9a3ec579bd9d4d8b8e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f9bbd055b9d67dab5d2fb8b33f1c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd4a57bf0ee340e7c19bc43222f4e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afc7be1ff209bb39f00d40ca388a9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d3803f54956de183b2f04e969e461100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a102c7eee8cb531cd4aac2c7af9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0571e99821d536e3fc49ab009672c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d1ab34170480e8bcc05c74895a775103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964398141e8fb49f0106e3120e5bd50d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9923fcb796c4bc294b1f40564eb9e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224f63e1c0805e591ad617755173360106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2081e19521c07e6b7300190f84dbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bcb5606fa20085bb908063f7d0784108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a987436b7a252f35f95c3892d51327109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae827e2235c6d80367f16fb23614e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f75a0cb6d27b02a4b41f483274cc15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5fcee1e395b202ab8f99de9863105112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350739a1ae0861ee8318e396b454d97c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1773a5736fe5dcadd1d68d3e65eadcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d9db5afdc319f7e2acbcc3316f2e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79f7e0ffd7a92a14e6615e04618d94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007c684d60dd3fcbc6eec16bd6b2ddc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f244f98a5d09333fea0d41ba3261b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a968b8a3409a07da19a8a6fa0c342119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f04aeccefe09328ca5da7d6ef12b51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbdf0c6c64f076579b61ededa4e9c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cdd6849b0b5841735d19a6eb02140122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dc147c79b737346d082d136ac9a8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dd039fdfd43aab6c3a157cefa1b42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c226e7f76aea42c6c12eba7a3c28b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a06625108c0fdd17e3d007b3dc1dde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ac5237570fc5fbfd1b82982c59c3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36206dbfc5ee71f8d46cd6931998613e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb26b21b2d0b0bc6469c950fb59f2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd028e4af3ec006caf55d615e08ed1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e2c7e162721e0a43368e75830a46f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a5537107ee66f9f4da243bba2134132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f0fec2e486500c5ef1cffe4c73e1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aaca7bbec2ba71331d124dd55cb36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2717131b43a6a9730962b27f00844b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e13db4dffb1e4deebce761ba59315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d652fc2d5478559034b8c34b7a2ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91fa4640b6e749d9ed9c82a4341dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c27c94ea37783f4d48522cc0a0f015139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebacb64b2176fe495363ad4120ccd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5022e59fc6688e117c682efbda5a2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d6f76edc01a13ec55f15d3a701b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8ec35cda70cc358e92e44480ae95b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982c7eba7e2e6d23e06aee2b9b84834144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece967cce3ca5f586aa9f1d48810eb42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa8df4a76802401dc1e6d7924bb774146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c64320de23793109bd5de17f9e359d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a9c8cbaca200a9c84faef84e6dab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a51d523a706cc888f0501496bf07b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a81e0d0f28ff8b3dc158d535287ddb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edacac5d7e1f3b28b995e34c36490c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55163cff5671ad4acc92ddc9e2e94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f9a504f6adc8a0613a2b007d779ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e415056fba83228dca08a0acd3fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb432d0cdc33851d8f008cba7d8ed1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede2922e6b2e4a93c8834bbb698d35f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04dcf46fda62ba466ba217abeeed5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a1c0522b08de18b00f75cd1752003158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f978a95a92820764b2dadc7852de5fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89398b9bd60c063c30f46577ff77ee88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de2989d9fe9397cf87ddec622f5af7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70205ace8cc6432f52c5a15ef0b7c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e24d66ede4d7676e5935ed417499163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa1f713d791af00af9bbffae58c5f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cf247b8e98b1d0cbe90e264fe609c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cc83fa66cfe0aa08bb79832a1498f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51206d74a6503a2c785b153d0a3268f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db17a3ae9e11259d300070295f55ce2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b5c069ff2cd11df6b31dfe7a04a2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200cc0b17bab7d4ccbcb7bc620c5ba6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f241ccbaaf20ac1ca34f4aa4bcfd20a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef644fd645ec37cc10b95132a4fbdf5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b00e6dee3186a3f362a4cbe0e35a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749f6a47ea571b4c370ccc2e6ab5bdf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7a3b6423dd862d6bc261ddf34a588175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecebd0f978387f4c1693ae6f16ce1b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be96ebabc2a05f9323a22d0bab38478177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5af6c6e45a4123afa9f2c056ff32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265473771fd85fea5070ced8c1ceb037179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467cad1dc971c5d68368d3df8fbec6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596678bf0922c04a2b58c4b72ff99d74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041bdb5fd8521e5b9b52db2cab674e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806a1f6364bc5f0a454112093424c3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e026670a82a4bc294bbe08fcb94406184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd164bfa93030d06f403fc78518df9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967ec872628a11f39d3fa4cbe61cf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670ae2ef004b03d20b7fac3c52a049e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223a0ba1f00b4061a771b7817fd4466188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae45fbd1b69548fa79d3da73adad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ba8b25216ea44982740b3a6185e97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d897334c6ee7d0dc2998f9d64a1249a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1507e9995085920e4890438118e50a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295983a5ca1e001216f544e7cf2e0c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b57fc5c7bc914873a31fb5eb1a01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8715f3286e086d7092881731706b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bb2cf1ad40e83865036e2c309971c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22981849bdfbfc7c4658c3d287f228ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61599f7360219dcce1535ab4dc13cc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf1ae8c4f29dfd91d68b8af7d49508199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bee2cc6e0df88810672a9d5b086b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587fb10fdcb6e96715c357151100af1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab15f00fdf7bba82ab6e83ece5dc5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341ee0123829a5caccf3f3c83d5a72e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391729d0d1b5b23789c67b15f06b4755204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eeba39a158db4b41d6caa742e45ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e63839c94f9cf0aef526a4d060254b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa46ca1aae39248509bcde40463665a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04761465614f8d6e21036bab85b7919208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c8588ea16eb665a11f7622c99eb2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684219a61b4335eac31e9f316ccd4eb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ab017ed99338413018c1852ac1429211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa2b048b61b0ec9ef3c2025c6f34dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410753865a18b6c3b8c5ebf8fd3148213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb09cb7a7e3b5479ab37aa8358af3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ec275e87fb1aa29052c51a09d37f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28627e89a4d9269480bf7206c8e07d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755f78691f304a8286453d012bec0f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7615f6a74f570ab57951f9006ddf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622d67faaef8ecb82ecd1c5abb024fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74dcaa3ad89cbaeb783a58a8ae66ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507fef090dae27946e1927af4b35fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa90f9f188fe59f6181598212a09e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6beb87597d0356a64002616f3c245a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd2bea01237928ed9bc9d759cae66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a185f62a56c2f45ad876b5a217af45c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204baed4d451d612fbb920c36f1a20a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa4d42b10fbad3fc062c171be577d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a547ef1bef1ca336e538e28ecb565228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc20afdccfe186192b6cd4af2b8f0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba59d4de73273560291de4f9ef42b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291e682f86b80752a78668145ffa49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b886f48cc84aa49d2b89b4c95294c5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5240a53b183cb19c0f871d9693941c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e49c262b77014a592b3d6605e32408234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb65dc45d2f7ae1bd2bb99dd3c1a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb51216cb220594a4887f3cb663cb1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0219f324d7865e64330f9e9a987db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80881d6e41aefd38311edae25757b4fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b63d546cf1d27d626b48a0e6189480239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003c29be4e2ab880ec64a4ada5d45a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51711d8fc009432677827aa097e6b07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be5b9ef9639cde3d565a554057840c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec887de54a42d2e314db46bc95543c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19caf3946814293d3550bc1058d89ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b72a99c54dcd0ae719d8fb254b71c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fcd46fb51b41a2492d02604fbaa19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30644eaf792fc59400890b30fc4484b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7d36a08b1e43c8090f83f0b896a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcb4136b13a824c690be371aed4197249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd9a998d8d761f77c110000b75263250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee4c6712390307e70daa9173286529251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc71b00bfea265b3b2d0828b15bbce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3adec604d4ff57b64008b718b26c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff34cfca95914f194f99c1cd1f588254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad57217070a78be6a6914e38a1cdb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d2e5f29cfbfecab07109cf881e4f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e508d54dc4c2d9907d12100c874a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd10c0a998f08cec9e5cab3ca9cbd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7073e3493f28b6776e36517ebe838259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eb7a2ecebaddc23e0d4c5b8847bb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdae2fa784466f93ae3d6e0bf111eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d0f19e56a97527644681daefdcb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8bcf7e2673e0a14f7d1df802360b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbfebc37ce064a1953fa9aca68f35e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca5959d66ff827cbca1476494d810265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68357d140509d9b760e6b85597726e9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0e8f450cf732b6401831e41f5ddf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b02577c9d960bd74c3e5d6741fe6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb12cb4ed689ba37ae1d3fc731c3350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8788cb019fd7ecd9697a7be72846b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d532e0bd6e1bfa50964a0d099b8d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab178e116f6e743279e79cd6e5fc0254272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae67d637d865b8f8535a605f0dd4903273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb6e8242706152e5cfcad6ba4f63f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb7d2f5e26bd50550df129e04eaa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6e363d557eb308edb6cd4389b9986276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599234c30b4d2b2c9dddffd1f3e7c30b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb4b83638c11e73e407c6aecdc3dab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fedcf98d071c4539cb6217372a6cee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f542249e4167733aab3dbf70041965280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45fd28898534e90819cb758abaea4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93936a23ccd09a5027468ae059ddb45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586080898bf7272ead21d028ac03308d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b3a55b65cd5df048262e3768d1a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9440e8abea64eb3d33e50510ff84a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a833f472632ee64ee274e24866caeb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805484a5f04481859f4b4b08ed7af5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589b1405d125056af723d40f9200ab6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe24a4a09eca745a088f36aaaa3a69f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604736a83b1fdd043c1f67ca8736d2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057da509f5c8c6989cfeb19504101925291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9d393bd13c948ad178440286f00ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df4ca92d663a57a2c073327a398810293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9501d9e8a88b00e74f6fbd48ed8d6ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1911e1da6abe600d9b875e7b848ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bae2d438b9ca883de9b29f42262b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55db6872345aa7316c9f20b4446880297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075467b8e9297f6dca519ac1ca4c0f87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fa2d62f49ed839e49c6aa400e399299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560dd69427a20a3780051c14245a30d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8a0054f2cbc6414202ba857af6827301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a88225c4e39eb1b571411ab234560302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc410ca95d90881af81823116b11c2a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183d5f039313c30e13bef9d40efcc02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f63b94729247f14ee5f90cbb2966f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea46306cc2e61e20592f7dd8205ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48516e6a49bc7543ab10b77d72d0f12b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d610c37d765ea68352c4ae7070028308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29bc805d2c952326c3eb8b8ede89ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f85e16ffaa171a7ea76f21ec7309d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c908730f7ced1e2fdd96a67aed72900311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8fee3a9552ca821f33a268a2b8551312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a171d015ba7b25959e9b239a4f187313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93a6902e5048021f9f79edcff723f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27b79058677a276bf3e901d7d5827a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f02820ba5881905fb506b15f9419e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a2c8ca4d25f2d519528c158d3a006317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db400def28d14429a28ba8fea0841bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462be368ed784d6c004aa3518accf36a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0e42d9e74f6220a0d750f9a4266b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b48ea8b37ba58bb0350675d663fa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8de63a7d751946faf5be8450502c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0821d6c76abef79644966f99927e227323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee7f1648a719efc94a94f870bd10d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efb58eca3d34664b1e4215d18ae256325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae671f213ea2eddf836576b4eafbd48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faeba114a5f6cd590c33ac4ca66285327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0fd0cb72d6cd45f6d46db50029a3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cd76d5b829ebf33362aa03d5ee4c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab5518298cfad34925b1989f2c27e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57869795318c27c62fce868984f4aca6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c641ca8096416d76821976523dd9f56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad5aad3300e182bae5cf7d93184e8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348ccf9874c7bfb158669872aa03215334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a7ed32bafdc41d70b5f10dab5a201335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d28dd90f3bfd8f6558879ad1254a57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcabec78c0511d729ed8e4f25ef533f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d3d97e8a69dbd32e88d73541f30b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb6d04aacb1c3b59ec92ebcfac6b19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853db77f3058910fee7d8953d68d2f1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66545f86590ff39b7bebd27c162a80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8930be8bd661478fabbe908f00d220342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02f8b84e48526039bc8d7dce2dca95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240436be66a5819725bd009f2e75a820344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d734ebb73e1ef5836dd9d4e11ee1130345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae59955ca6e464f67315e80724d09f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa428158936462cc042fef0201c9886347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d41966395e2f37437da90448d3c16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb935d253c72c89a8f294eb7780026349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0425d766e2579068abefa8e4a96e30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c081d2530dcb1c51d6250b3a1efc3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c5ccfeb8423c321abb15000d47b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96682236821e7ae1a9b71465f75215e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bab13a6621e392cf0ce723286677ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792ccd1619514bb83202180ecaa5c77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c5a516dfc7a920e6275312946b696356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6a0ad09d16c843df661d367bd6985357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca86e323a38fe5e60a3566b0afe20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521d5e6bd4907d46242d00989f61b5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d15a80f8c5c6294f5944f9f355917360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d8a95c2c2583f08e2b0cf02055d8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104569f39488ea498a600197f7d491bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f321ab3c4994ac09bae88fc1e94cebf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45a01bf22728eb5a85eaea306b644364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9887ac0e5bad70fa20794c08a5da847365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb9f208f98c90c770e463861901cef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231074f715b3e2f95cdfaf9426f7e85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bce7a2bd48934692f3414be8981b44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc25906e14b3e7073c24e72ec16c00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb45aef3bfa7828f03fbce75092bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb252527308ccb7e033c8059d860bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a77bf3099e5599729022c3b71a2515372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a3812c59f43df7ccc6661586247f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6c20c3d753c2cdda20c9ffd4908f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb3fd9b78e82f2f4bbadda1d20db2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cb381d0e5a722b5486984df8cf318376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ea650be489f66c70ee022f4b630a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce738afd303e78a9836e7affbff2c514378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5384041eb1e344c8bda9503ff64a04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48d3586146c6e7e86d932b240f62b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e7268fab8f8a9ee3ba3e173a3149c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e189b80023b1aedcbe900796b9bbd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f4fadc34078b4c303899d9ddd6f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b1dfe7601a4a49886a0a78693dea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59fb0f05472eb7ba0cb52be9d765f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8e98909f80a40e1faefff056679a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af0b284bbc2450630d3c48ec78ac1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862d4f143c5a517beb8da689a8433a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df7a21683d903df09b893d80534997389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a12d8390ec24250d3b0f1bc740fdd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe467fe1727ef1fb01366056ac134391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb777a9aea0fe45c1eeab92cd4bdd95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecb61db0aa8884daf1e9c0b5bca566393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aaa2dec1182499ae813c2ee856e9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1cf38a62f6c3626936216f93ec7b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33acc4f6babe207a3079723369b8c81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8137107c2c733813bf5c85f50e4f50c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d4c95cdc1013bd3d64e8dfdbb6ae9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb2ba5fa5ab53b82d04cfca703c34c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753ca91ed5aab36b08ec06d355480e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d125d1cd64dd2f0c4d441321431ca5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157070c492f9f5ffe2e259fc813ad98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb05b5ae3ff2c0f860a08630d7af1e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0056908145564b0ebfb7d37cd2cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1402666c874195056102cef562106405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96fb2bd98ff8c11446a75d93e7dbb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe7970b8180227b85e47b413f31ef2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b3938bdabdfd7d5874dbf0ec76a19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620be54166dbe2d29b9d1cb3685ec3c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b389bbba58debbbb7161f21bc7988410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfdd1b4fbd275032dbd8ee90227537411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907690ae7cea2d3e21492e6fc311e195412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7902383d102b9bd8d123a1c122ab5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26cc057d75c31fc4ab2e7a0d51819414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77de1ebeeabd5b03006b0d4ba26dbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455db062934a605fdb01d954fd4806416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e544989253289c71c8e17039929fa8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac184ed8997109864bf90282797f12a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54998c7ab1b7717d0e57b14bd17f1fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ad38e6e89d19b49079a16f0794cdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d2e4c79ac208e8b60dab2c76c347421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f51b7b5773a39c9e1ece06cc9673b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7956f613dfeaf94622adc22bf97add423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280539b355fa66f6f41e0bbaac7598b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb833b1b697643a1cf668560511c6a77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf394da80ec82b81c1effa565eb08d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afb98f77461eaff389ce4d63df3928427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e6a1d883a5cec26ae62e0dd369529428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfc4b734b81224b032630c7959e6ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c4ff8dda565a6e36262973ea3bf08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb151e0017f14236363821c7a26e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b1dd2702dea966726a246a41e66ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98816cf97e41d10b44709aad31230ed5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f57ca93c14927244894512ded8b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7d220a69bea485788cd63f107d024435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada3df47577075cfeb748b8807c5f8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc3402253d66204a93c6c21b20b544437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5ba5a2d0d9253d992cedaeb2231fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9344f0bf4e919f3c79069084cabec3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bbe3482292bce2f2df46ec6e9088b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cb171ed05a750e4bce22b0da8a4ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec37318329bd97d3ea96ab2938d86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b935650fd05da95768c9f9e2870f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eacf62033b5755a79237419ffb133a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9235147c2dda4bbeced4826ce940445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94315d89109476ca4f03271ccf477b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff38793b6040b69c6dd494c4f692007447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a30b119cdef85c6ed9b209203ccf7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f75a1ab2287644738a90a06c2cbeac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53fb4f4429a0b8ce6f02a412bd27b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85dde50e4a2dd8f98911ed7a9e4de6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078756b5e09dd9b81e32b5611c7d540c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be9f74709fe2e7a3bc90bfa238961c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402d9d4a0ca5f2d8be52768227f1bb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ff7bf93506836bb93d509d50886a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03777e91810a107e8f48ed49b88719a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bc548cbde3b3bb6ab77a8550451fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395e7f9f8eb36df2e02448757c55af6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af1093d174386b0c43e5f09751e51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba37c2c12283dcc7bada7de9d06b3d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aea2b00acb949b416ca1487f3f038461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90a1a66cff3db9b936e6b284ac4ac5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70d4c644ba3be0bc603722a92684eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e4c7ffbf568a0fd21c176efa181fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae55b7d22a1675a47ee4063f3c7659d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa76d22d73f138f453653af336cd68f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424cb2272b2d60b1f7e3ede3644bd2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e4f24f3f60279d76c826269ca8b7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f904fb9090621e9d41e9d3a79a0c8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633eb018e674239c144af0794f4f5b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b8f94a020f7700d8ae28fb5d110d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fca45f028edd9f2ac96a37b98204b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba5f5ebb59f8e76a4c8c0431ec7d65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8be7b5f7a6fa17e100aa963d9dc60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073d24ee3cef1012bfb0dd312ca6243475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaeea5c8b3a7be485c7cd50dfef410476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dc96d21273759b1483c8d04b31a89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027c02ba4418fd4320364ea0e5f420d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71c044894c804137a19c28769cd1c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5bd76fa62beaa7330edc8e88cd972480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d22df81bf49a404090d5f4a3f1ac5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221e69f6d2bbe1c8b941eaac80954c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e01b201ebbe9e99f0b27dab0483689483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2c498b4ddf20438d66c78cb348e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787de9c3af5d6b78501c02d71956724485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a2b750958139fdb7dbeaf4602705c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395101410f1fd628a5020ede62c902b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5991b137bb1c5b14088d65d62de12a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fd241e80fb857a75072181c1358dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468426c0dae155d30ea5c4cfb632441490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5638142cdc70837c22ee3b71d7bcb4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed82fc91191bd002acccb59ecc3be58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319d883bb4ba5a870fbe50e924a9836493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9de26ce454f613ce356986d74168494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc70741f85b5e8845f92cd3f816ee76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f368bba4d0420dde6a635e4ebf89f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347858396e2cfa2603e067926c9838497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ccb60e93945eb0825055bc0483dcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848211b630c1521cc47f095772e224d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e949dcaf165bfc3827e11cc737734500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea9d7e311a99dc8e755677a469434e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c284b91ed1bf666d2b7da0b74cc96f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81161842799496407bec6635208ac684503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f7474a6c982c5f64b2efc3a69998504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07d7b0b57dcc79ee3a9c74e5e99e98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004734d5bf57968f3e8396646a2d5af6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c2153c5da84d080663ae14ee3fc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3ecf29e3f848cd150d254430f0f96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2046befdcc1c27c7743115d8978d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46ce65cb25a53dade97d4597155793510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8ce4e9d3565764f0ca92fdfb390d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceebeee65b0906aa7420289ea13ebd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ce26c28ab44dd1be885bac3db8684513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01543db3c11735337eaa1cd19bdad675514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd07ec62f65f3972f47c1c3de4a56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87939fcb52a067cf4091869a1a0c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e48496bb16cbb663ffc2a81ff1c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61adde95a2bb1a3221fb58817fd8803518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848d108d9fcb363d09171e02b1d94a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a178a4e01b79d97ae6d0b64e6467b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432bf35780ce777554be17f434e3206521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cb561017ce2b18d21ffe6c3343b3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d62f7618bcb4e3b4986d37c69290f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced25f058a640cd63c97bc36eb038c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfddf8bc72d177f4a456c1d81c0904b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eb25551baefb19dce46137830b7bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ea0091552df6bcd968acdd2b2d52b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66e36f89d8a87df091d4c96bb967f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4cc6d3065335a5898474e69fc80c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8857c29ac3abb859d4bfdc76a10bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c2d1ea3620e575da8a818228bb985531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125818f98e39a03ef0bd3b6b6c450bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be80d55338b20f1bc262a3ae1a87739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426cb254a7b75a65c6f991d7571df8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3571675f6b748e9305418bc71cdf981535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d2cfaf6c6d485353b1d4a6ca12e51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071bc79ad52f9229dde3f8a9bc90fd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce09db23ddcab007393d782af50dbc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76852e15d21f4ee7910727dba8343ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e8ae00e384ea78b58a33ffa8956e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b9e5832612f7ed9ddd93f5112bae5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a045c3fc100e58ff46fc000ee7de440542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c269c7b1c4b4aca6129c37a0ae00c05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f394491d0ea9acf02618a1d44e97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be05e7573bc2eb4e9add4738c19c3a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a102b300ca401998f71c4f6a4a0bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1a554d2550e7cb3e1fcf3bc67ae43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7e5d15edd69478b517cdd40098e3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09339451efc3e79469ee14a9b25fdb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c980d72228246b8f1ea389b51cbfc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484c8ee533d987881c9e9f7757e9d7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292d3bd967225b5ad8d848cf24aadec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0a414c970f05e8a899444093e4a97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ee6562baaf3d8790c859d56e4252554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f943781c200c723320e374d8834e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7776fa23eaccc40aa84e419536ae84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fda553b8031a15604e48171dc422f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b2da2d9473b45a1f197f57552e10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04c4f01547b434b8e1f0efd0384194559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d58c6b11bef1c137a1f820cc0501d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3936bf98579ff1998b68eea491675561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35950f78ece681f5c7611d674c9b5f3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3645691b60b144140da95b18dc690c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cbe19c527d52a5133616cd60b2313564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60757027bad97d57ea7a03740a5a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e426b48364bc791bb16412d4e4436a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278bf9f1293b276c24dcd553b951c26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5a112cc5afcb233c3218f4cd705c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586157158bcbd7f89616796622c9e3af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8386dda5592178f57eddf5b2d2fc07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f2ab60dacb95d38d0dc4e0a162611571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc8bfdc7c1ab7d19e59bdd4471442572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ed27a7cfa212a67444533eff6624573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c237db8497ce46acd7e3dcd303fee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ce9b8ab9fb308d8994aa5f41943f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfda07f62ecff4c9f1fa1cd6110d4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19566bbe40081ac2945bfdb21cc83dc4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41cddca63dee91582dc3b1f7ff929c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392038d9ecfcf16b75fa9a641b2311e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd30c81b21c6c08fef053721c6a733580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e5ce41c89e6b1ae0c3b4a7f9b4d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89da4e078c5807d73e81853ff774ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d3dcb200812a2820662afb8c704e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8811f9085c90a24df6d6962991ab8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539e488f98230a2878545c052d4bb6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aa279d95d7ac2940f983589e85015586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77646e77cce9bd263fa97466ce73b72e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efec4d62521450274793345ba4b694e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defe6d64bb348eb9da756ad1e243d7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249e73b1b7f6fddff318c2d0ec0c25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b9965f3cfa5e5b3caf73a31fbb00b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1f292c95a5f234144330718958b95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a308dabd78a88cc0d65a5dd59266d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4277bc5e88bb545124f3693e454a1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da162b75c1f929ad331989387c8735595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f18f04faf5d767f0054ad4a9ac6f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd227196ce5ef36aba1a9687273c0e0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c5aada8f62990a6b86c0d4b1e2c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b61624828439833cab357e676fc01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384c65626fac8e2f4cfffc9cff2ad50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0923d79395f63d242245a4b0c1734601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d52aaadd68f5013412faa3418869f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6ae8dd4e07d340131dfc4aef1c46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538ef1b32938573ad08ab82c2c1bf85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d7a535506e1e357c1a01509491f86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8e480bd62f1bbb52f7c2c69da4257606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7ded25828923c7097f36e38c17f57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7678ede3ad427addab1fe475422d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03216b2593e26918f9ac1ffdb808bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c8dd84b98e9e40cc60d16aad58db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0225400c722b88f7748c09fc49512611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe456e7a6c584c877d42c9c3f3dca0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15eb5bc0e34e0fdbfa8df6c4c456f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e167105e2ca7712c02960c90f661f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7e40f770fa07d76317c380a7bea60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbebd674dade2c22cad1a3932f5eab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78c90d08c6ea5c3477b87473f69e8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1a46ff2632cea208ae51992a9aa9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fec3e260346e222e4cdc3a2761597d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821402a19794b89197d6f4810d92e2b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf389acc0b794b57d229c3c69aa489621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416237cec83feef2bcacb610781981b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc190a3019efea4eb2bdb9488474f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977961a46ff4f6b044571aaa8ecfcd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5577fb2a1f4eb846d9696d942865d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a3b78faff156d4e890b95b5a80063626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927f63f01dc7959bf2075a43cbdfd20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe28773539592608edb3ae2f9d6714628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f77a79c82146ab593276ea21d530d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5045c3952c40dcb694667fd2d286dd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc61e29c2370e0cca9dc851ae75a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48a612199b78ac80e1f00b488e9e63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e818dffcb58d35a363172e22224eed6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df115bd863df2079f0d98e0fc028107b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5360b63c129488d16c92c864c890c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d060d5b487aee76e3669820b634a37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd98f1bfba60908a070fe6d76613ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d60354025d441505f40f8d5d35bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a543fb93be4386e74e542900fb757a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095e6b090a48bc38342160eefb4a8d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d23aede4ad3cb5165ca04b45661c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a65aae3239eb26822d93c98d48438642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5c32f7206cbb775df733129ba8a8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928116ee3f2c723ccfc955cc57657a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab7e380923ab85c799da920c1feed1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a73cae9ae36e1a77509f3c880d44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518ba8508cac74bd50b3653b0313336647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3461de4d2b0a1b335bcd2237bbc2f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baa4cdb6c362e47ea13a01c91d9d3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8ca490c7a8ed86e172d09ade53cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10ba5b0639488cc38cd3d35c00d85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735128bb1708176789738a3cca353595652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171163fffc56830a336549e1a558ef07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df226af7ccb0c7c792ad755128d46a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66557513dbd763fe71ae08022f99d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d197436a6f7be6caded5cde63fa179656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0cf2c7a2f7c69dd93275b28ddf461657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0937d045182fadbbc07c3a549d1fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a58f3faac998df22574730b1e6dd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f4d3edd0b77470f1adda2d24b4e11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e80a60c9142c22831c32970bcc2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0e7996045d4fde23b516c48e24c3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ea7c51d5d1a1c9d89778ec13c6092663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a629197d71ac6909e625c3c57e2e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b8bee9cc6b319ab255aa819c41817665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc156f2317f6b6d48cdfedcaee49b24c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81395d29e73a7f36f7a991727dfd0d0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ce4bd6b76c143f909d4741fc4c0b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6b03c78b83991b5ea6d99b07cf397669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236bfc2dcc24f1531c576d0bad02dc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f43e4362535b29fe8fd1241bcb1fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c3d1adec680c9288c5724195d8443672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237cb6307612b71ae07350860b80233673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1f9b8c64440c04b3149e716c7bc61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a819ebe4383003482a0fb5a001f16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee7cad7fb12e2edd0b895be4820f3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58a73be687405616b36ae5deb664bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f860c0613821838d04ead677c2ec3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01bc0fbcd237d8566bdb0dead19922679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65daf1407a6118eacd3fe2c57ed32f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dbc4b4a224b13b683afe6cb740c11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8e62945ac859c752f5d10bdd0c47a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309b31224fc05400fd680a6e524f1ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcd1a7e390cfc318b9fefd3c1a4728684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41293f4cbe06ceedf5c2934bf2525b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eb5c63489446e304220b5ed48e6d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e48a43932708e749d90c38c9c84a7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec96ca5c60afb2f02cb4dbe74854cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce14768b6329779815cce361361dd7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45402fc530aec4c182e7922d1606ba78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ccfd4685edd6ed433dfdbac881561691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d411338d6b4998eaead7306317194692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27cf85289b70cad79a6453af04613b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd0cc1bd90c4344ab99c8c29bbaeed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabade73b41e1a7e11bb612bb1c09056695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a5546aa6e9da0f97f4288bb2dcdb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1113560886549fe9832542a5258464f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2108560e2336136b4f1c424c58b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a17f3f73d8d6ef595e825f416276699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488484965724e6798270591cd5328e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeade8600a4049bdbf1c6b59ca09f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d54f8d3561941aae4026ecfde9d99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc4455c2e454f4335c4746e66ea473703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545de6379fd4b4356f24e4d6e1e23a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20092e067bf0fa958f638c14da0a836705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f966516c73c7021f28308fad0f407706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447fe1b75878e6e11982163f37c127b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0d3016ab8cf683b9d66f05bca857d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa5498ea8106aadcce025412f4337a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ccc98f1ec6b7e0ff2ce61ceb199eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48661c58bdd563deea8555b888a2ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d815bc4de2dcfbf7c2810e922cef41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036224ad71edf248b84545280828030c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a0eaf231f98e5e2be4cecfde7c18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62746564dc2b12caef099ed52f0d73cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645b57f38aca09a18a816e7a65502d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3c2fa6150dfb3ec1deb17a1b19a77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd34ac05132df33f5ba85fbc7dd8ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199b92de4222f46a070b281cac39ffa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887b7acaf58ab2f7ae4add9828df175720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdffa22cef955de066f12cf265809c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d778fb7e140d811e4d292f63034fc33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f22627fce8eb70c843ac310a7895723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de26f42a8c9fc73b64adf39d4d1fb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af4e1a5d0e471377eefddee3a9555e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3e5e2b995e4ad4ba6de957cd107fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f43e9b86f07a093d41a691ddaba48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c5eef53c2eb84ca866241244e7f9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e018a7d2f7d24da052bff4be769f98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fea91e006558e673aa57454484593730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08c9eee9381fc8033f53f9a75c5bf9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671b187465b32dbf76e9389f7d718d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66509de367189cde1111f17e73d1b09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47a83263257e44e10259a9e6764f97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a90881e3b00fc323ab75c63f545c7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26ccebc41de7f491c60f6dab997c68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d58cee8f98b4ee80273e50d14c62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c9b14be7dc657697827771e57084f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad9b09ac54c829d7f7dd304498ffdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6271f98f57a3b70c9479f3061e1ef6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc69184e703c61a92b5359896b15b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0555bd6a4a4b0ac1b9c767ab0a15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb83fc0993ff5c6701282037d254f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e6fe1e924f1a31f4ed06f9bd4e7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7b9ec67b150f7c7bc02294372682f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef88df0924452a96600af36dcceb6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfdf77bd9aa47dd33a9b5ce5132458747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839066fb15c6f94344cdb45616b243d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c405c3832e8b29a408239744cc54e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108473f80262ff20eacd2ec6d31714b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1971940b4b94d9922634cb76af04a4c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce347ff2e0b6e1a429306d7151274752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a496c6dfe57b7143511f47c257f248753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe4fcb5f7d4f071fc244539f172978754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7ba132f08010cde970d41612da26a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8955dd83c481c76d1f7baf75911ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f1189c7d573780537b210a2850fe6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84e55ccd869f6e8cce1ace6cacd43d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72edc1299772eef02cbee1e738f48c7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>