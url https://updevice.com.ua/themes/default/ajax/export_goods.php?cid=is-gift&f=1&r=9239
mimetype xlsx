--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdc721b827077ce402071f0fc4e5f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0184b0f3f0cf855b252239d279e292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ad2b3d4759f559def311f3811032d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb607d6cf9dc86c9e68fdc4e4f7ff134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79047653f6b263d2abc1f45aa71d695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadb23b994f9af49bd471427efc01be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73200cf1b75d86ebe6fe4365c4c25e567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f52da050197c4c3336f6300bfa128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b0c85a6c9395c34cbb240fc3ad44f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f803414f1a3c9870b1bc7355cd6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c53ac347ae4a75e0aca37cfb32b56c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216179f9680a8109fafd0ec0a608e9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7298ceeab61895c4e800cef1d08802913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f07084af36dcab0ab972b5393f864214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126167037b34e8d8770713aacda5015e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb6cf68ffbbc00efef2ad40d2770f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ffab2d47a688e784f1e01f7b9980517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b00517c5df7a75bc6cfbe44a3348a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9b8009b90cea8f8116609fd82af8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ab6e6461088e20f35686bf4dbd0a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b5e79c5542da1616dee0ae6dd3b2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9753fb77db9bf3427a70bd0d17913f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebb95b90edc1b0c65316dad578013823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1cfb67686bce119c353e767c3b18624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0295090bd920e045d7ac56d20ba4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa29d130985426166fb9a079530b1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a8839703c21a150bd8613d90a44d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef04d3a92ef0c0c7fbe93929244f96328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d670c6e49bfe9880f0a65586ac131e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0faea5c8cf34728865ca7640ee07630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a6a0562de0d34dc15fe2acddbbedb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea52be23bc04d360bdddaa2eb5ca50532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930da5d1b580ea521f2a45bd5cada62133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe268f1cacc9b1e60db209d57999840134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5095f14349f7d52e585c0f7eb987935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5361b179f6f7a14f516e3828508ded36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536dba7acc70a790a40eebe9f8d373337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f88146d8cd9f51790c2f99d7cb48238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66c99ccaff10dfd3963e083710e78639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aca2d2cbf2f511abbafad89d3784f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195599dd1e01fdd53ed91acbf5eb00d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff578f4a7546912a4dfda03568217942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6149ffdce960fc648a104bcaa06ff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6849916ce9b67ee92eb9c840b2d86b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeef1ff94cb4b9ca7111b9e013756c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d4326ef5b981d1d2a327da488915d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed92f66b0165eb668d5e9a58eb9d9a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c6d186e7bbd729a1708b0066b87c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd50618b19f43cdec0ee76356dcd0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e64217e8deb1fe63b5626798be59850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d393efcf250e193d91427fc2dd3fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e728079f7e6dbc338fd56d9ea75152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a1dcb96d17ac9ea7a82f43e452f8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2e3c6a3d5e23e457f974cfdee95a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214360e099528a2117e4534c2a7739ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832674e9ae63000560d0cec74c1eb34956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bce86007e93f0b4a2ea8421e1f6cdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fee2cc4d5fa01ff5b0be5f830d2cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220ad421ec36e56fb3bfaf2dd3798c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead06e4a8fb2da8bc5b045b2339b2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e06004c58b08a3f26a7e25397b9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc6dbadb738283318d6ec23e3217ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd8ffe07796962d5b40962c52986dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751106921a132602aabd03300a7c9b9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70627891633312960b23f40ae2ed929165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e89a0b18de8a8c0b7dd64aa241b9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293f5527e120d9a62b7f0b2f758835367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a21e11b3ed2c4c2fe0b26cdd7929168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f971da940d41083d90f14c4edf040269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15a83ec50054b21f9c5bf850b1716f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098a9699922aae181d9fe0e944dbfcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331bcf0f5895a99926650aa2fce067772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917df17581ec8e97fd29bb657eacd3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c9e9f8eed038f0d7ebf7e73234b0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d453f0b5742f6e296b8ce7f824663575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e9ab1a0c3947646f8ba586fdf54b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143e42db00c9e4036b9d05576a68bb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9e9631884bc8fe76b5419cd196db078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003393b750076577f1c9cb6020151cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da466f854e3cbf0789384f49cb106880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74701af80059cdb4d352e7b855d9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da191a6f35bc7c1f7576106ca09fd3af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdf2f21d36610be4b700f26c6bf75d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6bf2f350e9fad5dc21aefd3efdd5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d0e67b16ae9afd791fc031ac72b2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1d7478760ed9aaee4820f6340304386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25e5fb6d52b4f0618b9a1d0926af187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbd9fe6da324ba39ecc5f5ecb4c80d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8e6514a6765d01022700e2d61290a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4e2c886119554dd10457d063f3a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9fe3eba993de1ace2c7caac1075c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56add84c097a967f39ada1930667e9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c35d8e14870432956cffda4b80ac5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5246af6f44047096bffac2aad3dec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce25d1943187f7e9e25fc201b5733d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cec05cad6709f18532dd77f20f66b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b1f97e9441a660bbd983a70f30b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a9747607ba6c7e78e11b5b5b754b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610e3828f514949a7c7eb924f4a265b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97895429dcf3eaac8534bb942894867b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391566e1f1d3567b2218eb336642805101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24516de4ef7efd927f55992a565a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd03a316a44324e059bfed8fe5f3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ee01ec56f6e579dc8312bc831ef68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f748f33684e4724f461384589a75d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e583c8572b25c09d22ca63230d66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32abd18cd9baa7a60ce827ef5a6da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae54879ca6f8d5b28fb4c55ab47e68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9e6824718a0ee817a93d9d8e1449c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d31d1d815bde0cd1b07a012f07b33d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e329e24d384db50f11746948bf8d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8786fce3e86763f8a4242cbfef9d5ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b4fe15a69c85e3de86745a372899113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d805a6ce8f26347339fd11496144a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076b3f312e10f9895d76bd91ca8e4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516c1e5c451da18abd366d94044e655116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f240dd0cbab64d754d68f03b7ada36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbbe8824fa4eea322d78f4717d3518118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479564ba43e9937faf64820872300fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aae13ed9fd4bf1bcda976288292c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb049bdc9dcfe5efe14e4028a14b736121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aa5cf159a45e63b122e9a0891ecc2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd88d7049c4b620ec72266e5a0f6585123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf84c3d77d22ab730f1d3e4df3b29b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bbae48c2ab5d2a4a2725f3cb157a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e11acba0cb5f9d1a3a9097ddcdf97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c16ec629ebc18c815da7443f120105127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61ae6d4822d10e4f1c13279aa13f38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929f542877ff631af7e0a91feb4ee5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a493f3b56fc02bcaebd8ef03f6ce32a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7bb06491cd438dd22f2b15b989a38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b776702d399c0931f91592174e0450132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296802fabb43dbfda5b899fea8220ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4959fdbd8a5e16436f0d6b542afc49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e75daa0fc6dbee5a54db5cd52df531135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf1506b8723aa2e23ef72b9fa36795136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4474ee1c67b3bcb2aefdb11996abab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553b8d76ab7cb0080e317499592a405138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a543bc41184b3a4ffe02bef62fe36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c484ef170f644514f75283d2fb5d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea65ca1f65d84a7b83bbf1211f3c89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2ba9c2140b350d2414dd696454b18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffcc8a1ae0fffbbfb603579dfa6157143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089aadd2122ac1c2c6123b35764cb14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5061aeaafc446a4fa49cc32f27ac090145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d462e67d0291244b4ba409be2de82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe6bee9dde5f801c25be02364b873147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9182f842226793287a7a139299751a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d229c23cddb613ce0cb140e567cd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39cbfbb9389ed47acfe67062aa8faf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa10f25e6a2d8473fb69005dc1f99a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beab24f855a190d7eda6206091a5e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946a0814d18b06db6bcab689ee1ccc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270f3523ff634a2eb554996be34030d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eddfd0329e82811b37430ebb7097ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099d0ae85a5c3cc578897adc53a92d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f0c28032f4468673e8daf6258d80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39bd12ca5cac74557dcacd4b8687d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1b6693cc30030eb6a80f01704c4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca2bf52328b2690ff731dc4e09f29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89648065546b971f04a3314578e8a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad38b7289b63f870903a09110b5e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed6620afec179acbd5196556eb03d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f38e6dcebf506bcba4e29090b18e5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f2484446a74440d6ac8f9385b7c9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2d51eb50fadba71ce26b5d864c1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee675a50c622e9b640ec3dcfd5b943d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb83f9bb7e3795a79be930f97e92b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8da2016a7ce2220fcdb458a203482169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380267b1b53e3f39d0e56918af2f3b0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d11a5297e49ba0e9db57e7b3871dde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c621241ada4dff279574015e3d9b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912263bfe084f27764fa321e199abb15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ace8f02154fa31ef77063e946623174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b6f948bf3f9a786a1ff004c0f005175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b00ef0dd9e9698283fe8b389ea32eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b6da21d4ee9767f970b95c3e508c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762945623bbfa1e47fb0c63d9459703178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6feaf28f744b985076612ba27d0ed0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35925c36c349f4e8dee1c2c683c6e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f5fd233c43eee056de126c41c71b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd13a675be595fde946f1a5a9579bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1a5dec456ddbc85d4266e03422634183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d534d11946c74b92f3345bdfe550289184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866e8e8b7b8e88818ceee3c30f5f85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979ed2e6b9a3f0e50714641a9c5623c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47f4c6d366c884d8fa6e873c37de12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656022a5081a6282c97efc2eca55da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d4411980db13dec3e48d4766f39e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d355e4bc791821621ab66dcac94cf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb184ebf89fbebe30547bdc75791fcec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5115a64da8f1a82616510b562d0adb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f7ad230f276e28ed6b47c36076082193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e1aff4a1dcc74cbaaa2bfe7bfc55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7eeef28d295d23ec166e41f5f0a96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1dc1ab1be08c7fc7e12a2f57824bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c78502a0351e390089236517bd573197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65027743d9c698907c8b27e52c7c7b9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966cc1b0d7cbfbe34db131ee36901d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee19de339904560724cbd5370fb0326200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ec663eb74f46f436021da1c986af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea9bac6b747c45423323d45a524b35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec12b0a1f00026233be8ce37719887203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fbe8af83b212c84b93c820def2a1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8fe90828e51b0f5e9556297ca9c9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c736e5eb4ef6eb1764dc7ee5f0af68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71043a7b27479ec14a2ad838073c028e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9231cc6035d6be0c26fbfb8339d2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53830b2f6e7af0e9f4d91ee48ca2420209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09ef1d84fe2954931c8b1c3aa3fc31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47f8819a40a2a602d2695205c69902211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786f712b26e01c415628714f3952a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a560c86fe8b43c64832a403b25488213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d6163ec4f52404b5435943730335214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661c0dad5eb355906fde65c015304b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f2e6d4cb39d383d8f32073f9d496216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778099e295632f39554db3607d3ddd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85576b9b388d9e6a7612d657211ca86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3856d4fa94b0d25a6772a86df30c1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180755dfc63e2d59f1653b6db0e8cbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc06a546ace3187bd27a3ca377a38a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf68ad31a65ad7cc84b858af65fc10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edcebd4be8186fe70499fa496a50da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff430c881811be7073da5fbdd99f6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36964146021e7c42fae9821e6e5117225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d32595a4abaee5fdd3ac299aeea544226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a35fc92cb60f394ec6609f9038f8bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697428a7c3bd5863f9dab4310e51e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7450bb6357d16c3c0ce81ca13f626f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729c58e1bde9809cddd4ae24b6c466230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d19770136897c6e960bf3c9649f68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa1c7d23b8adff0b14ffd52323b14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fced5a5f36e74c685bd7a5c9ed35dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb66d3f74924e0fa455bf782d54c70f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5b0bdc39279ce642173dcc74b6405235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305be3c4fa7e0d7568a6ee1a18d881b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8cd4fde683eb73f89650e7e9f92a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675724b9e24049733f7babd7e2c7142238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be7585d02ed1275d8984277e348dac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914245c5914ac68fd72786912dc889b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d1dd16580cb955b206d2b177e486f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed8c5ea2b18318dd82152a8224a6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05d7037b1e55f297bfc516038af0a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e34be6d316da19f0526258ac81ce8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09ac31fd2bb477eef4061de130e5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf7b49f1b62bd9a32f0603fe428336246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b88b4914f7e13846451dc76a5da95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4529d7e6540d9c2c0f3388a333115d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ac87226c64070a1e1a43ccf193b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf848542205ee797c23c3a6285a4ae5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b929756ed41352ac5c63d582137e24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ec5e4e57e8203e21f8e520ede090252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687cd2ff96d6c5c8eb2cdd1839ebbe2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cacf67cd96fb4ad294634f8301c91b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519408b63e93f0b7ef157f3b0b4d7b4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe955da53189cd1e6be1bf6fe629f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb21ad0eaa2a676e8cf61375f520cf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe23a5b25c48eda0243fc0c9cc7030258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e51b5c8ed8c89c9e00c4743f3e4d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524139ad3aa38741d70d839b2884f63a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb66481f919c479837273f328a50aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b547ecc140ab8c8e58c37b98034a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf76f60420007ec76eece98f73b0558263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a8b00f23be5cf2e7dd4b4f8d7d8ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3448f0ae1f1f79b16514657b02d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c83ca3477db5c525413c560b81e347266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19300d464ae6102901721eca03b8606267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b66e0fc1575e9c5bbed3f8fccd045268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deafe1d71d6dd8924ff7b21ca5abefd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb48d8d989d2c7ac249f74f66fa5819270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bd8a24fde25d8d612e8fe912c6586271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b10074ce80885bec2e6fe32502cb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749feb9be4b0dddb35afbfd8316c86c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd7f68c11f4ae4f8485b58d5b8fbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94562e2ff348e6f21db4cf77ddebc277275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4548b94a171255417741c094a4753c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6b3d50ec4eb8f9b8d4a511dea5c32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf351e6e8a57cfd944eb40c67f97ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024290a1cff804d580ff1a3f173924279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a113c6cd885025f1d0c8901623afd09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0a8a2fd2e6b21f02b12e767115270281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622c942132055e31cd8b93c65ddb81b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39750d11cf76d16e566fbe25b005442283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b61c6c530cd64e21ea149d4cdc3a90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7f36e8f03c447dcf66194fe6b92f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93098e05213752a3989f4d23296f942286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4451345b1c14c84f0d2503e19640287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0d752537681fbb218b7bbcb5f155b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754662f223d0d4718ddea823a3706f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f317b8e3c91cf775fdd45ad5031f13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3329e74f2d225fd2a7a10c6e4c0a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda8cd40e252ee4d658d713ad1b4551292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a4336943a01621edd849a159deff7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1475cc76b5035357eafb9d55d24c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab838eb88eb714d2613e31269716d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7703d6e00e7e2fddcec29b7096751e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b86b3a4755499ab82d17a70a73839d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c5076bf494c1dbd429c410bade6fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b04d3f1663559cfcae29eef72cb6e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddcc2d8645bad949ca0a53a5b2a677300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c931e210052ddb69f0a3166036b2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea669536cc89a897e2bf9c472dd3c853302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cf8036b766cb8617c28fccb6479ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2c30021fe4b94233f515e9d675adc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488f613ddf99b28cec6922e77e32523305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ed4cee1bcdc88666c5b2f798803ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2353b98e7d8a40ec10e176a404834307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357cf73d8bf2080d73767707c82fca3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83273fd0338b01b753ef24a3ff19e9ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aac9a27c0dd49cae53d2768442ed2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc1e90ad442f63ab75b764a60994b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33487acf6b593f9c49adbae465710b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17b38bb8f77c4062652fece2090c31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585082ba48c27ffc36fd03cb5a766e00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd3dc3459bdbc84a02c0074d6bf7c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d454d0738fd34dc39a99e6739de34ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d9d96e8769a06f3cc89177c85c054317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb76ba3055d239998e0a2315a51f40e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778323d842140ad78408461ac6d9d242319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c3e7471b5ec56246849dde9e8012320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf710a1bed482690d6ea194b0ae08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a491fa8375bdf89637d656ea72613322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bab3b0fe176a061889e344476eebd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c30c65c2e81cc224af40ac7cf1365324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97622e5bd0672edc19867b62c2cb7142325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427369a7757f2c0bd7148db73b13d773326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f26ee2d2f1e8b2f1673205120435f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe44785d93fe0671de6351a2fe1a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccca8e144e3d959e949bc7451c617e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900b0679e8e8cbda665820b5e1961ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db74415a7b5fa7f47df8e9c220a25dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d2b81329e69b3808876e4e1381653332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e04c24cb2a0286273353671a6f523c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ceb6bbdf576f30610efa59a7abd7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c278ace5634a00a64269edf72b6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e7183877bfe5fd2394a0b14fe6856336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb598c24fea206dec4b33c84fab2c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f774d9d5feaf1acb8f961604a128e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11532f505d5ddc64adbc71e4b60219ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557bfd7a75b32822caad82d6759d63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db5f3d47de9de427e276739e2680c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd07216f1036a9a5ff8ef0e76b7be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586fdff452380326df434ab6107bf82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578e65c728689ac145ca8bed0d916b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb22d8ca918649dc6069929441f97e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f7ba6aa7bb9730ab833dcad91c1f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0aa0d8dd32f2b38c630f38ecbdbf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea21fd820bf437991aaeff96a516286348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee991d48742c0a6e2804f81b7ae775349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716cc5114892bc6b0d3ecc3f9ba4a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a6a0a5ddd98752c33166151d86110351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196819735609061b7fef7a3c6b6b97f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d404471356e59773b0c0c20ab69421353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80826a7759f58c3205e62eb32108f51f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8c77483bd2a217910c80e573f74ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c305f2457186a6118eca518a9c17b34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178a64613ff2f1e704449f60aff95df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06e77cf01a37bfd586788d153e4009358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8a4777fc8988d42137ce0f11ba4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08804300518b9ca7820484f72f4ab827360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d557c0b13e4c49a48ebfc8f9a7bb1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57716c7ae1e9eba78b4b4765b2417bce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa0d6d58e0a2eb0410423b477b54aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425423a5919513697ea8582e191ae1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8ac0896c329b9015429fcfec14299365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7792098b4511fa35157172939763366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629a503f81d466e2affb38ac0b7c3c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fb18b040190ca201f01bae5317c3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8adc6809595f70d38bd09b1621eac2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6df6288ba415450bdf39087f0fc2e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0776e77aa3d03d988307cca88334ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d04d05d01f2d612a6dfeb518de97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3f5d6dedcf78a842229046a6829fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d9bd0968d655d37101e4808f054b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2307662accaa73b858a26dc594102375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5371ac549442b3f578dfdc6acdff0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff4da4b25b3935bcc450e37cf1afd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa3d6961be5051973f5b1ca327211378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13222d040d7bb27b2f5dc0ce3db73a9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f02b4f2c86ce4b13ada66e00e28f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7de5baa044e6830c9c87c7ff4809d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99640dc238044109588a23c25638f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe02312283f7d46ff43a0edd0851b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6234d78d0d16893a0503a6030bd657384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd0c9c2d72d8cd911faab3a0097de0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a8763c837cceb9d622062915539cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f101b26182368304117d4c3741899387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6919d758f46b866371a488ed431dd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0615ba5a81f49e013b59b7f9c6da3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074fcd39a79b16899f2d98cb1f4ba1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec56ee1bce10f987d3aac7ed98de8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafdb5ebace449cc21c7712a9744bbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c15dc6396036782abdb86ba4fa7834393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd024c59dab15536a7c8ee0a4da79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec50362d10f110ba11d0b5be3e15184395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d97c7b9a7548a6852b87e8fb113d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d60ec94dfc0952305b384fe09510a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94953af1eb451926157d41da470f9715398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f714182ca9864292c25b4ab76efe565399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea491e9a162a3e86477545686d424400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b9505e0549801648f4920f1ce021401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf692826b59cf469ec46fe86b809fb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d7fc10e7c3dd01308f6f7d4af6516403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8938cbfff40963135c1d793d0dedf1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37602f7cbc0aa865ca46d3f40669d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0cdf40ca393ff7044b63b865233c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9759c6dca063f7fb3766671c91c0d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d73974b232180b0216f2337f162b72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ab3295ac889c5aa4b194ba18837f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153a973c3706892fc297762a15596c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450359dbb8afd8acec5aa407d919faa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6c14941af14e1d194b1b3e8e29887412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49097b032bbb186ae2b40e12249765e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87229bb87e72d20eaf4adca86e8939a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754b705e8ec2c5314bc0741fb526890415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe28be73d698c974527b3ba06af2eba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3b41de6721f431259c5498096dbba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6fc0b8dec789f688f5a6726104a01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac6b0db5c1f0f58df776bfa60f981419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c09c2161fef1c4fb2f8253a4dde4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88cc5add1a0ff12c2b376e3bed487a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490edd4e4f99f994b9f2b51bd227570422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c427eb82d5a7bd39a0fd3485d6466423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1affb5578a82ea942de3b82374f58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc92d36c43997f5aac4c53cd4b3ec4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34849c1f695756c399ecd03d06ceb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda682145ebe9d707e7680cc8a782a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308862140c24055e0b4fba87070cfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d400aa94c152b4de6332f2b8f1c83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be0e90dffa5e665a03349983ba7a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32890f756e7aa7e7257a6742876e0a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f400b57c5b0e3ca82425e90da52ac5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee137ee5e6b442f486d9ae94b1e79b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afac5fe766fa2001796af597ba2002a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb3729e73fbc2c87acd50fa1781091435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab798cd5d0455597cee48bc49c7a6c05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb4dbf068e975e2da4aa72b8f0dae7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407924bdf69c5a80768f4d1167bf354438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93e5b1ead188cd50365225da5d54a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23799cec82a3ddb2e8e86d1569886f4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a04688603bf1ba31c27655bddc2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d07d00d8abcb6cbf13ebd0fdea837442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbac03df5f826746d2d369a11acd94a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c181fbdcc9eb5521041ccc61d23b4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef107deee67d194bcce29644ef3321e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c41b29eb870e826e87c0766b813dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904b75324268d438b7094df5dabab9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667d4dbbed86a261c77856a5cab31b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c4a7689025eb1cde7165240acb5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761753dc95d4aace18a5618c27b2f70b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288cb012c59202cf0af70eef8b04625451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1643879aa58ad0d9779b81b42bd317452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94074b6abb013891b2a29a793325fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be0acc79e86227266af848dd140e5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d557b18f6cf9fd6583b8fda814c3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230184e411951bd62275d092eeabcd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b289d0c380ab5eb79eede4fccc34a0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564dda02d42c00acdc673143050a2b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16161aff45ff2b7c2433b951d58c5b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517161250ca729d785be0cdc1361f6e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328933777dde1663f791a46b1304be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f1dc6033dd104f33ddded5605e8b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae74ecef8868b6c5de44d922dedc83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d21d161869c9418a81e880ffb4d225464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78819d2b2a6fd081250d52b18380e9a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3436f66b618c45b3d7dd68101fe69e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cea3e10d103e85c84b35da71978bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f0ba41f3717a184a72850668152c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974862fda77f53ce926fb55d44765849469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079b380beecdec49678be4885a45f79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afcf8af871f10345af2aa1876dca91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f17d5b0a0f96202501023b352f3f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066328e5f5dcccfaa56727e828abf223473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11147c84825e99473a04df860dc1b4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c213b05e912cf7e34a18f6c58ff0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942ee397087e8f2fc70c7245477cf5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25cef4198d886c02302d9fe23d9a52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24426401b758a874cbd2bcc908b14591478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b38735e6bddef730c91c75701b890b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a7034f296f26725e542c8e269c928480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457f60ebd7769a5864b45e10f775c46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb74994a4443c71594578e90884615a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710a8306db48e3cda61d6ba91a617f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a95dadf58f5f3433357b98d71c6664484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2cef38769363764219f5a7cec644b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da599022979a6573df7654557b13e1ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315d432d0b27222bc7c24b42ab81662487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bd8653519613f621830c87651ffe7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005c0b619330d96f0a9990cfc85c35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfd57e2dd880f977d4c57465d98d68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705fae97e8a6d35e2e029023dff540a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396e04ebf1b185080becf1dbc434661492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c8aeb9c870a3c5256da93fad96072493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3776fe957c417f2d1d1f622f94acc43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe49cc81ca8a4c5df5533cddbcfa7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f585a62b7f2d38023a7d713d6da3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40a8e5e203ca6009a5dc60b219e3a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe942b0547bcde177cb434b4ffc9b23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69022f27e65884c9cd387a0259dc6359499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4964d293d6c0963edb8fca84c29290500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cdfc56d1f72a9df68e7385931858f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6cda65c73677119322c60e55b288f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e0267a464db09115ebc7524f97ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e091e8291ec7e9b554d3f7fee38b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed37d253b06fac3358c7232a1e7e5d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc63bffd3689142f290d43127394bbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102446b816f6cec37d801f4a99393b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b123e815385a4f728cfd742c828c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f31c67de69c4316acb90b725851600509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88394779b494ea395b1897675cf1658510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906716d8130aff2ae065f4d9493f73ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8bd76c88ced0f49dbe3af9ba995c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a8c1d60290e9e42727574b615b76c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49ab4852de47dad9586b8b2e43ace514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0045e9dedb34003432f5136aed75ee7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a2b2eb4f5f0564d3db83697643fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97b41b8050c54a4c53bafa4caec83b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecf84b4b12d8c0ea87935e82357741518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df67dc3bb6a53fae8f6458f67d0e29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab22b24de67ca1b09aacb03fa1f81d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212224adabb8522b893b2798bdc6c3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5780af0768d9bbc9ad9d4566012f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08157402c9285139172439afdd7d00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228b34cf07c8e2442b4c4777a8dd7f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231e4e8c487e83d93f01f47a9e38559525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e74f97d62b5a68c05fc04021acda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98f5f73555231d8851d5d5d2ef91ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c625a97cc975f115b327c8bc517331528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198338f166e857a0e650cfe3edb7afc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd5dfe050ff99de2d3f17fad934bdc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b401d9d5dca16dcfdacb22a1972b80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b3fd1a9ae545fdf569daf64b0c864532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65438e3f20f2c412e74b31b9f40da532533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41889f11f128e25e9d8f9838b46d7390534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff6eca1d499982e1b915a07c17dd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f73193f4381913d86cdfa3493a8790536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54deca7b0ebe11246917a369598814537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846404758dd337cd8affeaab2a6ec449538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b23c379594d786763157c42ec822539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd2ee82c897745ddfe95dfb7f5041a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a2cfad7fa362859cf0368df6c7a5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4e1bf630c58993d8831b0ad4a003e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1a8615a681011b789610e3bd74079543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17336f37563959d75942feb61d45175544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6273411a5db58befe658aa733b340f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127021c85cf0158d7a3af183417ca5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d3ec7ae2be2bdc5ccfaafdc6b64fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dbab41f3738442548ae8fd9b7e21c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa204c8a9d4e15f7c00f3e4c961182549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d6ac43d69ddf69c53f114f7b137e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca77709c3f297b8960518d4c3661ac1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb3e19c5267ba77105f1e7a2ba76c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e174b73f86af51f30a46f736634c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb75683afbee4c494f9e0dd89c5d87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96fa3c093a3310652e7d6f24c1b53a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3d26faacaae8028abd579f43ead3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2407a1a28243d8c8346ab2e4475d99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d92be2d6d7078c38979ab506f787a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f7b7f35fac348ab2f24433ffcb2b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fd80df887c74aedcffb0ae9dc46f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320177aa618c85bc4b93f794c24a3ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69017e24a467b72a0cb9b4c6a33dc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d84e0187ab6958d72f782f909fcb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bbc76b70095af547382bdd38a582b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809a10f99c9e7bc7f7942bc80bca74a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd7a1ff72c879e6ba013d83343b433566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e081a569452660e76008d294f65a13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1984df8e623a126ec11f8c89f3d33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e67f881235f5eaf0483d1ed286fa26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fc0ed3f2fc454777c0181faa0f5fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c6514603d873d8664c196a3a9234b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301193fb5e2c235a4a2833d920b5b67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e0eff713321ec2c9c38bf80a9ea02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072605efb0fae540c378611580c73b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e080d01cd5f13c9458adfddab5dfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc441a7846fc626e56d025f06043026f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d57897967c72eac1686b837a69ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844c654aa0b8b4d2e4f93e3fa5d66d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f5caf704f7726c78f3bafc319fe2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dee196d40bd29715f86fada53c6ac8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793506b2f892410d784ce89249ba99b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ee8f06badc69634e0df85c4de6de4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d12e026636b44e21623dd864246b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9668f171a4d8b5b61f9d1acf23e11a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488652c28e34b615e3a865691d20d77d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388a8b8379914398bf9974eb66f7e8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d465a55b568c494a6c8e1c8d531b6b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969fc38a94cea06ae17f6b6bea58b48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a486f7a856c7bd3616bae8c11b0d8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daedc234a7302092a7d669fc313d2d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1eb995458259123533be19b33b48a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fccaba0e2afc19af38099501520ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7817f786e4779ede7a32834e0d01af7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584419e00a6f75a88860620299c6549594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111087edeaa4f62e8a4faf0e984b0d53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f3fe5f767b2adffb456c17be5cf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34d9998097f34abfa5e648f4f42e2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2b806f7f4703277a791aa73f037b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5374eeef852f4170f4c7bd5f545476599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a7c96da20e9796e17edbbed53d882600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cac5138224eda34f104a556c5ba5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135f5a4be1ab257756d53e3cb72826e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d927541bcfd498eb4988afb2c6411603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc094327ba598b75c360f9e3a42339fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bb654633af88bc0106179d8db92f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d313529151429131f1be8992d45c28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb51e28f56b0f4542512f492a2f66e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f3e2e1069ba9b3832826ff5d0dc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d88a1f0a531fd014472f1569397c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04841f754841afdb93fe8629871b3a41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b23276fea45fcdc57dd353ce0ad612611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbf7065250392cf3d8d4d0d7a4424e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e531445d81f9a876666ceb29b2edbd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e266d2f9ea886eb1888d6e801adfd9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dcbbd7629907e7f5e39f0df7cdcd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5880540ab91459ea58d9105b5ce8fac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560828ac2db30f7b9068ef3e8ddb8a4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdaedb44e8ccdc7c86a70f44b4044e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b80ebf92ba07dcbdffc73c816feca1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a46231a5b219cf7e349acd6500679e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d63b74ac4a6c114fd0a87a7a7ede6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb2f931b78c746e918a0c73fb4e1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0724712a0f73e647c288c7b18abdd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea911d2f4381db4f403cfa999dd94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48def0fb7de6303cbf26be40be3dec07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecfdf948b3f4da7d204e195031d9bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d492c6a656864060e326142db192627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893bd549dc94b6251993ea557579e58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c692c2a9f436117e0c70005af1243cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92adf4a9e706162d35ff395a99f141e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455022a24e7498f16a5a9dc37112ea0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2b677fa24329948a0f49ae0914747632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eee2a0b6668ca80ef6aa694a485e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ef862c9dc6ff55569216b1dc90c3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf127085cbaa8221d76ae78716265cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e86ac54f213383fa8a363320305ea0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97c5e84243db76cae4dbd1944c257f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9265b02d85abad22b4d3bf097d859e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c89c154ffcf332a751e9f60d929f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a203ef29d22cf6c05e356fe2041f3bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2d5a1d6f02d67578a6c706652d3b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c0cc371200f51accde8749b9e24b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff2c2d28ae6b157b8216e7780df3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd22b2393e284976f6f6a084f036219644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefab96af300f8201daa8bf62a7ae30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfc8dc7041ee6c48b1fd0d54a01bce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918533519debc705175fdcb3b384d4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fdaec03232eee4f68d23129b09dc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017baaa0aafed5859c75e9bc18a26ace649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e261e988dac9914daabb7c3767e41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0b8690e6a0a0928175ea3b7122007651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505957df28cdb73a4237df3c3e5855652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0d28cf6566ff5ec6badd199115e53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cd149022babfd18d45dd3d99e09b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f87ab4348ad826eb694cfbe260f5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb40898973ef55b726171df165fd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43aae5308272135eb99cbd3b38ca01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd52b0c202bda7b81f756a2f4ec44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f9a8059ecf703401db5c3deae906659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2d5add7ef3947692caa0f29ca73e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c8349c18f8e60ab7fbad59a4a7d47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86078a2e97839f99d97dc19d7f6a06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b12c0407cb9f64432278e48d6f49fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f6d8935f993d3e8fea0f522287081664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59593d7d216404d24e9ae7313bc341665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6541365cfe5cffecafbc1ff38f01a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79222d83e5a12092d9ea492d4bb9d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37751305ad718a49037b48f2516a061668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47d04a2abdf067013cc8a46181ee6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17707038dbc7462ca8e52c468c83140670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32201813a6beedb5960a7490e6c7f8f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ca92f54e03b73c09353c1f4367e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa573de760a8272327639add75cd653673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d0d2698d39b1ceafcb79ef8b826a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562856ffd66dc253118e4762a856779b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3a2090bcf83c46504ec51d62af822676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13de1e966e630d83c83d7fa7de0b61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f58276db9a59a05fac2ec4f3f0f971678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c81599ec886cbe9eca47959354f2c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be368e6c2d1f909651acc07b137d11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc5da14a13f3e8eae38b948d3c58ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3b546896107d5a7e5da53c7f8263682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70060cd87970b9c426551b9a3b48185683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88d3c3d93a3bb93ca6248344f84506684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2496a0e835bdf52f59f58c8033e85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab3b3022907785cbfacb4675c1ee78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2e89d957d5d310a8dc8011c6663fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e987e3930ad747e2ffa780bb92020c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc019b7da85e4e187df6b79e10b188d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731f89fe5fb57c0d63eb6815e85b2e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2155443355c6d91fb883485d0231d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9cb36bb2eaa67cfbd59aa5a8832be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3467e7a1222e8560635420296701f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aca2243dbf690876bbb5e1de866ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd0f0ce021c942bc50df8b19a316b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bf9212c9567fd9497ac382a69be34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3339faf5fc295b36de0af81523317d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff51423d608e4280e7291f4f1e5f2de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5be5ef4ba41705f7eb7c1c483d2fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f406693e4cafc77180bd26d81a1d6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098348025cebecb97d023788bb513e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b01a9ae434dc0f2e954d701e198a0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2066b7e05057b728dcbd87fa8edc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2cbb23dcd72fbc135a36d1f5cc7da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053b24077b7d921ba3ac8216e2a46de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca1ff96046b0451f358759c4518dd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62907c61fa1f679ffd8c4feddf05d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e5a937cb1938e1643b1dc9dc76759708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949fcf41e18292ff82311e3b577968e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f0897d424aa3815ca1f7452b1b23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909350648bcfbdefde96d4b8eacbea7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a825e6c1231cbfeca7c89f631fd85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47893e2973d787abbe2927f2a9a96c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60156c0babde0750809ac9791bb2884c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00570a73a32204a72a14070293dbd4d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ca71a0a6426b73912866c15d5a03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70df54e60dfcad06c243deb327ecefa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed64c94a9a2f63f01ba3879304f1a30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95a426ac08d44b0dfd50090d778e5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c6c89423aa7417a81b789f130e199720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6385a4fbcc6ce09fabcff6e6df2a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3370564b73d438ec76675e6a58d17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd2254564b8eb82bfcc3850fb6320723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4733e88ec248449fafffaab6975f150724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38086e418fe4383742e3d774bd92d6ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef35cb0e4433440fbb56a89e566b23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b4ccc81a2b906c404a5ca7d40f10c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc6ea5d91e5e213386d9cbf26c2598728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76adc5b3cb17d85470b4501de525a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f768c9392e68f6107a2798ec513c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f604222fa411c1838ccc4e564f58eb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012df1fafe5ce0138151857670c9b002732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9550635b42db91fe80e476ef5a912c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632803c3046e55a8e64d6354fbf309b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d068bf38d62b188ea7493f26af1a6b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cf1e9ddff3f9d00fd7fa3207b6c46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96a86cfce8d9435b0e33ae4a4af2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74225161f0aa25f5abd6f27907abd31d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3881736a780fec40bc1d15a7dd700739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca53c8f825bc67c073ec30171a8f14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af644826dfd2dad294c957f1d4be7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71206adf5bb4ead2fe9b04d4c5bfd262742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696fffe2c7360f9d993191589cfa2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc15cadc5bca2e65b720b922366ee2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb484287624af2f2ea2703befd2422745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c148a13ac96fe1c084d408a637a01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e756e05764b9bd7ee36e16fe51c16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c1d372f4edb02254852823fed312748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41070c8d3a93a1010abfbed07a7512e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb20d0f4d6d03e0dfe91567ce7e2e19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f351e1e9634651ce091b7678babbf2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19036ce31594b51d2e2c0c365d057f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031113b334a2de4e27e3683663f314753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2e9b732adcd9a186db0a2bb0118c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882636befdf583fe058f8419f75d90a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fef5374fc684c3aa78664f1ad6982756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c70c51ca89e845eb0a9d551a4f69a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de844cf646015809be96f178a129e3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6bcd31f3c174970cf872998f47e53759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93525f69dfc4e987668581459e8f3b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d814629ff9e154356ec3c4df899e7282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a586e72110a891298210b77755e27463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd026f4b46e1e63a3b4d07d6d5d6571b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105355ba3d817d2ef37cc1a60619f2d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e66b49fa3e9d7142067064cb1c240e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cd06e3293b1f12365ba7f6619f30f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15141a1d30ee7c660d54ec966ad4a4ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1330d98025e824ea27691f03cec44a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f31af3b2c03d263b827b7c070541910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd06f6fea9d10ecedbe4d235a3852411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82259a2c85c9c50b6d353748de86312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe75cd14b4355d2144fdba310d46ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac8a754d802e59039d128f61cf87614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73b9fa5b2fc48657817ab5fbb5d02415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0331caced78edb37b63bfeb38f090d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1d5dc4a30f5654e4403af212ee28517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b264bc1583d0a335a3c92eb6c9408a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e25abad8dfdfde542fb64d75941619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb940490fc4d31d47a3049f244833620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82828d1b7e1a9a2e05adafeaef97b38321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81dae06c37184918728a18702744022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0c7e08af4bf5a166916093164d77023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe02c6bda77f77ef13b2303a4520bda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074c9c0dea76bbf3d2e70cdff6d635e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f465e633c9e46eea0573fb708590b5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ecc5bcf3066d990cb20b54f3bbaf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446bde97605923ab5e75e13e39ca82728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d74d68461ca39325fe52438b05a9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869eedb2d6dce1791db27ee87ce8a5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c155e8eac961946ae6e37f62089f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41fef90ddd1ae4143a20dffd5ec1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f15049b9785f39ffef310fcb169e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9526bef4d93f7a129e17d935f00e86d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a5eed206c6ddc61c800869605c4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144c57e2eba0400d9eaea978d5e5fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee08dc343f0932cc4c72fb5053a12da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aee88054c60b26fef72f725be90a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f33854549b47f69aca77ae1cc43139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ae6a3337c67b81228dd15122858cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5faf688c832cf6701b6c12072243341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5730de3d85992e0297715b5eb2d3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a79ed5e592e48811e4d38a63437d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6774383a3813a0da468f2f7e41ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0147dccfc4677e7a2f96c7924bbd3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726377ea61d2a01e77cb49bbb37d20846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df1bbbb1d05092eda0a81eb65b7a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c1e8ca3ebbec0bacf25a5b83892f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b30028e1d0546e12ecdd12fbf42d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e58be44f90a816f4a6c9d2ab5f6d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bacc68f309b8f72ead194958e661a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848a5e12d8d3dc6c6ff25542465812952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c5bd1f671e690a7a968bdc5dcba6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580573b49629897b78b34060614968254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f9fc2620ea0cd82b0179c4ef6d4ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44777389a07541df6b01e800d994d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df721e6ac735b65e09e50f2b451a0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a408676460ef5230f5e2ec81066d2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1890e94cea1ab1e8474977bf393159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533db270dded434a9943f3bd54ba5f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56bd202376eb59b33b22e19b65bdda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e46590e4f98f8283a6d0dbbcf5bcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859fcb8cf5a46f08d20be27d59d88c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a0f2fc6ebe0c208f8d69ce9119def64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139976e19b508c6af4a6d09ffd88aa165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4ed81b5359c779c4506aff9a1e2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73931aa12a502dc822a825bdb62baa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0633844007384e5a3653529f65d7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fae6637a64d84b27fe19f88250bb0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4fd40c0da5cddf30b05f49e5101ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e357d1aa876c39a2b58c99b916e2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92cf9c80dcfd699b6d78191e123d7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89c08477b94147eb5c52419a939cf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4144ffc4a9da854d15912522296e8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3b9f6ff26d965b50f90add98dbe1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6d2bd3af8fe69fb4d8932a5f721476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76639bfc5dd356fe8bb0a3af02602a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fab4cf560807a86b22f25c76584bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbf406f4369af8af54bb1143f0b01679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903100993332c941273186f5c7a5cf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5851b67be0388528560386618cdd3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db581f4b156f9061f58167a3d8bf36382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a7e5bcec56e9ff34714fcd75f519683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddfd7e771c08c96206bb6860d2337584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a17d51865c91ab39acf90bc8b73e9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba1feaa492f99417cf6ecc4df622eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514d72b3fc3da1967e170f95c8243af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb18117d650c00c7db2688a992f107788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3991d9271652ff29d3c91ab580470189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2725e131b6ef3a0021c27bcae910490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b3584e90681abbcc207947c4aed891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d14d2d9633240b803d8d5270646bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe22531af3fa443fb4a5013e67dc39093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466e5713fa4c314ca9a4c8ebd1e65ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7ff9ccc52fe8074deb366c16f28b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461fee920d62330db1c4a62315697396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d1922051d5dec1383c876818082b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362aac008a9157322c08b3499aceb3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af423b46c07ed428868ea81a9c1dbaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47835767d2c97d841a331ac83d8de8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af66196e028ca6f166ac6f0a8c01016101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de669040bd7bae3a861249e8def883d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de3dcfd5dde9c9ecfa1c8556ad90b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d136b14e989a52c869e78227b20c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d0c227a3b7f94fa33d0c331fdd91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9503e4edf20a0ee8ff3aae39fa7a14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3edc49b2311c7aa2d41ca5adec7027107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bcdc167920f0b05911734bb96f686108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71cdf7d15d9292181e52aac0d30bf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a5aea6b76114d2f228c6a36c17c75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b39c71b58fdf56a3ee89824d58c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9887163fbb8c4ce9e6b852f38f30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533502166ac728868aa53d4d7b4d7eb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc0b8ee077f035a422674bb6da8b3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae85f70f0e9982c0611fc0cd9f57f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13fca3d32e862bf9f891824d70d8d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d334e22032adb52188c69e3f34b231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3a5b7f68388e8bca0bb6e57006b62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac88cebb2965a4b7f19d6fa9e91c59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a9fcd0f77249d806343f3a9f2780f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37b58cb0203a4038854cdec05190ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7203c2fa93ca8e704b6817f7f63a187122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2540d39f31f581dfe08bc596540b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1dfa4fee0264afa54318c37495269124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6dc7b655d8534ed29e63b9c91624d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbaf9e8fe17ce1d16ca8a43abaaada126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e564500c3fa3485d4c10ca295482c0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bdd95a7159298a8a65f80a2b66699128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d4742ef29617f04a9c3c41b5d867c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efd26b15977d138b989b58b222acf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f955028050b1d664a5a99a05ef458e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d826315f3d20a7ec915901f6a6fba9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080044ddbed11ae8150236ab7415c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424520b91a3cb40940e22e87a4af5d9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe44f5729ffab5992f0e89b26a2d7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972ed8e612fc00182cc698a951655c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37b68d80c0f9676f059c1738bf5489137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf4cf683e55960a2fab0bb72677a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff101003482a8f4ae5f0a54c9177948139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbc72607829ad6daa6e7eac75566b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2188f195859992ec91c3efe967c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4772b21668d6ac9f1d4711c7868f80d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc944a655133f27651e8af01c001d66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33405eecc30c722f55126aaa8eeaa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de056f4929529068eab3f166e04c5b2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac214b81c60817681c977fe8fedb821146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b0164977d8ae693973bea18f87cd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08d3e046fe608b25c1c6d6a5c79f96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18cc4b368ace9b4bcac6c3e4ff03e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913403c8e53de084a76402f25ee9b9d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130988d6a7d278f0a7fa402e044cace151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefdd56c90e1af875b5f4f08acf8bb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d932711549a17a84c35bc303a369153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2649b6036d6a3b02129ef8abb2fdc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d20d015f5e823ca2627374da83807d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbc650de384660b6fc513689cf4fda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc940b2f953474fadaad2b2471228eb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3cfe0f4abbd67e023c04ced719dd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865e4620b570203ce6ff86e9db06a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22136fe2cd401e78af04985e0d8e2fa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6556a7abfd2510c02d0e5ec50a90e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd0f060056d3b01f4ba0de8470bfd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99308060ea70523b475b8e10f08e4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c472d39ca261699dddbeeddc78ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f1f8d9e280e43ff1e165011743a98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bc52beb76c959133f23dab47ed2f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b8a9fc15255bc44b6f7c84795af81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0cdb329aee3271fc94e332b3d3b66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a5784da1bab0bedadfc5bf5a2c31f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09abb24adaa8d81b8e3cf4e4445e516170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1523b58007c8ed3cf81f8a3f7e31c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3b03d05705fd6bef6c4f2027bcd5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817479f95116e25f51dc7d59852e01ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c986202fc7f347f46a43dd4b86e70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b51df70ebf3a7ee644a41b3ab4b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a6ed44dc84b71c7239c977a84251f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f61168e29f957df33c5103975d002177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e10c9baf622f6111b26f2f72a07c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682893bff3b0b62e6de9bc2df6e23192179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f3bb9253aadbb06a30a1e7c9dfa8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7761bcd07460a512d580bdfb529c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbddf269ea65b84e71951713e0711d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487fea2f0fe583ac5f0eba7760fc719183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42670226c55bc470001d0704d10857ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5af67c32dc7ba844e5389bbcdec321185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ebff11e150a3db1b051d95ca25a4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c67c91cf16208c2ed309fda057e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720071ef04f868300d617b0233428ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be222eee781e315cbf6249d2c59366ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93408b3417cf8c9bb15a68ff7ee846d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85e3d3a7b2ccf1772ac7e559626e32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629caa13dbbc9e870249d4fd28461ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43933cd014fac938706f78cf481c29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60066dc171d871fef6dec7fa4e640a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d3128d5768332ffa862d81943a57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0c32f944e75f0e340e14fd8d97069196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5003aa72e12747ee5759ce9a1a7620f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047c4570cfa71d88d4859409bd50a1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac974f7ddbcc95dfaa8a67ed4a4419199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aa239a8693e5ee9ce63995f100eca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c163420eda871f8606e8efddd9a58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf505c8dd03d6d3081df338565225034202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6e14290e141f9026c59f6c350b637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501674fc271e12f0bc7a5c890fb1a6f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4b9f45ead40ddf7d23f2761dfaf63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbe24a1b0f314055837b6e146c67df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe4bac34db4facdbf8a8cce57a612207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312565e722690b8eefd4e7e2ffeb4a1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0167f759bb9e1360d225504e2ecf16b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6900612708b9006067a1923cc1f2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0353e3e251f876a66d901d412852c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0067c1c7226ecb45cabbfb3c3d9be9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a38bff9491ca888817fec1fca94297213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cf46ead47153ddf00e3c0dbca6f00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de0597aed54d9c35dd2b09c7f9cc0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0608c4ce4b47282c470295d76aa21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00982e677720a289c16800b3c1c2a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60ff23b5749add90076758a2a32aab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d418215466ce188d1a59b0e4c58c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6664efda0b7d75bf4c33c83c3b339220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd4361984fc510806ce3a7af4fd1e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572b7d114c47d2d9753c96e27444296222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472288a80166b50a4dd567fa4b87ba1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3800f054cc5456ba8b3612ff3f085e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90ea1c67044c028a0d9bbd21b80ae0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e604537621ddc0cfc44c073d697f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20041865828ed83cf0b594ff42676b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c669e551feb57a0c8a93ca98ef7ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159a80ab2dbacff051e113a58e1c501229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa99bccf22a23feb947d0ed097b92f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafde67bce86274b6128f3d541dceb30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7332932f8ed8b98a7547888827c672a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a9d04c867a84d458892fc1ff2553a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d102fed51567655a5f1262373f966234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb3eedf29970a45fa3b81be2d74561235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd5d63ac8a36ae793f163c0fb4571236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6e0835bc64ca9cbc281663b185b0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da2c606aec9f964dc0d9c8994fd909238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e747539268d575d2faad0db5d9ebf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06077c6e704b76c34155b588bab5388a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4135cea66f9da4fc0e41e4623067541241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51226770ab21c4d9322611afbd8d685e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf65126020d1f79e904a0a86749c12f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c594a64f1cb95f317b197af6684364244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26b72c46d9c7f0ce558d9328847d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505843cc9dee8a926ed0928167e73ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b990d9ed20f6cb0065409e63341d3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfc37f81ae3380c4daba7eaf139b97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dff95284c4f77663370c3fa48387f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb6cb1b1b49eefb1b4eb85f1a51d2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240926a78c9b60102de86e86a8713a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb899dbe4b20e1b22c9a80aafb156e7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a3a090855a6b0f8b4b771476b437253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ca8dc6e7f8a50d07dc7fe33fe86b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b2f64e31e789bd2fe708cf796d235255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f6086e91e8471c0005898cebe9113256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277712100f58ca1e328f804b816e66c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba74debf59fc6c1dbae194d7fd08a6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d41908bae1154738305844be9fe148259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ca561e492890b21ddb4d82f32d23e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1f749a35bd0f0aa8843b11170aaaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261f75e1c2942431ba3b2f2dec60228262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc717ac507f08782dbfd3e2b2874f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdcf23db2f8335fdd307e9ba08d2be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415f436f244dacff58bee757dc92208265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a3e719bb562231d8d150fcaec1e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7b356be8c3b0092059f140067ec26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54272b8679d1cf302f729e71e01e36e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825eaae966b8c889456ec36c7b01342269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55070744c6efacceea9d8a3e14e79316270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e776deb2dcfaa9723161c886a0bab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb55f45c50cf17e25362fef586605c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904398f20c47862890d4467ceb64814273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803311c7acdac36cde1c8bd762ae0c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86577a5cc4e5276b17b221f2c6911f9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375339e2f28bb5785bab00c58f865c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825f49edb6aff69b98ede6c4b2b84f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90254944814975cfcbce359a03183859278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fbd46da41b10c7e3dbda78299fe69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b601ab0cecaa2ee4c28a957dc822280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adba782146eb9d9d69384d112bd218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625df997f20eb4617034150c803fb27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36639eaf475f50be1b7dcb8fa33e2106283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28874f0dacb6fa21f95029d57e16e99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fc7476e8d4d1a67465adbf786b31e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe31a195a0884c6b0b333862dfb12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c317c063a341ef7f46625ab0ef15b17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472b795c3d609127db2536a0bfeb584288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1fe542601d0233a8fa3c2dfdc7fa1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086422f2fb80e16d4f0c05bede233c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a104a69e8b384f86cc058da413c3719291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097face8b4a501513643cbfb85786ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32857e334e2b46f0d6900b4819fe9cbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4edb0d1d850bbee9135fed773be71e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beb20c5231542d63817e7383b8e1f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abd039b26bd394addd9d1a09565607296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73302cbfa5037af9fa48d1eccbc625297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf128467eeef1af76c094285695bbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766f51e6612f4bcf9f7b85f8f153117299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bc8f17d6ddae436dca3a6ff935c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecb5c8fa72489b2b76f819f9cdec17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a361389d709154b3affa511ab2354302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c8feed1cbc71b2ec1a4b310e6959b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e9e2da95e2485ddb8db05c5e40c43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899779181000e0a58e1fc9330656aebc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7337b88d8103e2ffdee4bf465adb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2392938db056c2e99fd3a02466d703307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dd99a82fb0a661d264fa90c0512f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06416193a45a636d7d03fe6a28406f24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57589a8a170017ab646d6f35494b88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d17e2fd84308c6c91bb7474cf3f5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b5b639d740883ec3d90f9a260e6ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c8b24f26e7c289b3b0a7662a7ec7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c47ff2c7fd65484b1a6f5c829d528b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c873b3af60e40b96d7cfd2b157634315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895608c676de6afd950e6eec9db423f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f5f5528e691944f8192d58cf2df77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a63be6363a435238f6aa0d52106d9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c19d4ebd300ff6e65d729063b183a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d191cbc35e9fc7522722e41484bcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2938d32414dd554bb089c2a75bfc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e1e32a63e6f84cb94b2c07aba2cb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50a522de67ae7d19d47533e6df50b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b296b4e6e187038e4382131500b18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc1aec68baf7644bcf37b9d6b8023325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da70c6c64fcb40993dd8795ba4a746326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71b6191d62748b2b0eb32838664dd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8cc040b48182c0a902baa09b0b622328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d095d132c899b17fae2f617e40e15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a822d2622d108794e3b6994e7ef41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a18b35ac3ec782bdaea3ec0e81bd7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94971333c7b2b6b147af49aa6f114151332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac1aa9f8c25c7efeef0b86f4c59679333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e484114761d3744e32dd2e1435d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf4ea9687b0e760336290e56d56574335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db58a5c28ae4809fbc7648a4fd3cd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75569d21e98cf8291bf5f5d724246217337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f786b8cc184a19d0f11a9cf2a982e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb77fa9d344d5c215454435a69ee1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ea8aba4bdfe2bef89d0e2d2c95fb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e4826fede6e94d18ed5bca1298d21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcbcee7aa614085003af2537c5484e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18371776fa6ae017c005bb86b8e052a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6465474398b275a0e3f6a5156fc0b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021813caf6b0ad0d0c3c5296383e590345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec33d10d2e4133d033afc728b51fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb3a2a2996b5aaf56b99d20b766814347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67fd2db6ca295327e43dee960347f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b2fce9ed2b57e6d1ba0a63ea9269a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc09285978af2ed31e68d58f85dd905350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a77e20c013cff132b56d0e78a800351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9014acfc9c85bbc53804b8f4fbef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21abba7e5e0e4bc4173dcc8455e91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be9be5cd5a5d9bd965a3ed78dc110354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b5e484d2d89400fba87319cec21d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff57baf35a707db7f22d35c86be3cf3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c52d973525f63a0ae4107ecb1871bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf9e9e74e138e8746be9bc7034c097358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddf87c3b7f472d17330a2a894a3d58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f93b541aaf3b484346b7de6825443360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6e2657913ae18aa744a7ded7ea90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c65a328c2666f4bf9726979031976362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ee381e96a21d50a332ece0bd171a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f73991775f5e059578c0ec79111be8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665a63ff9ec3bd826ad2cd68e711b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b8b80246fda5dec35b92dde2fc611366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af3fa0dbdcabdc0cd21833c5e4d612367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f1376834fbb1beb3d3d4e4d3d252368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0719cef37e65f59d269994317423ecc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ee0ee78ec53d510e139c07ccff15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6cecbf4ed0a4358af4e2d50659d40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba5ab21c810f8bded6dd8410dc9f7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f01fe9f79f772d7d249eee6feff7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb01cde0d418c0f4ba3631adc5feb56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c925ee7e14e4c863fb09d8cf0d0bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1dde68f22dee1ec4a3493439768e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c7875deedeffdda59291d81ac87c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b68498b7e6059153cb666a3065f29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ab6cee55622f2cb6980996097e2bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627095ed7d95bc26978aa96b36dedbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eb7971e747bbd67a44e8a431c4beb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81f4c2dc98c08347c1dd4ee692c130382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089a2723cdb800f87c56c9d9280c16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b47a0b65b3b9d940dedad75100d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6a89593d3a76ac96491402e746454385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912758b419ad82c37986de5a5873c6da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adc077d4c8cc5132a07022d78ce1ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab04593ec026bd19b038f889bfdaa49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283498fa3125b7443d2cae9a84d866389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53d57309e6e1c8b3e9e0a05807c962390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edf5504cab1bbc3d90ddb385e55b3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310e6db4808f53bf53c2ac54aa930c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f138975c6b017a9c07c7e9cc46237393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea4cd109879fabb7b1d0d24ab0249a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702200cf48c2719d512275d380203e39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe7cc151101aedad6fc9e9db57ab42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b82afc0a03cb011204d06206a989be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaec1dfe6297a9d1697d8789bbba4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e2095037760b253d411e740b6a81c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3273ca1ea2bdb6f12cb946bc0b9049400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed69c37fab0e8a3bad5a966a643c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697a6b94c298dbd5cfab8968f7ea994402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027540c241de8df1e205c4bf767b949403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3116d4b38d1a8f115b0e7e2e59199404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2834b1dad012217bfe88666f389264405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff41fe8a19410a1834f0fdf661a20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753038cb25c05d90bd48466ba39c27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a422b424a24eed6e8a0c37ae9d03359408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7d11789e742cbc5ad72fb3ae42bcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20375902f23e4c4bbb8d4709c7081bb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6dd4138d97673f55deb341f420c44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d07a65783fb2a88c051c31b2d9849412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3d21bb8ec82520c905f138a782394413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119db3f2065b382e141f41d15c43cc9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65070af140f617960f76325c19b1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4759a9d9ee2d834881a2a6fa57f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ea17039a62722d98c9b1e09b8a29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b28b9244465eb10349c5cb468f8386418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f72b180bfec1401819fd25180c9cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c461582b2606f24396ef8498ba1135420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e260454d18693fb462f9bf4335c214421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa065af898ee194e50642da809df2a19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8900ed1235f754be195964ed742a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fa294eb35b88bb3305840a54e01c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48500e4411cf0c4af0e6e2fef764a44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fd7dc4eb5534b00be78a107f7a08c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f5d0b759c44f039d639c68943e3a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d78521dfc111f65d3ee6b9f2008aaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db6a3d35ea8b30da5436672373b9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780e151360975656755ce3d80b82285430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e1388bd4d09e119c3b5707604a00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c324fded24df0e53c19c39fd4ea3d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c6068287e819c2d690070c238d48d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a71162da42a52b661c06e7c7d5aae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c160498d6881eeff19d8609f9702c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6f908271b7d393f51b7c0a7c1ad4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077b04042079233e949015e60ddeaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29160dff6558b687dce389ce77e5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea51a6c675e7e262573a485d2aa5a36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd34f73373fc7e52b706aaf5537d98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c837408b16c655e83bd843aa899cec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd05fcbcad2a5122b0bd4e9271320442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d7207b4c1a350327cdbda7a3f5d4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c686307d564e43a5d8581086b7831a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad618b3213803f0a4cdeeda9ea17db55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936db377e61a8187d068839d0f53325446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399795e0e6457c019f2020b1b95343447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360bbb20fa16cb334cbe7d04b4924d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60991a772a1d0416d51e3e406d3ae929449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb043375ff95371eadad11d69cf892f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c819ef47061aba458f063320d583c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13088d3d7932743573ab6d59d6bffc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954b6a2221b6973741b11c78426183b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789822842682b43f8bb001ffe487d80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003c13950cb3df2a2803364aceda8dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987b37bb0dedf59c6562398fbb343dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f04826a7d709da2f0b62557ee8ea46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bb2c1fb283aaade9dd19d1c884426458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba0a78cddf424e1d21f2e11666870459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88881f70f8970dac89e2ab0c2d48c6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063d857f77d1f93ff8848c791c8811461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb698c6b72d33c62b82cee334a7428462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532da4dc397f9a797993728f061e5aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca53f994f64f81d47d5026d36d4730464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c51a732580bffd27f65090a828c26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2802f8a60396a5c9e01ca6a0ad618466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bbcc04586df692fe2c064e3b04451467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59972f80e743b8ab763c8b0ffb2078b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05402a99435b3a535dfb54ed97278ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3485b79648cb5407e47ad996e9227470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd01892c0e78c6f335c58e871d3f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf087667645e541b6c03cf8ef424d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef93698bb30888bab8d950b64db5c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f4d9cab1a1388ab42fdce3ca7864474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18095dff43052776e823381f545af44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c3bdff027fc9eb8ab3c036c75b41b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c59a04ea63545cd377aeee969443b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf2382b6aa4c41950992356c35445a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed5b040235092129470d81a208e8a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad6b1da7bd7a36352d6c497d9e0223480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfc3819305c9f65b92e741b2b35a82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007d95b09f5b3bbedc64cd4915fc63f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93322d93668281b52737886f8e86a65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd1b62fd840753e4259aef4e3f81d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874c928809b4c7a1e49e2e523d87db8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2184d1607a35ff0307e957f79af4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a981224de724825449c0b5a703866487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7ab89ad5ca4ef7054d099663d7291488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece1492be52c12c26c1f4e1b77fb358489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1194df7ce085e9af1c65b9e4c1d3b48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ea79874db845d679ff8a574f59f15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dd317fb0d5c41786d1f5ccf798f01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8a744487f9a2b0ffadc3705ad79fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e337d189ee1ce25d63247b5041cd371494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe74afc490526a1c0518fb7f756c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094534aa5d6b613265b02b7d86ff984496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b5efaacf71ae5afb5a40dd5b9cf9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b9b1d54aab512263aa4da6051d139498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f166a0c58332b54c986c73dd2c5748b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970555e96f749b4501b35314e597c86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3de98eea09994617b94526f37aa73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17cef03f0dd71b54dc799019df6457502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b585cab53d404fc05fffd89ea6c366503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80058b17ddd29c8ae7323ea6dad2a33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce55cba82bf0470e27b63d24a3178e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8b5064eb61353239d1a145a2ace42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2c1aec03c22b942d76273235acc05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd017458f210b87e95aadf5b7cd5f3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4b856e4f21c68c6f2ee8b6eedf02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c5bb8d77ea644c9ec8fe4e4827f57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b260c5ccb83ad5cd9f29d4283193bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3b85c878ce0393e26484f5a029bae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413849e67e9a16b0716ce83959099b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633319606a7e826b087585b35c250f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792aaf5b5ed0ec889e51aeec92cd8fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83465aa1aecc075cc4196e758937c720516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26413cafb5e88e9dd33abd2b5ccb63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01505663d9c466a4cbef7e9763f08c99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51c9be90e1ab210959935ceca91991519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4fce14a43f34a93a5cb75ea94bf13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03116043ddf8a9ddc85dfeb5d10ba58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844185e844c0ad4d59fd59034364eeb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e8791d01ca47d1686931b4bd6aa3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ff2f5f5a302ef9316f8ac8f1226c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424442b32ef39d6e1c75ca91d4825f3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f7e6d470100bf4140189f454c724526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f240f8798e0726351fa2a7456cf7e5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac11c571e0cd1fa5d02b4091f7a0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2df04636f0bb5395808964c6e7494529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076298f829bbb90c009ed33bfc380d98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598662931acdf3de7193c077d9f4c7b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d5852fde882985572c989375788d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d635343f73085ae27cd30778bce0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767c2ce3728bed81c8e1b26efbaac38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dab7435393d69fb5f42af33e2e8413535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24320cb1c110ae099a335b6ceb90178a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147741c33fa7a391e8295686ee9e30e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d31621228342640403cfa7bda6df4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d052aeeb9105e9b8993d334a2ede5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867106935c049ce3cd64731d2746265a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404819871c6da9519a9450feedf08a8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ebd41406e82be32ea6d97208979bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a067856255cb0ac1085072b0275a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4f0076317be125b54d2589e5d17ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e35ff2acafff891ac41e209a8b08c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48d8ca4f6040250e9b3703456a9b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a565f9c4ac4702f3f59d6998ddc85c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba11b19ce83f5f0227e37c1d93bcdb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c65ad166f341c739c64641ba445f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9923d1059e79c19c4e451609cf1af6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114ffab71d180d6a06349baf3218b5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fe257f4985fd88683ca5068298762552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fec66fefb999fc5917af2a6623c443553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b57a4dd2ce737bd8efc3e4c79bf935554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cdd33ea637bb8f2415bd52fd0af29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73f1967d504b8ad42a84b892365d04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a17dada757513bf2b379cd9b102647557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a134b17a991f25fce30e951a1f65bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358cd2e294abfd00b134e256a13bd90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304949007ddae099d5e45e6f8e7d5a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884220d55bde03fea6c32233d21edc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a649ba92a496fb4b47feca787d5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6ba2fdad8a20002e7fe973640b04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dfd6681d60bf60eff12a5a3520c02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538125a4079e32b9d982b8d0690f308565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd091fb84d88bb778392b6f8888609566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31e9dbbf6727d4aa9a3ac472f417d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043adab9f4b84460833e566f3ce97ca5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6839c81c8cf67d3439eb4504c41792e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667734d7353b153d119f0c1101726fb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd497bc5e2c3e1e28b454e04fbb26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a11f584ba2665c4cf424032189cf45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b4077cb8f8dcdb13cdbb7e71c49c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb68e6e1defb90159c4e8ac42c6e3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91349aafb08f03563a007ce0f606aa9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53958f39184a13e48a155c5ea224da36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c89048e976d4617acdc557ed6e27c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cab5612fc72af908c2f395be3733f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be316d0ec961b763a886a517e0ef211e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e7892e74b65f8849c0f77c077b23e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3e2ee2eb6714c3fd12f10a83a4a57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8c323a0066d16105d95756675251582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc85d508342feb73d6e7e770fca7be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00103fa56391167f3dc991d5c367d57e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d3015578cd1cac334cc2e4639224c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768337d18653b8647f37cdf1f5b1e0ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fae9bcbd7083b8757d54fdf17c79f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f1876163d2bd6984accdb55fcf39d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b146ea0d1a5f8696cf47df12e2c17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd9b143b46826bee7e2e24a88e9a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0905dd085e83cb4908c157808d40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9765a8deeb8e9662ecc113bb3da70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110981126898bcbee76742ead538f7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ebe900013f6acff74d9b5a74b40cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c9ec0b5286029660368acf0e67ec3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d500e08344b4ff891eeec4b263f3d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e65ff2f33dbad21aba471b5f11251597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8bf31dda9a818e22d9c7d5b9a3beb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e53ba83d1af6e0dd1fd729ac844a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5218eff061bcd02847126f3b93377f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91a2d1b8fab3367643e886eda1339b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f0021dc5df6a913dfc2ceeaf0394a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350962ccbde17e1fb33c21419a2617b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe0e204ad3464148d77b5852373afe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d45134e977cdd0e3d5d7a5892d0432605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a9e78d068c42b5022372e69eecf19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd66c000b900dc5e9861575bf3e7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd48c4fac47db88cf992067736eabf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcc214e4fe63a1be68ff75e8888898609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacad7ea21884e8b4dad80ddedf0d2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11fda25e50a50bf8d912934dc38ac5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b3db43c9c13290e384e22f99d4085612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48efc89611f0e730db3948aeb3fd8ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239721efc3028774e625da8058b6c39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ffa52697f4caa1551b52a1a47ea6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e687bd7f905e88cbb2f800e9ba5e292616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea724b6edee397dbf7d3d1a4d68b3d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b73501d8a9ef1b4be035919a48b8fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56eea06b2fe76b1e118ff9f5ce7633619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbfd97ec035b69716faae7dee29a83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80efd018ae8e4dbfa64e80ec6ce664621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de0c75fac1ad9a1adedd4b9c51a3f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a69195b1f866d05b28a13a60e8f660623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e269a38aed35aea6a72de9e35a8b6c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46644f0d94bb18fdf8908ec30f68a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd03bd95c07dbce833073bcac48a9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75235f0ee9d00676e2ed75764c43ce23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda19b16ccca6b8a0faa30a0726db999628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904bb9bb4a19320afe57e88a6b629a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497216f06f36c3b4e2e66809adbd55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7635f5ddf92be2cc086422b4638f72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf51261acd4ad23aade15ca15a45b88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80a4038988ba7d895d147ac7f11cbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a77bd43b476c11671284eccbdab10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375f4d689bc1dcb9a3f320ac013dcf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2197b3a0e8f2d8ae5f3f60a8d601bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e0a03c045c70376c53bc3af443d1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f973a70c9aec5628af3684fc99460638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf83921373f4272db90bf2acf6d040639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810abfeb44af9f01fec0c63d5ea9eb95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eac2bb4739bd8e42477a519333541d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98905a2bd0499943736f403f80f7ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43955050f09c9d7b70f74ee52a9237643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed0cc2627174de962240d38e46954e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e86e0757c25422720af122a24fa1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7ab0d77150d750f3499713c6dabb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf48c4e8d70b9fa9eb3e58b630753d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c8ce2d1993c214bac9914f980fd7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3756f75e64a5fb5c9320b9eacbec8e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e96159e18db3d910ccb6010553d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f05fe5ea99f9e9a52ed5ab77b7ba8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505374b52f621c07bc0a01ed0b8a1616652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f3cd9e2751cfc8c133f950e38269653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6907b5db3e70e40417a45e4d86b5f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b1ef3c0137ec7e02252af00f6eaf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c119e0b6251e5f3836ae4ac455e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4bf77b1bed76fb2d3854a1de11f36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07d20b3a88ed5edd87ba2204f5245658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d9eccad5c89d3ca30d38b9a4bd225659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93959a6d91352df60ece03285a1cdba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b72a34444996aa3693925e7cc4c712661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d23601ad29943d39b2dfe23f46ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02430d81cf69c9cc67fac1c61e6a4c79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ad48957a5c9708386c746b8d595a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9683bdfe05f43b09dc248ad06d27723665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785707689699f9fbec16807c7febf66d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5cba925a948bf708467416af73ad9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1294cd432dd222fb18508253af3fad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335d6f939b452acdd828704246f660669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e823548ace52124c6c55b0b774b0fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55c78e3127d8a75aadf7067a8ded20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459b90ad170f513f0e7f16387824298672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c1554589caf599bfbde675cef05d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b17e8e5b7eac709aec1f351a3fd041674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd0e1848c3d174213b054f52d3b9e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b128bdbfabe22f9a64b5ddff76506a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67546991527c3fbbd77711984739e83a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df6987e98d391051fd5b9f63aad170678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d35ea117560a2acfc7d6ee3a15503f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b4cd4c657f3f972c57c344047c05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547150a4dbccb8d86c7b3c8cf0dcf8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd57dfc72a04243c28e54d909b806682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ddec69172597329cd1c67e46ed6b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1e26e5ce8af187338755a4fb55fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236f0be1ed4897f6578987ecc374309685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9116694466e121b1058a35e4d7e87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c945cb0cad5a7098f5c6020169cac8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1f3c1223591368ed0f3bfe4cd5fd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97dce8f1c833890753b67ef084c8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db00ba402c589a693330372c581cea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7483a4e85dcba8b4987b43dfde24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd818088e60a788a32b54a9c01a31dda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ecde167a82a45e752237d9628f690693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb47a33ed3e0572663d5c1e91e8f99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d286953dc1786ef1506eeec1f811d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef6ceecac8d1808ce82dbc991168b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640fb8013c5446733673c6333c43683697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee78e077f27d31005c11354096d06f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2df114265ff85a89c4a0911487527699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07996eb2786f7ebc4695191e62aec282700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bebc3a0e7e68aa9ab2c3445cc75b5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c4a8bd411b6e10d963012efc2ed1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e21631cf0e5c12dc1437905b0a9b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac387e27af5d031c85eecbcd132486704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54cbd12bf2aac71ccec0b1f2a62468705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5b3f5e23caf98e475d91c89c95f6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265203a56282092b54f16570cc2a77c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c38dd4d34b54f673187e82485ae08c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e3a19d71b5b97261e8c4f4ba53c5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7efcafd52e4b1e0ca0298ea73443c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d073eff629a17e1b2129800cbca76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf7f3ade36c818cee1a3a94a552bb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab942008630078ab64370e77e204062713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc8c91a3baff34f3fb01db8dc90e90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5a8ef837ece363d1bcf0c521d407d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eb59ced70ded4c60d2601da2c41a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c13e34ccd098375ed248fe05f6fc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5f2b3f813ed7e1fc87f839a1977e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e17d08db7b266f9f52f8d2c2c08cf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26631ed003eb2d6b5d241df9a0154d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e1379f53b98fb466210c9d158a1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a7b524dfb32d81cdad90ac2cbf6b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42738d2ab039e4d9cd0a147abd76b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5fc97fa16cadfaf709c395dfad04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bbf846a3fb6dfc9173064480ee73f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59724a23f185b569a9863f17188e06f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff0ea99b7e450854feccc3134682a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb1aac7bcdd03a830a486720644395728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265941f4f069e0198c588276281ec99b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0492b6f8d918faae3b459f41861dfc8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97effcee9cb22e7e94a9dcd413b40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697be87e18b6be9da97cd7ca2bce42bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6063d46f7486e3c7676f775cc8fb7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894d11fefd327ff338fd65a49e8d5ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522efddac75a6f258c60cd6f159f48e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaf62c37f3ef708430b892295d6c00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9e90738784acdd6bbae829747edf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c654ff9e3f264d2bdb0e66de90bef84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b966447f6bd3122ad40fa9246408a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d7a661e503251fdb48410b027e8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b11c58f89a05b8225e11577411094741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4079a16fa0c223a11ff4a1fe163504742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e213fd8299c091e0f57de6f945c2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6865cb4d9241f6dc6c6b6e2186581c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f533c6993ce8442422baf5d8c8c3aa9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09abdd2f2de82748846b6935a60962746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa91aa55dca890f959d8c90975f4bb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6cd4443e197070e7389ffa29035fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d051135ab050e2722e00f8620c77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5e879efd6ad0b69acf9c648f7248750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76fdaffcfdb59daef5d109f692c379751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f5546b751ded7e2616c037638d22f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a90322c4a36e52e03709317aae5a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8993c4ddefd8d890ad3269da4c801b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19c62fc45bf50f01b82cf5957634a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee3f47f5c55e9eb4108fd2771a5fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8bd8df5251955f46390116b588b99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67246f77ebc875dab81f31ef57d147758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e50cb721bed196eb1a7ebcb75f3dc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>