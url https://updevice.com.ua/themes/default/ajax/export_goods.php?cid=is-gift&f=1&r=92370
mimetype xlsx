--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86aa5fb3bde62a903f6ba2f775c1e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179685d8040068786c55cf97f5dec32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51af27918ccad3572c08d4850b0da73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc9436c88330c50b1269b574c5fde84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dc6afd4178726e5e13795e8f230795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8848f593addfd2ef55bd5b9f2a8916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5dc5fb52692c4265687158677c787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb6702418537c8818414cd1880e738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338217420041c4c1c36c7be432be5619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db0718ef9e7ded200e4fc68702b37410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e75eb5b5fc8c903d4f6effb27938411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137312b044ff62361f3ef476cac097a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d08a9c540396327466bd3ef7ec79c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4153254006ec50c352f8ec10fe7c2f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ab7ca0fc243a3e561616561b6db4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0221fac2520528e624fd0d88bd5b7d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909893fae45f8125848d939033f6fa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86e386cf270a4a4b7a25ca40c02ae718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7632b9b54b60d6372b87f2a48c6256819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8478bc4206b6f376b85fed211fbde8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188dec3a208f995427ccc5e81d481ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a0f516aa0753f23e81a462814e6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a2aded7720232192c5da25e0038623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a89b861f91f6816e43c8306ef9e75424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f9dc4e39bd5e099663daaab91b8ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fd85bf0cbdde1eeef5bb3e4c592bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92852b257f2718cd72785b605ccdbbba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565c484e68bfab8552956417defda6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f1eedf9e480ef4669dc9d88cbd4a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e3e68721f1c9004cc546f3626f80b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df354373719ef0d94ae3eec9767e4e4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091636d27b013298bdf93e9952b27fc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b166ab57d60300532947e5fba865c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf93e65e66ed847fbe7b90f7b85919434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af06dac4a32472b8d4be0719d3c21f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c33c3341328d9028c832787277a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521318f34a273829578c9966d4e37fff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486d7eeec6628a84cbae1e2ee5b15638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c201cda0cd289cf52a3ea850ba433f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ca0f2a049d63e1a8e2dcaf325ec2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9296730b4516f6ba966162b8325dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf1114e88c907cddb7c488fd32b9c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac3b2bec1f1b41e154d230dd69ba8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64970dd656fb3322ea4a8d19b06faa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb188bab4a418d98ac1e2f26f58fc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44bd980fb5453e231503c86e59d44746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a88a0ae037da4751080d982965b80647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c136cf506f6ca637f7181c2e73b10848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382769c9113d0b701783fa0af7bbb95949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f3e9e3bc49579d141fe2aeb5eabf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3992c011ff31acba3b842906b12649b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ca1ab1503adc3208487743e658a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a9badb959dffef42f1b9d560a087d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af07a5c09d4c326fc6e2ff2e4121b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ea33eea576a541ef71ebad88a75af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b383294c455fc82e6d9821df8b7fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee157831900b9fc59e8c8751ae7da257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea5ae32c08d3052dbba4fdb97a6ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8b86e1f4252c1280ec23df9529ab559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1894d63d3de8746a0824deb5651c4d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c913b63d98e007806be36911475161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faef6b9f48615a6d5671d0138b0f7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1227d6d04289d504b2e1ece454cab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bca7a2194a2b6be0ac8042e670a0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a21f7b9810e6a298a1d061e48dc92665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ba6bcfa8840b7edebb87b16e961c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf8ced591009f7c41ca9f53a4fa53c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac08546469d724e18fba6a146c799a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2ab621c5932078f76dffe23600b5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30bc1f0ec8e92a330f53e09e61a0d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd462aff2c7bfd0f592a9b4aaaae7fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9126ab1bb915795d22ac8769c9b8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d791b940521bc1063fd4fafa11794273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d742c98a210f1bf5305cdc825374f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40c067eb11a12ca84c5f0ef83d3a0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5472bf2425646eb9fb0f2cfd468ed4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dd26bef8ff0f7068a4e922a0de2ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d88f0208e706a9240369ac50abf0d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d354d07be91bba05a18aa2a62178979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1b30f717919ba4351b8c560bc3e7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06394ef522e5627be88af29031149f8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00850f17f7ddde43812e0fae6a27d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f622abccd304d4a011e73982a49f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c06eaa28698e085562a325be59e4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24067472965a4bca430ea62f88a72785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed15c6871186e71f27ecd9bfefa33886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f80297d0ca7019df1c7882abd7d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d863d2a545a57e7f53d47b85985944488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2817436f5480f6c27a030785d8a332789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae31b7386faa88f8b080557788c8e5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd73260c29d85d772dede8bb9c206a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacfd43754644b4626a8a7a14bb738792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668febef260929640fdeb1d7ca5939fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d611b4bcd026acaa9fe59b0f3e43c1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fccffb63a15baa5209fca6191ba8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585bb61c486f2af9a2d722ba69e70c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd810ad1596dc3da3d054211f942dabd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafeb3a8b2ba9cc6d78d290c048adc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba552c8703f0fb169c34cc48a7cb2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4e22c3575e332f34221ce0bba5ab6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cdf7f56fa07018ff0f8df1fff4c2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402f6b5740c447131c4a5bb34356b16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e50d6f0367ab394d5c4f651627bb84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24817688b31f2ec408008e8bc4539bc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009170c2a840838fe910494840143eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d0a6b470e7a5f8db1e29593155ff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f43289aa0ce341d42206bfac2761c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb9ae71ecc634443004a363516d3d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e631f8aa6ca74ad7782ed03abd93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bfc055781ba4868c9670bb697e688110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f20cc6d46e36230b8ce524366a7f5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba7ea92e549234f5ea17a5c61dad68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6801c4981a5b2426af282f3d3aac3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188ac263860e6fe5dd8c20d24235241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa3d29ad7401a2ad3a849b71a7fab1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c3d14c7db7129f909275ea2e3925e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec244ef0db8e900f8f28b12767902b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4de3140e87811a1f040bbe5abc6d66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6273fd97f432fcf6717ed56c9126d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cc97da4319c512ab84ae1c6aec38f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e79c778a10fc62a5e20657de3dd27e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044674430ae141de813b5cb93bc4595f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693c03364f713580bf197fdc701cb4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad240d69565e5f787ab96a7c3e69a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424c682bed8514e5441163c8f96aed1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76034a2246a375e7decd627e88b4df6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca56d3ede47b0aacb5dccab297cc032127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981b15a67b3ef883deebfc19f6918c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d52f4a2ff2f9c13806cdb12527caa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d68a82e1be03903742bc14bc424493130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c5d816746c881bda95bbdf84ef51f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd8c3eb30e0dcc365dcd5651e4981132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39979c11d76c4efeca6fd3aa7ba7664133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e26c1c58e0dd3456cddd71460124134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193781b75f94acaaff3dd8986bba8815135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867b2ea9d48f709af510060b33dc2a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18adbe363a459e934f7b393a74a6059137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf3897a43e549a25616a6adc53d4b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b6c7bbb82654cdb42be16bf9f6c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3539b1732a2d02b4da74be93e3efefa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba4e6592b39a3cdc11b7b0c989133141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c607c30bf0bc72e84656f1a9db228142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a2261c7585bee6fc7cfc7fe1761f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222066b8e326be51f4c1a1de9c8e7d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec3bf6f7d340d71f92c5d804fd2855145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a9f2d7b600ae5a64d4bf82c1f4cf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6310782e43a69ff59ac35b8d4ca91c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89002d007dccc45d44d3fcd94f0fb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b02340ede7daddfb0502946c231c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a324ce218edc05f0c34d80cd78aeae8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75ffdd6e40e3fca4e8a75e5d99b759151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c558c79abaa0547470b1a940e8d1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc5bd06fecc71dfeada349670a32e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200132a1b8c6300f67142fb9537f5f7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9415e7ead15fa75d351aa70d73bbab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc1a1389d9c8ef1c395d69e5755f0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f9f8ce3a6417f643cf0453d15f3e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc88f473e6e74487ead489d66821510158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718780341eca0fe86cf6937aed349ab7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311fb193ff27859699dc36a97d3fd52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45670beba63eb6d40b81a77d3ccd02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18208f396f96e0ffd013da9ae17223f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eb32b612eb8ada4fa2e8deb72b288163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a83025026573e0b85f3e421dbd9a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340aeb8832c442c4f65cc6e07006c2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e3ad2da00b71e802a29ccaa347b18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7a8739e3dd13fd6a28bbda83f9d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e67e58784911c48cfcb9f060a309b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534e5f9ad71003752833996c4de667169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082eb8bfa1353543831acfd1d711009170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5797671125c02c336aacac590597d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c39c4a296903dd870a4093ace58f53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de23a2dddfe53cbe9cf0534c8ab3467173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae49c552b6dfad56bd873b313d2180174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61fbc2341d1b69acd31ba76f19b1f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf024f7c61f6884edc227bfac6a974176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc85e27d688d88fcac5566ff1b4fcf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be568433f0187fa13012ce97a00fef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451d583fcdf73c83b4faca2a067f78a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c7bcce460a136e4bc2b5762087dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6e26d256d6df3789f3849f8b3728b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d456811ba3a90bcec46114f3b4408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97101e6f56908b983c5c460f10517932183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056628b7ee0b94280d077a25d5d8283184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec9aa67d18067bd6281b61332d4a4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb89ba89ba936c9372847a86c0197186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644fa2db42103c80e2a7c137f7830c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013456bcc5a725243f83880c076df4a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd41ead07d3ddf8512d8fe005ba86e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016d06255536f7dfb0cd7350c746a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245dafaac08500242df93988a121946191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5d5ea09c7a9e7e001668814032d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a698f680cc1039e33ab0f0a6dc324193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4873e67e235f5ef329c92adb4f8811f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d3d46b4dbe20d5705801aa7d77a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb9088562f5316440fdf33777bbd52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedb03e9430345bb70d536996a6d81d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a9b389257e970f62a584dcee0b237198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291246b3ffa22d66beb56bb6f264e961199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcd002a10d1fcdb23585751b619bde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be693ef466cb5c5c8d31885d2140145c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74ed1209f20b78cb89de94dcfcb6f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697aac403460f925720fd45793fc5de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4ff54adc2a8bff103ec666ccae1fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f2e50aeea9671e10e3a91082e369205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde404d7d78d244955ed2642a1b4750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0d075fb37956ce8fbf2b2584fb805207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc646dade34e839c2f1098ad2e6cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abcb10ee76fd883d78d6005c10b621209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2eef5d99c822b27d1b5fdfab3a724210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006346a44e4074e841b3c2cd36e16a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3439ca04910e0846b90c202ea7d9c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9568e0dcdf1f24c69c142812fcd837213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2011aeb8da536e024e695a7c36ac1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aa4584a7cb41dfdb3c2e8f0b2e46d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68466ed427c80a56ff8ff1be40d11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c702c4f274af4cdf4dfdabd9b423b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fa22b95855b0c3b2a5a21a6ebbe8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3200ff88348355f942b9491de0a2cdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00e54bfc310c1fd254e284dbd170ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7cb44e499aa6db92bbe2a5a8a5bf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a0944407719d4a0ca4e5cf79d8ff4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dce4c5f63ed948974b91a3924fb01e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b6383700a5b942a81452959c5e7f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bbee518e97dc29aef22ce431778c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6448dbd18fd20e77c2d3edce3f50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d6a25d17275092c5732dc7f176829227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd637f89fbc0b556456daa5c4240f619228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bffb4a6e8f1d7119c63d1bbc1f3fa8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47fda205512361036a7f5b9a605923230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ef48bec1641f4641e79ef008bddd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91112f91673b898ebc5532ac5a5de74d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7f77e6461d5591a3532fa69f4edf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a50b731ed2a20370e42c86ea07c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecb1dfd59ab8355576874caf7089fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55633b6e9158c04292bad1a1f2b35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2c224d8ea018a9b158905357b7e04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c416aab8649218473a3d5a9a7b48f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35246bb31ab4a790e7ef329f04210e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763ca55c74206d05de0f0e505e245c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7c77d57c4095c5c846a7922bbaaac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5047339b7cd8d9f1f12e0450c22fd72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe81a5fb8fd3588d5f53f3a6a704d5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7442738ec441143d320063eab2c806244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84ed076bd00a39816a1fa64670b094245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4006e5ba9cc8e82b3171618c4472a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaad0d3eaa50e4586f69f62b37179f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4848e574f23d95ba5b5cfffc98916a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0cf2becee94dbc439eb820e315665249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b690a34f9dfc69c647950ab20dcab42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b81b90acb4106f1446f3c37c611bb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9b154ee23e7db3783342ad3180a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cef964bdc5124751f4c88a2f2afcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3f74c15694a7e7f24a54b6a539ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330138816429990c05752aa6417a94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b062a28d8b4569cb04e935352743ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e39daa3df38a4035d2632c4a5435bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d20a6fe4e3657980aa020197e4ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873f7d1d4e69c1799c84df543a25f65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd20865b979950401c600ed04f4dbf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b1deea94fb2deb008460b074815a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aea7e1ea17eb5ba17ae5e9bd1f722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f0271e398e1ce8b6d6823a5fe9316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594081929016553075bea08996401828264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effce4f0767f44fdf5da10c53437d14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f241c20316aa451e9b50fd5e23fac8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec34450b4c07835359f4849f13926e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391af4d8601cdfa4605fb9e5047bd70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc85488fea08bfd9e633a0f2dfa674269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39dfccc0a1113178d626294610e3ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67a20e75c95aa0ef11f896fa10e9d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c64fd40aa8e3417ac3e0166d28e6f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07edc366cb0155f940ebf5cec7306273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77124648ec4218056eef9c74f94962ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882695095ad7d0e6bb772f11c39f6c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd241975a2c8df69a694c2583d5309276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b6466625b102de973a1f32b297aa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264332fbcf54bf6313b76e8db60dc37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b393396a2760ba4036288fec81bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f11ea73b9c509ef0bdb3316a56c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af3347766215b4b161ddf5356d16c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf4b52c8793a9d8099aa62b1302e32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe80ede4c8c5f970521e734db41c554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4097c98108951c3b64a2437b7d0bc1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df0bbd04ef8cf8f9d44fb9f0a94f40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efb4994d6a387c26a8e7fe67e3e2b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac3d396d033b28afc77943360145e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1321926cf2ee55b5c52002c5a9c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4501cfae8b44cb6f96e17f16747d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619e446dfa9a7687201298590bc2bc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cc0f08bfcee0cc3c671b076af225a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84bf2877b60fe2d05583c7454ef05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319d1035162e6cff9cbe7bab6db3084293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5303412a6abd9ec8d13fa2f1802989294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a73f0732dca2bace064af9d42756d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea95337ffd1539bf34329c6a844294296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5196ca47c4ca266abdeb786572c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b9bd5cc76e1c1e2d602e089eff6ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0559f9bb6c96e371555f4e90d9e35b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1a0cb11393cf29e3e01e93c9a4af4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2e34ff7c6b24b22d4f737ced16bd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a3fdb692478087cd3116516e946ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd86cf94ba29ff9bdf94b392d6867ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f475d93b0b016ee89ae572d831fb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7df290380fb607d46479743f07aef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19ac7ae34b5478df751d84c91c4639306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea22c4dfebdd811d78489870ef6692307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e2bce0e44224f6b93e7cd6934cb25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03899e265784f8f340dc22accfd66a84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71be3dde1fe62b7ae508cb676fad26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576b6bf0894d812960d70b99754353c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8700e80cd88391b31b2142e13cc63de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454e9822b681cf5e10f28ac7e3a9a0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180d4656fbf1adc9dfef4b1f64da22e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c6a35e240b2fe34cb1b794b98da0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cd8ba0872e1be07ba96c88b185550316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81499823ef0e0b1462d5149274e1fee9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f81c4b4ed3d332d0b17b648dda5106318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a80a88d47f249056856eed7beee851319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2452412c7d179268b210a8348787e75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7af2fd6eb1ac4fce4a258e63560835321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c549a60652f90fa19db832565877ec5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c24ff5ae748ff43b50abda876b6873323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f1eef3430cfbd783b9a4822bcdfac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77609f73c5b5f661dcdb821d0baec85a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e0c6c8ba05cddf91e04de4dfeafc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba271afdf86eee8f95563dd8664b5a59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5e7e80622301db141263aa2594c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada89e945bd8004b1db69a02b64bf43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0af9b95735d11966f8f2b61274e8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f0aa3dbb50f1bfc4d61757c2b5d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8908fd75427f8f3a8f3ed6becadf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d29e020668780e7ab0030d6f85cee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c4af888ce33d594bdf622250d337c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7d0b51d5b3152df820ca3002357c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbd4b540ebfde56a1c8c91739dc7c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ece88100b68a304a24047ce3eba2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678ad5b23084a4bd43473c90fe9fef2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec75179cd424b02398fe9133b84e22a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2082f08bad89ef06841e6b34682d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a8614cc027a3cea497c8085753246341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddd5be0a2d0a9034dda31316ca7f54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec51837ce3fd17355218fcc5f7bca1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d68d34b3e16f76ef44dfc8dfc8cdf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dcefb0e2f2f66d15afd95624b1f5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed14367e9b6295557b2a2361f9aef8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4837b85575f78636babd1af28eefd3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d118dc689de37248d4d8f150456fe1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5cab3253cc13bbeac4cee07f9a69f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57710bdc957d94addef15e09fd20d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03aacb9a6999fa69c96b65ae5256de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21a2f74e4681192a0038ba374fddf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cef70aeaae86feb156921220d46a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5f679aba85c8109a9f58304d2a4e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca073c5c79fd01943618109087997ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f4828962f51d95cc3b435f149d1ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a13be52bd12507eb67a5c910b893357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f5fff0f5201bc4fa7503644893ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aa0a6b097e9d1efdac69bc0a95721359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac59ba440d71481cef38ba7c97b535f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b236e0fcc453a9926db03a2c170da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1f63d545706b7031c0e9991d2f652362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267b8eb632d9918a55de7421ee01961363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece80df6b043e9f19969086d1d31ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde8c44954c6d2712cfcf501c52980e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa34f9852952d286024e71d9cd6c12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b127030a108d7e58a9b9d9072ffd57b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82911bcc2efbf55b3aacb0233c1f0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e55afe970a2d1cfbe458efc4bb24ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e992cf3107e818bbcf06464fc57f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659d72035b49b0ecd6bd8c0c8703774371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6538418dd89ad669ca140a05b2fcbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699cfcf23209151da5becea8af76c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe16dac59ecc5022c82ff24ea3908b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad36710fa39ef3ed67b0ff65a0b3f76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57538b6bcfe74a946ae3bf736cb167376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749206265ba7e6a0ad77142d684929b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc7a35dabea312590f045ddf84a3aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320f886d456d6a4b332707a8642787a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108229d260257a31a1a722b8239d980e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bf7413791964408048a5a21a23b82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa31170f8865f4a9254279dd4051ab8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db3cdbbe78e17b25208ea8c02ebd23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cadfb148e32ca0411015dd8760a8d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff0136084518f8922f49ecd97b6e20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1479ccf32e6d1c29ab305bb84e6be4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfc395b3b9bd37f4884c4a7f490c9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5bbb6f668eff94008c1658fb4184388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c0e47caa02ae5c026c57947f5eb7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e2b6dd2b723c55ba4be204c8220c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26964cb562c2c585ca26e20ad708ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4190a5e8fc0aca164a992b5d8629c12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f6ed89288dd2df46c753401d48ca5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e722680686e81bf71f17903b1580e9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4665f12427608821eb8e99b091b1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b9c2ae08f4d2c0a22dc22cff0283396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee393aa1d458dc13c2f7f601e634ccc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209e1232e60a697fe6ea93963537926398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c8da512276561a766dc82a23a0405399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecdd6fb9874afcc7c5fabac22448e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b620ee2d8a18065543dec3eeb1ce5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf45cad1a90ef579d73441c0fb37104402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bede2f239803d3e0e4d4cde382bdad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c74f87ebca70c9d23554e9b8a18a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547a0f0e77a49e84a87af323a207436405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c63bd5176331a8acc6406444143df2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b5ef3bcfb0e5318b9c36fad9c72f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6227b5e27816437ee4099e28284ae8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19781098874dd13f2b7b93156f7d97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dd71b187eded9079b093459e43edc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f7c6c976e15a11566738cedbf79bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd674e1f7f0826828fd213672ef80f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0d5df401147eca20a1aa95e1ebc91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3ee393e34365d6e8f8fd22768f415414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd085f23d6566ae6522f5bd676548b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a602929116b422594ea2ffa486a1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a623e597b75702acb004b0988998417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c427aac2bd67595b46209e6800b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2c4fa1fddf9b96b82db00fd4929b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bbd46eedc2651691e161ad1adaef3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1ac850e351fbd39c427a2989bbe8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c1a91c115da43f7fd91bd184b4a96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abce360f45d9f41e45656d416b6e295423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48b90310ccd60307cb694030fbb576424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e73ebeba6edae5b9aa5e8e12091093425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e21987e4816c786ea0bbdb0df4b53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeaaf66d9340f8fadfee539fb1357a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a8690b61c14aeafca088e5986325428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116f3e25d9f66680a86a92034554a68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6c019cfb7cd1d335da450eef1a37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb329901da231d8229e879599b335f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a16a56acde13411b9d08f3352c98a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ffeefe1fcfce32157926b8536941433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8810d072d721f90c09d14b3f3a7bfa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ae4f2d4a0836093e7cf0c90f4fd31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5988d823f3662d8127c0778f25e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c03707258c1cb2543839630f09a8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135948bab453330ef57ced403c84c1d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f135ff5fb667010145bd66497cb25b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8655e79f942d27d242c77ef3923a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746752d15eee879e1a36918ad58ff1a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9c188a752bfc166fade0f3c2e3fb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e769c51d23e674e1eba0de17230a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55c063f08cde85d0e6a46629fdec8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce9196f5bd2bcf6afadf56e2e8dc4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643e9622b0fa0a1def8babd3dc28433446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44692b4e35026e118043474dc3ec6d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9653dcd5e92f340ef5b656a8e229afa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed821aad6236a4a48519f05c5f64a8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679d91ea5251633123e124ceb9d97a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d87ca81d596da24c7adfa4e76eff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e58a0b991aed76b64a0fccd3cdfd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90224ef9937de9f675b2b8cd166034e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae8034fe3c947e2a353324698b7a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de488859ef8167497e63c71aafabb41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29a6e4b34205fd6e0c4224316657e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45076b31f86bbbb7d5f90e1bcac98761457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c730555d8e3cfd93ae0588f64786b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ac9123c2441d98802a48f9c7fdc06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a18d911c2da29c2b4931a97c9e6af7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5dd0972ad453e84bb24317e5ee097461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d405dd1789318981b279fd59e433ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc752011fe0e685fcb94fa032bb54f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185730b8fb14f907b267e1e3b3cbb5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d7fd6654fd5c637e7469d6253d5dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b952575510b9517cfb2d87fa7f0903466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d11365c09d4ad87207df8dce03bf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f42210ad32790c3027c38091745da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeebd8dd8e8a43d997c5111b6d8c72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9f8fe5b0bb7faa20ee35c872510b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603661162d2012e4e80ffc22f5cf982a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23782dbd3d92d44b47df28811745b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58786c18e2e68209bf402e26f925014b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d8d02394f2105d7bc837fbb43be37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598d5a0a8835d76341544c76b62a15a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d08de097f62edd1d85b470b252d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c69119e30ae829c9a159e7d7cd0c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43cd4ad54125deaaa9047df114a1af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89f811cf30db76651f3ad36df37864479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2994250c9f096da954a0750a39311ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d0aa6f9fb1bd669aa086dcc22f7c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1dd145ab8c17535b49b8724ed9a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869fcd80f8de350b17d06c576994faf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c9a755b5e73bc5fb788bdc3af0e8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad510ff8964fee03a3be1beb96e0dc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ea154c7bdb27a755a3b83721e0ae5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f33658f10c682dd035be6797cc4eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f8de645a9771b84585ae73df6eb79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552df52b0004a9073b6ce651c1309066489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99504c12844efa33e097eba01e6b9b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d04888a4de014c0dd5c4af565cf80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b3f7f6efd0e90b99705b1846f2438492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799712dfb564c8955918b7b008f020b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ab19307232a805c2b20396fdf80a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52754dfeb49c45605bceda65b77730da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ee029fa702c8a5fad9df054221e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18ef4c0c2870171a4b96826049be1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1936a1da2251c824d0d77f8403c29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f009be3d67735a360688a268d49ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d0ff898dc2d5cd1df66ac90867f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dec9b8d5983c3a36cbdc3ccd639972501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef64924e20c60798ed10eb693d8b078502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405ac9afb1be81948ebff538715fbe8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3a035968860449f70478cc36d7184504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff539480f3b0c522c68ee0b2bc2d3ed8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d587e2d0c8926ebc2ede5f363f302506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec422c2bc68d01c1af64658e4ddbbd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59783cb2d39012e190f602d2065c8a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3a050ddd86f79afd7cca71aa573a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e4023d33f9fc8ce6d9b6a39dfa45a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168d07dac5940fd229a0bdf46510d0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb617a7f2fafafb4cfa5792076a1e0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d153b3809695a809836ddf9b60ee6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc951cbbcf3e49acf157cd827cbdaf36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56849c1515d1ae8631be5361bda4c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268e82dc0f93f3ecdb0e7b14403b533516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde6f5931e0cd8525a3f279f449a61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37365920158e2ca570b634d87963d28a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c4f21079dff7a9169f6df4c1a520519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10ec687671f0a89e3142721d4a1579520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe01319587ac2909143fcd3ffed18d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559273e013195bd674f11e85d4d5e1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5892bd9e655a08625a6537ef8b0859a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118b3ab40c97db478a7991c3143f86b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455df20e5c8d631987ca6361572bdf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a397b6b5c9d878c2cb98339cf62dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb882a0673c1ba1b1ac989e67d4a5dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa68aaa1ce138643204bcaeaad72c3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d545d719dc11cd48c25a94cf729ed7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ef85f73b2e0fadf3a045d3dc10dd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363da7d01c151b687063aca3f0d67a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1be8ef0e4dd5dc8568091ae56e05d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e3b4a082932f1afe59fe6cd4936d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878afc99ae2feb46f1e63bb10fba777534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13092ad106c2c9d298d8089daa4438535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f229173bffabd28eb1caf79e3af996536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057024d54292009f3bedcdd185709918537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edba69a4fc65fc2c1ba686a150815cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304666d58ef2113f6e2ea2b4a747b55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064df597d54a3170ff705a3a3c8b63a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a46b8c1f0c99def5463c3aabe60f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63678ea5c3470b8a2acf8d17ebfb3b64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a793bb4ed0a1047c4cb6964b348b9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afb6db45c831937b8297fb4ec624b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89c41f2d40c5a07d17e79f904b2e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115bca06bb8795d6a7a4307c58a0732546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fbe347363f806de0e342851e7feb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df72b218218b8b2d894cf27fbf828c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a66639dbb4549a7b456b6bc7653d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ab88dbe50b03cf0075cce7fc3d6fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ef6e8db4896c98b467d4e53c6cb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e4e9b1a4f59ddb770364eef814afb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc1b1bf8c15d6456374ab1a32e17bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba61312215e3452984a6482ad12b52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97513a171ae7ea6aebf015772481c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515707d46dbab84029f4a585d83986fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53d8173e43b906d3cba4513ec771b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0187d2327c3b0a29256cc1e7ed5d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8b77f73c7e3c8b30e804fc99d5fad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92258fce5ce8056eb151b2bcdf1cd4a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935f00ea96c8190406fe99ba3991dbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8d42341ad9b1c038bf4cce91772ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91739a12064da03c44b4bd21f2e7905a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b22ce81509f74c5affa8dc72d9009a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dce558c2c250a9c811c9145da5ab5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720e00c1024e8b0091b9f45fa8fd58f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa7c9bea18d45a2de907d5e8a619d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c30e320a3993b007eca978230408568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5eb4aa38b8ddaa205ec69bc0b7d4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b77c52a1c2045ee53eb245a2f99847570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5dc298dad62f8e7e657e541f36dd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18134937e90f9ed22040e7ca758fd9e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774c864878cda261701c20409bc681b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae5ae34dfe6c7263efdb03babd761b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac49b93dcf07976e5bf29682c078af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b66cb0613e99b3a3b054a7027d3602576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540575fb7eda4390acfc98e13c3861577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7801f56946536383996ffb2ac3c2b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f421dc6aa53789021a940cf82d547f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237efde9f5d2f666f866e83107c5788580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f31d8d4a2629f065767c39fa3433e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e52f8178fc4468ed3e85913f62490582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd9d3a272aa14119f7555405f4715583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410aeb350a5f32bb371897f1c0316f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13254633dd7eccd4b78c508dcaa821da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4fb1f49eecac00724cf5e0212089586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554732bf0e173f05abe16f917714ea11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cb63e702e0b4a8b904e567d0fe1d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccfdf589dd59306bf4b9457357a3e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f138895aa6b92b21a5f9d92d1e95d67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86948f07f693b68d93cb648a7ef4f41e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1c3edadedb1965bd6779a097310d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248a3beeb78d710b92edb3b84aafedc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0916d8767783c0979a7df8dbacbbca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e911521b78918ab77aae22a390224e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2df5ce394cefeddb54d90a8a56aa2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f7c70908994fb89290d3b8274856a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d206b74348565260050a3817c7ff0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08794bdadeda8f652b05451d44f67b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1116593eb8f04505d174e26ea73e19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db4da7a753442007cae2b54ff8b151601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10766dad9534d91f4317ee9b1cc2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b4529df5ea58ef4357b05e4116b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d5be8b60a69a6c290484a0bae948e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3eb7d7e2e0434878c13f3b379dad9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f2d44170398fd0b02472d39d971e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1b85f773a319bb24fe45f23832bb0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c4156a9969e2755d717937c962727608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a38a0e138c743776fa7b5a786569a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482af137ce53e5c2c11c1ee567cdaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06dfd91880e95fc1505f4722e55815611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fbeb4794e285f0d48c33a2f62f44f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc2ef8f8a004f2213d5ec698a61e50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39224d72ff94004ee40cc0e455b3a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7032c7b315bff4329929fd0b1244615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ceda76c1806be86428344c36c2f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62007918098e896d6bb561201313b575617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867bc2bb2ac9e24028d00ec91ccc84c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28cfab1d4d53cdb1629699a022bead619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a07472c1da8b78a270caf6531228c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e0903d9f2c0f23619c589cf90e9b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a74b8289a01c3d33a928862411fe1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59566e53f2b848a636a1e7224eae000623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f61e17682eb3e290f356c650e46cad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064a8a397763e2c260a0a6da93337b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b883ef1d8004afa433cab411fc66aea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fba3a02b296a6565ba7d5981bd7643627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69b107d8a7286713a966e76a784c66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e0acf4a72d733f481297214e55fe4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12e097ce61f8421ada89ecbf8b4db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c9ac0c696d28d862fdb59a68b39c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e3bde0f9fc379c6d7a7896b6400d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4989098c3fc050a08ea80d5b80149a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b44cf12f3215ee5729796e52bc962634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d145f5334d57ba1f54427fc46fa831e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5e2af6e9fa3550615a7e73be38660636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35112bde1a386f9ef2b32b3210044531637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4611b2b5c3874526f193380830d0dfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a357dca2147594046790d7ff2830b59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9be60ed47a7c8e4bb3ca9df3866c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9347a6c639265212859ef8047ae1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b3af56acd3ccdeebe84fad566cc3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a059320920e9ce3ee99875996851e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2672f1c38b16e70a38da0813ec3c90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de8c304e8ea98b1f13906dab7407ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1dc808c0a868903cf43e8f742ecac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7482b5bfdc76b2b5cb047d88bbc97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c059daf4fa4aaf1cb021483c393131d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded8d3716c486fb484c8b99667f471649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba9fb332c48960a7139e0159d930e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bfb1bf8d8aa5f62c3e309b6a203d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaab9ba450da5ebc49162b25e65ed6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c817328901b2d731e4c3a9a3caf912653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a7ec130688d1f77b647c406dbbe3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b89b4f44ee749b51a1cdf7d3fc891a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b004b72df54dc369acc8442d19944656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b098dda01f30c74b358a296127da5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd3082248768413e2fac50a96c97f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7f71e965149338c0aa914ccadcb61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3460314e725712bc49d9ff4a8b9ba97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca40f88daf149b7e579f55d27a1fd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1021574252b1842ce98b1356ab514662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e968d18d8bd70675cb656801eb1c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcff2ea7daa3d02c0c3be4d54e68216664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e250eef710a6889bacf5efa837bcae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477ad060edfb329a476a29fe45a8b7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c56cf8c72777b736b2eb0d009bf89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bfe633426f6a73defa4ff00216953668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617c0836245cf1999e4b1c07e733036669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925d544a7127bea47113c0cd614a73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e43c8788449ffda62180de688441a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d39b64712e6350ac74b68d8c008788672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72aa3cfe93ceab813c29ba623704d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466bceba4015ce18a498193964982be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f80813480fdbe496d5adfc760bca0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610b549c2070089bd66749eceb7ceef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a349e7593a50fcb9855479d114d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ec01a8d5373ea877c66478cb0efc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f497a774ccb91f70cbe1983ed848a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ff3463f7ab9f21cca840d773248be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ab941e42e6000cf5dadfed988ea4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1322b08f7294c529685c77e03909f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f48ac9a5163328798b311711960769683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13058b0c817812e78b19931ac2570f38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b552b4900bfeb1579e2e3f2224b896b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574df8ee98c5dc53d3c6589866756fc4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d176c6d5893c2c3b9fdfd57d0fc354687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfae9d78bb0be86d19aea4f5c45655688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd64022a8124f14c52b6688f8596af2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60ee2c05d1ed42d190461655bb08a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bbab1ca538211c61f801e9689518b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f75e0e7f38d6785221e9b1b8f678692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd5e6a3d48bba7aafdc72ad5a9b831693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314b23020317aaa198a3276589eee13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae428630be94acb656c2415300a852f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c443c4912b12a17cbefce7e9d47a5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db3c3a20840efc2747a1687ded02c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c209e8a0c09a5bc9a49a4059934506698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c052b7527a6fc092907047b3e1f4cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182f1e68ad5c2143c01a20981e3e6f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e5837a6ec57eb535b1f1e5d182dd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b45375ec8eb4b16ab375f92ecce19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57495f72b3283675068f49795b4082bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676d829813092cb9e5fb541f4a0d926704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9996dd3fe953ff235b68d321a8174f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3134f048385e0b22b0e323bb3f121706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64dcd6c1460a722d86b6bc2c823b4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03df55f019e5211e882597d335fb11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87781dd6bb16b9a1efcc5fa47b49a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3cc469191ffb301e194cc878168d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7127e6347e38a76e481c1490eb9cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7825498487e5dc7ca09ba4010579712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acbbb010fa6d6c12ea5330ffb4d974713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf48d0e96ca00278935cf276c43249714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f4e5a7b7259056bfe53639b18517715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f64141365dd2311d37c556ca52b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be33e394c7757ecfeca0b083266882717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00365569ca478ce03b785431c62afb44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab1657c5418bd253c6c4dc0de16b9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830af58ff4662efb629908632a85b69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68d9127e272c8d44c67ff05c418829721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a4eef066ec0d6776138efc4ce2055722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f34801af7010045847b928e9e754723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c503adddfef5e1639700b5457d247d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0c8e7c79c96a0c1c2f1ccf1636d2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0dd32b3bb26769bdafb065aa11208726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fbd8fefc7a5f9b7ac9b3546922374727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0187db0236e071064f38219bb285fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce2073d1705b8e47e5ae7f3fa12b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580a61e00df656a0617f16f1242672730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939af71e419d84db111f1f1ec78d781731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3866405075c56a370a25013858c2220732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c9cfe0572335c7a3b3887734ec311733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed7ca03a830f9cca6d5520f6a853e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f12656b4c94d43a985bf55ef862fd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6277c73142d33b906909d88ae9f8865736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fb0e24d725145dc4b913b33b636db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d8f67a4c04e925da42606f85d9e18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61cc4c6c6a57745625caae7c03ee44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48829b2e18e01b2fe92f9fd241004211740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc65f4069a418a195e78ce7a6ea9d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb37af4df35cf3741b61c79283a4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3482d32a60394d057c68dd74619ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fe51a7d736a795eaeffd01c52e86e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0726b76e8510aee6b9fbb92d5c62c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc55cb79a31fef3a23eb3f06ec6384e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd3ea131a875e8a1f1858e27bb2cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129634979b2865c48da5b7530ccbbff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3ef40dd076108ab6263779d916a63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539d514d38fcf5957ae2e5ed306863750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a612b72399615ef59f89f2bf212a2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8736c8646d3c6b2d033b17e99d15a2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a51b921ad93421361ec25067359a2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ce5460217ba7def95f1728ebb604f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec80a94e9d2178b766c080a2cde76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe062973dd05925d59ef2240320ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57127d45a2994d23a98d72402754973d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4b233351cdc0e71d7a7744733b017758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc0a441e572c6636e49f8c0fc2d0f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7babe6170a5bb5958f5c7848ad2c0b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed29fae205c89b110364e4711abbaed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f09fa1b960de17c67807c59955a63b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06172c10aa2a19eaca7dc78c3a222a604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25993cad330c9968c03d6cb4ea896e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0291f3f99ced4b65421cdba29864ea86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9ca80b08ed98efdca02e003865f427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203fadb5703cf4ceab89167f242689d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0750b2fc96f3d1f88b247bbfe1cbdc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8becec026423837a3d55150df476ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8640d7d9565b413e66e5a07312e08011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9047143923011b580e991c4982ee0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b58863891cce75d6765fc03aeeb99913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349c5219b7eb6dbecf0a16b548662ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f5183e1ebec60fa0ef1bf708f3f1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffb95885386761a579448a9786dd6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de4835b9adb9babe4f56963ff2ca1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af98002d531d12bc612d086d04756e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55771b7a0c66bb5b92e365d755af6b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034085e65af5a1e188bbdcc324b267920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94879da0067067ebd8e5b716e373089721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02f99cf84ed9572fa86f86f32ec85f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c92593a6fdf5fe0d35b5b6d9fd31223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee9258131ba9cb14e066b13bf35fc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955c53d8f55e99e480b5661701b14325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542b40f3b0921d06dae6184e53ee69e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0814ea0ea9748bffe6415c7dd67a6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457737a95df2e2589e791081a4111c8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dd5f16e590f8dfad6c33ca877b62f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20903c3c1f8a295550ee8492b6a292f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657661b6621f9116e8e2c8a50a96849d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085c031496af1dd55421f241b8f62432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346712829dec42f211fb4fd0d2c2c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e11e39e5b997445e842af250ea27d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46ad6b8550874abbfb8b397680d5c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433fdd4da8782e6970e24113188df936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a928fe83c4a3f3d24b322610e5c7d2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0703e9b2f235e120d203410d2fb8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a92751826b780174c651d919ccfca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e5aea5425124dc243dbd3220c94f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b2c2fe6df1cfeb29a8ec2f146a89441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892a21b1d0e638f70d7f90824dc1e3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97723de8178c68f95f782bfc619c3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a218f9f6b707316ce4e6c2411c4738744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61769219ac58bb156fc92557034987f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a96171bb1cd48d1f0a68f72a9a0aa646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c96cf01cce611edcb4049130a243147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c86577f4198d61fbe0edd7b701e3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6476950d30820452c6a715a7547f21749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7a45f30555a9f9f1670edc353e41650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698382815d5403dda3ca2ddf4316f9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ebfd71fb28e99b9c0fe5f7412810352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14345268d79c2aa6df7fc46b720a17d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be87097b0e1b64e7a13359b2af8f1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd1e5533afc27afb2d62cfa922d9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa502d02390ca5ea616a122e948018856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3be088ea5893d708bb09ec4fe775657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610e4955df941b3a872dceb2644601058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ded8f97c49e63f2e44929369e981759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db864f36f38285a605b4ff1608f1e4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248b45c1a7e9c42a07bb8560a0f854961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aa0944c8865c9b3f91b4f774083be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db94d140027fb2e0ab4ad68d94a823863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdb5a6393f9e7f2b2a0ed701210c0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4a4159576cdf49461c49e85570ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66567c66f8469e1989f8d05a53d4ab3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c782ed9b095e5965aea42c634d46b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8a6b565f4bcf26ace95bf4354812a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9970368f1ce97554cbec875db52e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933924202acc604ff3fc0f32dcd7910a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd2d3d8f7e2770f82fbc7ad16f769071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6bc601d2489068cba5c978ebb072572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed82c0186218a7ef9c7f6f1eda1c0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cebd031d715077c80ebfbfbd623b4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0534d147a214ffff16e55c1047db81675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e52c32c493f1fe87381ccc7e7743476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4615e1c4f0a2f7c9f4933903030e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da53b9897440aeac733d5f0017cba5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0ec959621c0803627ddf673586fee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9cdcd949fe5c51138da14782f063480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdcdeff3f3829a5187be45fcfc095a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca774f037ff1000c8dab181f11bdfdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de44439b6d4d2aba1bc7e2f90d9ab2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4bd30f8ee2cd2437f2f90d011b5d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e3a94ecded6354bdbe891409bd28e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2276e71ae10c9fa61bc9ba1cea00186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb04b1a4662c6d596e53b8b5422a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd712450a1dd9f36d0407b8c84df5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e03df29ef0f13bae3ab4a4b28b9a6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb40ba784b33a699ef7db8f3849c9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58bb21618433c25974b78d638cf6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962bb7b4bae5dd7f36792d69f2148f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceee37cd2a8c1829d3de08a94d1a0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01631b9426af900e11d56726c08a0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c557115645a1f1c0b47df73012550c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d8f8e2350e0636276f82665e26aa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ea6619f682a9d3e23e4bbd9313ba397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695409d5ff6af4009375f819afd5edf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2863a1738cf3020e96a1d4806ff74299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f815eee9555f79421453116eb075100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f79f97b8c04dd5f6e90364b8283a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cce06431a501e7734b417e09e6ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceed00360d6eedc994b7def6d70fbc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec62ff3560c2e943b559b9e60efc9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2dfb4924fe8fd02f675a658740721105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffd6389f4cfb81d6db44d6e63c0ef1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c36d8529a0d5cff0e01c50238031a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932caf0618a6e06159252eeb67707db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a94f65d9587c33ec55c634e1b670b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01003263783207ffeae0c51e7a3facc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0323bbad28121dbb7a01c981eb87f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298cf5848ac55e2b5beeaae7120a3e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1862a595f5c581252eb34db57e4fa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658f3d29a46707375ff4ecd31f9719f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b529056ac056823d69fe66038ac9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3463e588bfc2061c769ce6c977b214116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead5a76743b13cfb6ee55b2244a5c9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bd4aa315e4cb35b3ca2b649c0d485118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539596bac08946684ac7b79bbb35213119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdfe3a88d60163d69a8cbb60f6ef82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f95da17f17ad3206f64643b9365f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f5c82ba4c7cc9f228eb203c6cfab4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f7873d8de3dc959c4488a10d41cd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09880ee7b5c53ec989644d6b79b9dc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ed6ae106abf1e1f50c7c7b9cc3ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0ce1cc88232da8ff8e27bd3ac24f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6390c0c6e44f225fa28c95b0b4f7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c486e1c0dc1a758f2709ff4734518128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb4e578794dd8cc66f3f5337104c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1968404d86caa657d8d83e4f3be5a6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238f87d94712d8134be53db2aa8ec55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6868e004119adbce12ebc1e5e0d6fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887c35873c8c439870277b2572677c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a95bed8eae3f25c650d1419fcb822134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7610cb6590b459b84718ef3396757135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880b0ef2e156549fd204fd3f537c31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf6207d1e1cbc3690f22228a853f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4252c61624595b9bdaffdc9ad6ccf13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6185004bfbef0c6d1e64222b128768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c510313a2ebe87b86d85203e3eb3146140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaf14c1ec9f714e22243012992b85e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c242cfc12c53adc7f41f46839d26e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e3cb86000756d5907eeeacf2a77f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566114135a53d07578396cffa553911144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647658932fb8fe4abb21aa11f00d636d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287a869edb84d6372dc616a69e61420146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415afbc7238a3af4e0a6c380b296f30a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916481d916632c81a448caa65ddc7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3100eec57c00e064f531bc3e44fa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e508ebd274fe9e4ab3991c2ce4ec2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df09944f3166e7a95f1ebcbd0d968ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6fcfdac251bf6fef1d84d81aa1442152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b563e6bb10e91243039982c8cd29b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1267e91185d2c0df37f2c0740af46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf83f216d93b578ea5604100a53081155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b3b32dc795cef74f4fbb940a3d875156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e008fb32c3eb9ef7cb6c10a5a6f1577157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1ab2e6fe315275e0a382abe2352d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fb53b53acacfe35bfe19999e9675f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55205e61b664f7b0ea7589cc2316d847160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219982fad85da83598f8f3ca7478e44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee543a275012bb46ac2a2377476255162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b47e5338b9984c1d5d5a7b5b8b7301163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf9859ccf112b3cfa4efd4e06a5e50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cdad9b3413fd1c0af1691c44048cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976fe61bb6231b2ebc74a4cffaf8eed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da36aebc15fb4467461bdb0fdf8f6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618578df4f4988af8c02aeb5a339b3d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d07ca269515e22c378c220cacb76b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d5c88ab80ffcccd2058c3bd57cc65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a72c5dc83dcdaf66827e2f194cf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8fe27aaa594ea89f97452d7a7d166172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1530f96e5e16c629f43ed796b7f051173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c916a2b3645794d6d618de80e042a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667406e7959b7a0d60b0ce6e161c6054175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715534039799d598b54cf69624fab6f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fe651891f2dcb0c4f9620393b8bec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639e2226d5243c02980f2b8542ac808178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842f1c0c93c5d56445895533e9a377179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59c2779b89dea8ca003608b2eb1a58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f04693305940bb5626ce4fe40a549f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59809513cdfe83b90f0bc8411162b58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6596005c2feb736d5bf2f16fa95e19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126671ef3aee473d500724de36c1463184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5421eddf56a2a9c1349c27ba984f1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00284c3d29fd13469d4947520e1dc3ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60beef24b40ec460106d5611068f410187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7ac75f263c629bbe6760e1ba0b39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c10116d15295405d96dcab12c63f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6863f6a4746dfc94c8aaeabcb2672e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f13bf0fdbfb2fab36aacac4e16aed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ff6d35985f1e1d220c705dfb7968c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789f5a96cc288756df6f5dbbba88bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6507a88bd9bccc3e3e7863f760fe8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78a159fddd53d0083a6df4adc8ffbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d69bcb4658c43c294f262a1831d5b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d0b4eafed0d219d3998f614f379a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fa90546de226f5e75e1febf1b7729198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a1e28cb4306e62714c220213b190199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a968db35728a79a45e648aed19eb34d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299653f5ab08b316537b3c3da0bdc1d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c808c6db58abe9527bc0274d6018a9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406592d584ec77e8fd9c829f58ad9ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119680a2c712219348d620c8092362204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c9a3c400b2944d4ef216a7ddd6a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280993d201ebc5d2bdbcb55681b5edd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081106eb897f7329a278c03d142d686f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b289491df927983ee73ed862c3e11a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726423a43f6ebc71835e262b5fa0d458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b324d63c2faa6aaa5cce706e415ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3965b8f7ec25a0fb9afb31d31787d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141282d719a473d5696cbf74b62022212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec955a82145cdb569828213d2da068213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5a7fe7e98d40dc1684120f2255dc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29372ddc4a84b678a7f454d2beb7673215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8012ddcb7f28362e069784f092ffa4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccff7c50fb9a3741dc562631dffee01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1738eccef832ffaeb400d245f4db5b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1594a1000f919c90efd04e4d84ffa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a0f579342e0922fee5874107d4037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb778af14a3ce18345b55e1730eaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d096942b749b021b22d60fecfa317e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe9c17bd47c78000ab8488ef6a5c77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774da404e4274e70644184a74eb706fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0fbe7347e1a2141ee7ecb4f502262225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9149ac59d60b0193afeb9451657de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54392297e0d16eb4cadcbde83e3af803227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce00ae588d32c2e203073ab3c86f02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0327b0a77e122a89cc7dd73f5ef209229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffff63051f33997a61b498c70d261d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5b6d85cc8d333b802393744ca4aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031541d161c076c9308c5616b24248d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63249cdcb0d3f9d269004b99e96e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47611479ee05e141d0c7fab0edaa5be2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415200c0304de0767edeec25e704a4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9d9d7ebaa69ae225a40b73ee45ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890261a1e8e4119b6fc77222c3ffb0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df511bd095156eb11fae53c5445828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9ae0c595d00a2844f36f38f4628b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f865986f6e8a852d820b51035b44b8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64863e08f1e0db9c1de736258f99fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca60cf62b0287bbaaa5e7018e06a20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e31c259157b0ec871bbf7c7050bd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaaae53ef718506d4c4e12462a9f9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a592daee3b6309b234282e4b4a0ee7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c6cce33ee2bfdd5db96ca711969e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455db2541f5c0dac95567d7d7582f01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ace2e8cbfb0d28b94a797b131159d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f239532d2e4fd104dae157ef91b898249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451f26432f8d6be31f49d51763d18e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4949026990f765a9c10a77b8f6e1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d36cdabf614f26113acef1200bebf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b650fe49bd59d4666939d24b05335e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8042dac7ca373185c23a4f4d0b8041254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0e38aae7e80ded07e21b9d30146f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c957178715aa0e4e4d0bd3bb0d8a97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45803457fd4eaa270215b4822ad7109c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa6d5014ba7b7b6a64c69d7d03c42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0d0a4111380982d4cf0cc8937e31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b19913fd34bd2d235c73b09372a48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4104c01d184fd31a1ddf841f09c3d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93140da63eadc01ec3691f2f8d16eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359362e877e7368cd37c857b0ff27a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b561f2f175c23250a44d5e9106939d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8d3c4063125fbb05a0f582164b49a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7064ee9ad2078a97a3d6fa4159bad72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5b31addc4e550f7f5d29742bea29a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa41a28c49f615b8f686c37222497b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829760f545250afbacd34505cafe64ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe865a8734a968e86ef6bc84f4fa3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5b8655e32c8b952e27a5522faad6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe699048aa2a5f1c27ce32ff24d0c1d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d45ac10ac14227a50824b701bea3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcbe6079d0c3db4432bf7078331d7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0aa4c4bcaf6399aaaf7b46c02e1d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf23665f788ac71d3a2dc1cd7bdb70f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fdd7cc899efc439c843d06cd5d021277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5a2e071ccb821ee72cd3c6d678d50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09353d24e93fa84be9a4fd03cd6e77f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320087a20f55b5317b7eb1836b70f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be95b1386d13a0544e6a2c7526a3a31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74540e3a3786ee8dbbfef5769bb3703282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e78d673fe44d4b0bdb0cea3e779e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ebe9d4a1bcc3e86e6aa761f1dddf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c07b25aaf67ebeda5d561417c73ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dc653e0f9e5e97b72cb4d132e5a11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc940637b80a2a0deb2ab9128c0f865c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75cf47b47ad9b602202261248893a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70af65bf9d5f903e431fd9b787d7ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b710934ea5d64234c28b52590a69578290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4295279e35cdd1eb2d7109bef4e1a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8679a82bfd26760117d2d0a8cf9fd5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a7383f5ed7fb4aaaa945f5ee5f0b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a86861760857352a1e5467d0092f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2cc2f4a9b37ec1566a2028aa70e74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def884a201cdadfe590d6f1c87d7d08b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acacf41c62a891d033ae2de60b604ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9cd7cf491df56c55c3967910a12e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a44829720190de1222077bff4c9edf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c750a4b654d8bdd260a5fda58008fed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b4e341d694008e4b2a15c4202af6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68d769358000f2ea284ef222e39e3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c1b6e7eebd60850a25a4adc7cb6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d404ceb27df0fbe37d7f763868ce9f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf00ec2dedac8fd7954848fb17c4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04407ff784d5f382a590572f7a0dbf05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2cd8a33723fc90194dade87fc1036307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3318326e74987eaaf391653981b2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab777f797b023cadceea98c516cc1468309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33029d0749e6cc89983d5dc70e0272310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb4e08a16145e1c26d09cdb5e08821311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ba7657f223279a9618677f5d690c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025694a519701e43d4c8fb7e031599b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be388538f8477a4a9e9dcf59608867314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d020193649c4a5a14e41e0ac07553315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922364f396cec66dfe272938c25907d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411940a775d317244edfb3b771c48f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd81c93bbfc17daf855d540e1614191318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719542a1444f3a4fc2e1c1216d8200d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e29e0c8d47043eea5fc5bfe09d0ff1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71b43f32155d196ea18cdf7313b41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c3bf94d9a50efa6f3976c0b2af210322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0fae95c3a2449ad192a05b9935e27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef71f2cf3765482ed6d0dcc2c5f94c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19112a6c55b64e53ff25d8af98c333da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694481e6edf1fec428172c3f58a8aee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d7accde23f649b0b13313a2a6347a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbae99bb2655121f18fe9c35ef718f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabe7acdd671392f956bf6b2742ab5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856785b11edd7b6dbb545dac73b975330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb284b9edfc992472fb8ce2f869925d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2658382d0fd9fb0e8568ade5c932f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7410bf9f7b21d58dd83e7a6ae91a31d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be024e0eba68e6e4180e98e19d12636d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aa3a48d492ba1ea85a476e0f756b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa743613f663fddab275704fe334e3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0624f86cc00625833e7c35bdfaefa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b81c706c8cff4d49c709978a857a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc255018c76551de2b8e826b80f621339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b47330fd431f1eb3bcb73fe8c511340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c1a1894708149f70a42465471e80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880f4316349390d4fe9d444faff8776342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa71171d3774803c02ab7065b3aaef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361f10d17fd27029c5967872fce93d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5cbe36bc0ccc0cece0fc69d04755345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed18d200931385237d9b97b66d8f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ba0013d3f4e1731ea4875b9f93765347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80253af16ccc0f294f9adae956415c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54601a7a907e74a52806485585575c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050649b2fe95f81c5040295533eed87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30f26c91f46d78238955b855792863351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9785d91ef56823a6e11cd12d28def2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c0791d61cc2ac84dedfd7dc328a03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8035c082be2be723107b04052dd83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b514c96c716d7045a61ca79fb7bfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e04c883560624cfa8862d75619c25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a6077f3f1b7e7b3ef645a9baf60e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10bb62436841f8d480a5a1474ed660358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e032dfc50753d9405b26d826bf522c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737405e23cc3f8c5a618f6c1e8bff84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a523ea089ff0b51ff752157580122361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c8fd1ecc8fdf15c3da4768fdb57c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2eb296ff49bc64eb83dc79209061a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd460d3846f7c3f4ed9a1bd1af88932364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c49fa46c81516d34b2c04582841c64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c492207304711edb14be45b2aa068366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297cb87e026ad693233384569eb4d26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa67d9f2b174116f2975b0195f156d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af01d9797b5c0409fd94214f55222eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d5fc6df16042bc47bb32598e370a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f12bdb9283f80f1cee314e96414bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30484b416b2d998529ee453eba9aedd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88cc5813c581e5e9e8162e1fd32071373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c78e644bb8c71d7fa6742e4289b197374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a332815b3abe0bd7a36cdd16f4313375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce715e0bab70adcd66553d7516902244376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ebb3ded379809d297695ede4a9232377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2aa47486f3e654dc203f2ae4be34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8aaeb70407d3634a2b93f6289cd8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e21abc8d77dfd9463ee693a648a83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d8b132c3e9bc0cac1e7a1d763cede381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f61c018bc03b73c1e396f44ee02cb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d6afd249469da854a95e6b4e25505383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db163df541b2c5ab4857529b8c6f2699384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de30798476bc8069644f6e17887389385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd97cc08d1a2207fbb2ea1f82954d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316b4781845c14660fd65487f71871b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ff470faa7862576c252683c9e0f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d62aa3322a6ed542dbff186a02afa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae81b38c189b10938d7a4047970211390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e799e2e8468a861705131cddfad6b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2488a0e1211533905ea59ba08df4900392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e9a8830e5ab66cc0405288d51ff3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ef3006d185149eedfaee63a74ea3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f00b08746ed5340ee2413bd343ceb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad684ca4736d3b1b2e74fd3f93b6aae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b182fb439b5ded9bdbf0cae9a4484f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d468c638d1dc061c3ecd8b59ab19d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef91ebe4e366aad47817d98ac32151399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec7d3ba1394e4a11f3f6d502f65c8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368151401833269594c2985354144cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9bb1d93210ee1708ad14107662c9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413df87c397fe4b0927fb3e364ec0f8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa245d0c95cee90246b887a4ab26685404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab03f0fed4885f5a847349b4995025405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021c8e62b10851a0f49e5715f247d6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d683e707e80f240cc1bbc4564373380407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b655657922435ec9dabf372805bcaa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965f3d0ea03176199ff3c6a9d1bb51a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0434a1dd27235ac419a706125e1e971410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b46b27485788191cc251b029f82c29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc982c809b1f99537fbb2046768a35ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa122f85607ca5f81f930874172b2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ad24cef95aadbf7062d98367c2ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ab51b7fa7d10c1efc95f9b025726415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eb3d87073f53e7ed0e7ed0ff6f0e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12c10d5c95f37a8509c50d0067464e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f7aaa3fbf16ade1fa97779ad146de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e299da0f358448921c3cc7afba22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b7b965b9efd88c230e0589d93151420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc60d7da262675696d068949ac7f51b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed182e5da51000aff410f372cea86d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e6f103558ecb74cce8be1f2418c93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b972e0c11975d70d92ed8887273fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014251c438b03b765e46c456c38ebba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9d7a3eb65e93af9d1a81c5077c9c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38b2d0c24b20ece5e10a0a4a8a40b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778600bd1f4424f2b9a30476b418416428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad49c19a42f1bab2b765621ce08c1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e831b5bd01d1dae35c5d189854c3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2d0cd5164fb55847ae16034b4542431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a6710e4ef9edf5b3e64cc2ae4312432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a6f089cfaba280660549d47929877433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f036e9d45cea95fc41ea7bf8539f19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7888c5a868b98b014a806c449f2dc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345491d491072b77c32a4952f7b66826436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfad9058b8ad85feeb90fb5e2e9c9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1864d1b484630faffed6f993d46e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c980f21f3a8e0a997e32d1c6ac54c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1e187101f8b773a11c75e2735b6df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68056033fe2b3a8076e0d4bcef3823ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca7b503a168d58073b6ab693917905442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390e612c46f11b366de8fdef298f8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33832e8bb3a434cb3cd8eabc7cefe0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef99ddbb29c8d8228ac569b17f9c0f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259911aa7cc3e01fe0eb8558ab0535d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71650178707c44f2e744a45d782c3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b132161c59b04c185265637026525448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c9c68ff448b1c5eab59ac4e254b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2c938ee8f8c1efd95c54358ddfbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529dbf0fce1ba489760e73870f00f04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9fc4e652565b9505d56f14f86ad49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae222fed0617d6f4beaf1ebdc6a0708453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e84bf17ef88aa7b167c756a9ac243c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72253c359dfb7a07d3445d63d753ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d172ad2cf3c0c3c55f109635852de3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1bd73d6c113b2948cc7a99e0ecb64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526178af643a3256eaa7626180330fc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec16cf7ef7b4ffe79c2d7f07e803262459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b431b904338519bfce3629575b8ada1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d88b81d69a25d51aa36367415fcd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa0db683faf77b357167cb165e6ae7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651aa3049ff1b04397ac7c6b61b11a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c688111ac64ed3b7bd1224b4892b41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d3217213f79bee1b6cb6f743dba8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5c984f41b5cbcd0bdebb917b7ee09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dffb2b0a5bc29b1a402eac5ee5ab4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2c2f05c1b43c5697412f08a3a7ce6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1178ff9201fd2511667ba956cde082469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07afb693cd0d4e3490d4bc2255ebbf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89689d7c42e4d59a3cd870ced0ca7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db326160689f71855331acb320cef96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286715783c9c25b4f7335a4e72824b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036b5c700d52ea9f8807cbed86eded1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f1d728b41fc44127f14c01466d50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa54896ffc6651a5e05005ff42508a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc357764035a88d6c1ea9a831c5aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e388860b1687d740e8b7a59470e8ead478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd555e3963bbae4e86640203168426e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d309fb15e2ff67436fe19ae73d399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693c0c8b8c0d2fd051961644094c57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc51abd42b7b525817405ac2cb5f488482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6562c9befab410ad8cfb6981d3906c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262812dfde950a8409d1edb81b4a0f3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259540d4778a6554c13c1a51bd86a9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4349c2b2be84a0548271e62b5640486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29aebff89071496f2b141ffd0f5fa8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d5cf069425388ec1cac803670309488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edb19bb7b69383fb02bcef00cca16e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa4d607323d8dcc4067c9588bcf2b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49718aad11710d2b800877d7be086dfe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d09cf1fc4ddce3053f12d5628c64d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17423b74db6f99b3946b7c7945428f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e738f3c7b73915c28b8d7eea01a0507494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38713e1251040644ecf91f505b519457495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49552c08f6efaeecdfec6681f33d13f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fcbd91391fde164b6fdc830b81643497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e2fbb4e4dd6fb6d0dff473b01560d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef626ce4d8f9c88d4f4bc008653306c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3157af6015e8f2e0950fee7bfcd67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b60b3ccfead9f41784765c28183cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a019ec56e83163aec9e2fae43f5bc37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c557a4ada87eaadec78bcaa0c972503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d4ff92c5033c5764a886462f5b87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85959a3bacb1e07a74cb41ef0dc0dc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ad531be32332f219e905494e5fc7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b13aabda3ad4b94d5818a46c8c855507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1300d8f3ca8c560389a1cb54ad9e73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e07993242ad41463cf289b0a3287c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3231b9fa61cb0cf934740923a10df93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5e21239d9ff40bc60364cc1985deb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7259ab984f8f20a10d73970e2a4bec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57964cfa068a933bd04821edf16f2c15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95420c13e71dc2930d37c8c60031895c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16811c451e6eb6fba2a78d0c352f54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930da9bbba67367c5e5e463a25a6f0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34f7ab34549dca9ccc6e0aa4c9f63f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6a5e7d0b61d1020a3dfdf78f753e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731752c5a4f80de7db5e66a65cfd96cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42293290e8f307c44c62c2053d2d71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53484a8a5415ec0175ffe067c66b7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9f05cfc93fc0618b224434eda7816522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fb2540757179f6142863417557d08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed5a6fa3b79650b21e6bb03a37e667524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3abe6f815a9d689b5608972e829a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720beac2da18e6d6aebd78bfcfbc972526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6375825c75f28d23730ba280fdbea91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620b8e7eca58c0662718aa82680e757528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4d69fee5d183058c300b6bcc638af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f03df3f764edf52db5957fd9492eb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d3767a660c9fdcb6230e3e896c759531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f9e6b869cc1c36fef9af537ed7aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091ecff250a3c65b0768cc9353a47fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b358873d7884a04b338afe557d94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583cf7c1ec03022580f888df22cbcd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2868baa351887b27dcd77d14bce7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43834905fad50e089be740820595dfe5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cac0a9669ae7ef0cd033249657ed7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81848f6124ae8fa88b07bf8780baa769539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df0c12502bebdaddb934c7925cfc40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998325048bd3e76d27a947d0de4e8f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeef069c77938ef0e8605f5c014cdf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ea8e588cc93dbde8fb7d69a1a223c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bed805a4ef1f17704f15e153e99ca7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21f7b4bd1b29ff00bc6a877f1eff6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4d8810a8423f3626ed1fa60db5722546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f72b17312dec640ba0188a5309d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f001bf91391ffe14bfd8e9938e22e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f27f0f5434def179d013db69715b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de878858288b19a1c4eb5a30cec37455550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6959a1e0a419552b2d56c9b861093551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df7ed52521983ceb4bd87b19d7e50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de1c027ca9d022b33d3fc8531779b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a771b267719d531d918c51a9418f45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358305c32ac9e659be54d82f40aa1b2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f88804cb75686e0a614856a6728415556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c4bcb1544536c0c0f38e0e421b52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df1ae3fc69d4c0fc7461d0c5c8274558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f38e967b024f936fb20ca993d6a921559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf38e5731dadad2c26cac3c46955f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8881c578ab8005812f35cd9f887b8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f377d8f5334f6fda859b2e6c9be5bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1730504409822ad9bbeb0e6eb748563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ed5af6c89cbf8259bc06a9805b39d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ef4950296ae1f633776989a9dd5ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cdb5783ecee355a8158bc89be6143566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79f0afa57c4b15c741e48412c41827567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a369f8003213755f119c6f95bcdc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a516e79e234209b2ad1de922b751c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbfca0286ee060f9f7f755c3594bcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c99657335c0742f010d387f0a47ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb5c3b55072c77f338433df2a74278572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434e83bf1328f44abd8e1cb6fc2aef6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f9c3b949762b0a798b9bdaf4738ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c44585a28e0fb921273f80ae0cea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95006911aa06fb0596d393c9ef2f1a33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582998c341df5ba75dfc060efeb5fab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646994dd658146137b2a5c651cc0f4d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30992e1c580f2da39221fb41f0d7b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c485fee767fc2287e6891302beb39b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4ffa529c63d58690de6366a248e36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf6f4dbeea96cab91d5143f5a8c984582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4c15d5745daff0ae08b4c3a685ff0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533c9c99a4fd93f8e7c8b42b9d7a991584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d3cf5754d802970e79141071cf80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7b091290c8579e2261a750d9f12d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d77321c7e8593a05813535a5c302a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659d5f40792d331a3b7f9ebec2838c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8c21c3b52133727d671f86dfa35a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc161ca3e01b23ed42f138825bfd2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5725154ea10427f7874d51cc762e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a918dd5b0cdfc662ec085ee1ca89b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c97930fcdbfbc0f436cee8a7d252e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6e1ca0061e6ec5774e7055dd3f92c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274d7a6d65970426bf17155af8e7cf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ac14b2c0f3fed2c82bfeca96aaeb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a251f0ff09c677ea4710bc86175709597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b694885cc2992d204e83accd6e81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576463c6697185cacd8a45a85cffd2d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476a3d734dd8b05e9bce7df84a457f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc819b7998e60a998c7f406bb54757601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398921349f4c7a85e5528305aaa5b54a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aedd6e43acf60db5e0321814e6b084603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e25aebdfad3399672bd72b772f829604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7b406e360890b0c32d5545ceb190605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0e2385dacf31a71fda52b600de612606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210743507740c7dd054398ebed9cb81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ec156a51f72759e03b712041f5eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce656b77814aaf2919352b4b46b8edbe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73119ff1c87b864ab9dc0f24d2ccce1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dda45a46e55101b5a596393a7f6c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e4c30e237701d9f1bb1cf5eeee11f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c780c750559eace98808efc04920b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313402eb92919dbf530fa541f1b608ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3657e904446210d6da9f6e9b959cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aa2b80b8940dfdef552860c6ed0ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2cc5f8e8c686afdfd62b845640c64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f852e72b0119ef6ead8510f707c496618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3108b13e37ee374bb44a3abbb12649619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398bcbe84d64a45e9e3fb0312eaa009620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d425867bdd0c24680b187cd7b09d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b9ee81f37d6cba54d64eb8cac7f82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f731b8244905bdb9015940012f4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65335dae7e0faa86fdfc75f519a30dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a01f1bb8766abc8086a9599f2d9b56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30dd99e7ae4c74129317fd1113b623626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d32093a2516f3da2da0510e7cd26b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24426bc7b53a7af6a639acd791a7e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594b7d8d2ef51f59cd07ea7b0514047629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51e2bed7d19cc3c6213410ad5441d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3705aa20122cf169960055241dcc5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd50be9e01740edbbf515594d9e3107632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd92aeac734224c782c1b0b751478633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc9eb0ac56c16c6eb6c617ca6f2fbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521576db19fb2a51427830c628b33c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607d879cbea76b48a3770e0e3c41072636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0ed69f61e507d446f80cede86898e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dfcd7f26ffb06805013a000d3889a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3907751076ce98ccc504f3591a3ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c452a298d9cbe597db24b822320be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d7b4f1cf5013595120b7b5df8dc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe87fe3890878c34cc05a4ec1ae6d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019068f7f47b206339773a357d03d7d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433d37d9acc50fdd634b9230a2abe48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc58cd0e0c352aff1a4471cc5020d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfbd228644626b864bea3ddc5a2412646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e76ea65936f70c4be6ed18a2494396647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b1b75dfbb03067ccd7f9ca863ee5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d3e185caae26e82019ed0bb39cbde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3020713a17db464ad4b8424924ae77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fcd5c7900c76b0d24f47aaf9dee54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f90fc385f97b2cc8641e3b71886ffc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287da89c037662a831544c935c610a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f005ef0a1f25b6ae42f5d88b6805db5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001436cbc0cf6f1e6d57a77b0d2fad6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b17cc10872798c2c9db4c74bf98e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9b65bf78b34cc0ffa18d458f490c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee0865bb34e4e10b053475cd42567658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1871973b557cf8dbc6be498144d3eb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe6d27501f1bbac8e77f8049fc9f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e399bf9132f23c20b78b46d16530420661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c319eeba5e074f5b41bf5bafba551662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd669144faee9c65a1d318e0471cd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f3ef4f9135a2b5c2bd8d63b113f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2ae95f34ebf1bde777f41df513a29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41040b18276ed25e0fc3e59a40805666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94abae755c89a91a024d4df6fa1ff7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f765680f6734e6977c6b740bb370c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fc2a23994b6befb2569ac4a3254cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ced986e9d3d68a63cfca286d3754670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6352929e05caa10f2173b8eb0655a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed0c0e843fc449700665dcf9479446672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c289b89f39d16b6e70ea6d47536707673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187003fabb29761332eef744e2e18971674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0adcbcda3782aa6a5f9236c1fea6be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd3ba98ea5c40d48a224a902fcaca3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bec898279909f7590f918c46b67f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771d529815774d79907dc527ea2850678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917198b385161713fc74e14b71386f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726306e2cee618135f2396998f427ddd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27315bed99c43afdc09ec577aa243d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2fdcff7169e8c7f6b0d3749880cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b405188bbad0bd435e79c2e5cd6bf42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ee785b9b557c4f02878f7dc948450684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a34e5343b139d96d3b515c7adc648685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8df6b388a64b6c20a14d3cdb8a156686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaecdf11d428ee982d90befc18fb77687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7904d019bb40b67da0fabd2f09bba8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a00d0ca29150ccc8f852dec94efb84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda14a2a2d2419b9ad73145c705a06e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb76587bfc9e0ec81ea5e8b9e9510c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb672a8ec1cf1b5b303289c1d43c224692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed95dd351051c67525d2d0e59754891693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06227c75093861532d7d85d9ff1ceace694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a2edaf89c93117041ad63c408f842695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c09e75b1b7234fd4da8ab8483425d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660d346ee4625ce511fa4a4888dc30f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52978b46d626b19d4f9378d8fe8eeb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a2dbb643d83bbbfe16ca5f03052e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6781d313310b04f44e9a73a103f3c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f8cf3cade68d543b4c9c933ed0b64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44653cbd8f2e372263f6d2426a0b650702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee471a201a78d5d9d971cfbcb9d225703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8cdf42f059e416fc801120c0dc133704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc8999a7a13064a3d84ffc613b9c3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426c7d5ae218b4feeef02816da6f3aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea903409b122166703524743cb3dd24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7785f913610f4aa01e162f0a6aa51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c61519e32721cb4480af5b2c34925f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7512944629eb0966703c8e468920e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc7ad802f2aad02616fc796ab8bfcb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd59819517ed425a6dd159605e7e8c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee69ae8779b41af53e64c9b412e9d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3825b516c9841ce7ff4ab22a177f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f258dd56e520670d05858ee53b5173715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef94a6ce4b24c5a3c630d5031d7774b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071271dd33a455032d5911db9234959717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a82d9af5dabc4a2e22716900e8d8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8150fe2bba60bc2539ea890bfc0652719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4ef989d58233550addca2bd889694720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb110a25ee20ab98042b422f77133a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c4f6a945b507e3fa4f30d809e473d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5684546dd1a6520f22c880563a882d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02deea466efe9e41811aa06f711cad3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c423cdfea6fbce8f340ca90eb51338d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1783bef48f5b46129f1431d7056da3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d026b10ef73805d905995c8e5a7226727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c04c4bee3101a0d2e0304a377ec9d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea3e12d1480d1a7259bb2636449eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63b2803d271b92ebb842522734659730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b0bb0648c7b2a536a369f6b6e732731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8490c5a7964b4e49861d2d37a3a8b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667adeeb44ccc21eaf07d8a2e593a63d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e944a681fd10ecfabc32b8bec9f1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6df3aa34a1df9dba2110b1bea68ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebbb1a3c71f7172ca8226d7e84056b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1550908bf020cd697937d7b3f8a72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961217a7eea1a55c85b323756f6559738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c37a53dfa079dad9441c0f72b99125739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701effadc02c764f3bfba17569d294740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d7423a24e752f33ac56cce8a0e79f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7caa57b3bb3b696e480612f1fc5c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99f89079542ae080edbb6c61318b01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b0556162dd95c0c5a396e873292e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f425d574ae24c6348d74d7a21240745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fce2bc9009e0e10aa4c56545745c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759953285b3c6013701771c778fdd22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131487ddc7b632c2765ebe408017229a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee01c27d9c731ad60cb75597961260749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b52adf66d243ef3847d870f6c5f06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1820d825bfa9c888703531a25f2a2dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d6641651458064a42bc93fd49c248752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9532b2ed7ece0d85004e0b31880f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02003e9826c084741c39628616387265754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e3ddb8ff9ce863dc1b92dc552f4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ad230aa3115fd1028ac8a31b43e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4492f37fe54d5e45036235d1986122757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>