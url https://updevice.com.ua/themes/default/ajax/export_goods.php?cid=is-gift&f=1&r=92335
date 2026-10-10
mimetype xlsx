--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e14fc885f1a828b63372a6086570321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd3f161d2788c603b4cc20c44b8332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f70ee201da6a1ff9c13150663f6003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172576d6271e035601ae4835905808c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb5a16ff9006a73aa4f89ba4588c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2436626cd89ea753d32969fbc53d886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c65ae94733c600989624d66ccfb1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c97c1cbd338a41f0acf3f5fc711588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a86e8572ded78b433bfde56a5f6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da424b91f2ff55ce60fb57cf703b3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a244c0c0f24c217781a9672c100f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013276d5dadb315ee6b82db2de7ff8a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f2f280351e5841a2ab2710fe96eb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c9727321e1e949d9a18a976c0baf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7b8471d5335d514b44c215e87da615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d62098e254acd1dc331621afb9bda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd161090322dfb8b50db581c8403917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043aa0e2f25a81c1c59b3efd343581318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb4c0dad33df75308cd8c0c89b2e1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574250e4bf3a44b85b8e03819ab459d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b008191c05e4b4969ed9e7e721b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06be2fd27bc1209b63413b02f54b9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8bf68fe775bcd5d9a611b394ed5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cf76da3e0442ddcd684125121d43e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ac9d9346a905a47d5364c41ee701b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31932784deceecec9927e93770dc586226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d324c967ce08159330a58723a8529727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39004f50fdf47bf5ffb093b07a07075528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef9f7f173c36d88099ed400764667c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a40e88f3ad3e242767b1509afefe3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bff30c403bb25a264495f565216e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34c0736dcac8da6433f570c4aba53f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e87904bc6add3b1de38050eb19d69033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eb802a91159b73ce21e217deb27d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced2658165d4b1212fec2395b53493135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cac5e2889590f2a5453287e803ee636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7a324dfb9cc96c31e93e0b37e3e5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21592a44c80a3e1b93f6995185681a9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c943735a86eca86d77e26c617ba7e8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b453b7fb64f9b53569b768132f6d13840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20829941e6233c79613e1a08f2bcc5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee73b6fd5415a4d19640a62d9a751b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1698ea6e5133e94d27d7df968e5eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008580ea23c4eaf0a573095fa3a423944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664638e978d48097957d1f4cd839a65045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d12ab4ea210863b8f812002465b29546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991e73cb2dc6096c857f3002189354747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f16cc47e37e3be9745f0c9f8a68248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31bea20a445e99c34f7940050fb5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf9dbb7daa9531d287e9df002423550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d743912e6e9e465311a6ffb812314851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81929de4eb0c09fbbe088b2ed0224752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b53c93c7124fffb0d539bd0ed8e0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e87d20679e7bd3f9022d3099d9c3d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6774455a053e628dc8332dd09527a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d1f6d8916821ad9ffe709dae7c68d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9777b0ae1ce22e7e1f0554f13e6a2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f916820f4f711d2583691a7e98267958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed53de7d7f239f691701093484341a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82030d1898a15ece34cced62f8124e9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407617603a43d4c153875f2faf3704b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9c8773242c80a244f33593b1d359962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e334680fffb8fb1640f9c4bfc69ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643795ef7cbf60581055a4c1703f01c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a32bcb3619ca7e5ce2e4928689c58865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83439c85a1aa4614b8f2e145a0d32766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a0bc5b3bdddab42bf672a16e9656167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d679a96f35f7206fc637079db12bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abecde01f3d026289aabe3c9413114169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b66dbccf9d41c3aae1acee125bc0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaab8bf8626770805815df4dc1e43071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495cf7543a6fa039d8c0a5ff470ac472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6766a5c883d35444a60966c78e3ad073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca16871aa6be7be5717e8352b9ac96c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03300066ae6d9c64da55c6324eac17a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d5b813abfd7ceda10d2000f872b1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801b5f5f29009fcf9c3ea7b79a1b1d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26beccda5ab8e37e8bb029c4a1690cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0c34d3de8804849d73dddac96e9ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76230182264b4771b78d21c34afcc31a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8dd09cde1b2e3d7fdd2d0e0e8c3e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d91553b2a6ae4daafb6f891df1a44082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff95a0d1f2feb497aea4ad208e7f0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53188e92ac203919362149cb5a8ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a178974a9cc563d40ba4a49e5ea870a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83b45d7b602981413ab934b281223686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad094f3e8a85ee83e77869327c22ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9a7442a24e136887638ba6746fc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257e41076206a8642fab4690fbe9d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1213dd0f78eaaf23675d714519f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa361d91985d79d8ae44e9f606f89391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc28476d925d47e58a17ac695a50a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22370e2020dfacaa457329de0deeef4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b004591b3410ced21ab21157be7d4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed72d8652222a24ad2ab145ef17f3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193924301e21cc89fc6ee2249618544996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed11322aa32808851890c6eac43583897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b03adb7fa3de3569fe180a15f977d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a61af3335f71bed2171e1f9b01b5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3082267f7d64c6fcccf5c7b578db6d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f644ef86c83992d7ae51e6762f5863e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fe7c28a4770b303a2925d56545090102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02336af9e171afb96ac08ee674e8d87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4dab717e895020f68f488f93e3bd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0e04f754a292441df2059b4fc755a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34655713ed9bdf9c1a771954142e0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc291e8b7f74cb82f51641bf6c62589107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdcc0d255e0f754365fb8fc7e1c54a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e29e1a08d2dd063e47d5284037ef67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693fc5ac0c19a5c16d3667f6d4bd209110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355e30cd9810c53cc2dffce38446df6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f7c85fa8b0a13ce3984ab53b29ac9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee847743ab87f2b563a7374a2ecf77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066916939f17e8d768eb543b5e744ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5c8850cef4a4a0498ae40ae24dcee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711121da3300d1e3e38535b21786874116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07c9b5a630fb4fa4482965080176b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa6373a527b788453dbad3c8e0f6f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb36fe0063b89d5f6c68b9414e47f9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46906211d9507773b14cc7ab20ca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dfffd5bcc5029364a0fe2fab67f88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3d348a512ad3909df83168ff0417122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52f5f30f9ad644aa553d96559c6d22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df452e3ce810950bcc2234213b6cf6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462f69a2e3a502501e86e5eb860b729125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666d99baa1206074c32c384ec2c1b9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e1516e69e7224ed7401f3bca74abe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cb4784f367a22a8507f84ae8a5942128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a2563d13d47530bb97f96c776b824129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56785cab1080dc16f8ac84165385e4c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42b4cf280d4efe99c8af0577dfb787131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81b1b42a54a2abac3bf6b7dcd1656a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b129d1fa8407a6622f99038f256e87c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6dcede13d298b3215eabe4ec7e960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddee231e4e059312686dcd57248f6c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca9b0e417117b02d412beae353ccee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134664876e184275f78c3a168c98138137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebb5f77dbe01f13afb7c288431cd56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f5b7bfcc9536a33bcd60bfa6aba10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a59894e7025b7513b0c3c52e8b267140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fbea14af69436243a366139a6cd8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1249a1147b3f09971a9f60b298ac9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156960bcad0e2b8fecdedf89a1ac9159143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071b1b91c5bd96716dad91300e77b39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74473a117e2841fa946d5298f0f79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27413de718f7ceb644f48dfc0947f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23efc0602018c9c5d9748e45c48089c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6956016d762756300356a830c435759148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f65f94ff4e4eb7da680cc3d17fdf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56dc3514be572a5005063b35e8a709150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb463283c9679a32b2874c9a838ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f561b3cab8e971400c20f2c77066a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c36ce0396f9e94356becb92394545153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5b1b9116112770bdb9f7beda43045154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe59c9493fb6c3fc8c0e3eccce6b28b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27211bf4983518d014bea097356ca0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25228489c2b8c984ff8688ec9357b358157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198535acadee01c738f988f245c9aef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48c83a399b1af54acbbbfd1abddcc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b185ca898e3a719b3742d525c908e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e791dfd82f0851daa98382e512a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c6d40fbf310653526166180ec3cc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655d0d00cfa5a003265cf270befc541163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b75512165102af9cc59bcb95d83b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3aff0524340348b9efa706af4459d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2ca0c19fe20818b7dacf558dd157e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b671049c73d1cfa24db7a63e0bb723f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2650204bbe435bd1ab6f985d7af8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94beb53bdd5f987e8dcacb6b638bdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4d7d24cf50584bf0246ae865cd17f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b1679e61f9680f999fdb70c55fa20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5ded759bfe22b0f5fc3914e0ed6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d6faa7f6877e2f768e974ccb9990173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03f45c495bb9183df7125ed55bdd24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca276490dd589de7b21afb0d2a7deb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d475060935161c1c393e87c7f821176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce39418ce46168a7f0eb2cf83f658177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9f8859d3bf3f86bb4a3e186e5a31e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4acbbc91d71e701192f683917b919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e2b80d4e6382bc757ac28feb4e1b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fb7c7ffe82a13818ac3e49da1af55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4fe882d61fb8e0019d92ba12c24a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeeb5d6c74a536f0b1dec43eec6394183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea9a8ec88a0ce8fcd8718aa8a5609c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be662f64e7763bb2c8cfcbcef8082b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e7a4b01b70b7b6cab29d20ca7775186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed949ff1bfe91ed33385176cdf984307187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda14d24039ea82a1341a98b482b22a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c783d9b82c91b26817c5c5f8fb8c750189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee60a3fd3513d4834c2a0afbcf887aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d26fd59e9cceba1066a872d6debbfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7c8a79bed4ee58cb54bf559b4f0c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40828bd0deb8b2857d9c251b255b35bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a58e674097cc0215c91ecaebadf2f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de032d461b9c3dadd92ef940b3bb8417195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328777367d67be2ed8b6cb442527268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fdb51c428cf9a7b0417ccd0d7f729197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79500b9ab98eda44789b666341855b47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6881f13dc8938dc0fafc549d11fa044199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d56f12fdac53b6025e5938efcf9ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa30697bb068aba07bf7276416cbfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda9d37140a7c16d8558621ccab49e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0ae1ecdf85dc77a6539ac19cbd98e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36362e3593bfc91e246874c2f09b0e57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f812100a181497eabc7e4cb1a4db602205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b4fb7b73f6fe4a717002c644814ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e834ba10642272be0b055764b0096f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c69d3200568b3cd62d545b8d240ab1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac3ac949f0128fa83108db7a752a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35e0b86dde590c3b7527d063046862210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cfba843e8d834a2d6d29febf7e4d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0707547b2d817774e3a8de7b6b767212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930bc15270ef823f7547629d43dc1dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bd4f186faa81859cdc8ceb9f2b650214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d988dbe573de68a7d938f5658c92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d41e82cdf358950da9d33e3fc50b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dbbb574943b1a44f9c9155552a229217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a868c91e3c57782c42bc9db9dddaaa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493de136921c2e73a7e2bfa4e049ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ddcb7f3dd30c6d28af8411d33fcda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e3437d24098347bbfed705434c6dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffee1a138e69f572f12bcd12d193f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c4859e7e97e1ffa46d7abb216df30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525f0dbdc2bff095a290e4c0decc5fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca91cb863140d3794dd1d00b785aedf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f600482c9278761011d0010a4c6c94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03434d38eb1ce40ccf91ee55e9809e9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fd8e4521657df4610491e5221b379228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624964f01454c9be3a590aae8fbb8feb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba20bb0f3775ce6a32f302f8226ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0265bed235127a7325e332a0624ae91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c115bceb2c909caea73207d935cae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda850618ed3aa5e5d0eaee175b67d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87212702785b0b3d4e941836e47da5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e8c1639d4198da9ef0269c9d61fc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872fe80bdbfdcea12043fd274ff7c0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e13152e0762898f19f24be77e974e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d23026a325877c4867d28031c434ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca4dc46d27a7f73d74e43a81d42202239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797e0f38c198ad53c2fce318cc9fb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060706835ce52e55215e7c6201c67ee0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd945427f3e7a675dd606054c2fe966e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd049344b953d6d9fdda7ac27bb60a22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8062cf0951c06153d54490eadb846244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28db61d888332ae8150d417e4a3d50c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034fc355481e7c27ac5f577e2c50ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48528c5f793a286e77e698943685fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce038ad4308348c88e0bcc614ec99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92d116b3dc199a7571577d147dd64c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f385a56cccc039c40891ef269100447250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dec06f4e0eb20c123418654d8cc459251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f9ecb063427abca3af4686b18cda0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b48a66b05ee9b908a4fb03aa414ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad0a156ed7e0426197862828623d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8546718350589c3e7f99b82b5c12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333f9f61ccc45a37b6e005b66105b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043ce6b98c136d3db36ada002e1535257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93afd95a03d3067be49efbdcdb9526258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9c877f094b0b16e6af2e7dbd0b4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123279f31e0794236f2192df20a99ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dc8172f3738818fad64165ec66a91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f0ea1380c3a0c26f8b6379dccb9f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa964372eb25868e4aab9029be180cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd00410e8ba63b45dfbf62e7deab243264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29826de71492bb3e23d1d56141048be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466ace20abee999920b2304226ea93a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa8fd50b949ee6b531c4c1c833955e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c248846e49bdc756939103e16e1a3d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41c9ec2566236285448e118aaedd3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3ddca0b710f59971cf51c27d0814270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205ebfcbab2bb3e5a0232a27a863d6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5f101ffc991ae80a2c87653098e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684068cf5b6c6b504a52afcf2cddb24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74645dfb8273235e2cab915181f06fa6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4b1ecacc94b09647961186e9716a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaff8f619af97d0860fe9728eafe23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b2398888409dcc110848528d125e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5e75592a971e824f7e5e2e59d19ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e301679f2a3e30c2dc2b2565079094c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23615dae0c744752181a2548393699280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3450a1ce73086f121f5ee06707b8a0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f818f1f08ad91e490026b14d4214b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ba5abdb08bc0a85e857bfa647b9a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b2e5a910ea1a00fada0694750d0f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c71146a53c5dc507db71569a6f8c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd799cabef8801c85c293d90816a6ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11f8dd2fe7b81e4b32fbfcf897a065287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031007eddec1f9fc2e800aa6cef61af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65544f308d2a69214e70f6dc7fa951c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d20a788355fdb44c6b75f0ecd1dab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd2ed33586c4a0d6f8f5c62ccb25da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd719ca55a5131308033f61c17a46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b1a12923c66574941eaf07423e50d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a82792b29409adda3e079a4b29c63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a29ad14400b541ba4f876c34f04e8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd51ffd254bfcfb0e4ffcee0a4d613296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e87636679cd2f696685bdee9c503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd9ce7bbb46790119bbe0fdbf86b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685347c801308527f55088c6a66c2ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fc6d6153c537d7501db4b0971878a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5052f749f0cf81652f549c55143ed1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671e3e49bd534676669612888c60219302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcaaf1624bc526e613ef6d73dd0f15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409f21660b8bc3b2b87533ac8304b3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683290edca9240f6797980d0f4f0d73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8add831536980a5cacf4d62e174d08d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dc935af05389606ec3ff1728b0e48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3fbca11f0fd5eb8ce087de5350815308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dd1040744fb053fc5db778c595c3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cec18cb5220b9f3d9325e733f8d11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc4c09a976a84ba3b59507de05b88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c43427a9189c8dd3ada3f6373e9c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187391a2a0bc3a5580ece4eebe47954313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b3663e5658a91d1706a88bc777b74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57648542395ea5fdb98c048afab377315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca7f4d3345b02dfa517a2b64421e56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625482366a90e3ff066d6d63c8f2bf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee73723bb70fe6c346e08574a7534a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da69a4884fdc8b82e1d14836f012e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c390a4378c89b879f1e14d4cc6c3c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e305adb72f5020cd1c2029a66e9320e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77955961b41d157d16aa4916e5b945322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ada89ec2b5b4c680d397b2d6ec6fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee32e751eb32644ff9f4c23e9faed3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d30556ee41a697a2a5a3107cc8419325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb5191da190f606c01e1d86184af1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de84c1192778a9ae53f8f2e8a7020c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301017fc9d4ae5df5c6a1b29d55592f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bc1797bb535c1f9d46ca4fd836f47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8399de474073d62dc25504cc5ee4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d529530dbbe6a9b9f10f0c01bccefc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49487af978e07fdf9eed42b182760ef9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01080280661a22218bfa9f6b6abcd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acde09beb8ed917711fffc87baebc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c822ebf452bc6aa879b6efc3a6883335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c4c0348b8c20f91bb81716567c9fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b69bd798142496e007571787bd241d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9cbb3645dbcc39c0bb7057f369b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c50685abcc1831c7d6b48e32bbc70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a23cfd4dd14b8535f6adf1e2cb5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadb80d1f7c1a09c17cd19ca06e935f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4ab90160de952d80893c9be81d438342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5391207ecec7a85a9cae0e197addb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e82a9faa0038b1afbc0af27ae44a42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331ae74b07e878b2bdc1433c4de693345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccaba832c3cc65fa965259c671d8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750866f79f6aa12c351feaa58bbd0e3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1f7e3e4b80f3d62718272ee0c9651348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1b4bf984599941fdb3b3e2069cd67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c774dd886a6e5413f653b73da18df0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc536a1e534eb3e4d298002789a9af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd6b26c6263d8ec3b7e832e273bc70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79b60df221c022fc8e94ada523ec3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d8435744c4fd246ccc9c50c5ee732354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311bfb3271e63d903a2bfab517ab284355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb216066aa9174c7e712702be4413f56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57538a6419d8cd5efb0d1fc6c2a1005f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dad92076f5ff7994a727d3a2eeb324358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0301f91cda1e2e48f1fcc0bd77743359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8276ec929369ab5e409fcdd559a353360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec70d927d38f0341668e47cb8e35bd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42613edea72f1be3780676287e99798d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75116e948e968763c190720f2bd75cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52270f9ad6796366eb54f8bbd078469e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad387c3b42c1269780a7577971647365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4182adecadb71909870b263be84c49f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22c02c2655ab78d0585c35482393fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf97160235cc8e388449ad1ab27b4cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ccc3917968f1d83a6dec7eec20804369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802308d2e92020ce09aeb3512a757be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879e8ace86b695a085a8768003df29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b7c033ca64976a4d682eae00c3ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225626d3fb39283982a7717dbf4014ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997279596ce89dfb20927fbbd73276a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bc2932713f9d1ed91c90d5c0e223d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717443f8a3c72f7318d8326d6c85674376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c2e6272ea8cf1fce97f706a6d672f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada43c76ef8f0241609259b722b2390378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c95bdb97c8421e3ccede22f2c00e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c95d992c03fe9ca44c551422e75b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a593f7b1e56b02fd49304635cf8144381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ec4ba57089166fdd6100f761ad9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469acb13444aeefce3d193b3c7b970f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fc727926b1879e94026e1b62d061a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa63b6550146e576b45b02db2bec66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2673885b4cd23047ec36f06c3b45e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020956dd2aa5f69a326b77d039f16426387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288433a78d4e0ef06c4c12a286f44ba9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528df09b77c2f046b7c18b2bbdf3631389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0089c9e3c50848803ff6de11349f8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220883900fb8ae20526781071f0a2e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b295a193185bc553ec33cf2e0f78d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fad3cd1826b901f964e5f63362fee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe2a5e763a8f3641ee33942a5b07f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df025d486032b54d6509e6cf48f1073395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758058cf13197da33ea1f48e486caa1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb79c0577710012ba5d8c1a5b76650397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea00585c20eb4f52b4c3cf4597402398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7ccbd3688f686b4c79f298c7c4594399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e20506d194d95521fe51045576b105400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a49ec27325cdc5bb34f38cab23814401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160be5f5be859d788fa5db0ef9b6325402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0b45eaf540ad8edfc981d7303762f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c560c6ca5e8e0bb25c7703199846db5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2eb3394046a9d41f23bd079534382405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791510e37946ef82b2c924dbee28ff4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabadf2d2f20763ab616102718db948407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2cdc23187064ca2bdd67ccbc6899c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361044b6bdf05a846a09d9aebd2cd33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad9c55201d7e363fc66470258ea79e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055cccc12ae13d10994980b2636bb56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb589d0a08ca2192f2a7631804c48330412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56e2cf88a0a6f64fc83562fceb3528413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d7961eb74ce8f954a15fc7682279414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322c5cd6566cb01b9cbb0a6a591ef7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372cd519c39a4bc953cdf0bf0430688416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc2ac5541093104a6040d621b58833417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697e6c852a29f20e97eb5eb7b35e76c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59fd2cf4a4789ed3d4524823af7bd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51876ec148d700e417d886022f0b9930420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8af1aa19dc3aefb032f3804392729421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a327c9b725398b9b09f0d77707a31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d5598e0eda5f20407604f822e8d9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df0cdb949aa72548f8e835819982c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b0bed9071d991d3cfb75adff1aa28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6c1fe469aef36df011a90191dea42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38562935f23089c9b765f90561da286427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11bfd397d6e660b4edb1023b8dafd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1660db23701159044862832da5947429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48daeebb500f095906f397ac83dcbc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f234771ab9a0e6ccdf51c1da54132a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16754e8ff7d392141644d16e90eb51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd9bf26a8029f6508c0deca9bc0267433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c7b513ac1ab115cc844d9fbddd308434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10daab379262b86e52c5b0c15ed226435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a305d28fabd1281fb93c998b48930436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54184f9fd7b929907b84f6f1ec53ad03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76f097963f8a93da8e96c0f1c0c50c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae704e0661d278c165807a606da29eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ac78b66793b635e1d1c89c21ff91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39ca14a62eff04da34cf5f3d13b485441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f859205e4658fef48aa1d16b61028e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf90c6ce6aec684ee53f36a4dc11d6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdf07deb344e0939a1d342b0b6738f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3a0eeb916db7a12e230f7f9dcceae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b682369fc93bea504bff821d432a1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac135bcd53198d81b723ef6db3f72d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f417f2e1f5646513d72fe58a0c235b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b5e241e7473551e51bfb16c1b70fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab583f5359847aed6a365c0ad75e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e2c451a245b93897a53b43134b659451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27562f34c3f216d0615415dbdfe72e7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a2b8481e7063b00d39aa05d853664453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b29326395ce47cd919c33535fc5fa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d73435941ede2a56a53b702a02f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3242798ab66ddfb5bb69bb79ae958456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27b89ebf486e984207cc3f1e70b1b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b924f689431cb3a282b0132945dc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee519153d739e234b410ab3fd78f5c77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230892e00da5bd239b490f6f15b0630460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e884711e7c75a25f160ebd069f6942f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf8a16264cbb8c5ccb95e521e58449462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aafcfdeedfadcb5bf90781d5027596463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a54306e49e775ac04fce493b73f70c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e41b5f7d7eb8874e22d2d180492f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8ea5b597af43daa1a7334464ca39c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb5bd4deb479df39f2277ddd4af49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18d6636ea5c62a1d1ed4725392fe0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1bea81fb16282d823eb12059c0d73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bfc855463c1e5da7eb157414feb3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c74b1b5ba9ab836a46660c2bcd6f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd684e8272343ff213c01ad8a99dd36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea3ac49f5524b6ee0e251200aca0db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d1fee0d00a401ca602c901911414474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60e3d24338ac1b1e67d023e0e21843475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d5564915c952d8fc55a3de494edf9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82cace4230b80bc6fdf48f44d305d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692233bcacd2a1cf949d389bbba889478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636e656c78f0ca70f8ee6597544b37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca4f586c7319b09f6cde33794d0fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf65b4d5398d98252b7a8a414ca3985481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7f836177481d4a0ad6a9727d69f9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f138f68c3ccd436be72d9ee519bc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dada7587885909a047c7d6eef0c35e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdd66b4c8bb58be577cb58cd1cb457485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2eb3f6140e3b497dd6a0ab12081ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2d3c6039af156321e25f03af49605487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee3a6d8b2a394950a56dddb70f0756488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bdbe7a57ad2ceb3614b8573d19637489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c84b76794d363284184fcb32733f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d3c90e9ca7fafd6d8ca6dabe29b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30c48c51d63ea0411b4c5a7bcf6331492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2852a27694c20bd428c8955d5ec19a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95679baa4050c206160d23075948a474494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c96a2d69c31950317e3f267a1572f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f75715df88f02f867eaf955e8b22b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800aa314e9cd73f9649a5b6c710954c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3da70e97a98a0171704c418b56c968498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90aeeafd755560ba48fa5eba6c1388499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2c575733f2af661e5e347b1057600500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dd3c0c3bcaaa6abdd8f8316047e1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3910ffce4b8846f4366f9f0e7e20ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011b19ea803f95fa3951e4c252dd12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d902b6039674864c024ef61fc535f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f04296d827bbe5dac8a5be4484641505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6500bc08db8379d2bce638d9489d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283031a3e2671bdb25278c82610cd61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc66ebeccaa25931db239bade0a1964508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058d5d882ffb2f3527316b0e2bddd04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9c19fd3813a5050797c88481a19ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94986b1f1fa38a32a3199713659a7072511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a03d1e6d29cb17fc1a1c14253fee6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f59e00846927f054c27c25612c0887513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3d8abedeac2e5ac931c4e84e31928514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15d4343a3403bbcfe463f2d6ed8ae9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a40c090b982d9f0479aef9b24323f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2f1f9071c14908e4139dd3de613a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f4c41abc7e9329192b58bc61a6bae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3840d32cb0fb58f2ad5c5a7c875c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc05fb4606fc142505ceeff7829359520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd49ae1eaae8b79e57b1727d06e159e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9269869a7943c185c3c7117114c3363522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85df77af774ad44cdd5004f3f2c4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db8ae246bb55405bfc995990ad2a58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d08a1e035ed4067c4ad112e31be0ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502d51c4a6834ca7b060ac1f70c53ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f58256c48d6e076cce68be4c2f4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d1cfa94121bed29bdf23a734ffdac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5697c58265f6a65392396d4e65ada529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a52d1a35bb62a3f35d3ed6e1b41015530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff019b3bbbbd3f0438c96c98b9d585531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3a38feeab401ffdbc163688a1b76b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43021d63d62adea725add98e099ff988533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80803f44e0604d3ec9ba2cd57e3c2739534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109a24d659dc4b8474652dbf020c0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45265820e658c04f96099b3727c89775536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b47d91956595262347f8ddee81aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c57f421088f78d1e16f918bca737538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c86cb35585668749f301bc4e6c601c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef8f4c5f74908846989ae443805b02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab1acc555843ff39348738bf66854541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d7ac12c638547d50be2374ff808e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68649faf550af98eb64151cd4c7d5ecb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0b82edc1f82ff1f56a3c5b19e6efe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd42d15d4bc9a30a4fc2c7527bc7b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2291d733c2fd7e0fcbaca2d6aa6677546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1463f6934c918a4f0db7c07fe52670547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0383dab0f9be7e07fbff4e239f634548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ce05ed1700bd0e94993e351e267e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75872e809f519842ac49edab304a6819550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc070b3c3892012c3623a8076d05b9be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3644603889cffd4f8991f1373cc4d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ba1c3bfc751d46a7c57bee58f811553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c392c88629e85e91a1f9e7f713a9eea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d419f97f605d6da4a4d3e2667bbc98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5e7d3c17dd02a354d65679394154556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5afeb5027986f92054765d9ed8f60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849ca4a162c733d205b1b62bdd3fbc9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303c178991e6fa3ad3ee0636e45745a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5440aba46a8a4f738fa489426afd947560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f61c36dd51bebc27b5082d40fb1d5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409518a2e8f94c90e41c057b2cdff49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8783dd56bb7bf64ef63d3faf99333a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd8dddc4376273a1481007ab07a4c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2dde5db654b276e4051af0783fe76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f2bf6a7c9ba35d4cbbcf3acf5312566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842d8f10d198b6deb6d6a479e2aa24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c09c1c055590e9808048396720aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18483a21489ed4e99aaa7725f15be477569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eed002b8d97990c0222e8226370da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a369ca4a08bc91a9907c344cb9d71d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f07d054df2de9f3b26382f68420b5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876218b860cfd4b5c17e209215c389573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1543b889725c0fea34fc7f5281ca8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d2ea5ecfb3cbfea200dfcc9e005c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28667351ea05c8fd84a45c9d1a061b00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a791383d856d095238f93035df73a9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9185fac07f131d0663148b57507934e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6d571fdc8fe907eee0504e29a1b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2955ca67550fd2f80182d4e2280ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6f2265941b9cdcf606889c3cba1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313db4654dd45f646f45f2abd196ea8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce37045b028197a9a068800966ccbc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9421d0e3a82f4241c8adf7b084c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c334f52c313c8fae5edf51dc11f35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28780a6382caba35f97d11dcedcce7d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483db6a968777ac70cefb9a68d892180587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c435b5d465bc5d61a4a00fa91c32548588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d4c57584afa0ae6ef705abcc26569589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e62de733a3c195bde36cd3c7a8a76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d67b763a052fff1b4bb8f88e5700cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8266f3370306a1971ae2dd455aa9a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65cd90986e9fca157c9e2e7f0406d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac5ff3d5b573f1f6027fa85ce7a1ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c6f95cbd31c89a41edb4ee190d6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a3c3dcabeaa5d493a94f1f1edddf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a745dab0ad48e26ae2e8386ba0ead0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da1a7f52394a4786660df12f35f8b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e559e3ac467b4572c4411c23d22197a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e8bc7c9623e5e27bfa6783aede22a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096f9c75ad4e75d507fce830cd9c05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1fb1f4b90c3e3cbf19ff2202dfeb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64289f9437dc4f8d86e2d51b903f558f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d87d52bd783af67b19df15bd4012604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaa8964acf456456917cf32a9dbbe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f7386a845c2d79eeb12e3c8cd1e9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e670cb66ac94a5f25a42af528e463a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612462ead99ae0f1a8850bb38b36cc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22d69fdd057f8353a42808a262d817609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f387fcf068464b74854c433b28571610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe3324b15db01994d7297497c6f714611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1dcd7b9b06a0344552856dafd81f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769ac7c6d3eed75aa9d6e363056f037613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2933d6871ace271e0eb039c417c7837614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc6cf78c5075daafa1bf79db22f2c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fbff0201c228deb6e6546f3002ef2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98be501bac3c967e5fe63d76068cd27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3699d6a3084a6c8a756cde6bd64bf7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f1a7a16ba63c36cbed24252628dd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f28eba563c733015f3de55c15ed61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac1c8a74d86e4e7eaddfcd3bfe0b8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f7f8eb738f562cdc67a021c8c6b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c24cce9dd8be99d4c0d2379fd2b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5520bf2b9f58eeb7c7be0bee8c30a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15509ff3b3a61ae775a693e4e70bb72a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbee3f485f30d01448e6bb73ee36e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f7d4db750503a2e1e3b3a8980c40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e20760700cd6eb1104c0f016f1d19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d8f5c1f0678f0840d8fa26ece6f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854789e758309a13f38644a1dbe661630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a5eb85d346c6be595285ea68c1e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5d83a4fcd2d3d44cde1396114f413632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86012c3d8c4bef270dd1112690514633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7d506807e1d3033b1e5063a579e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf470e6faa7a26a86dbf16192e8852635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaa0d34be718e35cc20f11a99ae2c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f8c67cee76f490f4f4130ad1d4703637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a29a5f3daee9492b4f8d7da46406f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c2d6d6adc25e8fc428b7735b7ed26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58965921eac6009af6d6db9cce8cfefb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b1ef6fecd7b6aac4b25fc7cf081aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0f2de1944575903c619ce79188095642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b6dd9199f1cbbfc50268735761f6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a57041cdc23f3118d2c413cfb0fdc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fc6195b821616d91171ccd4ed6887645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d8df429b86193aac6c9632c0c2591646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9f11368ac91a8d62e15560f1de67e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1e96eb8121d86b4e957755b8ff8a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc420b6a747e7b290169c8530b16a7a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba704d3b681fc1f2cbd77399f1353d5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634b00227d5c57b3ff2909d7c280cf0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c31ecb1503c8250936c0942a1bcfb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa5b21863c04fc0c921caa7a410945653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb513d2af5d5afc39735b52cbf14360a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca88a3ab6aa2d4fd188f5970065a2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6be1f5a2a3fe85af39c2380f9bc1c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8aa1624a691fc2474bbc671496f87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a56ba515c7861ed14425f95af9e9da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46218bdceb8f704a7de77c92191ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b478175daf7264127c2cf62e4b389660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4a9bd3d648dc1c8b6dc7de1f710e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ff42923c759a1330243e018f87a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99e24ec1858081a0955a7c03d80d03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e513592311242a6835c6d9d4304c47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d1b44dd54fd6cc52c28e81092acc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7d1ca6835de83c47a6af0307a12d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81cb73b5e70e2459c2a893b802256e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b513af41b55c7db2b18206e0324e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9f1469a1949d81398078a42460e32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832082476aa48505cfbe15464e95ce9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2891969a96accf433deda6ba6227b6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b19f44121d5e1ffa59d433757450c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6759564d97be80358b97672d92f96d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3720095f4c479108049de759323ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2291a918f2bb25f87ced734a8d896df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f8995d7da7e2a28cd0ee793d1d37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478af9e4b8ddceb7ee2d44199a288f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a041c99dcadd54ade20038495b4a60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c54e7e953d7f1cc11d9e780bcee54c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea99cae87455215afcb2fb0bdbdca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb354b105310fcbd26380e94a75855681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876146367d4d3d2d761e3ee4c8c6ae0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005750da52df2fd9d6214c2e8b6504f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454fdfc2df38a331a4e44c65ef65cb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb906e3f5ea18ea5d03c66810ef37a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7645dd77cb530a9a1eeb1bc290015686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38ef1906e8c63a6e41ac1c7dc1af2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff128287ae6141a8cada917c1adf3f64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e3e04fa27efcbe5de59c3bc8ebd72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be29a766c5115e57fbb27b905708a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581dab71423daf03df5dfbe5d34204c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711e8f0da212f212b5afdcc442650c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f341ab974bcff9a20819705bbb379693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c235e85421b37a1f514b5af5fc4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e047aee9a48d432baa3e29117f5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf9e4a1ffb5c437c48048229cd76c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd8570e8f93abee00c14d4fe2a2e69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bf5802170ed9befffcda965812f25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428eeaf3aedf0c12d8668c41a9f827d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3d2dd014e8598e763d822261cea0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dbe381644c251d172f8ba18377eed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b337f9f9ccb5f407c69e5731f01fca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6b113b6ec7434d59674a6e7d48b37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d273e0f2a96abcd6e777c1c557d15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b062aab9d69168219ba8b139463ff98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3db53f1d1168fc7197dcf5ad8d049706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f9d6be09231f7205ab6ad40ef4f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf4e7b33e32ef3fc59107cb9369993708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3f939175ba07492288ee1648a1af4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182fd9294a5581027dddadd25745d74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe4184cba5e089e4aa6e1b43bc5827711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1d20a44cbc65921ea69425b9b672e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1d2adb446ad84cd2a51cbb73193ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51faadb98e143a6e649730508f5d0a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1957248cf0b0dee6142acae94aa256a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998900ada752f958c62dbb9f147532716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b763438255d8aeec63ac5ac623e11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed45009d90d059a4d3cf94774e236718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5913bfd9c36bfebf0e552683badacf1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722991b7168b2dd85d096c0d1d6fe89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e23a8c2115fe3adf44ed256211676721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eaf288962fa451a1415292d021cdd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c035ea9b88e7d7512908c8651c269f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff22f149b69223c1675b784200e233724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22104f1e5ffb1bba010cf2547acdd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27629f83e3202116b3f2ea2760635e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572585f7b7b9eccca10ab0dfd1640d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421985ec16aa43a6079f2d6bbffe131728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404c1f9ea54d58083feb981d927068729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf264ce81178f089fc645da06383c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdeb301cfcda2a9ce2e3ec468ddb0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe61021ce4ae3f5f80dba2f12ac1412732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59ecdacf6e90125385cfdc4ec56124733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b23f885a9f8fd50ead839647ba09ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d1ad1203a7c931abf8a1bdd7781e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3d4238e2f14c76f5e08ef6b7a781a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976088dcfc67d479aeda5b3be17c77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168d225dbca3b7364f0d946db09092738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b076e53a7ad0bc37f3e541c5062bd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c9784a154424d407088cd8ce24980740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da76f85326926917eae42aa3ed5f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6028b9f3e5a31d8b26ff784b414d5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0cb7a73ce91f292fbbd1ac27f3561743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b0b6e7acdbaecd5f63fed9dea5608744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde27089c28bb2992831dd46e0c7d3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18d83f7442552223e736a4fe13f2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956dc7b3c59139985171f7af240ab00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e08521523d4f4870403565dc903c49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a0048bf339f44ec1a30ad7d4020fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a610ec2e171f2531928c3c04d1a4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d8f96dc8633868cf91c73cf404ff1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c485721ab1865ce601685b5aa64d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2208d788c57399f87e194abfbf694753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea005170537b498ea8c6d109454442754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e454023f0e5ee4632b9082516c30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255860a6cc333f597cbec5cdc86c7113756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc35b4759285b02172b5fc84677c06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f14eba2e647833ea27be8aaf50de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f0f7f49df591d83c8e7a49f3c765a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af87d2a32d83a1cf8e5891068ca81681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5f200ffbaa84c455b789cc24cc2482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c24a723ccc88b8fa5d840d4a9b88e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdecf1fc136e2357b4c1556a4db5654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c94fef7283830cdeaf567b70cc4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ac15bff9f12017ec5b2dcef6e4fee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f605a836d6d563f173ac932a56e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dbdb773d2a516ef5840d1cc8e870c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1b1fb118405ce729914b3e13646209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b39a5808db18465534333bd349205810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d25ac22c15bc7f1bb154473d2c22111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc832a5dda5d238428ad629826c7b6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae50a0aac8f053a646c38d6847c84a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349fa56df81c110e7bd7e9f0e5031ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9212c17d9835c46fd4d54d05823312615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa476366bd91b80ba32d82aaacaa71b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b4c3c8e246df69e36b6023f9047117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383247558c56d79a3af1580d2ffb533018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee2539141d6b7f20ed8ceba06d81619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0669fd454c396d9ebe86e5663aa742120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da658a97f4b3dca790a6c66dbfbb2c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ee9745437cc39c77c7853e3cf90f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba89258a7ef484016c6e446c4dcb4bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ba905d5089803e65b868e901ca78224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15de9e0f84db55d38af20abc5ddc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c118bb9ea35166fd243db318cac926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dfa1d5da5c35a85bc7842aa453f6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c57b96f65b29081cc0770f99951c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bd18867d1a8b83435f1d249f11f5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc71cdca60a314441b32e582bb5d9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ce368328604db1aa0bcf9222485131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf38c53881603fc1c8cd7cf3a6f604f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c606adb817a72e2f974361e835e54133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d4355390a4755b598ae5f0c5c6f7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6841694d0aedb582272c92d6324e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9892bdfe67ce6e155c5a0531133336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b269c3759b84f789d2951aed55a20f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9809cdb27086d93e5d2567b8ad3aafe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dffc443b4445fe6b497dc2c781adc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c47dcc5fb24c262384859fe7abdf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d5b1432db02f5dcee67c94e6c49941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe2878767e253289c05a9e161ce60e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3613bae09fe7b8083d9a8e5d876f30743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412affec0d37a5ba0ee52c94416f9e5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd165758bd70412d08f0b52864059145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3864b27ae6ff6e9231b2ea88d107b2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e873ea8e6e205b1ebbaab26dbd28347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a37b367f8cf928175cc39098d5efd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264314661a51bd26838ef4f327f6288249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b20c216037b90e4ee816b80afdb1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32391e4bb54fbee4f348605477cf9f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b621707bb1cc64f7a599b70c9f6d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605336100d39a50b4ed66908785e409453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca718cf9118bbdfd1d10b126151ee6f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce9a5aa1dba966426b0fb0279d744055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e81828c8c58f75c3fdf3b75ad23256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330b07a0c23f300bfeb30ff92ec4ba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36cd5348caa833af0480f5bbe32cf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95ca1c04b9b563c319ffa928d3f19959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b81d315f8650cab4794e4f3ff25b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ab4344f4ac17dcefe4b2a4ef522161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205ed446b0dd42433ad17a1c78fe84262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efd1e80ac9fe4e0ca605b005af89d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc22a927892990d25c5d14cf8f1d7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7efa3ba0931684a63ef5f11c77298965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e528373da605ad652900a07eb95b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147c06f1147647e2bde6b17eb729cf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7883e48001dfbf2240beb5aa0c306a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e094f4b222ed3cb76eeb5d189c47e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320bf5400d3099e76e292292954b57a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82984e106f77c37a210aa8ed5200a42871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a1098ffb74e80d6b2143e73dfa88072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d71cc14f51f3512dd578dfc4a2c40b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777e5111b4f28b995311c3c0ede66a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d362eaab11ee331db26c7c849e3882e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04398cb3adc64911d8b35d164dcbac3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3697833b184ef82e460b54e26b4a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeb23d4b693aaad7c14441ee71841378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401685a26df32b1a0849f86532fd91479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18da9770e8b1db0a96ebe7035cda4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624908f5abfc137f412780fdd8fd7d0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ec2968bc59070dbcc476b90aac7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a56b81e29e3144542bf41eb80fe65483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c1c4f80521010e79c2db4ef55d2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb187c242f81502e9a58d09a326332185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8587e9847765d8f67050e5485d5e3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801826061dda09d2418749c099aa97c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797659749472eb4a08aea0813de3a53088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e208b4c56f9c4495d364f526a4ed989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5845af05472214ea1e123aa0e7927990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2dc3403f58212803f566f7e9a09d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4944654d90adcac79072dc31f6771b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e360628225f47d2e940b652f189de193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce04c1c5db9f5faf7c59d3fd22b4dea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45aed47336645da73ffaeb85f00cd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2653990587b156d2aff930486afd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e8068b4ead3b6f5438c6ed164d9b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d4b7a0ae56ebb7a49a318feefec0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28963fec1ce724df627761810a04aa399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19335105a4196b0a6326d6b60bbedc8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1837de0743fa470bea0bf14e44cf4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77478fe0f74362d4c2a445c126c85b0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a749e7f966ac9af3aa220311d4b4a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d34af297b9b927bea1e19d0bee546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d67e175f42ff4ddc0e66543f0f29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee2cc045ee871bc63987c1ec5e7723106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018a1b37ae241aa62d69ecadb3b712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c45214b8ea8602b990435eabf2fd03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e2072e2bf1c723346d5b3067c3fa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd76e5efe4b8ba7f836318cf7c36930110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412fed0574efa3bfd8f1e8df5071b55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeeaf836647edb4c7efdc738d2286e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b29c937773110161f6f67952df64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e38fc7c6806d4f50f4141d6158ed5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7620b8cd5a45d4f8d7eaf858b46dd18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aae1bc7f2f0e4d34aac5511e449055116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d9d156766cad1991018a90188e40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4449511238bdc28535c656ac4043c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f17b3697d1bd9ce6447d5b10c0e22c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f16e8674e1cb641c0751074789a2a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c715b848868428767199623a0c671121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3227c637cb941ae2c52109a201fbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf45d4f0b2ba7416f348c1a51730240123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac8ecabc38650d1428f5b0950733e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b24d6f2477a8bb989ec5502fe45184125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de46b9dd5fe28c7021080a504c8e68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eba36affc0f06a56b968195a018d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5daf8ffa92a6727285db96d8aa94f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0811ca37a46807ad28634f5b48b95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f5a5585c32a2fa78742133fe4f7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf461a3b2ee21cffae0d29313def28e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc23c1ae0c2dc689a28ce67abd5f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e67b7694432dd3643740b834b163133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693db493cc42c61cf16f26a9586f56b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d13fb453543ac3d178d98114b820135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd822903ea4f000312225fd4ca6b2080136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66e1bbdaed59c29a95b034783e56fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963c216c69723a3bb1219c4d6367091138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612790d6a6b28d7b60b7ce4106d87b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e85e5a2ac0136ed4f72b9c899ff9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64431f43908d63786f98c03ab98bdc8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9793aa2beea94245cd12d85c0714b68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3c7657e0a6bbcd3cb1f1f60a9acb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12069e0f3ff2ba82317d48fdd6d9a76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d2ca2ba293838bfdc671677f7b84e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56096bce880d358adbbd853a80052be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f2445ee5c63c8f854b0a01b9effbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15236644cbc3358e99d30ba0ebea953d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bb245256c0150c94be90354175b48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7595c3330603aee49920aa1da6733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7280ef2b5feb2274d3ab9fd436855a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3a2eb70c66d991d64d1aa3a48b7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85062f0d7f14c87cd3d1f89dcb145c28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341169fd62d485434159ec816e5cd07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea04acba3d50b7af3309ef5407333155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f39a7739ded86278d021894670fe21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14f135ad3b5a19818277bdcf51244157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae4b2064e6d7ff49321ea4e0357835158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684469290d9ef40c4f01de492a774bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a7325f3358e3788dbc0767d3cd112160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd052a600d4afc1e815c18ad192dbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd905b8c31fde94a4acde02056c8b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc58d81789cf04aac81f66015c3671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646517abd6c73ca1dfced367b6393b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31041c699aac76fd13818f06b680663165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59617009b9639066335b2850797a56d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587cf849520d27f6e2d1e72fb065911167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ab9640a73a1358576bebf269626a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aed84672e80492716cbb7c82141fad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e983cd209a8d656aecd58275f3c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ccc15725a36d004bc20f7922d52d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41b7777930ca2647909bed989283d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b205c05aeecc41e2dfbb25e62f1dc25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39537f1a20c34b62ccef4ce3b342407f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d049d57398e1de54d564d6bb6fcf40e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c54e090b3c80e017a44566046ada11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a879aa7b6ecff6686795b28408e2c84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94f8268e1c72a91e09fd28e3bd37ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ce8f8e30f0bd381cb9caa2d9a739e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2fdea371333948bf62416baca2237180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1d9e082c04c350650bf7660a0b57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd362cf0d39fe2fd85192314f8c465182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1e66ef559687a02f84a31b44f18e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0e84824eb9deb6f4316721efb3ee4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526d254fabc52b65bad6dbe863a020b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60929f188f23df900582970a0adfd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc6b8bdc4d661b93308edc36c5510187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62250ed4f572a9fe2de76c203d5f458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a24be7b171315c96c0b5bc1a54d8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83217ac7578f2946b2cb8a05ab094a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25039d836977e50e526f8bd1cc5e6721191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470f742ed9355742a008b85aebc87de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163abdd8678f5c23562adac7ff48db7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069a99a0431ff30a04d4457221652b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deed9635ed07407b4405c1450862b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fcadad193ca2e86b593516f1dc511196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee1566000281bb94c99ece33369c5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fc14fb291f5ce159e6d94e8b5ca0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfbc629415848eca8735dcef9df4aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f199ef206daf180cec9ec5f3eef7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9547b2b6df169128f0dd7ad26c2c21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41286186ff6fd5c6907ef4843e9f33c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b802de5bde0c86a6d19acb735e888f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db58bf419e4ae4db44c5994bc063ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad1b96e140e5e0f76f40d557e27ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a90d18a01b8d4a29693c7310b17d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22037dd51bd777a642f5d041e4616aa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919872f56b0da58c2ff8a935922b2b50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bdcd52fca61aac2306e8c5301cdd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e46f85b46475141f18ad738003ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441a4b1e82334110c03b12022104c28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd718ea1e84f2f9ff51c6dee7bbf937212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef87d73dc5ee4e402a58597778b82e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d5a52829f81f7c4aea795e3fa612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0101f4be5a0e24a29c993c10428740f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c008d2592a319b0f2df1f24b256f53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50256b36654e0d72ace8fd63b4e9f404217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450d66a8eeb10eee75846d308b5d771218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b5ab4a96e4cee8225014b54fd39a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6cdceb876a68fd737ccc7f7fc517a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f4a2d31b6d4a97075445899415067221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2bb915e1af289044eef50388b0f23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b236f9b07d0f5c6a6c742d31ae254223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6548bb0379f08659ccdd21961fbc88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83182903f2d26bd514a32f2e25e5bbce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b1ab888abcf07e6899e70547b980226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d4374509d7e72cc190775697e3af7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6069ce53bd8ba02e142fe681449cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961deb3d638c9e74dbc73abeda4fe8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ff604ce2b3b3dfe0a62ad3a2a90d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410821b9d3c638a4e8b6ad208be37e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc16f0ba8eac40681e46c56d758ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e637789422cf056d72a68a0e478690233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b32a7c155105a5f40a2a9dd57323a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6452ae831474809d631c7ed255fc67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d41a30d185154f944ce147949e54cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597075d6f051227ed76a2525bac2b5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb02a11c051c6d665685bdfd66e667238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0eadec238aae1068c39ef1e5115a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0f81e3bed9048e236b09eb6bac0de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1e7952f5a139e268448632c6b4852241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a59cf38da754b63502749676455da6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514532f1fec8eed78b9220d04cbc8c6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce14d6d68ca7d69f69bfc3ee896d4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a3aad55cc067db8d34c2a50eac6e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e889626f39df2b6ff4f5d691035992246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb50bb04dac5f6a7182e61a7723196247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3914f830860f0787708baf67f35c48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf6a331ea64b711a141d68eee54fde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7aa12f2db06ec50adbf8f1b722836250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef97ff7874e96e283e12832f30807251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac907c285679b62827470cd99e7401252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624402201327df05b5bd5ec12f2052c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c51dc4313ac045cce900452d7c747254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f42a0cab67050419750cce3ce144e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe113df7fb317b9887c0a8bb4715131256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4eec99ca54dce0835d3ebbf9f6828257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737da9ab44afdea73928fcb2156931f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2716cc5f8675789b3e54f7b1c1022e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513281611dda0ae7d4d763f44cff49a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa030802d4634d80298c4f1028a626261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e110daf3d277c69c530aa10e13a6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87193b48379592f61f43d757f706b7b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e66877e83f2ff127923f3dd26e7b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab8c78debefc714cecd5c30a1b7cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd348a0375e90bb4e75a1e9b881594266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52905e15f56bb1eb8d2941b6491a346e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db454a5ffa2b41f9d1033bfc9696a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada6a3ca1acc35920f3d1f32b0f711269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1778a116900081b23038af7dcada036270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47672b725733f6f9460eb778d9bfbad7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40282311bad043eb1daf989ad8587c08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5df531a2669d89e9153b6ef10765d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668e8917bd63e45b608ea98a668f591274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdcd804844ef8d7129be118bb49d0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26481b344fc4f6b4b78364267be559276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b235dd434bd17f8fb23031bf8dd063277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ecaa0f5bec0398801f1426f25aef3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c6b4a09678865f7c1efba45e65464279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa188335bdae0b8b92034b786efa6627280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b648b83fa393c69c8825eb4dd272c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9598fead0326a01fd002033e472b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f66b568122c094a4ab712dbe591880283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668aefe4abc6597d2734bc66c9418a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd90af111d688412f3ea0e7e272f92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f182cf0d3045bac659f92bbfd7dff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5dba3695a26d681d6b9816e8eb72f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398ae01dc18205464f4548a1d22cc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308b3f78b2259c04ffff694309ffa10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703642e596e61900f90cdc47add5ac9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311aaf4b2676fa58603c01138316912291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab7627b37da4addf8bdbf28a6de04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657b5a641812dbeb2008bacca78c6c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2005ffae565b13d47245b71f82022294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe45597705fd02d07621109f0fd842295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2797b36f8448ea1f3fd88b5e8723ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2061ae4b10df76e29fbe748b8cf869a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e58cdf18107a553d615618414d9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7433639307efaeac172c698ae562f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716cb07ced0ff9f14617cccb4a8f717300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315450646939ed8852a3093352a150f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4715c1f1a8b11673c0ebb2ee46c32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3dead82bb3917ee86f58001b4ccd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a56f4d54d165dc086bb85f3bd8cc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ac8f3d6587f1c3ae436d285e77e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfa1f8489c9385b6d379cb78cb3dfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a9a28bcd8ba7e61de399d58f52e13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1a84ae5589f7e963dd153e3b2ac29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f53f00c21ec5fde16cc3a6fdc8c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0257bbb2fd9d3c96f2c8df28dfb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba170832ff4c6831d4412515ea9ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0d7e45a1fd7cc8fe9148daf825119312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceca3ae27a11497b0b627b42bd4277313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e7c17f1cdd9c609eb86c3c92a136f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2553b5f2b5983a4ac177010034b523315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ead05d459f049a85d7e0f444696f8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c196379d7ae049957b01ab2afcd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48316665e6e598236fd88a7545c67e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a1bd7b63e3e3dfe81c23e3042d23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd00dafd4bf245893fb0647ba5dc7fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3af2ba2c052918e04c967a070ef40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50181218448569eda41064d6eb06869322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320eb69c86bcd39d413a86ccf6678c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545846e387e0ce0becb8ba007a8cbc9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7338062743ced4b879f247f46a2373f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d346b47fc30b0536e56d656e2c1f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d6670aa2fb44ba459305c6c3b89c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d29233a4002947e77f1b022a168f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9fe228b7b6856354071cb8096f377329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9babe3ac42ace4211e41a41a826cd57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a501cd7e362c6a91493bf5afd4fce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502da6e27c785e12850fd5852145097332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dda0d926fa9c433535e1fe93e06bf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca0fe868e892794e7a87f14f39a2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb97fca218bb20489689a33560b693335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9f6e69c7cd663d7a5dbee8615902a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a7878e24da3eabaab465f70b6b74e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a90e5f547f81fd40d14e41df4fc1a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9e09c7c4332a2ae8b7a4b927506da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c758485c4835c1c97795b841e84edcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8154173fdd057d197bcefa464b438341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1152676e4e533861074567dcdeb1ef3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a8763c444bf65dbdd28d051fc7b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4d8a5e7339aa2cfe226e7663cff29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76bffe52b9407e280ed4173405cd0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b184f360359ce16966c3a1057d321a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3910fb722cea86fc601ba8143d2dc73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f750762f23e8af15fa87b2fe24f659348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41a12389bf161a0a207054d5eb35af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f9e3029c6f4e32d980a12e2d48f21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eea9e802c7506730730638e003567351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf61fee3344436e46f983356477f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1285c2502b491c44fb14e9667178269353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e065b93f20df42fc296bad978c6c16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e70686f7c72c616c2a0b2d1cf4bcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e70ab5cb9b26fc1465025c1ae8e8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3dceceb2dc938e73eac1e467e06bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f394553216f33f332bd0a7bed52c3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14de41b94c2c34e349e3c5e5788dbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58876e5df9676b1545353fb3a0cebf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c900df8809ddde58778d996cf6ab25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c781d1aaf4f7dfc0807e2b2ad37f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f1f5b434991535a346c0b25972577363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c941160376723fdcde948da613de70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a090acab0b8202f7b0455954f0e8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a85eab8f41d1b6d0520f0e1d1af4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf7eb4315cabd63526c59110bb0876367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fee64f3d4b14b2aa353dce5ce6560368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526739c636afa7da6afa3dbb3e833649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ae7a96bb11dd6f25dc4490ebeb3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd2b1fbd8b8329857df1729309a3c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef5bcc270cf42401be9749ff46815372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfa7149c776c429cf85d3b3fb17227373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905f76270284e83d4ea5c2bc48d4cc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa3fbd85e5511f9994ea43208e3fb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad2bca9ee6d96c552a65132a51632b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9248df0eec33f98552a5c2b136fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48255116f219ae9c5376cd91f33d9ce1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a349a23f225f16f874831daac7c49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c94d77e451f5e486d0e9e08f37baac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4c6849eac576920d8990a4caa863381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf86001826a6fd826afa411b857f5d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396ce8f8427616309872bacfdf39726383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc235f4c5830b6cf3c08472fb320081384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180abcb5879629f2660eac375297873385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c8377092d502ba423c1ee0a73e83e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964463930f1f04db61e9123aa4e0cfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5856ccdcbf540999b7813aad9d0c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d295b0a1a58795d0183b437b3a47a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cfe0adaea53a21ac8f83cbbf46944390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd04ee9adfb19e10a471cf37569f51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669d0ec953b53f25ce2529cd3ae9f17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd28da3c2e966e96cc414f3e3330f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3bef044f361827e88ae5d3511eb4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd21909f095e81f7d8b89cbc28a5f44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a61c1bc2453d545fdec2a3def6694396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238b492493b105d04ef4a9557e1034c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61a97f1fde2781132e07f9eacdf97c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a3a3dba282d5499ed8e0105ee7ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c17462ca06432fc5cb2f48b677f38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d79c0cbfb4fe2c7e358cc5de0ab6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c41373858422455a8dd8f993e33bea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8128696db5886eb9c1ab3473e332c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5cdcf7c552e5bebdf0449eebdfc40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8448055a88cf7fe55bd22997567ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10ac8abc1510acfdd0a3e699cb01eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133934fcae63ecca9bccf6a306b766c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594f1085f285844a3dfd555000eb8d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac7cc51f11f45ca21e063a9c842fb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2d488e2e5d409ced118d28a1aebe1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334b9ffd830114584562661eb31095411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25121487ce4e70e89577c4e986183fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13a3a7302b54e9bf81eeebd1de510f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00ad330c0e90c3312c17c22caea8a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56265069eb1037a6b3f4fa0ac111536f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71ab780e1cb629f47fb8bebb30d963416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743170eb1bc09c52963f9d3eaa4164c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293d36fd49d9b331bf4ebdbc7f26ce2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0646d62a8cb52b281344cd76f94b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f476d4ce24448ee787e2a830d412e6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f358dde2c8c6ae09d6877496eeea61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc02acda7e4db5b631f15fab9b52522422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243578fad6cfe0cdec2bb7083fca15d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641f6048d737b7392005441cc4cb8ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2adb2f1dee40dd5303d925c1c92456425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2edcf76f6f98fa74d9a46334bc4df7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685abeefc3461f595571f1cdfa8c819427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5debe6c3745384c2314db23b7330d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458b2dd18baf7aecab8e29eacf30c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410b586ef5cbe700d031cfc2b642de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc53799f8ea739ad373acff398d5fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cad3fd068c50618f3428fa0cfc55f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4d0815d3b6708e4145a349e3d8a5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77c61de6d01241fcabb25409b9f6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee927982a609b2670bd2df78b8d114435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab46070c86964a3dee38ba98e0e169f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba6f02d26cee04eadf68ef72033e49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62dba6b0ebc3c8629e38ffef0fcedb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73df5945b6739243e47f04308bc6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c152e04adde7fa69a61ee16a8c3ceb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10578f6bc7517024eb4823e458654635441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39fa445f7d8c0b571345141248c3d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339e4bfa0fe391019d48c9af694dd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940313831171aed4b695837a1e7b495444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03bf371466c73b1b2210156068430f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e022c9ed425a3e6e49d9dd4d1023ed7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02371985a441bd60bba5c0e785d1db1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf26b789542a2ea6755b1b1b5f978448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5d13a99dc9cab1b69bc0aaccbb6c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c176ce8bb06468ad1c21be20e0b4164450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2ff74288364c988ccc6f7ff68bbba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec9e1b0c57c79501d329e34ef4c5fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb05220129c9e8c486c91ae5df30b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db2b74669ee71e116ca8a97541e63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f155cf535409e682e0d92bf6ca390455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe08c036337ca5316bae84e70694e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c860ceaf3a0d1c29d71ae8fc45979457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c4b8bb9c50419b66a230c4da9833458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822cb6c6b179f768efd5d2df2fe3cb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b1d18c4dd8015dc7aa8d1781ba47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278ae83e0812b82bf72a990444217e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3259f23726e81d0ba7d7dbd54f1a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7e779fff39806dacae6f58d6bf52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9572e4fd5b362688a35b9a3da53eeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c0212c06c35424a90e30c66c6ff2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf6e2f5aba3790b076bb3c49519bc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06923290fc9b23f5312c2d97acbdd5f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1311b839296387d847a0d62012f46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c7c527c9c81b66e61bad05189869c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8104f16ddf5ad9cfcbce355423225f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaad06174b52405342fc77d190ea98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76eb7fa824c51ba4e9dfce54c97025472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce17088bfcf2e35923fcceccbe23114473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4fa053836de9cf8af13e1accb9b0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa6c7e45f0e9c86da9033a4f64282475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d8f4ddb96768adc451c196ce868c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2636869be8f01ef290455d38b265bd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c99a92fda520c68180ab9572d7be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf65a50e935fff180837b5644a3b875479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac165fc6d62745c2250f50717b36d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924478d51e947890b112d7ceaade7350481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e81e0eb1389e10b37841b46f07c0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a256915da5ed6a0ab8d6f656b576483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921fb52f224fc5a08c27532f45d8e24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886b8261f037d417d7c23d771188152485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372c09daafeb6c3ebfb457f111ad71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8734df237f0d5ffb451e7c2f87e1298487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182bf2e66350910a8aba3c35d707377488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc413aee52f6ee5d55ff24a110ab1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af9c7647c1b41d66353ad4cc853f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba98706cf2ca7ac48a85463b9553e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e555fcf3d3a4fb178ac640f6536e1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af13208457273c79ba5b65609d8097493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c2ec0e092a209824836300f21cb07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae46918152a042ad0399509bee950c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f01ba890bfad2cf47007b0b166f7ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ecdaa1b4cb2f33ac3d23838a7d6bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d71c2a39d95c5e11824ccb147451498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8d349bbe6b937ef9995d1ebdcb27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f495229743b8cbe114b61a34e6959d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246aba649ec7045d7cd5370e16d7995501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f1ab03bae573a8ebec15ad21235eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf620e874704aa1aeff3f0d8abb10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dd499856c0b28d26ea9d07a7e79f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c10082530e9e7a17d9ad8a87bf9ff9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11f7d97f457a49b13772fe3bc44a58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e578b355341788a9c26f95c90259a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb3d22f07938098e8e08f3c3ce0237508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07ca12fe58dbda4c4a5d3c139ed88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a043dc3f08ebc4b1880c5f3d30dff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e578d173693376a67119e6ff94cc4b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62080599421effd46644f9fef9cf05a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ec872ab183aff79d0608d9441bcdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49405aa2fb297bb2ec24f7b341c4b0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c38732e154b7af814a5363523e77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a3acd42a45a100e14dbbf99f33de3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec5bbfd6db54c085213240eda194e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1997f04b73fcbda14206c8aa170f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339f839e94ea5bb17c450ffb1bf8012519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d466a729dce9663bee018aa075650520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33015b36fd29f86912a93fc2f10edc6b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbaf3f5e7e4e3a403f7f3dca5cf7a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad335530e117fa71a8e5144dbd49290b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52350007c5188f4f07ebd86a7580bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6d0d9c89c4418470f2d92d6bdbba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cf2772700703ad53bb01e1a089c20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c0c750ea9b39f4a0387d3a78eee4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f759a6b594187ef4a75071187af324528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfadb6ebfcf28e5e25b970bf7eeafd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8cf77edfc677228e0fbc9dae4c8a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ffb30c0f98c8bcce996fb9492965f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da99af0b2f549c6dbb149a2bde83261532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb556f3109812094de40ef84ebb70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9fd3a771d8a9ca48bdaf0e283db65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0c8561c894a1de504744b51dade9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b4fdd18c5b8203221b30ab8fb7ecb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f514088645ac3af029ea4c5330733537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00b3ae0719dbb5ae605ca9ae7f023f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a94a653666437aa9ce24c79fc1a515539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec19ae53140df97ac76cff13fb1af3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61ef4f4740f7e53366766e5514cb4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b372ebaa0125fe0502e8909db0b11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da128a0e5fcd9b6417afcb7efba1f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205b1f837da830325b1b9592a22fdc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1212c21e8c10e98909806021744ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f010dd75bdf9605dbc3580fdda33916546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57fd57c9de578e93922388a32fbe2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea0816184ef769ba4eb15618e2e45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea9e8e398ded6e58f5b56b6f81827549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c652c36b9de2309162f5bf6aea13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a964571d1f5b309cfe4f5e013f7751551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e752c1d17e494f67d31e4412d2e79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902412a0467cf6e81946c8f65acfcd28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b90cb588bf51fbbd57ad96bb8255b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f16aa034d248003f51f78ade9f4e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76638c921f3c80a6fae75e8b7f5ff6ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5890fd5c4b9754c314b8717c141d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d245a67be4e8f3598c5058d124f74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb913cd93e15a24b9921b811ee948e47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80000a0821c71b294e97a6c50f7ad6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b01fa885c92a66403648a1971917d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be80b3dd40f4267700bebd22cfef39d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e78bb03e68af801a606fa007021173563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ddc460d0058ba24f28e1f9201dda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2abee6bf5c00dbadb76ca358e20c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98b96c256ef3a4be31e430262b682566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a99143ccd7123c8e6d55c5fd5cea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd17b13d312b655acc01d1d2e9eaa61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7f0f156b50420cc7811082a414e58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b0d5be202def5023f75bd066f18eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394575f7b695f1fc3e39da9120ce381571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d122647092bdf632919dbe23d0cdc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042402954ae91904b930547179b48cd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc75e129c055ca1c9de3b6531a0839574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a72a44f534f4703b45a21a9f0813e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05939990539b2df33d0fa57bafe0a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f635b6d40bf93f788e6ed83ad31992577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd4ee1e0440e690d1bd09c2c9bd3f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78cf3dc6368c23dccb9fcb91e204f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a908830964f6694c2804da03907d220580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b23af384c4a80805a9e7f791c1c5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae063eca3d7326df6d2465aa42f58c16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437666b3e4c353c5241a90677dba8fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1744bec54104f264dbc4dda1e622584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63370c6261f66b1797b52bf814da82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7c6e0c9815f0ec4e178800f0ae17e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b247d9f1be1089395e08bd95c2be39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8239b4df2ee3e0a0b95499a31f9f58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd73eb856bda419afda827dd7c65f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90298ea2707004d273d642c68072617590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a0d56e5b2e4e542ca2b066c2c5de6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d815cfd9b1a2cae42441e37758427f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2765e50a05ba37d477b6dbe82bcd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f0ec0108d4df9b34617b34c2e3d37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3897b09ff24cd2a91aea67f255f6fe6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c832cd7f57dbd72cbc22881a00c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01219f755075930c5e08feefb4b19d1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e00a389cd36e4fe810cadd3a5dfe95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc82026825fbe941b50fa473ed1d21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a781d8537d408b5f975ff99687f239600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb91eec1763bfa548081f10d0913da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8de9093177ce29fe90188fc90100a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8bad5df2748044b8e5d578ed78aee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72456712ee6a6b03c73a01aaa1658d85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f2aae1f6505f2fdeba6911d9f8816605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e2b00a9c572167aa1a9e4a6a79258606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028b9704df973e3f5bfdd10687e7cab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f5ef375e8429fa7fc9a3fefa1dd29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc655e3cc1f5a1b4b3e8a9413b14d94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a04aec128d39347cfc9f8597894f64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6424a3f20a4de1a4296192e4d8d11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e11c6aa61b26fff4e8375dda1b0cec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9613b410246177ec9caeacaa6d318613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b913fdef0a2ce4f4380a37faef60ae5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a25266f33d35fa311587f9784a9bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c3283fb7af23062ea22ba84f0a224616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc8c3fc6d9dd1c81aa1882a1f68b86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36fc0f976c0d135d4ba5bd7515dd3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea328e821d3b8cac8461eda6d46a898619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff348bcc9c071ef1bfdf70332da70bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec5561344623664d049edc5e0a4b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8949ec7c0a3c8d5c8a63b2fad39710622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fec76f545e9e83af6ba6c573b2e68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf69ac9c2fb32746f0617e671c55d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de70138f6244a251968900182ff50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524031fbb47112a30c354703cc8037c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa36be4f4d504568ee25cb1453800627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e34a2c5cf1d9dba2a2fb8b00286d09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8c859a9640cda9d1c381de67bffe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46affff445e64bb107b44d9bea88e89a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b934c09a644fa73af950c9e5dc9d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a82ddec5acb10ac1e46574577d974632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b769b9f20b7d47cd417f0d18dd85d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e9453c09d42ba6e5f214227a33609634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6295cf7d316b7921867bf1b75aa246d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908129fba4a087ec3663a50dc57082e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289779942bbfcc2dee9d57c0a6bc87de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c452020b48dac0d9f5e7d08b7ce89e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f292959ddc164035e56786f6e524afa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b7e7c9a86c32f4ca3c1f416534dda640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f80e86c60e50a143fe94e39573d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ea2ce0d02bb6d91fe507934bc296e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a40545b699fd0e3f1676f3ac2c1354643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587efdc3d156b0a0cc659ef57df72b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8770addb23bf7fae1faabd31e5873645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57fb7dad88442fb404ec91f171228a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbf4347308cb43b048dcaffaf53af1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf92a6755ac7737dfd35575e651e164648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46aff8446d7e524b12ba9d314253f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3939fbc05505ff449da34acc07b383650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728e0d76d126cc390b1c94905534615651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999de27b6ae9aac8d489b2c7b8c31bb9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2052243a88a0ccbb47a1a3326ae889653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05681f1e93ee4ab6b6de2fbdfc8590a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52630f6e57f51fd43b8dfe6e62217d59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43f61a6b1ca1a27106f8ae54215cdf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fc20c00648c7ba3ca515bb001dc39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdaef7349a3b1f0206929f8989e725658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee39f9c78fbb99600710877e78b756659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6b8519aa4792fdba22ecbcea180fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48286362abc4a75d77e1e1392b305a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc8e29d0154e2fa79ec11e07037ee5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17e8921e7153b30dbb291503fb3802663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bfade00a42d8e961126c94a9bd745664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01624937ff28e50210293d38c0279d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee22969d33f796bc7050418d9f024c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf46eb6fa72c9a9b85047ee1dac7e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71901eca5c80b7e2e1cc05f524a713e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf88aef0818fd32afd9a8dbacc1de6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e342de3027d13ab02083ec960669670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ae0e0dca684fc59a65826b36c0b04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47993c46c796a76ef147b7ad2ff42dab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256c675fedc05243bbb42e0b7e1c5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2122e22570f469235d32a8e435cab2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0611455bb6ee7f9bd4420ed9335f1f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2f404cb0a0b37fcc191105768802e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb9569da72b280341f67aefe9d8ffc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b7c595e8b09213a71336d840c967d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b1fe5483f3060091cd9c9e6fea041679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3390985bfac82a00c3683eebea90c92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fda1d69c3697c913827b526ba2493d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427011cedea81a9f2c6268b1a33d04b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b318713de62cd7ffb4d2da43bb4cf45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575dd52216aa386d42f90d77a272d53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b1667354ec7f55828d2812eadb20e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f462ad28ae93df1e783bca4941b87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e2d9320892c00cfcf8a744f0da23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29411b62dc3fd1b09d38fceaa9318217688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117ef50edd5e2edcdec26e9688c9437689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7afd93e3dd11d70544baec6ce515690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf479b5258fca05cd25a017233d9f42f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc4826c1acbb69b063b2d45be95fe9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915434897744ae45e97e16eb4efc3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af16fb1ad1f0a1a3c2b76663336474694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd897e08f50712eb0d55c99530ce5540695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97085ad970664465b849fc84a4e29cf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffe2fd89b4de13a7bedcc65957998a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3e1b87173ea19296da6d32ec4d1ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1adc76a92e7407ff4bc409828d1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabe853e8f336f9f3bcbd53cbc25d13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454cbfcc483af10514eb5bda97cf7ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb436207136475ddc5346e8bad131702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c65224d613b723eb13acc94353df8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cdefb97a315e57a3c21701659b59f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0991a1051f2c83b614cfbca834f46e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b1c96dff26d2a94143ffc621aa92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b12c9cd743229ecc6b9183860b68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6790bc2889cd99fde10eca78b46ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae06329f83dba1487d47f202e13ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464242a320f0a1ee52c48152bd1c2197710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee1828e2b9c0ec617f09250d9726bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17f9dfc93164f9dcee6ec3d8c29c85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453df34f9bcde3f33e245599f6eabd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7d560fe77c550da53d988e3124837714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bcc5a6b5b390de81f58ecc5b71a7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2dc1b28620b254bac4546f7f5d519716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc872c7e0fe37110f5e24746511742b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad362520f897975179cdf0b90efd2112718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f17bc43382d2249d7d647711a5701719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc8e5f5b4cd796c4eea242e3883314720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b61a3f7d738b6b90895c482b77975b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a871775993106a40135ea5c169023f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a258d711cc6cb7426a4e869a0b7a51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e094285763114175be57e611200b37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb2353031ef33e02ddce375852a30c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73804ca1e290e292114609262704f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edd4dea6862e8f889c3aa9f912cb87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e055b08ef1e4ef71e2e498d256ca2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0608d46fb231d7adec9e73d4e0dfb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad89e472636b5ebcf592d73b825b205730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773bb7a1c3d23371d9d9d10dc92f2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa92804717c442b064dc08d246c111f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6019ee3cc0c2cec16389ef8ce8ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9cb88b453daaf329a8f293eeab8aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96230ae93119d1e97450df2bdc50bf8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ca18bea3805ffbe45fe3a2acdf911736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae35dad8bb083da36c8c3a62070553737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244da23f7abd80dd73aa448d719c1325738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e6e221730d86e3f513f06987add2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe296f5d6ab2e21f2ad252f02e7f43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe550a93b99fc8969312479abdef4e34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa54422f4695036d48be961479f2fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b70f70a2abeec49f40b50780ed3b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f866039b1b814b39239e33c9278b0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d286768a88f7e399d59720e08c1ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c318bf10f412dccda940f571dae478746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fc8f2d0218facac37fe4f1d1589ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca10c83d0f04b87ed5ee77fa7f7541748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310c5b064444d38e0afa0f80bc2367e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7df5caf8f16999c4f133b00c6cf65d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca3b334c008c3e4983cf346419e6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a98f1b6071e8cac0749680a50c50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d703db87e653b8c8c19058f1bcb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcce0cdb5fe285dc3d4c3363255fd73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca36abf41151d8c4055b8b5063b14d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956beaee8bf6c9fb64e128334bb73ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719367181b304a65051f27b6e175c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df4aca7134e054ef27e6b60edd1abb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc8db9c0f2d530f727d1a44d84faf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>