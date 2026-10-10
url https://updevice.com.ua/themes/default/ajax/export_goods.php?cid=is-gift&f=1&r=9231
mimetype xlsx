--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70b1c23943591a1f6ad140c16090b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0074db4b03ba32a1412ac8f66c500232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb35bf950ce72f152dcf522520f12283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca57c2be764ae411dc8861c90e188834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111ec6609a5f13c8252ae38430630695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f5860c5aada4c2ce5f37876e64166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0395b3183f946d4d95147e4288f907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812cc4c9487e5bcc75b0b00780ce60b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404f5974a495240872721685c1daf3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e0d3ad417392a854899393bcb7a8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae8fc6af5bb5d7d4567e2e53a5b93e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae57cf7ea5d1e06456132753e05682c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5546fda21ad16f75c65132ad7376013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4216bfad6c751678e4f547eb73d7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f68396036b33f2a5969377fadff5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583025630d632370e063bfd6ed87566616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5574799ca2b4f3ca05c2e4f370aba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd14ffec517e20eee12b113e219bdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a22b1a2307b1cd7c21f283eb9b94119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb8d1a62478952cca1b5c76fededd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce3dbb6a4935c18f3d9ac6dc38c1a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4832c3ed5482b9fb813c517aad4bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539883f3f4a6e7321d4ad60c32619d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f8948f4431041162a33dab8634c9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9d71d1180ea57220c4010a9dbda2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d43a791b8c7bc62e52b51fb45668126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdcf14b5ce8f5855434d585f1c94cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12b5571f5313ce8690cb06b2a22b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2184cb29b00e40f51b1472783fb92b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa028d2c21797194c58a9ada55cd1fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92862074da2b7afab5ab59481c8d48931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9b57806093cbab5b25062286ba83f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b423c680a973f56fd60aa7e136c6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062781a2405b3a28684340356bf83434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c84035881044fb03287b603602d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d8618de6f4a30826e2bd6fac5e5c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66297eff0e8d495c1d9e97e533154fcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ab708834f2f9c1f0891b623d1402c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986842aedab13763af7151f17507cb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef9ed0e073050f08df3b66adc5fdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316374f6d3921255b200af35af0d42b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd5950f2ba8d01772874680c744ae942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a503d2fc02a6a35c31afdf66811222743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b68b739b61e614bcfd24d606fa74da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d5aba069fccd66a0d91a450c45fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a80116ffcbffca64457fb576ef1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbae9800bcd165a05096b8b8ea145347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32ca14c82efe5ce7c9b5c44c6935d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f28a9ac5d88ad07876eff6797f752d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e4b407f54ceac668a7a93f5af0efc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd852c11691e0931c756e876dfad26c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd2b2fdedf7fd5444a0d3bbb80124a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6fcae6022ff6e1eca8ad0f2989d8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc524ed5c54851fec15190b5a5838bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad03811fcb14157a6af60330e5e93b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fec2ecb8deca82134f91c933953b0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b5fd18e20fe9f2cf33c42ae76669757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2da6131141e8693ceccda69b74132e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd647ee4f08040382479feca19b8f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8291ae9c27b60ffce00655ffe1de760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdac054514e4d1e96f54c5bf05165261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a125c793a2e4e53024173a746dcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9759645c7c79fbdc9befb1aa07d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61171f99a988dd52bab47ca873dfe90264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe050ae9251c6f2f45de975a634e7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8387d42a164de6e3827b94df2fc2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b83f56fccb54891eafc091ea4a35f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e0ec10773548ad2c9e975f889335868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b11c0b8515f1934fc7b506f8239b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e79bb5b6bf7c919e80cd66af8ab0c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b53761fd3a2553dfab1bbb7844cd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9f51954fb88dbffe26a1ffc4ac02072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21705ebea5bbbf67d2a71dc0d4d5deeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469f3a90cea5c1961e1a3b46c3b3c3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50117c1c8efd33f2529b5438a03a35275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e9e44760a532a7582fcfb4b3e215d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bab779f37c82e9d8765e5d611f8ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a89790a3c0b8b5f4f472d81007ee078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098865b8d6da6e7d8763105a235fd8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b6820e649b8f9f0c95530fc59e4a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbdf17adfb9521fa3ba5e34aaa5b5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1266b453e629d70576a9d77fa253d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9206301de983d27d321437723def36a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde81e6ef7de2fbb722515de3e90f2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b5bcfad7ee0b6923546985b27bf7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0272a491653ab56ec94a935b3b3e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b82ddb916e8abed6b09840ebcbdc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b44f1869d8164fa27dfb6980712a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe023aa22a3ccabb6719adfadd160c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41385422b4830498d2b7e16690b2073f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88060192ba4a56f6d6bb3e5924ca06c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd0e5658594f389381e62d8b3fa1fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c0ed6b3f1b86089b555dac5b19ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b801387ec5fc075afc542852ca51e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7aaa17e42956fac5a9ce5f758ec4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a7520990da0c97e065867876530a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b61e9fe950ecbe730cf38305e1202b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbae0805d8ee0409362a0b7670dc0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d76b106b8e883664dae4597eae3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b092ee823e4e40cfa1bffcf590a31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19fbb0325197666f9ecbb5899893cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5d83d3b4a278ec431969a9a701d66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf72ba4f917566b41d9f830c75848d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeb6e5d18256f73ee5fbbcdd735adc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88e901fe2126fd9ef038e1bd1764b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d7c46f442ff03434f5e35876250a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8ef6aff0d6f1d86439ad9dc3d0417107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79cabd7a21072a47be09dff538c0f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616afb27171ebca9eb73b4101f0fc3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f01279eacc72d941b9c35b1350a5ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05553652ec9139e33505da4c548f50fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e12144a7e1502710585cc4f408bcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc0ca8a6c3639d2e059e30b297d421113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb17b72bc02cae687e19dfe4ba0baf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4cea41bdf3b44f20cf6ede9335688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a28eccfe0fa06875896adb964379116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cf356f456f083d7b788f038e7ddd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39670bc7ada394eda944d571746faf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b37d9d2998654efd32123797cbbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922687e39154c23cada366d08347232120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5518d8c8d3451eb98d8612423be32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd77ec594c4543472634d8c76d566f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc553ea16128ff3ae7974a1b2a5ffa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5bbbdb1d7c8ab2e1b6d31d887932124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f1229f76c63015e1ade49d0d1e522125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08171039a3e02ccc18d76b3157826ad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8e303e5f8b397262e24708a72d2dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb19ea730fd97318f1f0bbcaf620d0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1bb2a915c05e4d88ced20fa031e2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981900fee91813db7f8130d2108ac5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc790ab5368385e6c7caa4d30af468c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb2f431d8831024fd0d5712facab66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b412d1feea9d2b37100048b70af47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08102475c4f53d640629ad86e522bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442900041049796f63af54a6192b5ba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f569be12cad858b32138e9e6d2298136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64f77d0b04b3f3846d476a22a9297137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1476df6ee4e77503f20c4691784e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d2164e40b7d2138eb465c65f30379139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e4c698b517000dd0d31e3351c9963140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8af610a389103930631b0b0c886ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c4570ed27ab61fb560ee0919db20c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0749d6fd847b9321c4eff242801ab6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb78f469397ab6a797615fd5beb3012144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea34515368317197fddede1d9ec9b84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc04f812ff6c22ca7fbaeb6c06858d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347905e5af4989a56fc52c902639bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205db1692761153674290d78baab440148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968415db6408c118a13d596b3b238c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b793fe14e5a53cc90a22fd314e44a6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811dcff93fa8d151395c8b9a152d09d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7489db7eef204804969cd52ce0798f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eaa9a0bbdbef5931d4fab6a0a3adc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af385e41324ccd3e260d102d113069154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9628887ba0e9a255ad192978de8db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9f7b9474cf889b02211f65934da1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafdbbf363f202c1b2bf7f4e0e45c55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf17c0f88b4db21b7d94ee86a4238d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158aeb510ca90822a68ae3ea9136fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b4d21d126565d656f222d8853b0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8344212f5de79ee78f39c0db39548161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c849c871a78793a8220560a68e7af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ac6daa281be745d019afb551241b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de40426ae3a1e06775faa11f8aa35a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb395436a65d9bfec16509bdb8b46bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96c8abcc1b1a292466151f99db6b4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a288b65b7ddc2e766e4d3588ddc5919167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea134d43024d8a64087f89e7d09cbe5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971ed6140c80173152eb8c8c274963169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a67767d97b6ceb770f4e7fd0b6a47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bbb221defca3f0a3c183b53e3cfc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee3420316bc6ac1412145ba60739ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920e9e1dfa32a80905794ba8778f181173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b376341d112386c75f299de38ffe83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f03abce2944e9e443caeca809144c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcec02bc27276c2f805369d4b1965f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9cc88e044dc4ce1380b4de824068177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0687a12a22828eeaf9176ccbefdde27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2f4a1336e223bfa0899cf1a7b00c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcfa9618f116f82bd1ad1a3f7b7cb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad107bda54b90ea342a95c9de366188181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72ec1051bfda53ef9dabf4f78892db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf7a98b03e85cc667cf97ccd90c383183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef2e06dfc7f99ec94a1c8bebc09be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd0d81e09348c589fa81c7e230f6f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6e6d3157912a5785624c4c669f589186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e746aa234890407a37b5c957a7e0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550e47c3d9458c95fbf3143fc07776188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a911b01860f6e3d7e43afe17989ec7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8078967d743691386998d8aff901656190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717cca7bc1178a282d8d953cc1e990191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21698fd23e33ff6ad736bf07d41866b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04392fea73bad33e1a0c809739f5354193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487856de38dee0542979206e9f7d8fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a43cfe1ece4e5e435d7dfe0481360195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3d98b4fb7b157cc32f3a9d99a3844196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45bc56b024e0486d3023c1ef15d59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179c9e8b46f1fcf79a8dcebb533e36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5fde3744190c11fc42dc7003534a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1557f33e31f74b1ecd35941236123b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66a3ed4dde45b42522d76726d259f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e29b7702fd63969beed5d19e0d8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f65abe77ee634aa0e517b05cca6db5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc03027c567a52f76e87601887fce6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce1e61fac3193cccd989a949af6fd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e47bf443334a7ffe5ec1431b6e11c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c10904afe7690e4ba78975a6a51e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd76ee333055ce3992b81ac1dc67be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea0dcb75a98a403091da1e0637009c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb401e6834bc18cfe446daa653c0bdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277776776d4eb76dd2b314f4ad674b57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6b802bdaf16f8f7f6abac114354ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76ad333b7746979e35524cf5bafe0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba3f73d0e401ce7b78e4f3900bcdc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf94a81b6819831494cdd919e3f1afb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dabe6ca42f7ea2a1d871f57c5e379e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d972b61910451e6c2f58fbc577556eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34214390ea118c891f52f404619f5ce2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c744ecf178cc7581630e515aea1ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ee8bf59738cb736f4f108ee1e695c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25d552be7f0b9b07143f2cbfda48d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256615fca29cdab8c25cb48f5e7c614222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbd8e98b90a693d5dbe4837164ced223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f4d7847195142f1d90e43bc626b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c63275594f1bbde5226c7bef7afb96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260d126dc49c37b3ca9bbccc47029d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddeb0c6cf92968c482a4158522ac32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffbf594ff16ab168061307649caf04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc24892c1de56f0d9fab12121f4e0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be77c4275f63c1c5ec128c96e1fc9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c4e93f502e74913252d6a09dcee69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a7fa3106d0decebed92c47c91cab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776ecfe88292e2a918e5533c03e085233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b3b270f6e3c0702a26f59c72dc968234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab57788521a70ccc9807b73e986e1c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc41e776d3ea055d23994dd01e8ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87f71cf141ddc299f73718682c211d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342a646dc34d4df7a2dcdb5f23cbbe4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc331f6d86ebdc09479439d601b91ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5df3eebba2278113ecdcb7abf5b76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946b0c03b57181902ee06ed71fab609241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbae4a8d8c2a39aa8ed645b588d731d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541999438c8b8292b75f35da00398de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df9cf3bb0c48698547e64296756cf1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f7c45d4d6a20fd090d57807b74c7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632fe738f96279e9a1cd8392be0395246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb896c17f5ec5b33be9ade84b00ae9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976668c0a62670f44e7199b96abd0e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a25f8ca4218dff23e66ece89604d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72500f4dcddce4b965929cddfcfcfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49af0f730086b527763a40c8ca6326251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7275350f56eaf136f7a6464a422902252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c912741ba2f74eb04e7340435efb04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a37867971d1ed95ad81ac2cf7c89a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ef5866feb6be53b05fe368939439255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14f98b89e2eb071a931e0045a3da8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc663baac0b82f5fca38a9588d4ca9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812e72db762e39ef447003096ff64d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fd10129e728a697577e56c7164048259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72340c8ce2fde641fee360eb1cf76d19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935199366600bb16b6976674097aa800261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f90579fada07fbfc1964b812606088262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79308bd6454a0823ab0852db6b6e8dde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89858df09dbd3ae1c61ea81d8ce38257264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cc17d91017635db4b4429100e848a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ce6d40f7f15aca45f3d54c5ce6f0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7c52695781e2e1f9eb1546235abb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d5a0c4e8253605d2b17bd49bb7f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56eb8ba73884b239c2f95dc526b779269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964033e27a7188a5ee272c60866be25e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb27a060ddfa07e856db8cba66c8422271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652852b84ccc7d71dbde018203b63ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e199cf14064effbcfa9f6b08a2d7a2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51beafc276fe39350d7f230334f87c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6806cd62fb3f4adc38d74a4f98a72f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14249c3aee6508daf193ba00b44c7c08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f73416f52f2c9cb52c7e9e45026104277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe985de0087e9f82fc5ab2cdbe2bcb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12394d39b0f8df7422285aed6d60f2c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b3164d29a09a43dc3f7aa23efdf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab825bc5769456b7ee3cbcf779b22392281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d55c0d21a8722b07ae0327cd510d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034956a2082e6e9432e8278b26bc80b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91afa7eb73915c86f6461a76981aadc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192eef691cd67f285b7d8029a26dd4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8c9b1c2e753d873e4ea87f52c5840286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef3c671ef66403ee21027ca54d0010287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d796af371871876fc6b28f1432168288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3eb8454802069e7674391cbed7f15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7f388971b400f622828e8d6c0666290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee30194767c785e38f480b3682eff7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc467c8bbde17371fe0bcaa775bf6d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead04898a0e51d60c360f8622b58650293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617f99ab40033917e24ce77811e913e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e6824da13741ad35d58fd65862942295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d981f2194d37c2cc75ba025ff6b3f8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71480c679e7a2067c90cc602e6b0bed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615264d572aa086be892cd874b40220298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a918d719bd3b91d0d54fe58afccb880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd63862055db1394f618b118769db7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c9cacfe0e9f81f5633e2a6c482798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76673c776fae713aa850a9b4c180fef8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af43d80cd4307f5223f4d250d3e93b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae20fb024a298efcc8c9cdd0b9c033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a44ee400ab9faa501ed5dfd3b2639305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65f77ba540f00e8520ef8cbdd435b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb673161c2640e440d43c59f647b8dab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fdf5b156122491996e65daf51524308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09903b6f18e134e72f3424499091a762309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc868d954ee3e1896df6bfb43bef9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88867d9c746fa1866459e67d3673e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7168943d022f31a190df14823aaae40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48220c438244e8d85cdec86606a180bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098227d172932b340e9cf7454be0af0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9406f9a1f44ab35c940235e430d8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25760a4ca9e1b5ea3c677c4675c130316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a3bcc7df9d261a7c43988638b62f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd1e79f792b652a7aacd825d4b5dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac2fd54d67454351747afc8ee7697a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d12bde2088c1c5fb5afef339101f4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fad6bab74b37b35c5ae6c424d1332321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db56b4cc56e19e1f8a57abc2bd2425322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a2f93f05c06f73cb45dbe96fc657d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8d3f34317399a7bcf26deefed77aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48452aadd2345554987b08c7a617790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ccc9a5f8d83b536fecace175a8a9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029652b4c16551324b70281fb3c5bc98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48e07d2786c558af548af57259bfd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2ec6ec4e780a06481cc3c0524a78f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a02431e093441db25376ebbbae554330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3711e63a80fc3e2c29bd638ccce1e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c73706862c64d4d226f959fae960a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e0ca59393f51d2fe9ae22e0777022333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431b6e40ed0bc4fa8697db60de688c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2594d65475825125b75b66d691507d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c299897c3f6aeccb039b04a28df57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e767539e0d80d580dcabc9d9c1f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e13db0461ed9facecb489334156f9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af3f5446bbc3415ae44edef6b22afb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46646c1225e0567596ad63391d3f902340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e8bbe756b2f8e0165356a6b0a5bf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ff7885617536c79183a5a44872b8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad1dd809edd20a5c8e17f1027c994f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ed415ab41942973519a74fc274e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4915eeed4931d215d2ed9d97be9a96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a594c12045726016b0c9f0c1ccad9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf7e4d95a20f6f11c05f37bd66c1ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e6dd35a2f42e49d1bf18575827eef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489c8fe7e1d1ccd99748bc97bd096e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f43884224dd36d7a82b6667a038834350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e69dcb246fc2e35a016076dd15828351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf2b8ba800c4d887b3be4ddc23ac48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114c02e3128ed2faa24542ec3d7e261353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e0b80307564607a037e4fea7052ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927758a349f2a1ef18b1b174fc54cd52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009106e2bef5132041af8c5730423c19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fabb94e37337c4ebc5b8c8ebd369f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc237d30a26023a030a3fa4b44d3b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d601329a34d188380ed8948c0159e55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe58edae0aff684fa11dc77ea60ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aabb6b107b8ea663f1272b5a960b91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79410baa2050cc32443206f5247a457c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78712e44cb20190aa83cf666d272fb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e51213e4e696b93d2398ddecf3229364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1da1bad6d2bc14ed55b4362b180cc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec7bb1bba13e8e150e695c4b2a0faa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b322081ad50aa6828abc331ddf9d7ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3917d00d92c74190c30381075745757368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545170602e732f7a3bcb435a02b06a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00e146e30eab098275d6bd2ed3eb85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6fa2b14aeae6a8902433758c16f47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852530b473b715e91a7476389ff3ed12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51f3bb01752aed91815c2491843548373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b01ba4ac00d33f343c7654f78c2437374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d431ae80f7faac815df5bf8d0fb37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428b60e7e4d6cef69b791118aaeaba5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611cf86d4905db08b73dcf89ab8b46b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25226db861acd7d3183b57fb6b67e943378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca172e1bfbf81ad913e19d60644cbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45330e29d095a7ef3957950710e1e97b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f10b1740711ace336d8a38dde46c6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3949cf5ee5488483eb3da0d095d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cbd381b5a4994438141941768ca1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee524098f22d7d1588442b12a68dc5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55d7a4aa75a56eee55af7a486c903385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dd4b8605cb329fea31f4a1e359950386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b2dce784d43967cfcfda03b0056aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79447bb99096836c5ead88486044d3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca91ad721e5a42086bd03ff6fa4289389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11caee9c6c26cb5ac8991ea3e906c2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c95fe3f92f5d73291b7ef64ea409e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f5995d39d6e60e74451f75c94541c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc5c22614eb1b2a83d488eac92df1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e37b5ee2071d93de2a01c3c49667c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53bf68b2ffae8813ed073cb5aca8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3a974c2b042e99861b6590c88a127396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c3f4d149376028eda9b5054c475f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c52b9648af81de335fa63c9ce95a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac271206bcd5b7dda75ebf32395144399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70180c27081fe8887cd2dc062e87fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50043a1bc5a0d91aa73cd0b4cd5e76e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1e7a3a06aee4098c5bef99917d95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b0f3c60505629a0c1a1bb57afb396403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c2012228205a7a5cb54e98680a054404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857759c9c2cec9275307ed01220d46c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577e30b34a3b0567db089cef614cb0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b707a3263762cbb036034412e136cae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da2abac236315516b294c655080f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007dbed0ddfbcd3517abe39125eb6d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97488dca11484546f7e04e9fb5289410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7c6aaaf8ee21f68b5b1399a764248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3d88da9e2432a212c378c99777be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b2ac4aca2d5db769a2d2ce5f7056413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bc261391df712bc04aac7dde594ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf3d7f940b8be8a47fbdc41e5b288b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e40e81279b75938fbed1d137f39179416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006446648ddc1983c5d9b0e3c5435e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246885c857c7fffd24e2d5e48dbb17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3fec4c7e2bf9988ff3663c8c6f6e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd4f86886d06e1c213cd87d8d5ecab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db8c5ec0fec7596e04e5aae903edf7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b4dc1eba6e9afc35c922ca0a4c7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b7cf266ff3fbbdba3b36c2d36af53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b04f951d2d1fe041a5600962b12e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8a01ac1c6d68de7581ed78d847a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880879bede8d83ab749030a5ad9c7755426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e33bb7affe4d5e799b11e3122b52be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88553aedb645c0e7472f50a67459c1de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f854650724ebfb3713e84e52db59a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033206682c4bcba793da3a83859de37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21750288914e8d0a782f3167754cd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6917bd90b77dcd22f2e4fa63933d1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8040e382eb12fc82de281e22099259d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb067e3697f1a4e2b6f72697964c33fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de544b24e94e03addbb099fe90f836435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcca0974564a03c419c2a4c492b597436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91678bc76654ac1a4e77469f9c65bd4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75ed34e6fdc5ad350acaf2d7e50063438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115d145295c9f5446e2ff3252164ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e091db0cb3695602108b030cfb1b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec602c72af5c1e160cbeb0f406908441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13012add306152647bc778a92a6931b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789842deb1661db738cdab46c20655f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940de13cef17888539923413ed77754444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae10bca95d3895aa695cb4e0ac28de2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00fbed54b16b41d3e2b09c08979c43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49309c913300563848ef141fbdd6bb4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479268a348ac0cdbb491081908c6085448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661989e180966731ea3ce68c43c8d84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6dafd33de832abe3a55bd24316392450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb9b326864b26292d055177d930820451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7bb77b09b36d490943b1bf0053a63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670fee7afec61e89e39422149945982453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e6446039d138f4b6c895c5b53559454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c69586fb5a23fc4848f759d9fab65d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa1f857153902f3737ce1f778d736c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4086256ebf96411b8c0536b990d5a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914331725d60d946927259f8d05df55f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e6d2c35527de6b02376f24a20fb3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8815453272983d45b00e79a98e170460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff0f7683886b873b5c2b7ee7a5f514461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb20e7547a86d7e062a99015632ad65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b377db8ec1a702bff54094571b506a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab12ce630d27ee86188bad1ea18831464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43169e14672a852a5bd2b6a454dd1c80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5455d1fd26446704093d525a14a4f77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e037700d707a0a5c855e0484a0997467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff108fd67d929630729346aeeb6484468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579998b6be6afff6a7c78c15948033d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25205cf765e53571d9f1f4b148605e21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bd67ff6d36323cde7e6bc30c5644f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7941850106e07850ba3412b7788ea3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabb7106fab02713bdcb8b884ed7405473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e0e346de356b35bd6e61fd795132474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e2dff79eb79ae81de669360a627a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f386942dc9142467b1acf554ec49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae32b5d9a8672ff916e085884f332c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528549754f2ad83bc749a22d6eeb326d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b97fc4bbb4deb0007a10fde32946d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42253d2b3b3bd105f1f0c17e294a6cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda4948810954720eb1d45dc49c4f9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f35843eed63c6d4a222a2d5e8b362482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1cc4acd580141e4941bf90b522b87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb66a3c717570ebabf5e816c5dfba3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e06688e77ed9e105434ab71cc65a34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c09af394e205a3ee33d4011889839486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50effad9661116abb474111f6b8895ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a953d0a96293ee7082d0a59cddd2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40259fbe96867ec44082fc1fe7afcc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae3aad02b0bde74c4670bef24b530490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89788a701712a0e3f16cba368ac1f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193efa6ac186d9748d680b1235e812cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f48237e4f2a095f1e4925410f7afc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ebf1319079559ed3b06f1399dad89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ad6e6d61aee2ef4123d01b08ab94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fa2be8990b21ec10f4b2f1f439481496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d0f62d1bd2fa5108fc43b21edef8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ce0122787ff9fd30ca0b95d40fc6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f0bb9d31dfa77a195ded4a86b4bd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d18a0b9ee70127d19d2ac0a5ba8dbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb726f860aa8bd3d86d8b38089358e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac75ff17badc61fa562452cdc25621e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779f5120f1f2e12d48914316a7c6b9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f3cae21493e21c234282d47cdfe5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539295a85ac4270dad88d979ae68ef84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c145e7d5737cb68fbe32f6ef30ed5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73159a844f8c0ca1ff84884808b6302507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a86fa291e93b5a2406121c822b568508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd79310e313d33dc853b0353aef602509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233c7ecf62542b73fc61116dcb8ca09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55322df2d275f430440899e472bf4ae6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a7ee028c54dd3d2607c29bbf6ced7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702db13b343e216e94c2237f02fd632513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37887e4101668e85ab7c811008ee69dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9681f6d2bafd210bad13c6a2668ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec6baac772bed02bf7aeca7f2a734b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bbbdd756519735ac40e8a734b6505517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34052d71dde6852a2a6111f9b0e8a9f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d058f10acbe5f592da5b747249f7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a61e5cfe87a879e523c6a21f6f33f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f311a7b34c930ead0757c59f1fb4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660545a9c526df083961608825eb6d40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c428684b66bd931ca2d0d01e4f616523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c6d22a305ddec43ac7faf369f3d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb3a23ac61e9da680b7f783c2ca371525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2f9d08b6c8d117d2a0e8be9b23091526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38604c11dba217124d2b6991c0850b71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae991e055a23fe1c5b5243a4d6369528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d2c156d197910d53064047270132529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d57c5e9501a413221b2af5fd2e7d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d885582cc1bbd8bd700eb1b4a8f9e37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fae30258c0d6da875b982b71dc672532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b6a917412a33d6c7900bf04cc5369533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41c167e2d0201afb8efb39e8b8092534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe8f2399725194d316888aad4bbdbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e038e3c7510b348b53d136f05260536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e95883ee1a327bc99c22226d962303537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fdba3e407494fc46888778f6bf5ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef6b7ebd43b41e487bffb945b2762a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fecf661c1ef41edda72ac43d83c65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea22d7c9b0e9cf6609cdb36763572c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8af172334e1b58bce0ea0710c2d58c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf33ba7db6be7717397affd84c6cef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42f2b46562588b14d05e29af36680d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d070f7b9125efe793195a47233a41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c250660d7fba88328c6f957753407546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975c58f83221502e97ad2716918e5b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cd704a25eff6c2e7aefefd1035691548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6840e3aba20cc4345e9a10f26a82ea1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d701308e2e0c40a6495a6c811eeb287550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95892c2cdd70fb8f6062963efa2b9cec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e654b10dc8000e147a3062fa70ade3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06630a67cb4ffaa5e775c2edb36929ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25016f6b25d0fffc0f440affa24ca6c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81372d716125717d910eba6eeb894466555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946a41e6badddc536158dc91be7af32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a689d53d4d397321f34eeb35d17a5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c3869c02931049a6d3049f45598a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2b4868d7093607bfc5528afcde26d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2d1b9964fc31c3511860333b1f411560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e27dc7eb40a3b68c61ad6e88444e2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830719a645235acebb3af2038a6f0f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907fd4d02c74cf48e551dcc7a0a15d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc444128b015dd140830e269ab2a478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0f10e06b6fb7f7365238ff7edd311565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a52009384a147ef126150ebb01198566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d95d90fc932bac39405d1f619852b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f0c6ff45bf4519de8717678749d52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfede901348bf14ed301f584f3a261d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52876be7e506e79cf47200dd8b05c8f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4597109f8e9454814aa2b4a8e4de385571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89f2b61eedd8233f78199b568cb642572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad090ae3e2abc8f7a81c00bcc68de7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b9870e70bba7a73a91f2c8d87e6f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b226e0075dea6ddeccced1669215575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783653e9c08395049d7ee559e28cc13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f90638c582e59b79a95cac5d9020577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fd54bc950e1d059c6993511d49fd3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf5b2c1ab561890b6a0b994090d3ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb594aa60de4605a026ac4e383cd744580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84bdd3da24f9d0f7cfa3ea978e9a42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a41a5a614592b74827525b3fd08ef5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e2c3d4cf31b274af7e808e981ce9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e1bbdec65a5d82fa8e43b8c4259f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a77bd13796823a8e591c2fe84658585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e54006638030b912538103169f68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4d33e9d0e64b94542729f0695b6ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa4eded24828ec75fcf00768e3a182588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4c73bdc744bc313294592de2aa32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab4559f085e5fb698e36a6c64d975c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114475849480e86eeb7153e55e72fa2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df447028acb256a202ac56eed28867e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9797ffdc3e19dcf83a18399b785cd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2480a218db32824593e3988dd1020594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5469447b7f03b64357ea88c0b1927595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e6c873504ecd42dabd51ee004390f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8db764182626a6b92ef88cd68d94de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6fbae1d2c2236516a7406cc900dab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017e82320238dc0a6e63d73ad44111d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d3f73d261f15d4f2885b1d36a5d5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660835fb425e984dd7a32d79c629edc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1853f92a3f60bcdf42d56a85a734e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a6890ce65321c88763bee91242e12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6b27910ceda150aea1816bcf5b3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018916793649fad1f6460fddfe8ddd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ac6f4068a06b587b64d2d3bf5b58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbab2dd461a497cfbb781367d7908a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc50e975bf6b2bb2a76e487a96f5a11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fe946aeda22d27cd6b011f012b756609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd279bbff5ad56535d379d6b7d3bdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ca796643d6d810e9094935790aa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e06b465f307c04399ed7bc01931078612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226625f4b49b1202c3a2eeb987a47a0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c61650216707ab1402e3c2e3210704614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a702f5c05ba3db9fb80b77813008cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff8b242ea3f359092a3bf23aa075bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea523c47bce492c1fd26b2233489fba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7749d387d75a51958e9d49f14a123e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19846c0b23dfbf1f439a014b19d55b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac4bc1f2eec2b626a51ebdb975ee2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb808030149591d530000e0680eb593d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f556dd857a83224941829aeb31f842622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e299e115842b71ef344fda3abeee14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891e42f2aabc7892309dfbf13028a11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf2540c6a03abcd9d7a3c986d943d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946582a68006a014e5b5b3da88c01ba5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ffea9596355472ab07078478bbe86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b147851f2ca27a5d58feaf57e9eee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9adc0a5d0f0f9f32ab40bcaf9515629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b6027e3ae9cd5ad8231c9c12e682630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798539138df18582580cf5fc9b4ba4bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33149e10b0f8c650e2b516ac566cc6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6458cda35e380eb8a53b667c9639ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62806ccc3feb8d02ed9d5e3a83b3a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d3002ff112c2efb0c7b0ef1be608635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e40d69d6694379ccd497c24baf150636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340cdcec824b213e6ad682682d675ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd061b137b2ec624a1f22a75472058638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c6bf4299223bb54bb393b26eda5a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e903508cabf3a144e2aeedf56fdd857640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15180d0eb373930786117d8610a13f1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7bed78494850eeab4c8ad1f99bf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51eb65d92fb3504361c77e209513d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8836a88389b2632bdd0009d63965848644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20529d4f6004f22fdef178ff477f31b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b901f4f57b44a0af06dbdeee41b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa010a277977f5b93251faa8c84d21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2bc331bdd1911bc9ca1f237ad9398648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27045edde47eedcd258e6a8bd94dd50e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce303139aa90442112715aec536a234650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9f7a9810dd0645762c1443890a9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44cbf12f8f645499a677c7fbabf17f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c4a0b22ddac93eb65d84f785e4bc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c637fe20b29ba9401b9202219895539654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f357312bdc62f94a93fc2538ebd6caf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d724edfe50d6136c48cb159616e2440656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa92f7e9015aaec64c79ae507708ac0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741ce4988210b0696f56704f259ec6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be020bd04667a9ce9b6c420bfd196628659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc1738deb32e75e9e09c15ebb58048660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef0683fbce897d660c0de44bc0a0ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb585ea56dd77db6aaf0531d7690f5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04abf50dc834adbb388d9cb43358f7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57738f7c12297d15491d78b379f52c13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b28d0c2ded7ebf6489ff84c5d903a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ab6520dfdf93723e3caabfae3d8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2adec68e1112cbf5dbcb34b203d12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d67aa5072bf4209813880ad2b4fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a196c37ef0c7909f98575747f7fdff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1cb0a08269f21b2df38395bbd73bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005358e4dc292ec2e69cc1f6d4f30c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9c8680cc37f0e9079bb9e189b46a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693a7469b1039277f5aac0f0609686e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1eff31496a7dafd2b29607b6990e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25548501e2cf342b2907e19a363b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0f613f9d87b3218e3966b832847e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca64bb8c9c86dd7bebd154ff273c0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc8bbfd27e3b02e708cab690bec02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35db2c9abdbffd49c81cd1700c5e78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6125bbdd38a863c2382a8192e1cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95106a91c553cc78c5a3ba9bf58deef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087aaaf09bd028c5a8472cba4ea19e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c48d950c931ac0d9c5ec2e85ae7f13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed45a2e18f5c741207f8bc00d278b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d130133f01136ca1cbabc1aacadc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a294fe30f0b979ffa8800bd38ca9061686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd564921ed2e9396d84708267174640e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60061350c68657dae61883144dbe23e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4794fab02fce315d2fd69e0202383c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede24af4aee62058c941f5979e335620690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de51bc2eba6b59385ff8b13feee48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e029a6a54596b47a17cf5b74093fa7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a32b70b4444f2a14fe33abbdd76d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121af5f1ac78648b25b8c3a7d8409b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d8ed6ad59ecf997c2e63eb454ffb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a8323dd814d38d378c1c8b6e79229696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f96c6e18b9d1d3f07062b8eb457ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ddc807edd41497b06e653f3494d2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8483614c68568ceb311a0992911ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a77dcd6ea0974f95c28613757d5e6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff728f71a7be772a71f6d6d48e1c17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ffb605822adf880d2380b4ce5ed5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363135efd0193b03a44d2c421a7fb82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac25a19b16d64fe743cbb9ae7a14f73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8259f5c8b0bd38d5bc2c9313f88e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10e7646cfa7099f548364b47c17d0a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a02a04054f81d13ed1e0334f5288f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717a8f165d304de9260b97c04b684a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a898f9071d43f27ff85080c444637709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca223be30b22febcb7ca383faacc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3708df31b621175229a8e6b36603179711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773861dd3d1447c36b94a4a4eda7178d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ebf1ee238e26a627f18b4eb8ab50b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0cafa0738e5484d1438b626d70854714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47aa3e6a8be29d7905154707ebad72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a83a926b42353d9e3e1df5474441a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b0ed87f5306a57a01b2a1831e72ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4be624796b3dfa80d81c3a9d398284718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ddea0fe41d35418f46c56fe7ea801719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7acd16c05b2b74a411fd935bb450d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f612ccdd01317dea8f245e21330311721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d53eee167ecc5c6296f67e2ceeeca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c15c802f284c7d50010ec49a813a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04474e27c069ea10cc77b23ab1d76b37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af8d522ff9a0d1ed83dd4c9baa7fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ff1f539cf6fcfc2b1f6ab1bdd0060726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9757db1b7ad5f7b1030da3daafd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175e49dfd6546540a8f196d369f692b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec8df4f9893a299cbc5a3ef04d4fca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267131419607d60241fde5d2f287a156730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c17d54d6406fbaffa1470d470d03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6e4dc9a5132706b8d721788698e61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3eaecf2829e29c2ce126dac90e248733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c30f408b7aca8625923464b601c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31a10291f5d6ff4f9fd6fbb6ed6ce3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019fe58ec6a5b9e11d9c5de919f9f97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d77cfc2e751b169f0d70822daf755737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280fb5d24287827aae11d93c0ed168738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dae38929e7c3fcd834531ae64de86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8176f8c3487e19849506b3cb330df92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795be35d91b4288c4442ea83d6ccd56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9824145ebedf080475a6943a028f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e67ca74b55ffbfceba55c52c45ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6656e9fe8b78f0d5c7de6344b140e09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0662e4973017bda89c667b977bf18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9166b1ff12c80f3719d9f3f933d8f1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4575c4a7f2eabfc105f99ea4c3dcfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49ac69a4b21820196255a40391b79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef279c934d7cfca7be2a765780bb171b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69269dda48d38c5ac37d1cdb748aa92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea69f02453950da17ea4d4d68b7da24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe377651f75f66d5482eed6c2187a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199347baf3d6f7cd0c32b98b26eefbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095de8f91df5c91d0ffb27e32c8d75a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c704a8bd45bec7bbbc47e52d1eab3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c35f317988b3240655d539641ca0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70a1e8d8f44115cc3285c74fe46fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1b78a6ce5c0ccc58163ed17eb6e47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1dcb0c4139ea28311e58682a6363f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f83eb98b8ac1add7db3dd8c267dad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6de55f8a7608c27d343cd1000b6a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6faba6c64f5b2c9b171cd9232f76093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fac1b59248e9c28da8cccf1298e6f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d59dfd858436bf297cb2747421af95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e609c8115d5dca95478fff3f8bda0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c06f93069a8e6f8e06eb33de49ab37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0385ded6b408a6dbc671fc205f9199b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17495b320bb94950fcb321a4cba20d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6addf795a3c801f52c254ddc4c0d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8395cd8ad30ff5c13a55bd61cf35111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ef4822a87e5d0c75264a70ceaa2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434b40579db6b6fabb75976286e537b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e348c0f40519294f01d284dc610166414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e08f5237c6fbb0393e56aeee8c10d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c994a51fab16b97a1b1a722cfac916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469eb4cfd4e6e0a10a57bd98ade586917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb5839609ea7049508dd7ee66149318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699b22393be36f8a8965c47079d286419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d432fb14670305239ba085bc49603ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b29bfbfa6b158a4049314d16e59f8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698c3a3a576a9c80d27d81e93f2bab722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808524196791986edf353915b37b7e8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a69fa0f53b95511f0b80875fe4c59724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd059d5ebe4505850d25e827a4cd85d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28710957f578e766be34e44e0db6b6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a97e4450cb831c97899e7d72fca6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646b262518eddc5ea277228024eb76628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80a00a32860e86f79920470c8790d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed49163e406f92bd7c93bb85b0fa4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbfddeccb68d1d02c34f5a1f72a61f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b218dae11108cc42c2c07ac0474fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546231a1a0b1f16dcfe8caa78625545f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3a5b2a4873632a10eb92201610d7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400ab21d4fa2b0c8d3961b7d09634b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b6fcd53ccafcd50731d53fa93c3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a99ac90163479b1df05b9f340b92637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dede5addeb3eafb96e345f2041e2aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd825bcb71873f079eeac03ca3facf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0cd782acb7fe636a85b7970ef10e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d154a402a9ab76dc7f55ad8bd0bfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6be6298059fe51fa60d680e7afa9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7134098fb05c87580837b853d1c697943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9982d38fbfcb1e5c2c6b3771564c9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a45c0bbf65025fd226349c0e84f9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf031680756be590ebc36e403bcc9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1d1c40bb3d084739b06b47ef7289347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe122005e083698203ed102b32ac148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443151fdddb352041549ddcf9dacd56149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd14f6f8889137cbceb65608810fc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef869c963a579228696bd092a636ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb4ab7fdca821d9055603801ac1ae552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4f0c5887a97533830d0214328432553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512ade420deda412d9fa6de4375539454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3d2c9fc7b40ca98d840245eed4acc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451b20a3dc24878e73a94cc861c5d1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636c6775b5ab03f65b6b1f9b683dd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437290ded7e3cf1dd6fb200335796c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53910094e2b4dcfe5eac03b5df8d413c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572822ae8d69546f4a3f01b5691149be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273ad3c63ae06ce4f443c708947d6c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582abf4fcaee8adedb0fa9f229e3a56f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3bb093ec72e948180aab641046e3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b92936db39456e46d3ee8f92375b1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c666f6efc2692febbdc1a6de0accd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db9c66ca98d2e85704b99cd045b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f3c39c75ef6bd252e34e87e551f4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c64727d1b88f038d34d0423b90ae0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d4dde5d180fb96becbdd5e8d3c2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0411fb352042e176717008bb8720d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f6ef9f296188e8db8a9dd88d78b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84dc0fef9ec8e6291e2786ca2ded9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd126dcc04013df10d66baa5c7608273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad718a1c2156f593d6a1387a9e550a9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996650e94b6bd0dc203b594a9d34a5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a052714f3c9caea5e022232bc838476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bf1c514ed536857e1f2a6cf11f47c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34bfedc11d223d3d8a56e42977a78378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5df5d94144e36b0718a312e253bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e01e982951ea1d146f4b1f1b64230580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b107bf6d142a922e815fd037f6b7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285532add86a1d74d19ddac1d888a3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f131ec1cace8f5f2f0ce6c6c6295e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba98e87596eaa4775030f19adeee0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed975c6a0c07e43ee5b9b744efea737985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a53251bacb1028e8f1e5b6538cbbe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1300326cabe47573dec717912d7d0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8501a28dc8186f6d0f51763072806b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2427a3f8d9a93f1d135f03dae7b9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fb7c9662bb128ab253b24df02e92390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd6b5dc4774be9666aadd5671ab00391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00698f6858e2607948e919e9af19de292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbfabac8b79c4000d67784aefc906f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d729df96fae8704ca425f9496d1afe794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacf22c07a35c07d21497709c8e0ca595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e6a12f7f41cec9746c250c51763b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7cde6dd85163d46c4b4e6164a4e6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fccbafed7b767352c1e7f5cfa814de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d880b5864d41b2f7a9c9202f2c74499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f5a196686aab83c1310c015abf97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8233d8b299eb00370bcd50d708ab83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632380f10a6262323a8a183e0bada045102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061f472ee9da3d6c9ad9fed6264216103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa462149e89e263adcd622752cd6336104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1373819d5c85c8bc4c251c2343093105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762b899b10f28f6895585f87cc6c9d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92d594096909c91eb4ef70bd4a9400107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0167bf46b70cd412138f2e6c91873108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c56480b520f5be52f1b932729514109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79429d392afb73b7896db36981470b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8943c8d155e0b2d0fe0b9272050de0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d294d824102450eb474908167cbb379112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebdc95fe5e2eb41cf3480053ce2811113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb330071d04b79595077065c2fa1b14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96bdbf6e94331cdec3f2b5bc3f6d91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b2f00f6a563439abc83bfe809e06b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bdf9af6431864b7804c0b6ac4dcce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a051d1474ca00460aea53abbab826118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4710c51341f90386c53c499c3a41920119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd3607776552065bfd309334ec3af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c7c729e161a779f3368671207e015121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e3ee69a1908e075b9e5016b5fe331122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e407257778ec11325694cb1149c16f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf26b684d15299fbf6564977b6e4a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c588c5c117b5ea9852a38cf5a0552125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c84a9fe32e6b21878a76fd21322f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527ea0979a62f0a4f6a2fb3a136d47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eec3edf5150346ab0fd1ef0770c5e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908dccd54b3e155b6e5346a3201dfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dbf24d71cb5b22c4b9b298020b987130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b999581fe4bdc2970045c02a1ae5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c15de81e91227eb796192027c19b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f274083c43a575cfdb4368c92216e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d0d01294f8ad63f3287f07c078d8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c93c6ff024db463f68c0a7bdd203135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2e70e7a85774904f1e54e35e540a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9490f162c66c39715be77262bc762137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631f2ac0b870b01fdf08309c2f96b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893c1bff3d8be19867ecea8ce6e3efa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37de73d9a16c4229af7fa0ca2712454140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c4cb4d9aefb258d56318041b87b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b4a4d59cfde3a3438624535761d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc245d71a4adcca0be7398790a212143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a34d7fb061c321ac6d598a15d639d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111906942d489d11ea92ce10e76fa14d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb250474084c12b7f719072c9b10e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9619b78d64a135747c5f65afdfa85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6680be2cde453cdc1ff3c20387a391148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcad74a49d3cd4021b636651017387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35209b9b5836308714a0ce5356b457e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a5b3d4e6ed39617bcbd240f878a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674887984d6422cc17858ada0dc19a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64115b5baa28c4cf4bc6ed8e950e31ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f495b5a42c9b9b9b570c6d2ccc32b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e3e66a09f731cd984d496d4998d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613832a75121b3e8504d0a0ebd775aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7d8887ee7fac7db9eb338ff45397157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d8dce769e6e3b7fdac82465cc4bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01627fe994953363f0abb2c4d1e10ee6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aad6b6fbf53c3eb66333201f1f5c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8000b68b99cd2a2b3686e804c886152161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9f79e67f1ad8590a2d23a5a93171a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9c7b0f34f7a8d6821c7c809083319163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b29ccd8650ddb1bd05a8080f9c0ac8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72790bd37ef3110a717b8a16b9b99aca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834eb5d44815a27b32a1cabe68e5dec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094facc6b22dadd8043ff2d8f1d26eae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c665de13e925371a515cbbec2eab2a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b4a3afe20eae4ac41db0f485db03c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5edb024e8a1b3a499c02419423917c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3fbc625f15a604c3d0f52e2fdc120171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378db246b543c7eff17b364c89c37c72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cd1083fbe3b76a4e612ecfddf7c5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b81c83e600d36799a8364f0d8c0185174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e9a8cb791b7345cdc05ae8787aff3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6419520cb73aae606a96949c3d586f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e8ff12b86a7bc59bcb1ac27f107a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1cc64515103f004b38f14dbf53eaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d8591d058918e03ac1549ad36a1f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5accd14589524c7abea0f04af1e662180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebffa7fc1693266c85d779858c20ca5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8d0e3c7e2c9b32d29caadfd5e529182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5d86e370329454580d7642c31ae2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315e943a5e3cf73e4f64fdc84a69e41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44622ac2395407dda4b9bc5241c626185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0e63e0bbe5831b36e57f23b99e549186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8876cded6a765dc0449270b4a4ce5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14a97819fcc68c1ed99b517b4ef3e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b50a3977a176ee31f72e2f836d811189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b997ef747cbac4656805e25ae596e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e253bc2fe7c97ee269b072e28b3006191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46fe014749d3150ed733739415680192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b0b3c8ed622c794d9b869de59ba5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf707325f2de14c5a4f6363ea770b83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc19aab558c6485c2684a1bd0c65b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b2f0b6c5d1c2de2a7f85d9e095b09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc1ebf58afc9ed38a1f9014e195fe3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8251eb099c93b0755fb96b5671ddce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622ee52552481fcb8886c1e0c586e60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfd378981470faed609c1d66834d39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb791a5945a1a92c1793c94417a1ef0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4dae19a29ca9f1a2e8b523bd30277202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce29f686c2e22a5e5609cd8b81579203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce812771847706b690f4a9636ff2d69c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463f62314b63e13dc20566bcffa3abc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2809b295cc1a46e3ce969ded07db0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be56ffb686dfec7f2643f44c11b1c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48962b1533bb203c279124f337a67158208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a37b367087b60ed638d423f21320d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc784e14203c06266694f03a611eabd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6efc634595e6c0718ddb34394981c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59258f28dd28a5b8fdccf427a51149212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195e9b2e8326886d1779ce892f789a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cffc3fdff3c13a230b6b1ba25ce2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a935e5711a4ab6c938be00e15a501215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee31380d1db4e8c722a124dc4c1d60c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c55fff5471c40391801fd27c089cc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e42d88df490cfe8b81cd8a9abfe6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ea87e1330d365bc34037217de2cf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499332d426d8fdc21d10837e897968220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bb2361e3b569fefa668cc27ee151e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18593ba11a7a23ed12d0d1c266f7aad7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66febad6d1df5ab5ce083ea7e5033a82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeaf1c412768dde01dca4568d3c9de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e40d3e56c017dad20e86f9541077e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34244f6590d092f710bbe16d6262811226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304db0a69a1eab23d585d0091d89d5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7386fb638c1cdf1a83cfcffe87e45f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c017f9b1451a78cb299e97b06ad5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc40f0ac0493cab2754dad864ddcaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7869f5ee5b4c06cb25c27d4d16c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed963a55d4d3cbb0e95be5513997c44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c649cf91145c997aa2220ffc6b4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26215d26bd5f90de989d823a5fee12f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd809870144f7e4fd7e4107505efe4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5cd098330fc63bfd631aa0c9d129236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068683fce3c9d8feefaba25afc3e7eb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925591275c68790c32ebfc7b957787d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857147f356da09878fc1c56d18f5696c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d66251cae8ca6b5395334cfe4b941240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26a83b64a2f68d4a32227412ab1257241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c77805e723bd41ecb8b448827438242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485432615a095701ba1e7ba7065bc5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010b75627f7fcaa6fe5d17ae59ae17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1469ffaa3a7dcc6109ea32d8aed720245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19c0dd68309bca3490a18a414719f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990e71215f233be19aa573406f8095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d0f872436deaa6127fdc89aa47ab0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545024889084bb568a119c763093cf3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878166c166803411fe4bc45c46fe31c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46956a9ccd4267f9456b9628a84669f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787322854142dc096dd73495b3feeae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c14a6e258994faf24f9f7b4f4920cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bc69c24d834ece84d39b00d761c26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d685a8a659a660265f55dd46503b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8b44fbb609a72dc5b116e6c48233256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88e0669b4372b92aaf86f4c5d261e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad7e6929a7425d289ce1c08e11a556258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f58e91d903d1e172aee123a18e07b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff3059b28b6fe19508f3636e1926df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d64fa4a5ed64a674ad52fe5603dfb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca49ad5ccbd889a339f2ac1a4cc40e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedb6df967c63c6b4e733a95d647601263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1660768fdd1dbe600d5b87c3149d41a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d93951f9173d2ca6db3433dafca312265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42671a254b5919c5c87bcb69073d4626266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60401afc44711c3dc54af3a0defe7d9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a35d3cbd37d7e2c8250bdf31d78f90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad343e737d6abe81f02b68c3c9f62bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0449456c2c3c023ad4442dda54b3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec92ec7d59bb510fef3564b4f17d4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63f8c73406096f902fa748c8080286272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544b61a0bf8fc1b1ef6c8b002b66091273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f5d672eeafc27fa89cf00951c1991274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0392377cf6521ec359c80ace5eba5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ca6cd00094e51bd119c6242fec92f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101badc35a4fe904f56cf551c29f3ec7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726a87f4b0cf273c53a34b3d59366bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f6b43575dba62b23f637df66d0290279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8af95eb9462fea6f6cf19bdce6699280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8dbbe96ae7cedccb628cebad60af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc247895fbe515db3ce9799f39cc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57168d6b0a7ec5fb34cb2c08075f8521283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825baa0548a47d4cac4cef7dd97708c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee248400082f904cb2ba940d42156285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd27d1086088b7ff7464c9a965547e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa96c306a037aa0408908f575257f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4793041d6fee662352e8643540d79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3713b8cf5d84688ee8ff1a662c72787289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74bdf49d93d398159a233f57085566290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c36919945b4e0868e62bcc6e2baa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4c218567965e11c5ebbeb75ee18d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b242d64bdceb1a89baf1cb8da852f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76234c3658ecd557ed68541ba3a13bec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7144f2c935f2e8f129019f5fb39c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc4208e58ebfa805cbbc77966dd64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98fd00c910fe3aad16c1a5ae5d3345297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a898cb6d3f643e1f9136d85656e56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090462d15a391e0c00963aeffbb8ba8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c026297c8c13a51f8a26265966ccba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770d71bd9a4d8d09310a633c4271e14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe127b7afe1ebbf85d496839baaa458302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c1232010fa7e568e5f0b1778056fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8917ebbcc5e279bef2b172f498f27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ff058e098d2ece6a4cf1cb751a972305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5ef61cc91658d30a520f728dbaa5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02acea6ac3fd2836e8f6d4a17cc5b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d5b040ac4facb05963bcc864a05a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f128fff1b584d9d3c62987a97fb8454309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c0b571436dc0fa4f9b1702d4d79a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f5069b01b90826440a1bb91966251311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaf38e55a953a1650d31fca7e671ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e3e3cb0521913d968d34f6982513b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cbb15c286c589cc28808d8dc76d0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b68a2fb1fb8d3a0384e8dd38a363315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2950f34d43ba694e8b55f34d2f6ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96447a052395bd04b9c90bf13312c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0999ed5007e8754981eeb92761f86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb891a4cd4694b19533753f9de64f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b6682b79c2509671311997a01719d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111c7aeb4bfd9660d34037bf4a3f279321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb826f850b0363c1ffbc617b9d9a674322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db598921c60e387780b2c78c481908d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff63089d556fbe1755feff70d3a9c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3e46cb967eea53af51d68addda13f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a548dde2a9bd45095ac42a91d195ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fc70d3a12a826e3ed9ba4610a59b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4006e89ec8abe9dd98ddc79c416e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706adaf4f872f4d992c532c509a5b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f50ecf1abfddd16883aa8f309fc606330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef9f7573ce37ee1e87191893c296fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a022ce41f3c6732f22bca8aba0a6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eda73c6bcf268c9563923901d40d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e38fb937cb94dd8f144dfe34a512334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe593d9b207caaa28b33d6423e6b18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22863c76f1413dc28804f7453f0fa34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19de517c016be941d1ba8efc8eb919337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5a85ef9a689435449e320db030ace338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa304ce2bc290ceda3db1095bcec7c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe3389fb237a70627a78463c044760340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da27739aa24b82fef25717b388cdfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f20c92720cacb494f3e7c92493d414342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22baa509630227195ea25dd586a0f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c925407e19aa871d875308e26d6ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1224bd15ec0026f87270d7923334cd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e18e7f98bf5ac667790a74de061f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32ca080bf12225b35608a3a15f79e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93427e87f18edbe8b22178495109d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829ab45f68fd068ae338f32622272f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d76df153592163a10753d9d8842ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86614972929b4cd08f78b414991c4ece351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7870e8ea89479fe8ca389a52a4e82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663057e5e568438042495e7fafd3e5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c3b8c786504a041ae95a41b513c6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2967439821b371aa6a7a60702950d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0bb57a8e8d77e0b5b53729da56ebf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537096c6df59f501332f2f455ca56a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06185a0515246503a0a5a04ea92cfa27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f4700903f11a7911603554d06c36b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daded627d6b0bbd307668ab35ac98182360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3043c235e89f89139181a61e86798c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b91f9932db9192c919d7aa20b012f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004a7fac16433edbbd81bfd320dc74f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe1b7c97dff7224ce0d32369fd4024364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad020bc05747b04af12d85518ad86d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbeeef72abf6c8ca36d676056be6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77426d067b70adb93f16adfdfb6ddc4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d0bccb1b5f9803df5cfa69d80b4c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67427404786ee56c1e9deb887e647b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18feb22bd421b45db9b13279d93080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcb3f80dcc1ee8728650c74f5f9c23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f8cf8c53890269734ae54ce940b23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc34255ff0fb81bd149612af8e009e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f202bdc5c47ec5d5e9be4df50a977374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f59cc39fb9f03c97be326c9282f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae27f79694c542f066b508d40d0423376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb4d6d0f46a05b562d819f664690c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e39f5c3392c0731a889bb40f4ea2e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681139b9d1024038cfc350161a2a938b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222aae5ae14f8c99385e99ebbb23186380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fdbbfc601d55e925ebc76755cc6e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0ef450e7bf8cef3b996faa65bd24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc79f4f410b6ed4c21a3ed6cd8f59d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8163102cceec579a019385e024ab292384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07396b9e325cae9a485c73d3ffbd7c20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff280e14e5d62b42a3c484601d903a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161c6e50175cc42374df10cbd6915df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349ca7bc72b89c5d1dc6e205ab186f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b7d02ab1272080a63949d282fc21c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ca48cc0d03785ea329399285b420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d24367d183d6685ee3f021ad88585391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36c2ea94d300d023887f918c8e307392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d610f62b52ef72b22776ee4ebf3b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667854fc47efdc4f91b8864d237b921394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74edfd0039f98dcded6301dddcae81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bc1cecd309d0269ce02d564b71fa8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fef229488f2ea28c7a2ebcaf6505fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13144b1c8b0c2e0ffdd116e9970977a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ecebde6a96f1d88125ba25d6f937a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3477b9a92a26a788291860c6e9e5636400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb355bac8a8b7e170f394637c74f43d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4b4d6a4af3f53a3f58bf172c75c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138884d77ff52b500eaac4ea392522d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643292e0ff80cae012612fc6e4878841404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d798643b3790b8c31aad3d98f7ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5b314ca3248b4b8d1f217d82c7e43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d9d921643f322b687033382d3c6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec54a9079286313e1418bd28c0c7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba652eb7e86457256a99a2993550282409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f818a52d6406d03fcc629de9f6417410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ea71938ebe824f66d6e6860d77e4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266249efa79d16d61bea51e47cc8c047412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874f3d7a3abfd4b2954bb6fcf709d38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8c7ff49c6f9d9db930a6c65720cc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436125ff679ab1e766adcabbdb3a5bfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701c48f6ad432764b4c7e7cccb88659416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc697cd534dfb00bf0d6289e2c26d7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a94a030825daf22fdc50ca0756440418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6fe39de36d7568e67dbfd4961434d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb77489581519afaec08083c28e424420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fbd2f13516fdc35a8b1e8f663f776421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756430c0de3e2d244d72acd1c45720ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b198273d4fc265a198539798d480ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45c7c7f149eb51d92ffa54fa5a3b1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727b39d6eac18377cf2870f6ed98c94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6047af39bec26348ebca0ee2ba7028b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f636ee07f7b2378fc05bc2a8093e2ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277555358fb70cddb54be5ced7090baa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb0c1279ab9af2d596f4d8f7260cb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee203bbaf157a59383b71e66e967902430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e3bc490bd0c117751e380d7cc40a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c2d5cac9e681a61bd55b09bdf33d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da821eb442cca09c3edc9a71fd144f43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa95942cb61a2d5004b6f2d57eed2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bb231209925f061e3edf46107b43f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ec3151f20e4cfa296fb47d1b1a7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e12a7797ab5f8f17e3df6ad04688c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52418bceb63d62a722899b78f98390438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8e29b3ad7f42c21c15c82631679e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a2e8f53eb5b2256576df1c24d227e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd96fa00a5ab23b4c569295cf005f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333469d59848dd60d80b153cb18a0fa8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49c1d3f6b632715c6c58d45f9cd232443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86558cc692003583df9abe131d3526dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34a95a73658274f595c172d59ff178445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c6b59ef878763a53aec7c225e0e9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fc828fd234be4e02e03bbf3b8c6a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefff255ba85b9d4d153cdbd0af7c9bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949090dcf0a8bf6c8b7bbd187dc6e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf11a7e456e2b8a11bb3c0292ef0564450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d4d4269253bc0f012a74875ae2bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af407c3a861b2e672e0edf5212833d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea050e7f40a003ac25c687d00052b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493cf74d7959391ec42f8c58108962e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de23813ed6e50fb72de4ff65a29af9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792617facb0d68af2af08faeeb3b9e68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ebcdb5b254ba265806298c13d2ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807337e46d997a3fe0292aea069e3a11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79fa5ef831bb1c32d8cb6aedea696a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e92227dc7d902fec38250e9e1379f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c3c6faa553bcd85392e76a7c8c4fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a273982f168bb4c6db759c4f34243462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46745bc636c4c455b8503a80b4fc30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f6632eabe4040ea333f24e16075d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be7741b0b52dd5d2ca51d8580b2c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28514bc2be5fa42faeccc9320e14e7dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f8062c1c29380c3983a0d04812463467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286843ff65b719aa15bba4d417f3fbe7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad7c20831694fc70b46585c780e0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef440f6d432825ef077e97051ffee23e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396812f721ce26aa17d8f836f0711531471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed33db0cd6cca6a3647ba83482ba3d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f2c04a81efe124beab4fe54ee543f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2fc4e01ab3bdad0d3d542e9210441474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8763fc60b230c139437b3e1e38eeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4db84224092ba0e3b58baaaf93818476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a506b7648358f6facd714b4bb6fa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103915691d2741eb4c44a9003fb31512478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eb831a78fee36eb7a5cac7e51b834479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365a578037f28607e7b91ee5376afb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ced8c918294f73f7f25ad7ba3814a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb1a73bce32aec61b11d9405717ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765bfacc5f2bf7e3928ec2d286323f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f533c5e1926a4d8b3146ddbb7936484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4b057a94dfd12dd9c7a15625c7637485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59971093102afc13ecc7d9ed4b6e8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74218b3b6bd022ab892c2dfb277a20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a6ec1f092ba317b671953ae0f003488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae8082c5770adc752f99257de450ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7bcda9ec0ec1c445f259313d76a3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ffd70585b251f514e13ab402bee08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b077b772f58ac0a7fcdd145abee05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf826b1e33b5da13b1bb4de4b2bb4ede493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23618f467fcbc0041349a754b35c9ea8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c611475124b90cf2477bcaf139fa45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a5016086637d4f7414c492f1c05b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f8b8ffc156d058f905bd0e941a978497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23978663bbd268945faa32ea63270013498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4757af3582e53c5b9fd1ce8f669593499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028c69fb80af339b6688af0ed589467500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e904ed41d05d719101ed02670526b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d6683e628459bdb99d983bfba235b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8dd976142ce6c55842d60023d9666503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7515fc359bc08fa3d9a7693f18dd8e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b77fe0606c6a062895ff588a90b3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e0f04d49b81a001639689117ccfc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cd66b5ce12a0f82357c8cb3c055f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf0d256905a4ea49420295c1ff2c0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de06c4ffeabad8213a04fd00d36afc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c4032d7e0d50cbf02ba8f659d6438510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06550c3d25f0a8bf44314ffbc3103512511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cff486e45d9c88acdba8d6c66b13d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e337f76005032452df7ee6f7e3136e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849309f5680cebaa2a2ef9e42268cc10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e4fc6cb2f94f6bc2f7d674ead47e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c161fd6202e5374ef7933d7e600f9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253463daf07b354a9867f45b55e4377517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a002ab50d6d3239c6f2ce21a03116518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d58fcc794b2fe7b3fde9c9037e113519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb17bea71b285a67d5573fbb735dd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96911e2a6a83d5785a9288b7d74ad4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267d6915916173e6e19ca6cab3a368522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06661cf14401d1804ae9dc4cdea9f6c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3587b671799ba931f884f2dfb7fc0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f816e126ddc5ea8b4afb9fac58aad21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd852ada5fb7ea7f887cf62fa897c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2a46ca6c6be23f7dd122374ec841f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4a25781cd633bd02569198d5c8026528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23e1535c5a55d7c96d723a7044c5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788543bf212ae5da5a6c23786720c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0eeb9d2397a5764895a1fa48dc0b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3a34dbb44a50893586984f87975a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c726faf3a1f2429cb042a3f1fe57a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01f9f090f0b0f40b57e41f7f95f624534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd17850624413725a6310a481d0d13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b675bcc3418d8ec15f4f0a8fdc069536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29fcf2d7508d92e3829bf3e95e6b2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fbc260d4b5792daffbcbce2c82a24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca2ea6b0984fddf0eef857a6277f0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7553a1048821d863942d99e5b7bd0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336783d5a6da6b359ccb6cc625b509b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664bd40be54a3a2a98823aafdf5eb3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3bd0555e786dc28edee562ededc79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d2c3a6527bdeb9022b11cafa7a583544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecaea0f76fde90d6f3c74b5f94bcad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d4d9c27d63f610461560e05f2f790546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74014ff86757bff66ee5c0229b7e1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efdb081a23f2fb9d399938007f4662548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb002bd797e28bbece97520b1aa3be5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6b33b9b993baff2a4cd3b73cf72de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743555653d993115225b54f9592d818551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d4567db47a54561bcf14956d2dd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67eb53c9913530efa094b5ee9d34c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a783cf574459c828e8b803be1dff5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7656c767d33667b72d9f0bb48efd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f10b1e0bec68d13662d3a4f1ed137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb529686ae50b48bcdf05c717114a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45540344662090ff8569d79a99e4ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b766635fb34e8ee1716a552ef178559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0d3ae443614879fec7c38c09fbbc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2249c3e3bbedbcd4995380ba9e6f3c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a5980c31b1aa863b99ca1e8ea8ce7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c667bb31ae74fc28c4c9d5e1c17834563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb58a929ab895f748008aba2743781564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867dee083f45bf5177cb39bb9950c55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e804f8c32332a651b18e6ba1c70434566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba908327a3304ce4993ce002f8893c27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd9602bd0fa1863b7f672bada42bbf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77e223cd77e733c4cc21af49fbdf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d664a62937fd43de6e4b0b4d7f75a32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f4aedc0bfb9b78eb0ae8f12b075a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4caa17e6a96e2d9b164207b1d6fae9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69826eb290a6c9730051dea172385de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a78b59abde89aaa5d5226ddabb296574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd81cc7427bf601fa3851fd52eb8256575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2523b544b2e62d20abdcec08ffb34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e64cbca52f8653005395f155c20c3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f48c738bfddce4bb33dea533681c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb89ca008ef14cec99dc095c28ec30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e6a1c7a4937e5a2ab9308a7cf8c66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a92c4a18504c05f61ca55161ac31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061851fdce13a78799308d7b04381f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc652d9f85ca0daaf0a53dfe4cbd334583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54cca6ed81f9a193445616cbae4f5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f966d879b36411e0ee92e487c413585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbbb88b7ca479b955e368d7385aa3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdca4eba4e76db8623b230f7fedc7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb35221c8480c0a752cc1c381ff34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b78476eeeb94b45177adfba1e35d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73683bd9f959cb5cafc958a35c516eb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ae15d0969e74451741063edd0f6bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b89c491d4c6e74c66a9c17d3a6c607592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c3964ddcad300920bf1ba9a4666f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643992ec01820bf4eb4e4eb133236eef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a6095ce06c83300912f834a2a236595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f4845f708f1894adc4046eb9de592596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c12e2d56988f9cc4b8478bdcbc214597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a00b5bae61bcb913bee99e6f4724e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18afaf90189a4d4b8f23f233b828140599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6417eaeda2dcdc1cbfcd070f605e5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac156540dc8e677ba86bfa1c330015601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e961e9948a3993d999a909828e75bb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cea8e376db8eb6e1a9aed5bd79666603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb89266119872fbbc917611590c179c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414d119f5f1e3b5306429a2c1f2592605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb9c03b598503ee871b1573a815228606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c2c2b831e33356362197dbf76279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec603e91c9f4832a98a1a5bd8c2159ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc95307bf6514724378925b2579fec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d9721ff46cdcc4e8a11b67030fe2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d7f49819c453a7c1dcb721d7e5633611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056f73485cd66868f4259e3ccecd2a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024f38baab6433d188df5dcc4f941c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0106bf693c8ed3b76b0d6bce6ebe16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42d826c4216ff9061ae940f74acf16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30d971a7e7189c41ee08abb9841481616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74337ea931e3e5d98267aea2b60ec829617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d8c9bab5b8dc57b26f8a45ba8c45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2c009a9a113d2ebe0436c9c84de0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80903ca172af5239ef00e3ac4f69cd00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac963502b31c76ae6625d142641f01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d42f708294267f980732a3fd8c9fd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e3198b9f7a25f242d7d89a061b1f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd759a4dead948faeb1cb269deb7318624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e57ebc7060f44ecaeb57c6fac596f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc99fcc2c4e0ede5be28cb80924b9a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002c000bfca1edb1e0e7a18731ede01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aebd107b0db59956b79bee276bfca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa9a0c65be16b9d77ee82c9cdb6f3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a4cc5a47e48e93a95a5ee015639a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1fcc34d4248a28a46e1ca3278d7bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f45e54257b12820ca49f7ce9a9eb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a80d94a144af260ba0f1abc70f265633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b24cc0ffb8a055fd5e09107df0bb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae98341e4dd4c000dcd18cb0f8a6dfd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f156d03fbe917cbde68fbfa5e3e9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a62f7f03ae52094d7370229e7b5489637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f1793747f34a3eb943e934a60e15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a97f9953dca1783de05ea60863b02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5993a2a3ed9a60e2d371fd1c635b21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cadcb8cd293e6346d57dad8b4be77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7e7a79ff9bc63f2a80080e7923a69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b87418ca459cde49285da32eb29e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb101362a8d3a8e6d9f03c5df818a7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c16c538647d77ddf0530e34e7fc85a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f74dee4985a2c69e06c20e5b742b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873c4b65a96e059a83e0c0ad6a21f16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253628cc1b06cbe7ac36064a39dce31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6caa6c8e90dd2d69a2f73737d2da5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e2685a2acaebda7aaf135ac2d1f1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7bb9c0e134f4635bb6d21d24a725a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f4bbea0bc1aca15bb0d9784a9abe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c399c09f29d12ce285454f9c34c14c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb44c0cc27c5f3c5f0c1d1946e41e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e6b06881d9326bd3ac8d0eb08a4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecfd8016e9d5e40cf65f3ee65324b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181500f1cc4274e36604d578ea1a740657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bd469eee5819d53ec9284efdf3be3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9001ed5e6b2ca4e519c992bb7be5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6b529227bbb484c783d7c66f89452660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a72e361c38ecf18563e78375ae10a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f2938bb4869f052b6a64107af2979662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85764a617c93308c55bc2b370a689981663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9cf06df99e57ba4b4c457af287702664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572aba273f61709858dea3c7745498665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3446006e104ec1e1c41440b9a2cfac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92bede06bb65d455dc6c0d6cada238667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de22834f29298a6d94d4408b0d1ebd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a16fd4161f2bdffd9446e207b8c66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d29a5387fb1b6a99ddecb34c44971670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56982e02b82233a4788a1849d1571185671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec437c166debfc584fa2d66bd69461ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e9069a25a33786cb2be7298f30034673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd5fc32898ce6afd4ae5fbadbda87b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3146fa8a82985bffe61832356ed53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80d9c08cd3121805bbee2c6d4f7c3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f99d334805ca49ffabcf242b1324c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80ef374b08d4c38efa7016ba9d038e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72b07262884a49bf9f64f9b7f80235679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ee1048ecbcbb575988f2ad52e7df9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62625449a8e7b670ec8a0832fd1c3652681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dccf4cd288d25083d442437caa2a3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3299945e783756eeecdc6adc9f205683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74da8249bebcf943efa7fe6521e23b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2c491938e338d75f4839cfbc58a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992742958f9aca94e650436c2add76f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d82b3ab238546a8688cfc9c2b562e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac7a073c04f49174739780345d2260688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0ca3f4309d2537148b948f83d69e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e88c003a0a6d16b74270da54916a45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa12a488da0995d11e4679b04a4700c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccdf1786cf21d7f467afbf97117203692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd03d21e68ad99a48c54d06354e4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b292f84d86b85bea0c784202795a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7a29373bd3e9f9d0c8f68d3f849f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d252f4c4d8f2e8c345f08a1dc24d9c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420565870277448de35bedeeeb9ba45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbd9b51f7f712aba4c6eedaa6a3d18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718e0a3275531bbafdcbb99f1896292699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9324ece0fdd6fdf146aa7b770adfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2d9ee72c02fa8522f3cc74a747965701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce013973af80767682953c58350f4df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db0e22cbaee50c407f0c41543e7bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a493ec74b7814785509f746374555704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3acc51e7d08ba6a1d72d3614c4730c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26290565a334ae362eb1ead7f21bff0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2c3c980381726b7f5d67996655e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916843f7b2c0662ac0672d5f63a6abeb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2adec48bb1d9be88f657326ce613d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e76b7a12f0fbf5fdfd15a9c201882710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f01ea516a4c8facd0284c8eac83b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0bebeb17dd488af1249311f5ed3f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e55289c89354df7942e5251c747f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f09ade2cbb68d56d97b94a20095bd1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3a0c511c0c1ac145c0c9ebd77a24d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b7810781471d6993011e53f7eacd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab382fbc2bcd6627794592e9b51354a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec60140a2dc21aa19b6d90d744f293718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99c7918363930667ea76a7b7ac1464719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6738e2d143739bc12fe1ecb31233ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250594b25c353788ddc69836bd99845721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2881dd78284d58e1275bf4b554046722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a949780ebfc8f6e4d44e799b8dc19d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ed78ad7a1bd49bf229146c875db9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c15929ddb051e8416a8a7c6e14860725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ed6830e0e75a1fb4176530315527726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f918c84cb862d041c249abc8db25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d281b3b1ba812d3f91884e5777cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510700084e848ef54e05b7799e862285729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14666a098c0dda95d71f13a16ec67f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca4bd6df16dfe94b36b45a865b26b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160af7d6b3859c501d4cee6f58b0662732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2db92f213c792b1d719c01e7ab5dca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296508f46516dc81d6456d93fc039ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95aaac86e9c3e6394fbc1a1bd5ac38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9c6f2f8bbccf7b9ce9859fbb44a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15570371507458da6ce8e0c1a30cc4d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5fa6ee49acb43d8926e856a37e511738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9445df44b8080a8ad7aeca08a0a75f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872af2bc643b673f90043d90ffe61ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606368fd105b7c8714148e43ef0146d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b611877844bdcae69dc5c731a90d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eab5dae443386f3e66384d46127de8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5ed57bec9c49c6a1351199d4d0a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51416847714408513b49e023b1339084745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c0714df33be94659a6c05d5f48c3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae9caab03d9832e1260cedcae5cb3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc296dcfe766ca18016d4ade928e06ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446feb2822cf5a633f95c51a48f0e41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a667694a6bbecd1d007587da694b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7200e688265de0ed75de16a104195d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac1bcc2808a039a3fdc2d8576983ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc10a03f1336bc1db7527edad5b00a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>