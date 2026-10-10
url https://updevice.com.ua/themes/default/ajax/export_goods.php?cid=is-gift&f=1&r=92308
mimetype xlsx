--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419e596cb1096d28bd3f8f4c4e464ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92af16e4b594fb54165419624388b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae614099224116b7d2fa0d2b1133ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7b0f2399df155ef9f67359b06c0064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199faf776063c89c5aa67057a34c31145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b37bfd1dc8abce0895699b0c0a15f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511e5e79dbccfd280e16a520f41de8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5c37cf7775ba93d9b0ce577d53bdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a005429b2599b87991769d0198cc869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861d26d096383856adf35121071dd8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2410565ab14529fdc1e5ea607696c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b37a9f00de145ef7a5c73d600a1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899405fb3df2a3d4b0f76720fc6847913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6066b1e596037577e47333d97f337c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0bc9ea8f03fa9cddf2243fcb32c1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2f3c1d09de49726cd31ead71265e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e17e0554dcc9ca793815723bb67a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc2bbf10fef3d155a428e48e2efbab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe303cbeef11ecf7fdbe38cd8e7f31e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ac6564de23b4f475a7ca795bd335f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66c6e0b7b38ab640e03baf216a72221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31134b014be85a84e64a281981b0be2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ad214812de17b44aed205da02269323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb5ed795e9334dd322541f0b6984724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed368bb1cb4529f352bf43cfcea619e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e4904ee08f821eb29cb1239e0ab6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a4840a196476e50ac64829839fbcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22625c4bc2c45595635a960053c384db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116853dafc83f4b36225da3118a214e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa4e0f728c886b36f618020cdd76230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18442b1fbf9acc531b53da12e21b1e8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021cecc7bf8f555eb9129f8e326a6e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e087bb1ef264855114bd0fa3109233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db94945f4bc3c6bec4326edfbbc9f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01063f66bd0a566fe9a6cd0978244d1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01225ac701f969f0906b6118fa20d72436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd10d6341fda96008d740c23a772537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7b1d0730d67215c13b942284533438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e4f1374b1a7bfb76c67538c9a007739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ea8a4506e5713462f34b8e1b02b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baaca0812c725354842c2fd939592141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d79e69ea16b85b0cef2340301dfae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a621c26d272b585d869dd3551959043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3cdf1b5b5fc8da8cf7096e9b4e6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad3309cf172bb23e2f50aa64554d5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7176d97d96b1a784f2f60c2415f25b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31250c03b9b93ee1d6eafaeace16a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e483aac35a5b87c7cd36d80bc4982f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98709c3b24601bae826a80244b04abc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c825946230fc0de261967fa0247b54e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8876d267999820b37f9b38f139e9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57eb714d825de30c9a3709a4cd999c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4c38a346e10a97e5b8136907d357553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf5737b6f536aabf9323b40cc08a3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e6bc6227fbf0227ec36822f6109b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75a9b304e58796d14ea268430517f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae989d5ed09ed455020f697e4f9518d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d6b901a82629066ffda39cc58214858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258a06801665ef293800cce325b963959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a55d4c7561dac61f4a1fe2f3b7d1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c236c5fc288e650bb529f28575c1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d3c845c6c59c8dd41e6da44ff234e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212ac8791b90a94515afb9775fe778763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919138a4d266df87dc458cce5307abd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb26ca6db74c2b6fc3009435836b6ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d66a3d7f982ea31d626a30b97035566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c90c29b962550fdfa8c437e5b8d1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc289e0484ebee1498ff1d488971868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6777f7ef2042f1da977152e712b0c4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428228eb07f586e740d2d90aaf56aa3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2946e400d619455ee2f150aeeb2c5e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6de7a9f4071e1fb693666d3b6c288d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6fca4177ce836c61fb168811111bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee6b20abc073376f4c62a9ffbcbbb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7209363b3903b661c795c25ac404175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb302e164a68245fa944cbb0eac7e3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdbdb17d3d9d78efb6170f2214b31f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fecca1aa750236000298204a6cab778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a29d36c24456db9553ebc2c2fea38679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40ec949c16ed3c521b98681970899880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206607769f40a38cb30e13efc5d2c4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5400a8194a90f4449d42e8c397641582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9e260e72ae3a7f758e6ae4be69ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919277f406b2cc079aac55a72121b81f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243dd07c4aaa3ce3e946ad814aaaee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff67740f73e7baea7898fb7837df4c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c64a493715b827f44e7d21a31edd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0f56d368efa167ada1f5d755d982888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae82cd22a3972b52b2efcf7faaa94489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399133e77283f3d0909dececd0761cab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8b5e4c99846e61eab3b42fff8595191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d534b0bc167683d10abca676768c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2257e6e12721b1ca15a24b937a51793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291967fce7ae1aa8bb957343ca351a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b780c16a79c59ccfbeac4c7cb74a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a56e38335e337d3d87dfd8ef7b03d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a36f62a0b5c6fb82ecc06c6ca4c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41ffb381e01d3c4c46875121c1f88b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcd11dc6f79d65c429f70c8a23312899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cc3b0c3246afbd6f2b151ed636a16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822c83f77a723a3c3d9d6d03c1a8dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c94f7aa79bca837ac14eedffafba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180554d92b955c2f196926762a3b30d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56eca0c64d6bdce1361581f8a33f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f743dce335ade71274aaed0cef52c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cf61974fac47a454cb8c54f5bead4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fcdea7700136233295eb0ad4933be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905bf7b5be23905e7c0d6e8cbcf7f9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c185f73fab7d7b73de4047e5c05086109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712fa37d0c6ab9c217b1305624511b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e816425b779d371138f7e6d9e225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818b05e0c0f01071b4a14a430145552112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f557bd8aa6a6938c4b9bbb8a7970e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e990c9be1e4777af44cba6676a1f8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6232afcf78809d9f6a1d3d1a2583bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01623e1c1b0effe26b0192a4cbcded116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a4b83923672d05243cf4bc1a3692e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61daf189f4d03e97bc7f4bfcb729be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ebee04daad24d450ed7072111d44f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989561383e5ad68fb0fb07a06409f17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d2591caa08c7132c8fb918dbd138a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64959f7007a6ac042e805d2b47c2fda1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5dda1941b46bf2ec8b2743217017123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64096158642c9db6a3947f95827b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a34ce1c54e7c3d6ea42d8740358e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b405999e0a5b1911a6ca20906e92763126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691fd8cdccd920c5919d0b3a42c7496127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a61156fd9a3546da36e64cee0e9a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674995865223b2d16c793955cc378d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b341f4f501db47dcdba5646b56665f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe897956a008057f50c72f1e53c94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd5648d22f23ccea0986e72cf81e9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cf85b90109f59037689c97acec8e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc3379fe4cfe1bc4375f46ad815cca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aba646b4e1081e50c75010bfb8f6c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c928811c745869f90c101fa43b13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eae1f259c81a9f96cfe6f3754ff9f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743b3f8dff6e1aad74a87f161d59c4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83df8aa451d699b648748c80e38d9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f7d4d503b7581a92d2e5b9f5c7a4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2963268f77996143a2c7f6ec7cc2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3abc0a959446307969e8fc6f73dd7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09070d2f3cd244599ab333857113fc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e684672bd46af0c5b46c000a90c349f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9516f469a6ce07fc8883e94620c64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36264043ca104070a059c6301ef5c8de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad937d3dc8fbc7bf0408fb7bc3c525147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c795ea196644816a3c1788be3c470b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f1cf8592f9c7a14d9d94ec5c5a7f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f950f2d47d859c2d06c92697fa467b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece20b32ebf034e1abb6f36d0bd3ac7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df20a1aa499904dbd58cc2e74135405152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8de807fe39643f69f082bb688eacae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c857841100e7688a18eaab41cccc58b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d36f543a477a9892846a2e8f1a5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033584378ede316aa082e87cfa92482156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3222a83be5a824358989d17327ae449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b9b00e1c7a27604cb22719928ed1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd164000b3cb48a1e1eb4f9f0bf48f75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165c7da5237aeef6490287fae52ca41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7167a9a6e82c1add9579b38d71b7fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0d1a227067ec9e2fe74d5bb5abee4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86de208021ecb6cd51ed3c2a6559b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b50cef30b0510f505ef46d018de7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f557880605d8f095eadf435b260596165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d9ef2e53e17c338ed2c1818b94aa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9026467b48d375919e4c26587dbdc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b47ca5ea8b290b7a415fca8e209f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de0036b9c3df4f5e4d0025d4317be4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbef0541e7db2930a70a76424c786de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee35afbc383e208433062d53314492b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762dda6d30b1140c16290baabe444de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e619abd90a2e24a30671cc7e36bcb95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9b5f471b8269575e20927ddbdcb95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b72a9b9f70cf81338a3751e8e515c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8adea4f5c610384d7cf76662ff4532176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701156eed3c71330a47eb504e4ce4a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa9401d9645eaeca3111e77e3b04ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019114ef559447a859e4016a3ddc29f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda0877e02339ca933a5df620f69fe3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc7b68050d0ad7c5c04bae03f41d0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f609c1082ff8880f7f3ec4e9027f82a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3281d03efeb1603ba7df321a6df88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b38e21b50499582f7ab61373fcec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad5ebecb665266c8c9192de5f58f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5553dbfe4a11dbaeb3de9c5a4590cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5380645ef703a35f3c09d846e276187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4f7faaaeffb4052015cb80c7bd38d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bdac48f4dabfca12f72e7803ceac7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649da1c9f5a69378d510ac0a11af9d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596ea27e016862ac3a14ed191f72ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5060c618bfaf6efe623c068c5adb9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd39fff4eb4d13659f268f455233327193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53ee87d67a5d49c1755416d6656fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa02f21a189d57312542376b75433a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a2e78f8256812304d6fdb17e3edf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eed5c9ff09c99bdbac4ec164a13dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3853d14e88c8bf126f9b99d45222b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc31f9ac119d4bb965486d41207b62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5da6af5990fce985506421711aa3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954865054575de13446aa6ae7039a084201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d6fbf3280fde46ddbb8195b287da6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36613f8e0da47086b37e2cd011fb872203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513eb7cc3301393654f295c42089917204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d6f44f25960be8ce9c0df68aa7844205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97076dcc793b3051a6e04fd813b45cb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9407cd8bb6a34897aa98a36b7a3f03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a89d2241effa21906665a9adfa6356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d9f8f60ee95c1e0f5c60efc96ecc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fefcec7ecc00d3e1d10613c7af479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de22ecea2387c8d63fe528d07a392c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d409d5f01cb00a0817f0801636cc87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b229ff947db6e76c02f6588ab14f3bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed5998caad0ae227c7899bac09ec9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929acbcecf7c01302d592bd6dd1a3241215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0057301f5f1f9a4d37fcd571052412216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38445ed82b56fc932cec5c523668db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af07357703f40be53fdee5f8ae1a722218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd3d44eb941b68e2db7dff1d3a852219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1298fb365a134cc96295bff417c6117220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9000056c518616b6af291875af9bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe835fcea05585fec2eba9acf448c5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6261003e55bbad1ae2548cb3f3fb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501a85f71d9fd16f181d4849f5078e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada95003d6047caa3f7488b94ec8b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ab55fa16e9989548b976fa2692c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ab92b6554566cb8c1d546a895772227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221679d645c51eb3613085458ed2f612228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2252dec07bbd16732d4eaadb57e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812f3743a87a86b920d5a085944bf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c8f7e10264c8472df182d1c18240231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0adb5d1425c4fb6faf1b918882522232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0670cb16c8c5862360d56b4675ded233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21060ff654df80402d2c3c33a21dde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134e83ae508ecd46c54289b65b4a054235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8f936294b592682b9cceb67a01d31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bfa8a8f76c7c7538c256f4a431869237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724258f13df1d353a3bfc2584d01bd70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeffb23342964105cfc87204eddc059239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467dba66bded47a77d14e92b423838240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39472bef772c16fbf85b01eef5fbfd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033267758f69fc27253a59315e486d12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd3a7671304e7efd4e04ebfa84c71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dc84b7701d199e098de3dca8f053c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d78b9eabd84696eb20b8d14e14b20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bd98f8d5b1721cf4df25cc1afff21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047a7289f9e950d620f96390ff0008247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba88fb65f231f8fafac18350c42451a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be0480a8afbdbfe3ccfed8594c535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c742afa8299c7dd5c3dbbe902d4120250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae703c3c91bbc27504f1c8c84eff48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb89ad364d365413e488d9a22e7ddc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde16f7d36de9015baae7a75fa3f7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3834637e461d636c02e14785d94f35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed38d86233b62835e5d920f6ae09ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fbdd24702bc84c536e4fcb1903966256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d93dbe0c4eb565028f4260abaf6221257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903d93c0f9a03b5251a486f3c526c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5e13c5cc50b6c9dce9af37fa47ba4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8f06a3187535679fad09818066e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff77ebf0c14517de8d7d8ad4767b005261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cefcc655ea0ad39abab785b949dba7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a3fcfc8c005bfa800c8b40c04715263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136013e61e95b82681df3f81818d82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3409998c0e0f7aa60f583beac8b1e69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f0183acc6fabefa7277775cf04f04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2e19249ad1caf696990890d6626fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac922a5317fdbf8937414fda0cacc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75358dc8f1d38faf21eb5474122d05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c56cf1dfef8efd5f5a2953a448f0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4976cc7320f04c6450a1eaa1de691271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f63a24cc5d5bb49e50b26a5ad5c6f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ab8d16e1719579f67b12ebeb27b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450e01a8adc1e9d14360baab45fa9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128460d49bb8e8330ce15e60ef85298e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818043937796ceddcc4798070c803754276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f50551d2c87c5b152940194208f9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f7ca9135bdcbcdbf264f92f702a16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d15289f6dfdaa5883bacfb82258e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ec173257bcd137e558f78d9a768d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f86762d751a98d464d050e898730e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762b538c33e8305eda2fa88147bb4ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9fededd5b8d5f90873779d5f532dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c9371cab4836cebc7c812a64f6b63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8467d00aa02a15191d6bffe83b186285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e610afaf3d970cefb3c529a892c955f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f608471a9881da06d404d0643943b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457c301354a8517cb13db7edf68dd44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed158e2c2623b320770088f9989ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c232ea3a0dd4630bc7b61f1b5d0e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f108aaa5d6c7e274e4efc9e28907e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55134cc5969c77b9e5c8eb77d1584611292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb6d0470218e4bd921f57d0cfe3174293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e2b07cea9134dfd470b7450ebe7b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e20c57d4e6a76e5567e605ff035bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736c43050336ca9ae7cab2752d3843f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c9855d30b26b0d8c7b25ed9bfd08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3691b5ee668f61b3a6a73a64882627298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6d74c41e91a049782d1a92cee8f65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87046b01e967712df73131694dee18e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571acc806d8969ca656a91374d912e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ff3922fbd1578a8f5eb66fd9b572302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512caede2d5ea462e9d4749d36cea7b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69354f095eeb5c35df8f41c3c03c21eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3187fe17b4c7c4195fb3187387669305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7595c51e11116ecbcfe65a49313a49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ddfe03284740e3e6f8607a24a709307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f2153121aa91bd7743ae660bb662308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ee47284399faba0a0425ec223845309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2758a3984c7740de13e7db0d9451c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38baf57ff2ecca8cade3d02235397b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18187cbdbf793e3c8ed5c8df376451312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733b850ed43a3dbdf305d078cd7f685313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d661d93584dcc36a57f1be3c34501b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bcb3cd788e116680b9ebc8e675027315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f0e3e2326486198cb0fddce92db41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1cad22f8a41c3f10d0671d99cec92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4b58d93a97a0a60b079be1b3c4e24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d53fd017a0e112ad9721f49bbf27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109fd2122b1a4dbdf17a7e818df09a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d23cd883c163c0ac2995f82e52505321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f791f7a73735300ff17d3579a3e092f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85f2cc837324b39fa741e66f81f5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059459ff07fecb875463021aafc651e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fedbd28e3bd54fc1e0fb02c345b2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b75c8bd1505d3e2552f6cb050d782326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bd469276ffec7133463cd3a9bb863327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642cdf9a9f837812e54c69777dad5d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed8a36281c92631a0dec7a35abf251329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b0582b29b85a39c26dcb7385791ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483acef9b0f9c90154dfeac3d08d7ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3e626eea5ef6a21475a83963e9537332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f14d19fa6647d6c9111d7a9baa9d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0532c0bdfb019f1b7de2bd46f834334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753855217f606c5797a4ed7e1f0b1ff2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91a539d547bb8e692232c36ac03715336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafb5107dcf6d6fa744d55e9140f768337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee787a89ebb9d1062e9f3338fb94d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b2a78a56a462056f9c4dd17a9a458339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0171d178182f17c87a5b658d0c4033340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550ba258c4fcb421759ec0a34dd4c28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162152cd02ad319459e16348461f0a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fe6895e3b548350e98b3401e786c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406413d9ccb60cfea7e9755528ae8d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773d65123dce8f9774c2db1cffba5cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a710234864fbf539419845d73014f62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5c85b19a9817ad40e237dbdaf9f8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201379b488470f63325ec71b2493a09a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c96af4131789d0abca36f64ed4a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c08baf1f34562ea2e294ed755310350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff273b4ecf17776004446f038465a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801996f9260de3cbed0e715c177f5e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9259ccfed7b2fb1c9c6091f22a7da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80786224e93b4013ea6350b1482e3834354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66a728523dc2b3976c8b26012221c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012ca90f31a4f3f92a2e353b1d1f9a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147cfb8a0d34f083b2d84089f74fbe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd228d5edb58473abf00128c721819358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d5c16f2943c2abf490322990cf18c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3a9f052ff0e76a494343a1c24bd60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211751068c1327d2ee3544019a71019b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb536a93191c61769ea6a9059d65e1e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2a717f46e760e2017ad0e34227673363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7ee0bb4670e381535138b950ec529364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994a8622033774ca5a90672e76b6da3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcedb8227f04c112dda79db57ff38b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04484d5a250adf7ddd841efedda13bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35445818c355263160cb9171b4366368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734083befbfc824b98c97d09ac943a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dd2a4490bdf902ec524df39e0ecb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359387b63bb4117709aa349e47d55bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf4f6023fc9f8151437fb0072afe1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ab4cc045cc620cdd2fd5fe0c559b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460cc0782429fcf114fb79460bfad87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463f867a49c45561c017c35055b30f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f399292bc4df34a2b44b27894980037376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b2fdc4a6238fe5a4503e5e87914ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf480a54b08de241b3282be84f366378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014b4a9d09d36384bb4da3fa8ac22dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca8db46f805c77b8a51e29f53cb255380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5ebdfef08d2f65edba867f52f2514381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b9442f853af2d0633afe53ef5da83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619224743a846b53836e1f4ece8e752383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473d310e7ee041148290768eecc18e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b887d16bbd6095a647617407de5d9cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea4dbd4d98df0b5c74775fbf461962386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec0a4299fee6f997a599995cc5b8b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7d9b5afe41e2653ab3ea058aa5379388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc028468510a12aa0ef544a28613e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b9b2dc9ce0f7f3a4daf91c1ef853b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae66ac070ef2ef1abc4611a9a416693391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d945049844ddc5bd8a53c9449ebee9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff60f61ec7e90b909a343fd6c0abd5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e6f00020d48afa3992a05744b40d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5540abb181dfcff88d6267ea51e136b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fccd65b45098729b3e377422e03544396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee4f68c83fa9b2d1d852c67f429a08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d481842e381a863c324d5c6649fc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b94d5c7caaa1b212c2ab497555453399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012162724805f8054a9570af8fad1fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415f3a61e3a6a3786ef6ef0c991a7bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3507230d32c5a5176a40bbc70dd99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3a572bbdabf9b98f9ecad02263260403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac568538b228803c8c574b756422d3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16662793eef7ed4fd184bb947d94825405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319dfd301cdab6f4002dd299a4ee898406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9e4eaa0742a45f719bfd5aa15bf2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454d48d7e393f50397499cab9e06a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694f4b91928291b95e015f1d304e4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b286de710cc061f8306c37acef3663410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2218fa4896a565685618bcdd7f644a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ddae497168a7b5afeabfc76e9d91a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aeb2394bf52ba9c0d046a82cfa4c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3366433219df0b3525211d3b7a58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed3a49a062036763af98e18910ba6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd45cca835b170b6be2c5b4aff84d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb0e748684cbfafb86f83c305c4e67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1ea2570f107133e58110a2b42c92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb400527b1935f60922bb11f25f1a660419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee112da346a45cda582304c9c9dc07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd2620ec8d1b35274d1fc510364e30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705c649ffa7bcfebf5c00923cec3400422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d978c88c1a2f551d7fb6ba75690d04c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97531e8545aabfd48d5ebfca2445e9fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021663858d6ed9d0e41a35dbc7e40259425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab8b39f755f8ce6f8de5492f07c09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1917a54173ccf1a0af892305cd2c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0ff025dc628ef84805362fdc4ea48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf83061d6d5d209bdccc96d84dea3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e9141c19f5d5f1fa05c8e5709c07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01141a486298e6d025b60a15b24503431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a69c724a389524a51b715697b63f71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80257885cb88c43c1d93bc90dee08a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2504b0cb256b89b89c2479929fb9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285f577b23121ba77992fb56053c882435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc15c0a70965075bacb652aa8b134be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac4443bae33132d79aab27c2a158e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd35759b4b3573c98153c28eedfbc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d39aa41ba9ce5c4cf6235e63d203d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc2a9f7bac3b6da3bd5eb4434488dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47a82abcc61e44b90729f7fdb9a9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe973de2f2c191a4f2d70df22beeff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d56e659dcbd402c6fcddb0eb4510f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb5e50a9d18e13561bd32c2f1c0e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac9458781981ae7b5f045e19b6b99c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863cbb7f1f0ef8dfac93dfb6aafba24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834392c31470b0f82f28495b0030485447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed39597f2d4cc42fd6b68eb66618e09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e241a34f25eda811d5a79c5b61ed4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d81582e329435d3530f797eadc456d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c6d82c7f911cacdb003d3a9cb2ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f89115a81a30d27d30bd0ff2eb21e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095114e0718494154e5cc8bffdb9d04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402074e436232861718a55a0a3b8a40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370033dd9c56a5a0d90c2a79c220cc7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a212d78a9f6d69381af8d88da3701d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae2e6dafe93432c001e5f285ac3ee7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c54143b55ac33cc6729c4f3108e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1cc1005176c6175aa8330bdc460e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27419e4fb6c220595d13f81cadf7399e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152b941156785f3619642635f29e837461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248822d64224f2c02fb68623799549e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbaa3fb165d17ae033c4494dc4e777463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f6a4b203e4c6af2de53b7bd35c12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e5ac5f2186f9c852deac72f28ee8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc501c679ae43219af860d35e75bf59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75dfab0e13372d1bc430c71dc54c2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8778f1abfccfeaad3aa36d49564a52a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad560c6ffb2d3e97bbf012d3401465469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc39baa5807fb7005fb3200d196a67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4c45c20e54902136d598ae72c8a2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ae2cb8171d7dfa49ca13686e954eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0354dc0209b47540a428d8be24e37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527d593689db8c5ec29832f0fc02e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953f093dcc31c28c6caa9beea499e3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31de968d37ce8df77b6346ce3a55d1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bf6af59a69251168b1db451e70e61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401fe0d25cc98eebc5e869f3633d63c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c3a8ee217c3cba7d97c9f68b11fa9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e317077eaf1808fb7953a1158a0e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ef6da16ccc1f3b31ab7974d1adad8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31074a7874532228cb2cd1d6ca0c4b15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05481391a99153d2e91b7b506522a872483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01700def3c4c48a0724ca5ddbcfda6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6593a9ab46ac7c48b026a80690a3747485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe987b053151d22fc37ff3674a3ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcdc2ff886332697231a92f89130bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8a0cd7e937b51cd1ff0195b03bc64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b0cdb85d2b34e6f93908c684d6e65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b8ecd95e24a4089b637d6408a9cfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8fb07daffcc43beb5297148775b05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30975abe36e2a09589411b584bcca8b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b36184608817d0b035a0ab8e90590493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962178ed988d7591f5a1f4b05b3d01e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdd3aed78948923d32c53509b0c66d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212daf360378d1b0ac184880b83db82d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda0d8dbdd54c013a70b4f3e1f8c7e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b17b6d08c217eea503c0320822528498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c977209a93677d215b5a32570f0d7a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d05228b43082e7b776dff4a7391e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5fea11b5b6b29ec5fd8ef961a34bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742de0924dee49df1b49399d3c20605502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf620d516c8fb37d3c2cf8ade5f0058a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8628970f8d1a829945a1b2471db5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8e3f77e7db71e87b01597a3207a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8fb5bbce377a2d0d036b3fac4f13c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55825583660e61813be1ad254fa90b2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918604288de08b022493d572324b1e57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c521c026954aaa381ee8dcf51d231509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06433133bbce7a6cf9637ede1b0c60c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab161426200c30ffca22d09ff9a675d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c758c9aebb1db6f31be4151ea66f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6c5c1612577501b9c7b60cecb84ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19519632441fd164159e8a9d0ccdb287514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458fa769bc388c101b3815e46d85d47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab88afedea464a8eb92072e99f554e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9aab3bd6aa72c12d726a147ede564517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e703f94e2aa9c3e9ded56abe24c9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0218356d47c2bf5a0e772df0780c8c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0296ee9cd62c1c92b0d5424c433e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3fe1d652e27d67a02d1e0495950ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea802e1cd72b7bff652a0a792a7684a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27791a5207b3f08561b11103caf8e53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87750726ed25fbafdd65b771afed8d8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf395bce0523b791bbdcc8bd94cd81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce82c763f076ca4e4200e5775ccdb14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40abd6a33020155c75d388f2d6b2736527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcb90028d937c1704428237288eff1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8f346145a27a0e4aa920fce16a95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfac8c1e10f7402fc60be50b93ea83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654208a74764a9339c3f02dc3fba63a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b9e2cc1bf68b9ab00543c5c35806c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e69498260028be5f29102e8e5797533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0092e6186a04ee4a16320d9a1048b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e8837669cc9c38193f9c3b21e80a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f92e6919a6c21e8a095f4f61efc6e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf7a897853a6e40a1c049f785c3a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a802ed2a886df5da92eb302644761538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334f0f723d8710a2d78b7481f83aac6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148141184eac6bff1acd1e0101a6045540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c830881a549ca6aa1539b58f8c2051541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92ff76d4ac12e724871dca63997dbd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511985ba8c9e69012be2f253e33cfdc6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e8b3148b4d50732914d1936952b3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c73a8e527af3f0ca5ba47b0c8f4c89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca299b55b7f16f86519293bab58f8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111436f01e842a8b4a310df8dfaf6f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97bfe60db7f24fb8e7b2282f7882bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a0a98bb65e4fb150d80b48357a1d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020edabde6718a27b5188e614c2347550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c7eccf10afc4207c89e0e4d9eb4da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b72d956fdfd2c9896bc25fbe6e8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5f001571706b874b7a703a9f0681553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489442529ea285988e42506bbd087d98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b95cb6a3dcf2194d925cac0ae0007555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0769a84e528215df535371d2597cc61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e69de48dc34a1b3a7a90517c62462557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c450b0c6b9c7ac1b33c3649ef9ea8bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da82f269e265270b604be73f675782559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44a838c07d0513464ffb0c3e38651560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819adad6c70425db51e2ab4b9705d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960a34005fa879f8255a57b148c1e3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abca7a8d107614e9b4f6ba333c100d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fc414e9938760bc1739008ccfd4be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99c31c19f2675fc0650d4b491a2e9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1640955f22533af6db05b6d37491566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122fc3fceec27b372804cc7ee2cae90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faab07bed58a67c0eadbf5ff882cd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97239a0e30d4078454f94f8c9af0e16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61ed1186648a7e2665a371eee6b13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae972deb9877afb8fd7e77fd9bab7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d07b5600102680e78fb82fae16284b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8d53345acc5b2820d77c44c6bbe8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa735740d1b2e2f38a9a8ec2c677a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61533842efd1b8e430b4d35832a0a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da1790d6a2054efff68cd8884c3f7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4d390e53b6b3417bad2af4508567c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5bf68c4e8e508004f705af4c233dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e54deb55d082147c28b3aa2d3bd80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037015317fe7b58f01f14f3096c89d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0e4d829066838eca2f4a3819ba7f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112bdeaf981468772f30ad9060fae7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ebd1986ea9a4dc68c62dc330f380d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7502d8df0f4c3eb419c39d255cc02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3a4a9a8068e6346c243915810198a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b69ab7d29cae4dfeb7b9a93f1c1625586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536fafbf00d2048ae245434e7710fd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966e13cdeea1253780d152f2b91804588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5537f363c223374f7d02709b4250589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe587834b6d06150ce63792b3221b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e9b1d1b9279a23e0ebd6d2797eb93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a117ab2545e2840bd0079003f572e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc42a41b990f8e742660c8c07f77ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae35005b1862640ad5c341fb65afcf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b24fa63feeb910435e46ffda804cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f7abce1872c78bbbc43df5b38370d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ceb4019aae2d53242c2d8bc29b368597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b85f2e7f710d10960f7d0c064195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de182095348a946d3f53eb7355eb67fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e091945f760796a6bf0fb1672a3bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173defa889c8a8b9114c11abbcd64bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c51448515d2f5765a9a58577ea4c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a0db7160a74f0c675ddfdf46a152603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a2449e74c894bab60c830eb2660f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be3af40de49d85e06f1b814a4762d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bff99588eb0527c424855f7b076d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56268d5986796fd959206bb26a697cf3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf0067bad3eb4b04e205c1813a3782608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c274ceb823c1edd6b8021a7983322609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478658529724b95e5c844e930e6810b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcda703c68968c0604e798787c72b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180eec608446b407dc301240599543f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2000d0c45f8a036bc440a30e254ae0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5806fe574182e55f556856ee56ec23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b45d8fbaa05fe0e9ffab367a0708615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0f6dd1f499491c87655851ca3b677616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d30e8bb7fc69d887a59173d4b655bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44af0ba40e7651d02ba12d66fa6a5e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1fe1fb6b53811fe4e2d0f77e71eef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcab25005da107704487452ccbbd9fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f714216bbb53d1b6ac62acf025ca859621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc843023efa7187f8c4bd0c1ffde6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42625758cb7453c420a0884250481a55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adbfab8645cdee09fd4f10a2774014624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738922812c9109958caa3b91ea406480625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222113d908e816c16ea09cf255edfa5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e4b30c6b35cf7fca11ee04c55403e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55315840ffbe974b9846495c69bf3143628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fc31d44b52f24ff5df6f2e5088166629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdfa446195616551ccb4d2404d4c63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975b24a5787edabd887dfdf47e1d479631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a029705a39af17d163ee64c8091906632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b2ea76b63690753266928c9ca6c28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f38d35ca70f3188b9eaae461d36daa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888b98e592381be41e15bd8ccb3b3de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6c9b246bc86149cc34f7b7dd22d46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdfe48199926bf1959d52dc1bcbfb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eb13c6e094ab27d2c4190a51cc9b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5073e65f48f835999cf32daad4173639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b31422108a126377a5b5365d979b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd4f13fcfec05930a0e1af06a163d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e0940d3abbf6b629183cd74a8483b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f778a1defb5b39557a75887a0729fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e84f9754010b5b92678307bdac3cd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e7acdd46950eb65706b5c256211c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d65a1a9778944b369b6e6d9d14d90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d769fb57c65b2155d964a9954cf745647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d6f19cc6bdaa91b48e40331f7b3df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc45abd6241914e67a0b47cd006b63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2c05166f61143de209c7d2b5f7b46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67abb77234baec725096477fa09b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd963d01af13eb719eb96e35272d790652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ebd0e6a7a6f23103e9e1091204c50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117d616c7f246bb598e5592ef8c03d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dd0f4ce3d59462306ac752ec04cc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15bcaf900634253a13aa20a6577b84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155692e6a456fdfefca85acb1cd2c3f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847245f264301ff922a116bf40573c50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612d4680315e61b8eb262b8da865c9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cfbf213e70bae3c1eba42d6de38a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114eb4d7637e20e491b48f17a0d7f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660af97c03fe3805a28e381b4b4cd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee79ba48bb7927324ca0466afe58d7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11aa46f0f6082be20191bab2ce2ae7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0b61dd8ce80634f14f4489f647216665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb0bf0f714fc4b30ffae0d45c60c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1114ea5bb26e7bbf734dae2f30ec5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a27535029406972af9bfef251479ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f27acbeb93f7025c1bda501166290e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32497b0dd8195b57c8113647b4f77249670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f0868dee8a470f79be4af766e3a47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d4e0e4ae2325cddf0a0c0a9cf9d13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6b7516312ee8e537132878a552132673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0836b975eeb4e4f1c39c9300eca42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e135e349d801afaf49b9053464a6e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14fad52f01e149c1df7916a496b1d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341063281086ff31cf5308f43133a9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932cc13724f202cad313f4fe4c2bad2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a16afde48fb1c9bf30b7b75ab6db01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4775a8ea9c9180bdcb94c03fc2dc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a0976846242e545968c8d8eaf98ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d11e10fb126d3a33a9cabefd3e98f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e514732916c3636a3b31ac7f573e03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecf20d34a5f5383eee515e785f5cd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af3694587f34fa634b9baafb4b14f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db2eb24b4d1da6269486cd2e14c66f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52546129968a91a713e7b31dde8220687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add78ec96c4fe7dd865dd5fd4a25ff7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad6924474ae18105e897bc86994eb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff8381bd9b169bc0e6f08dab8e2f89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43cb9609f61a337a7105b4c4a98bc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0045ff984f6a4f59d87d5c93f2bba0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5745c76d4a69eb97480bef64a852aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31a74edd8430bc508c97fd631fbec8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0cfd0b5a6ae65decefc14d47d2603695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1511f83a79ae1ee5eb379fb60c3e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274b46d2b56173d144c46da14e1c4b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb8e125a22c168afeaca5bf87466d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232184db19642edea247c8311de6156e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d82164a387613a7f97642aef01e0fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44fa951258f7d2a4389f7c5cf12819701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb833df27a3c572aaf6b155052412b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f010580283ae5d334b6e4f85297d31d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4988644360c79412afa25a5d98586ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df14c8aeb61e11563e3c00b9be57ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb6c8d3041cb5547881475e30424f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1325452892f1995138210decba29c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f87e906d8a74e7f5442e0fe5fd6433708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842595a9b3fe2be1b8a29c0f5fe6f0ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aa367e899b5e600e3b7aa785338bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90b3392fc5070320b6b604a9969cf1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1c770eac73b810045272f1c7693f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f6ae48b527caca0a5a73066608ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ac34964f1376878910cca07a28bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d956f051229bf2e7d67da27c89590a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d090a6f4d277d61ed84046d253c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c00d3edae10edf161e54f9f4140c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a652225c7318d5d1a5fa6eef3862718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1b37e838d5fec210df40d7c88155719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f4e669dfbc4c2a1f695f8e6918bbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f47f34699eddfe0d9a61f783ade71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4be959813ba7dd979e72dbc5326bd6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4561bb0286dcafe13e05e07f9ffce52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe6ef53bb043e0af8a3a7dccd2d6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0459ca091b74b9429fa548505fe9b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a8138e1dd7e5cc9a4ca0e4e375c89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8772d1cd2cb42e51c04b0bd50ec049e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e6fa3cd39e34b72dd24b06fb6e48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bceddeb66c1a35a3f1524d804e241729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdd396ece6635b37d0dbea504d4000730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690533a78599a91a87938db7e29a05f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d670682c4dc4fe5c678872c394edc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c0fe839f7f803a7699fae5aa2220b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c386d602cbfdbd256775b2e8f601251734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6986966dd42cc5b43b19059beac6730735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d5ccd6c30957210cc66aa57edcd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac79bf4204008efaf87bcfe7f6f455737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cd18be5a08180cd0b15eae03f3763738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af4090dfe7d650a52ccd79dcfd0805739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e794bfb9416cd7350a18b06c43b77cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525ff7a442f174cd86fde1f810f619c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e2d57f1acf29d0d3d402de77a5ca2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf6646dcf4c44a27829621e0d22856743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c5f95827317ccac28ac779296ab6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362383d4281a469f47f668ae58c8467e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd51b45fce0283de414855d404a57fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f72ad11471ca11abff4f269fd34f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be05f7bf98c3bdc71a323db125f591a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52905d14098464d68ad52086cc1d99a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4842464dac71f70faa6ba936a390750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c405d967820122a2147875d6faa8f95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac8c1d19e57fc8e54d913669d835b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f02274fe0fcd7fab754af9191b91c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400d2679181c4fa2dc9ec572e17bb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7eb5b88fa9144f6651669f7cd7518755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a89f995ab9a3b55f881434ad60d04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5790f2033f3ef7e6a7bf6a40a50bfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef2dcf14b9905a6618e8cde3449045758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747cf8f35513f72586fa866513bfd34759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606555984ac61eb0fabe883e358ad7c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9db144013de3a570c1e80a7307ed772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8c535c4711603e409cf4fd9e68f4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1536d2e27e1dc04c1077d36fc2ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75247f60203636ee40840ad285e4dd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa83553296bd1c7dd1b5ff34fa8bcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160167420e81065d69fe2d84ac097d4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e13111237756997586b70518c54f148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c4c9c4852a994f92ab044bdf7fde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db213cc6e4dc393c394d550abc04c21810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd4df73fa47a11877c82d79a168c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b829c4d4674f2b751f068f2be518c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaf166ada31c178ee7fe7f42a6a40613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d214784e7b9a9f1b2acefb29fd08e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dedcee871e98be3936295bf39636915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac76eb8e7a1c969c054896b636a3c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc2c52dbfcaa1f778523409c6d8fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910185251afbd7ee5d260728bc5a05918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba811de4c5069f689673188bd8aff7f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec1b02c775c7cdc1b4920127eaa99f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea4a06d3f648e766227814da4779e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a91520de8d2a4e4419a345a1020fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f6b6c7376ac15896db0644b0756f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7157ffefd538f2667e0bb2a5b4dbce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c5da46d1e7511da53ed490b809d4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a0330bbe4a8de607fb1effbdf6d5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbf3c129ef90b328213c62f1a23d6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982d90857499301d7783f6603fd8bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfbfdf3e033af5112b5d82876f7a9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019237d50dec5f2dacf78c49853da730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485768fd2ad172921e4dfa57d600466931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c970c5ac5fcfb4fdfac728a2d26c8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621d6f85163ce608daccddd9d0e7e3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe35d3109b453e259b4310e75422cef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2090d6a5bd6c8be5a3b3e9d0dc630035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f6451b5c67782f47f181b4a6bbd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce55599a46ee2251413b5c855c54037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb6966d15f5d4bd37dc042fc2b7f8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7811506d38aa31c757417993c1df56239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf6a8af70e00f138ff1d126c31f4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82400daaff27137d59bc814413b524241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986d0bde0a4402105485fc61f5f3cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d855a35292da5c4057eb980b1bcd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f897371e22b63e525fe4a0343673c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3e4923a8d8f4e1eb7248e5ef097c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af5a201ed37eace34cfffef063ec3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98d333a90d551d7f4dc4accb11e9c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd379ca1a1b89547074d21aaabce15a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec536a0ffb7a7d03079d85488fb25f6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0e599bd274ad07034a063daf007e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89362d3f428351f5cb261b9a1797604051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7be9f9fc7ce2ce5878983c7b6a77a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df478a20d2830021bb896add6973853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65f379f88c72f30c1bb8115dfeb1a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ccb24a145098ca4d9fb75b7bfe8d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f788401a7205820c31164f925fd2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705786d0a34abb8e5c40858fcb73ebe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7852612b97dd0ef2d1b7523ba60249858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18676ac02f78faf2158da18e02b88d4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaf6c1b4b31fd7cdbd2a58bfc0e8bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa593788286ce7343088e99c3502c6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ca4698d5b2a5dd82afb8f44f76ff762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f153b3e9212c206d377b6152abdbf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea0d8d42f750fb5f9c5288ad9d8d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb060056516c1116cdb0c5c278c90f2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597027bbebe999b0d4ce61fc5c8a47566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ca28ff4d2317790b4c0bb0ca1c9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842ba40684295a9401bbb8f31bb42c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dd3972c9a1a2306eaee787239a86769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40431899eea8e899ffdd1f291876be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532bd2ab46cdc94e304edbb7888afbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced08709bc85719eda2c33a27e2f26d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e61f62df6bb90499997a091c744ed873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c074e45d420a46d89eb40f3cd44e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e48d9dc436af1f74886f90ef24f8ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53cdf545e3a74c39588e827ac7e4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ac58efd31b03a824c4120cd25bbfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60105aa9bab47ba5c2244bbb549e71dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55705126e4a057f0a79359087726836679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b23f3de4301b113cf91fef96effe0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26352bb4b21aad684a30c00a128670981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef1fc3c5a26aa99b4c1b26167b709982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d9ef531dde358e00df6fcd35ed20c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d9ce0ef53925672f1bbbe435ad50284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7398f7f286f79ab8a319924f587185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d289e9c7742781578a2a8e623b0d2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe61044f9fd7d50ca6673069a366c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fe76e35d18237039ab13387de006188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4816d68b03dc7e939ea54d130e09889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a1d041598da7d148bc629f7c07ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c2126d64d52507dff9e73aaf60c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c2daca46b24c7851fd3b983179c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f17b6e4187c9d58e48856849f689493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80179158794b36bac5e746b66dd66ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655da5a08c646d6f5e09754646ec16495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae6874b40840361af83447aa0e07b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88c1c662b7145bd695872c29dafea897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f498c7272d410dd6a0c2842bb4d65bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53086ce3a8fa6b77a0c91cafaf9ce1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657cc8119fa537d304ae247dcc129cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7010b84c0711c5727df740fe1d00f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef4fba9d9f13968f9ac5d045621206102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ca3ce5fba6f2ad3a0c9a7c373bbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5edfc3cef3883c30f8201a9084558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3e20295a1cef4697e3beb5718f971105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dcd586378db8fcf54a01749e386c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aff249d3e917956e31f648525f961107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19a8a1138c8113b990101c888cd034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eba941e7de83ba3ef980f0784dc1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be4b8e5890488df958360f71c7d2eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f78f215ccd419e4abd68510eecd9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeace4d7083ad688554793ec6adfe29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c09dd6f393ab2dc418b5ecbd9949bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a55606daf5f2933875b95398a7e5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9ca15bf92389b5251335a24779c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22daff80edbc59a342e85c5c8e4a61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189b026ecd9f91244f2d05ec0e5ac56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427dd0b9d9284bd9b52da5715f0b2eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76279bb5067120aa75472f144e97001a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e38bd8bcafca9c00ee79817ae3f2f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b25600372a01893bc297fa14c379b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dfe1ddb48839a9ae25d412f83411b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ccecf02809fda5a10c91e9bb314ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e758f849121f1236ea28547123811d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2ba17e2427268b38242e20264193125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc8c0892f7f733abef25f994e3a6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44290c44c7bee05797e498cd0657ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ff9d57d9ec7a064ad962069ee1b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a296b96eef9af9caf308b21c7f218e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375675bb8e682b9a6834f16513b79278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950faedd8009dab4fe900030a497db7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c006515007b4f4c1f565eaaf7a26f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a198230f0155461b1758a25578ba6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5208bc699468a55f05b85ad2f969134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69d982f4adb6d2a9b2063a0e2f1227135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c199f4dc2e7ce826e1f4cc411413995136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11826e95957b77f6c7af7bf5d37385137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890519486dcc7151c551c9229d036a6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec51a864ceba113c48fe393e7de3332139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069ec34434eed0eba818d996ccc539140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5605e400368263ba801858dceac26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad97d4eb847d54b72f3ff354ca82d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743736500ded5feadeddbd1398a8e6e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533a71db790733a8736d2a6978bb243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7776c7e6586871cd60de272a97da7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1e1ae51989074c8e191ea7adb6648146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41884505c05304d02d1e4fa1bad9bdc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b944c32351513a11077c6639934c180148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2652255c3d6e05dacfda796c97611149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d096ae2eb7235e7eb5d20b8970279a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5a57e8b3f728dfc69ceed887496c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035fbcc6d84c63e9284c0530d1481ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd6202c70b16a6b4e49edd6b948919153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ba4c2cb5220246f3b3b0ed9fc58f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d33d39b1925e8cbeb65e438c96e6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad934cc9c798dd1dd228f9803c105156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57c87a37357976a03c716e1ddf020d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0ca00416efc69e702be5720a78744158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6fca3eb64294bae0aebc24ac7e4a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f8cdc362218ffaf44950b47e72f8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8be529b68b48ce95d97ae330f058161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba8bbeeefcd5ba4f9e688dbb9b68d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f947aee1d3c31cb57b3553caff8f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58f5dc567d300bb0fa3a054788cc04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb403dbd4e6ab71ca9492f6bfd466ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc54ffdca853168897991e0b4c5f63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece40901e3db4df63e409e68bf67f30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2c999a74a1e358e0c258bc0ab2e1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193b5e720008ac453c1e496eaa1a288169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7678031523b157d6d66ec01c96e570170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aa4eb9267231b60c7cf736a6bc7a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad05f6105560b64d458073cea7fb57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11fbc6e741b0222c640098eb21452173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850e09338d3e9676827b72bbd170e56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd45648a0fc7da0428d18f30cbdd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaee3a5585445643463ad825e647cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f011020d3844fd8cfe37bd127b611b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93f30669e117f25d4108a3c909f29d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5d9819f95f7651b2937832c7d24f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223cc086ce659392fc5163aa6084fd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c0be973b7a2f6543e648fc77a293181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2aab5c8acddffd34054af1089cea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16102817d20f1adb2b099ee06b0988e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a36efd1f230f580b1478bdb710544184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63bab6f7eebf46d3a057f8cad403c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ea8b5d10bbb7fd9536dacfaaafbc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85d7922240af36a2ceac60258e243187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53502d849be9c42bafda0625118e896188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b91b65ffb32c2222a671fbcd3f29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6683c9ac45d9932132c776ff37ac0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae90b8aa077b1dfaef6d606d0702de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e74c5bb54172b4ec3c38e7dd6e6d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327bd3d11629545d689c4fe7063e33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155d5611ce21d63b2e3c84d4547645194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f18c5b666b8774983f54b3a9081ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931868c5f6a96b6f7afab3f33cde4542196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b324276ffc62efedf1358c274c099fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b4bc55ac873b930832d6f2941b2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af773314e6108905a9bae8a8f1f70cd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1f732f74fd617698879fcdf894b3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d164021a5c910eee4e6c829ffcd1f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e80951bc9d7659542fd1abd25f376202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f5a2ab81c5275df7fb15dd67388da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926055dfc3e9d228654c91c04377712204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9cc0e29e0f8a71c0b87551dbf00ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc74644ddf584285e705c2d22ac205206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92f27aabe7003b94a6791569807544207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d3b8a460fbb13d836939b85c8616c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15bdd197cacc0f75248caed07249b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2695ac14992ecaca1ec92f5545e78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d44e0ae826fbfe9530aca867e40524211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d51480beb7ccefabf87b2451dcb843212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c588c4352d504118f45faeb9ea17d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9ad50594fbe16ada291fa7112c90c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af59d414f04ba5b0b4440d810927920215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b81dc20f4bc06b7de040d4f022164216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8fbf4651721256933e274fae7d3b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd9dfa1989c964f8cf361fb264c77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada963ca68d41feb21d845cfae71e04c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267a9e47713c5a95bd389c8081e8337220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f19d1e22ed23d2306ae32c79e27b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915d9cefff369ca6d9a6814a0fac305222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d0e9115c2fae1de569c4e4c06b317223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df183b01128023db93c2d01ccb551a4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9a434ea2afd7e3300f7ec72f818b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e79adb1e10bf19d0f2d8d5447b423226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa5cebccc8b38fef0d392ae20b74c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb813880f30fa41fb01ddbf6e475c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7edb23bf49b2e8aab84c77065057229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242214dc80257f423969fea40629ae7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248630814f84487a013c7734acb0c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f315a2d1aea14fe73f678bd55a700232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14caf2271018e3ba73d1f0ebae6586233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bfe7ec75f8f8efc72bd0e39f1ce95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337cfcd2d0cc2a7a7fc9cd1d79cbc81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1f861a776dd6ed1dfa49a88c4cceb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45193dffa1f3e4dd139d3a90092062d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bb0ecc04c0289e2da983c01418d62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e177ae2052abd98812e5101f30e773239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb247112aaf000ddc939dd724f3b11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b68b201a422395a96945aa6c4dac5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431433f55281f2501e2d0c424e77ffb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f062059b885a7883cac7d2ae6a437243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f732a3fad52a449cd80442572a6442244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211bb44095c5d0b2beff02224bd0d39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea821ff03ef18f1dbc3d8084c27176df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328f18f647d33870b9fb5eba18c74fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b809585afd0ee706fb9baa47ad73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae482c639f1221d666ad642ea8c0f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e95923ecdaf059f3b17323b816e66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44950e7ccff23ea9f49595853e2744a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353deb197b808f95ec91e50674a1f85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4300bb3ed5ba3af1ad112838b575a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b83d81683c77947064303e31487a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9211ab0a4811b8db89d9807ed0df3e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342671843e64ead87688828692911aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf329756a93e0224d7d9f0f8c73e7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1644aaa583319d3594e95d75c46b04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff059a4697f618d8c078ef4a42cb88a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9235369bcd470456cda3dea7c5d8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba161ac8253d388404daa7ccfa45f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1da649238712b950d4952736a7eb2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b1dc87dba6ccf35a1c778b513b529263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5034463314e66e7d4f5ebf073dda84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957601d38333484f736327ddbe43bff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2acc92725ec50fab40ae53b3e9c7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ca02ca5e6023de7619881b471801e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e20451f67124ccddf2cf51c3b0950268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ba95e48893e1c04c959f4f3e6544269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5dfc08bb1d69ba07290f620383ca2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbac31c5e46fbd5fdb4dffca0dd6e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e288165df2ac01496f35006cba0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7412ae8dcf25d70d473111c7a790e7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47ae74518ad101e66d892e609d88d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382e2782210a7505742f6eb3c594b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d729af1d52938c128f606aa158ac3e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dee1d1b1bc7bdf565226277054a7dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcea1541ea25519568a15065615311278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f91c34ab35c0dc759308923f4ff5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9520ee3578504b6a975f4638f402a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229cac9853ca7f46663553b0543dfe8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d996eedb7746ec17d7fe6c356307da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e5641014d046dad2ea05cc78a8f4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9359bd79c7c48683b47935db8f921f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1126c1b2720284a77f255f284d574b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877197045635ec8798bac34a678ffec8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493cb13bfd93f4be39a0145eb3a206287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881144bc8155c6d2fb2ff0aaccf18440288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c2e9dcd2758940d07988d836ecef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55a61276feae7d3e1658181ad254d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa847da6b2890dbd118ded5eef1e4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73dc451be8bb6727bdc4730f62f3fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b53b4704061dcc205c3e923affae7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305bd117cda6a62d060ba62c6c74e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98c9db9dd348f1c98dd95841801bfd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55242c190c369309e58cb6e9453979296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014d38cf9c55ce7f25fdd75dad576b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91627b0ddb60b34936f5a39daedced298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220187e477886f35cf7c7f507ea74889299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffc3c8b321b7c210fd23193de086ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1bd04dead431e00cfba8de67f852301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcf471afc930a5d0ef1159ef76e81a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5747b7fd1534ee4963fa9148a009188303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87175c893cb252d6f2a1cd596b96e2b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3d99a527efcb7dbbd42eeca6c126a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d5f6112dc1a283bb31b50ac82a7a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624c9f3631a13c27cf0edd701e809e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18190ebd898cb4149cd4acb568e89b14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b606c8863d7ba1e3f75077bd5a7752f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7294940ca081a755f2ae65b3f2195a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72652d7a5bbc476d6148ab942dbe8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589063f7f05b0915b8d0eb049598b14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0b339690dbd5e9c5fbac8ea306a8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d2ac37a0f88c570ca729d9cdb5f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd51e06526a5af8544ffd2e0d711c95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927397945c67f23e956a3fd359e2d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864455a21c698ae500297377883a36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369774dc5216e42ee533a369e1123fc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089a5dba3f5809b0b2629f9b051cd0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fcbabafe4d5ebd0e05d6b49306c04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776296eed82e39b4b3a952ecec3dd491321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9b4cb50c960f2ca892722d8a9600322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83813d040c59d62c8055b58c5411e147323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747494c926d02b8d52fdcef055af2ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4137c9826b6a2d1cd73097cb8ccc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb602573f5611f29323d53f516e0b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d62a6ca82e6d5e4b180c6d69bb17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18febd93d90278727ea50b0f761a0473328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8946d418b00d6098c56ef20b317a10c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b2ac8e3a58f5c554ca08fc942da5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3119d54e00d0f5fe76f9451c13bb49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dfeb5d51df08aaf304e82ba941a0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4efdd093e7756da9a6b3a9dbd54cdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8ed25ac339125f06aa5b7269ab345334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb8c189a37650440fc893731998e0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f852e56f4f3aff05e441667f49d5649336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50351e90f5e27a8bf6bcecdd6d367f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb43df5b8123ccae94c399af9d43b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f559912da6045724b27eb0f368814339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee3cec1f133b713800a1d2dd0aeee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d91f831888766b742c47bb49b83550341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c6b34e0929f34c9978f3db03bfb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad0553e05f4c9c18f9bd1c09e22015343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b63cff080b5a2ed9405eabbe02b88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49652329fff342ca177557d01ffa57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3d23500758ebb307fb1e1d68503d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dbafe7c8d4cd6ad161049a371e86d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f4a3a9af11661d04edf930ed86f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14712a355bf627bb29eab75c03f98ad4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55e2a9e85f4ac9a39951eb326d38c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5f76947f4b6274d014781a3b3b49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec93c3dae724e721b22939e61162388352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4f2206c21c91fccad0ba0ad9879b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3c2fd0dc8d2815ef8d27499ae38e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee35e58cd35044c5490b8dd97bce26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97e996c94fbfcacf2b7facf1c0340356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6b908600cb967b7e705a9610d4590357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fc837313c66ba9ab1efb3bdef964d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a5a8a164b925a18cba5c4b9d5825f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8711e1cd8b5eaa7a482a008379f58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a15b7d998f906eecc69b039c059f56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab46cb2798d1fff269ff2d6729c3ab5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf34908a4f51837726db189568c3833363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a209fa0f73cb5bcfae4207cffb5e3fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146dbb6a30e9172fd0799d195fea899365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637122fb1029bcee88b79a0138a764366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7c37254048dfb3cf141d0f33ed915367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315bcfd7c9fca35aaf3480d051c6a5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2a1e0c417c6003937aed7af1fb07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c66ab6c6c16102ac13ddb65596e29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feff3ae5c87ebcd8b8a6ab3f577e18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f63d01da5c3f0e174f800a0e813f01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2e1fdf14a2126114f0a5481784147373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea4dddc2c7e55c0bc6aab427c38385374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289cb2d2e52c7925d925d0194d0062375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d68beb9b1e4de84651967bd8b428376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9168b2c4c97cea1e3d0eac73273640377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7a321b43ef083dfb9ff2c9142c424378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d72f8fe9276f4015b6c07a5c81008e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc0e27b914cc727a99cd7914a8767c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839fc3b9bfe0e79d9eff60dbffef13b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6c21812cfd68569a70e94a6451dbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d77fe9f9a6a432db16d5fe1475bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa318e44840cc2fa1f3c61f24d4d57f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e027da16493456ed98dba9d1099937385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f294d68169c47e8e123929c66cfed8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0175c7210c4492d6b44158f829072387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c470cb2deadc894e3eb59f941b75cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ae1c47aae79284b04f57a68c7cc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8aa54c42c255f6e4d403c8923922390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eff805216a15f4c37fe1bd8f9fb9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687aa55e625c994aa4da7effe529a55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aa952a2f276f3cff3725d879abb4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed901c67b96741b9cbb1e36c85277d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421d3aea3a31969a051bdb9c1aa1e89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2ac5b8998ecf244419b28b88cd56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e8427fbcc45e9531b478b41e8d0ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abc8749393f0b3db6c75bb324050f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8615f3e8d7f965e4bb1cbf7f7d27094399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3669291d729f5fd4c63e7ba991b8a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76ed0939c610c9a6e0aeeeb800bf33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bad0d8487346a8fb5b48b28beacd42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae99cb837d5c0a74407fb3bc288fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24523e1fc93836c1cda9b031d114b65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459784450b45891297e27e82ba0054405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94775fa7d53b7f4bd8a43d0922bde832406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b09eae5c8d8a8f4e939ceb6861847407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141d4235649ac4cc7e0900c3233ef97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e092b24acada43152b36ee3373d20e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b835699912e968dea03fb7b0cc557410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639c1c4780b3cde4c4907d85e49b5da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152dfbea7699e73b7ef4923c2208632412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda7692f0284c5844f4e84fe28e75f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fdf47242d69697b009774fad672f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbb5f23ba9d75219b7c120f52b2a33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b0b2ffae25b1ad2f8264fefbff59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1099417dde50e8d4788c73b48a854a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b378532fabba75876208c732e35eeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a440697ccdba56a41018dae212f6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a595dba014ac13635c0f15ffd6267b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cb340acb733a55ae8a7a15f0f06f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504fdc5b1168b9fe2d2b39233c0a2a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1229a70080cf798d4d22e420fb932423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413ad13f1f82213368c6ab452b6c44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19b2d54bfdb58d4c087ea82f8d32a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa6a270a8efe9793b70834fa855eb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fdc049325e4b62b2390a57d6cc5f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aa4b41d6ab8172dbe445698698995428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e99d436f21e7522641f169ea129ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941e6bafe8c845d24c193b4f16209e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9705aed8e7ead98de7eb4cece51e438431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290c0ba41d33cc6790e2ab42acfa20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe687651e0e247086cb277f79b703db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165120c3c008dc77b18dabcaa9b904434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16a2e1014b18da4fdba053e086541f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8132deb344869356eeba8b75dccb7b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d35ef558b2b9cfdb237d053c8a3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0e46dc9638b855f5d7dae0403b3cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22153be34e30a50d0c9550c35c90577439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5d81242a9d5828ea8f508004b024440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d10fe30662b9a6c8bedb0f0cd1381441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bb2aa098b597f5bedb27904f39bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363843d7ecc0452c06e37a08d92cd69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a10e3e31ed18be23ea5b8f830b272e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd765f95e139b21dc69e35e9407eed6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3176f610db3298a4562cab4601c0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70242dab21f38c3927f2039dcdd646c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e29db62e76041419dda4ef7025a675448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857a414d2e4fa7666b297941f0db01d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2448bf5a541913d14489763f2a12a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28726e64c4cdfebee7f50a73ff6ce9b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a27b2fd5dbbc7df30cae329552000452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bef3d6d176bd67352510caa53c6f03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611293d0182b14042a180abb4b65cf8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61dc961f6b8a31f9815a7515218632455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9e742bfa1129bc45115b14ff2a866456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb297f4fdd6010eea9b51dce3b4e2cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0410543b40914b0bb39ed4343443b60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95481c6286903332c4c077a8a7953b98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6685bf79651c0cdfd1a940bbe670b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702e351c32ea5dcd91290fcd360e7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd77f91f5a36a020a68ffa0c0547f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0afb7806002ccd72e80884385ca060463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc7cba887d0b5f45788eb67f15464e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c96f812ec014227c33061805bfd97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041605c30be9724e64c6394f3847ce6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c349c8e7ce6d39670c566e38cc99b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53aeff558a70d29f502c6bbcba4c88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a96321a951904bcb2dacf976cbb2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c80df1eb917ea1bb74f0c1354f8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26508216f768ea3b30a1cfd8127e22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684449c9f63aedc9fbbff67bd3d6325f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff4c1cc4bc471db9d274ba07cb0297473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2dd446e4d964fd522c5beb8a08c35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da45c577ffc90a2fe0cb0bb192644f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85650aaa068e0cae7e95c76cf878a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac0cef5157e4e006151a0deb42f2cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113eebd86823dff57d36c4f068c187f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeab835863650c7a16d5eefbb0f8ceb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f78f079c478fa1ed2308e3dca75c83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d31d725659415c33685f765f15a45c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a43160dcaf0110f8bc1a9ee0d7ad2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005a540aea235e9eaee2f87351fff88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfef6f724fc08d3995c7a6ad909a0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d15bb32f9a4ed011ea82e7aed273485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc4a8a1ed9f6cde34f302416934dca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddde993e1730d557a3f7b8bbefceb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2f97195fc725d910ee305dbc6048a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f30082e759708103d6595580a060db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc1edc21fc9b3047799d97ac44ca66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f06421e9dd89b3800ba0be05a458d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17743674ef9f83dfdc99665b94f9653b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48008dfb58162485044a3b729247fc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bd03ac9a3a9063fa04de3edb72a36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aebde524001c1b449b9ea9da01e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ac1c8f85e0bb8a5cd696a073e5e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464bbff5b21870bda2e2dd80f23c710497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de6e53a980fe4be8fc040a8a849beb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb9f289c521695eb1f859cb5e36e75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8124f6ff2b82d76dd5c76e4b094e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a24b4a560c2f6b8876cd095e1f81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e8cb3f942dbaed977b1f1530206f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c79b9bf74e9fd04f89a8ec57f22d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e129de85629c4c38f11d2363b0902504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52996835285a49f7c8d765b2559fa02b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660a2d916308cc8b467dd1dfe5741b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f56849e65474c40ca1dcfd2338b39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc653ed5fa64271f09107c13a8b68212508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd8c64dff12e3c891566d7fb3155fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aea01230bb2b25b9d3854c54b93db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e45f6e080a9f269f107dfebd3d5bf4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbc8989f17974dd675462c6151c834512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6712f75b7d06ea6cd74033821d1e7bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33e476cbb331a82b6f5dcb17f0176514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb672e33b48c3f8e57f96c52d5f974c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fdf1d3ed31214ca24f209b7b0766f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe30be121c7500836c253545670e42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2b332bbcdd6c2a71dde9117348359518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15e7a71691d115923b6e37b0e9d1c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e05376184ef064d8401822337ae27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bdd43bfc22a49e3e7c216bad7854a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc3d8514a53dcc9cca880d66664150522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e75c46b146c29fb1c1c5f01f6913f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430ab240cf9f6cac6b7425ac441441c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232426abdd04a1b4bcb8a1648c772d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d8c19742afb9d8b15a07ae6b870a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece39a9bc709287ba8c80c023191a03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634603f393dc2221d741e939be9f31e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab592113be3a396b44ec30debaea75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3db71c69ed5fe05a635788658d631530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc8edbc0e2ef6bb5433d9309e9b6f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d97e1fafd33b98901dc473e923beb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e18f5c65ecd470edd4462e8b6cf3ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6690f6060684bd10d81e28a2937ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b46325b3f259e84f26987a59f245535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8fddd33e03493d2b2ce11071cdcc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c844c374f754d6f0781dabb59d4c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb0d39d5c9f9bf2835e5f9b6e61935538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6f103df0c39dac716c17bd48b2bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26108fede57a0d7c8241631018cd01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a245eb7e802393015fc4205b0130b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e113e8350749c8cd1edaa365d3a68db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27615455ff2a0049cf448f3cb222c751543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b16a98cf785723229bead136465a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eac3ffa526a049ab5b7a4ee667ca01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd73e12ea3d2231f23e5b1e17d5d1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df2d7702d7f34abe1a8628a619cdb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c3205438f6a67c2167769299d05fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13eba9e42bc7be731e5a06217d4b83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822626b0bf3fed4e67659f30d5b1908550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa6369317b89bd5af586161e05e7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d0a13fb04fc0c9770ce50037ecdaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e66a834319b08fa4d8f8f0ec74453553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f270d5d294aaffa2378209bd43c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbafb33e8820e9dbe6012f14a2c920555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42add59cca13d655ee2a96e76c62ee5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb0fff4641f9b30c018d07e6aa59e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21016bec8a49bb2bd93c309d83176b74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae511a600bdce87c6b24928e098449559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae8c8a73c33845f10f6e19973cad3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5b0e3a04368cf876ebc25fe530868561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb00514296cce10ee2eec1f4acc67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdad3dfb38a2e2a7a1c3f1c3fe8c40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ef3e364d05ebd79f42f13626b545e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85b196131ec5539355ce95f2df0437565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edc82d1816791a848475a2a34d060b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf292f79e2a1f1bafa34f644ae9e9984567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a1ddb68556e8e7c91da81be52b6e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701354f891d9c8b7427bb7419369c971569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd326cc650fe48d51fdc9f7387e41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c4f078ad2eddc7d0faf186ab64244571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cc282a629ee9dada7b03d42eb02d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e2bda35a97e4246fee5f2723ba37e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecde101df40fe4f6a9d30fcbe9b4b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f2f2ffaced38aaa0567becff42433575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356fa11c3766e874b0690b2b250616576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb651b5ab584ec7dccdfe1d646f4be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f000ff97199d20b4747e2a94e0040578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ac364a18167d610a33ff2751abacd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f552403f9870281a8507b8058a7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b31168a4942439493e3781def83af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5d2a283eea5271d34c536380df8b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc22c544883eab2675318c0148b8e54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524575a937aacc22b0a6b68e627619c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58cd403e8ae4256b7fc3c8670ba054585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce78924d0b95019fd1e05e10d86bf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fff2414eb973846e05194a2c9a7216587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edadec54418998fb8e7178e01f7a1e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bb766f5d033b03ed8a3feb0faa320589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b1d95f97fe612bc1a2afcae086c5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b356e630797ab96bcc7f013046add591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c2f4343b318e2932ae933a5f4b214592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf90172b06e5a2230c15edce159ad5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d762a3a4ca8ede693083eb6d06be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656c8707c28a1e8e5d3996762bb6a67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e9b211eae7179c8c88a9ecef43dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dc81d53786aa9dfcaf60a24dc7c41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d44bfc30adc6b55ae10d2b6858a71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfde55f333ef172d031622614cd22e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c92fb5d7086972418aadcece528b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f836de79707a52068309b2b2f82509601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652921cad435e2a22d2b07f08f44682e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f294624df0b07124d965dbccb3c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d66b9732c3b7d14ada53aafead4bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0ae8aa8cd1f0e1ecd7823510e2733605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab525fd4a4e49550cf02bc17eb2dbd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf8904e21fe54acb97b3ffbd9c697607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabeab6c82accaca0c82bf6e10071bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5d9fad5756727ecf3b1ffa05a27b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eb33a3fafac25f29d00bc404d571a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9289da61573252f7640b0eb388568d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01894a50bf4d6cee91547586dcfbb75d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f24a14f21ab417feff60e66b92de1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a99a7f37bcdd38844720800285223614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff264dc916040b339970ed268dc9f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f018a4855bb323393a2d32ab5380104616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f27e31dbba9e89439dfe7aacfc886b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a9e051b527f1ec6fed7d3ac874b5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa6113f5d7cf5befad0f25be882d07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3fef51e2b2d587bb1b515445767e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b761351079102477dc5f9ec977250621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f3765bfad52b021a3d45eb0d54b27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d57ab1288d9996c6778b9d65474a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43eab8c43e2aaf6797c275db87ca56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23fd58b70c46d538d7d1edd95fec79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3fc9a082d571d80efc8683cea96e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253474ec3820dc7341a2bb9465bf3963627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c861096c56af7d83e8c422c67091e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e65ffdce2c6c04cea4a93e1b9ebc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61775d46a2a2405adbacef16ef1bb072630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82421543828975e974fe2b15d12970e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de46b02dce0aba2d4a4d403495bc104632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04135bd1894c453721275702001ce4f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b3ca11ac130ba61a87e0103c56b9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ec205907adba950e89fac2121539c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead4512e07d5503addf9fab598cd4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d28d3775fb79b87e9498807ba9f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30842153984bcde5d511fe1c41fb291638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd567bd773c527e3c4edbce79017753639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8fca5c078c8364479f441992f4f97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c4d484c6fdd43e91f751ac01982d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831d07e996c0a983fcfa7571a42184642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf5ce415b6edc4056d412c911209b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb9eee90532519a07ff6641f9ebcbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e8ca60d3f7c29825deee9025c9148645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee760c5ade6164016394fa324a18af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38578873d4831790d83fea532fc10ddf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d7dc5ed7f81c640e7f24a9664baf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49a972942bbfbfa5b8719d020ce9ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9aa29a017d727b19e94bfd9cfaba6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735ced4951318a5c33ff2e9e745daed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7e9448911f8fd83f5ea661f3d4ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5688e1f39373932a5f1a0fa551daee5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0889b4db25aeba7fb58f0cf031cfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88dfb707ec99e216fa7e35d96c0eb2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da30518a6306558d3df6d725bdd2e46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cb04e1de87ba6db874fbb57f64507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a863f3076d0158807d72054839e261658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444956bba3de9632d459f58f6e8778a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938814802ddda73b0b1e52495e10bee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7db86afe3de35251d449bc5e6f1cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501b7314732cdfe4d2dd5a0ce814ce9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc998ff57c3be2fe5583cb65bc521cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653adc99547f2bd624d78a6d6f89fb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912f2c8a2e49717ee60de22f0889f33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be716362b1b34befa1c4f3480912bc4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e0896cb2dd4002b21c1bed628c9dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b4b29e733c05919cbfdd13b6bf99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199c7b73b2415e77ed75c77e0f1100669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f86551017894598f38f2736dcfbe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb22714f75703cb990818a0d4a1de0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3688150c7267ca819ce91d73a43266672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0bddf7520cf3d84aa41c98cbea231673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a86d77f96adab951926cefb9fef9e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7df489f103cd06217eed4dcf2fc33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bc5242f3af964d6cd80f9c32b0ef7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530468951ef546d63407f20558100df1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9229e2ab21cf6669fc99a8f568a20a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab3844d5407fcdee07ef501bb15ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77dbc8e8c4640f9aa7aa2153222d2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542c50c161a98e9593fbcbbc7ada89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab6753e0b0ec241289afcbb54beb92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d65225fcbbf82911909a0229cfe05c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950caaa7c6f8e137f4fea95a7c2c4ea8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2a2bf48ff1b8a9344d24ae8604be5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339718a4cda15b5d0e4fc17a2a10878686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7edc46658bb5699f46a8a54c32872687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3ce25b72457797c1bef2d6ba12262688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd1e8be5ac6879f0b69a82bbbb3cee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8f6e5fe50ebba059c8a12cca2ffe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cbf858c44f61b973bfd06660232f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fee603ce2ec71e389ecff5d4783141692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d26c9a16c32fc79b236cc43506d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619d9079babf3116f5003d91187be7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06338b23d7c17d311805bcb1f727a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a810cfc26a06a9bca4268a6bf9e2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5747f90266658d36007c8176632bd2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cda29b2cd635616c07a03016bbb9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a0d8ad58ad0b6530a5ad892bbb894699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21816c0cbebc952f0add0d9513b4ec24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86cd8d7fba9447adbf356954aa8a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc9d18e8205b593f39a0ae41497be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb8d3420e728219a6ded04d92b7b67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd81f1c9ede5637c41280fa3133e0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba208eccc3051dd6870efb16d3a717705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c66f553715dcc032607384570ef9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9fd2ae639e14985aab6153ed49082707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f163c8fe21991a1c451c747696988708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9b03355b3ff28534b4be2e24b256709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02529704da53f53f2ba556511caa42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717557025af98c201e553f19110f266711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4c56a2e8e6f6a1e5470c2825a0a25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ecd7dbfdc56ddd2f46d30e7b4ccd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc03085a83739aba9d0f8bd5f30403714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb700eae2d595d5cc2ab71f43f34d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8eeb0e708dfe72c350ad97507d9f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9307a75ffd4bbab6e29f1709905545e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854963ca10dc8ed9260237d496b0e72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525c9b1f08fc46219d169ec2de73d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6570317fc0fb27291286879e7227819720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733b0c996e437fe97a89d1a0916e479721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc872375620769099bfe44dbec08a11e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4244b4147ae2d09e809aa60d368140723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d1899e336b8693972ca663857a85b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd9ef13179bbe0db2852e8d1ce84a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e63c7ce308ba0bd7ea9b3e92b8749726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc96c96d45e15daec4aeb4ae42f7f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26098b19aca86fffb035bffd58d814728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce606b1db2c2133a2a0f611a79848af5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1f2f913a214b3f5a44e0c11409b09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898649bc11e31a68437863aadb9b4db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d150493afc3fe73e0d8d194416ccd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812c183832d6d18c2ad0f9dce99e1c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236276562559db5ef582216ac247e48f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9752baf378109e8223e6e7669148735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b2cf0fb2c690f7752fc9bbb4fa60a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d8d06513836f0736c54eb019e57a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da11ffaba4b7fce893763772d1b8833738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c292961c3714729520e0b970d169594739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dd536a151c04279a141954a940e8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf092eeff3beb20afd2450dd850ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb95ea95a4b60eb893e640be5b2af34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55743be40807e2cafa4b3f652d314c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182f77fa92111143bc739aa9975046744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db8e80132fa5212722207f8e95ef54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b62ae5f6df35c154321e1ed106a0d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815b216fbc8389b0279461ddae4956747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ea2dbc593dd508fc3c8820f40f0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7d676800a5e7a4a8956bafb2ea18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e19fe9392a5f10f8d1a73cd8c3eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dada52f1d7b1bd289540740ba65d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e18e229447c42d60eaf2cb40798db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d6a085fb180069cd7c37222a28cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d871146f138218a1e6b01102565efe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135f9385ef23fd64867188f0d211f19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a807dbd812e42ee73959d8209444ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376655771aca54978265825736f928757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dcf1e11c40a261d0138b9393d9d3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0107ef0ea18cd5d59a4d56eb72b0c40759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>