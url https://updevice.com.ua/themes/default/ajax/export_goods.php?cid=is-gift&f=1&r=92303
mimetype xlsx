--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb82408b59d42705e7caef9e51f95811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fe31b6f547c67805b0139c34bfb772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d861572cc6e30938f277ebd1010f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b0a2238be4aec687047a4b6bafd1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423feec8aebea5f0d89fd7c179777265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f46ae0d62f2721f9c3ec651c579f856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18259997255acd5098f5c341faaa587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ef457609d0832dfea2cec352a4f288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4102f52c7f7aab3b9c378c0dcc1279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8cbec8d0abb24e2f8cc5306ab500210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910732e6036ecfabfc72900a50be80e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ba86093bfeb4c18cd2bf4489b3b5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7950755e4610a13e579ad73c5428b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800285ba1d7fab5aff8b14f50b55b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d420118e8daf5ec25b1633084f7409115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610b6f2ffb74b7ca63a0e69e50e5a8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662c52c7055ca33e32dab03d2ab33e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866dfc5f7132d98498709397fe87c4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4052aa2bb6fa77b0b0b61bf82b08519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94478c950f5ff0a1c0483a63a7fab08b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ee3fcaf4f34ce6876c0396123e85021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e988d6dcf91e9c0581c02c5457a7bad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4a3b8ca6e919691a7856318360ab623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944f87eae1d738063a581886b4b50a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcb0ff72186cd5254e685342d68ad725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae135d936efc7af6d4ff9da08090a73826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2e9b2aa373a3ee9bbec6a17955d7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc6eb592d5225a238eab8ec29b2e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff959de02838b563100a0f59c6f8a1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876092fde289f5a8d64520f95742c9c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8700f8113d3b62efaad78d254566f1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4601c68ca909e6bcbd9f3953316e82c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033f0c046a87796599d78370271844833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f829bad8694278ba5e58333ba9b1c6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78b30dfef3abf592a90fc28d7a86435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a60e772a8897907edccfad983ab5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a36e0fe4f2df5eceb398410dae43737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fd12b827576cfc9a188ead720dd9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b0a159e40748b8c279c29cb46c1e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d9f2b583f284ecbc2cf40f30b7ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f2fb9054c9432569a51af05bd9bf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc988c71f95cc880f5399f9c8e64029042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c872ed2b2e0f14788f0f38272b305ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d8304c15f5d4bf0be4e85080e5dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d16073ba2e6cffb640ac7fd6bc5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c7ddd20a4a7288b120366ec5dda6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530939658da761771e26ac306f57859647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511fc8e3cb726a52cdd29419c75fc4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d2bb0483fbaf28711ac509cee1ac249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422d2c07b27107673dd99f4282a83a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c5030b2fb6ea0358600c70f476f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcae98f987caedfe8c0615f36632d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54200f8cad557a87a30d045fdabe018f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31472b199a39e91b593f54c36e81594f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1ef692d2a26920cf38e75ce609a3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132466d6a9fa49373d034d2f843c9dd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e5419ae82cd4fce679148fe9e42a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078623444d603c8b6579a8dd467b79a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55b16981d9722b3abee5907a84988e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed49a0879ed4fd24bdc41fa79eda8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b9633453932b37c4d9921e384bb0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe9e117c42fbb9a683ba172a468e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3eb35e18eaa72c85eda2db253a6d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca56b7ed00b4cad946782cf27fa82f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10dc37be8199327943587984578f4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff46c4f4713fb9e9b88c679b782bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b546cf9ab38e0c84c3d0617055e8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389063ae78f68ab817cccf444077b73268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17121dacbaa177ca9a6b864ac5a799769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990413816998352ad761776e6ca570fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f05a668d61d05191dc56fe3413d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6c5cd6c529765ee2883c11404390472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c507416f480ce7524b365d9fb0e43273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43764798c3192575be8570bef1b0e7a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b6f235832fb71322c032c80413a1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb142b1e6b9374d1de5aab773d629a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340480974e6aaceee8984ee03519f8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd95d1754e40db70f0e7d0f9a3be32178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e03f10cafe9306fccc892dca5cedb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f07e0ae6f29214b00ebf1b1a41aa580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bc72e2d8ecefd01927456ced86e7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45da2a0eabe691de3f19a93d9737e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9f003810d479001edf77d37bac4ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6de5a170c19faca62aea45df26747e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeec25fd31d31a53923c4ad9113258f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b76db401ba8fcfb0e95aa04dd2274486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309de898595c16f46d03423650564bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e697a4a85a02ebf0d989247f21464c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af6b3404c3e0d9fc9094114266db089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3cfe450010372209a550daa158f0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd04ce337ceda46354af56ca8d369d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03077ad4b883b532e9a20dc8a92d50f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec138009457fe12d004bbf0e3aca9bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9426d0929873e021b5f0a1bbdf6a93e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6a55b506f111b72410142b1cf201e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7613c568f14274b1335bdf9ab29656996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428962ce7cd536e41fd185eb6fa0a39b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ccbe6253d3e135408691c5b62818b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925ea5fac78e0a71f2f95dde5325fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc74fbca0696ad7e92e5079b221eaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4631d6b9c517d2e1fb8c2002991e88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c387e7e1d3363810dd6c5b9287c642102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaf7753af76ce244a231ae968af624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc21fb34b9637d289c539b013600f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9338a9cc990bb1fd7bd3ab0f6ce5a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2ec5e8aec7b1f50406347a523473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f904a4190d2efc2e63f4facaf5c084107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16591a051a0f2db285835ed9565d917d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045c00dc6c0d1190d78b75a6e5b3599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982c9d188f67ccb2087a8d88b33f85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128910208923120da168d2b33f2e375111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54bffc6f167009a0957baa6d0335f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e522042b0208669d71b359e270024113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b2d5b97c757e54d761f9e9afad869114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808f97d8cdf04e3d8b75ca114efcc6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d9bb0481490367214eb365b1768da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6bc39720490d15ad4d824ab37098c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a24ef31da80522d4797464f14646a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8dd7c9da11fd9986c2e0a98e43fc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624ed24a64fe4b451c9af6c03636ce1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeede7f10775c83f6e95f2d2cf24160121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477fc1cb7615df11a5b0a26dbb6c9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29be2fc1e98f0dd58f094681661c1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e835612f994ba9477adf98394c78e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7578874b597d555d1fd566b0a22fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978347e3b403a89bef505a81fcf25f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b49aafbe6fa4043bbba6369e61a27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb83368774cd0857d5f8e0e36a6a91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3904b65344698793977611d0f6d94c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e308067ec005bea578394941617da5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48900cc8940f39367de75104cebb19d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc630491f7ec537ce2ac9b4e12fbf653132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1960a3bbb9b1e955c2c0c1eafd3fcc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543bfd260cd21d6762994b7626aa250134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e3ba55a5e6989682304c7f5de5a6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30508c8cb4e2a5b93b2a049a084d8086136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f2127baa33997795c603933ab5c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f2f3361f1415587be34b73eddc7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfc50b4230413ca03c6af8059dea19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac38ddcec33543cfcd24abd3fe5299f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec08b11b74fa66f763fdcf51d3bf2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ba6bee8d4d0a73503f7e4de48ad1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d01c156fce4b77adcc37c818b70f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17b90b16bebe93d68d885a9ee95c69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487fb63794c499acfa8f1128e2ee2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390ce32277bd3dc188fa5f3e1bd87cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6882e1184731d2a7eaa26e5d883a8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153894bfa31369589cbcd11a6ba8057c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c30e2cfd730389107a23b659a0a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd288477c7bac35d2481043c906a8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242ac4f01a437db6ebd9c05a52b1e06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089939a4a03f4f6aed80386793f8db19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80c0d06f7556beff48cb80d3c30bde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0c2d278812ff3601e627f0158e8ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c62db7b74183f2cb438c173ef4b9c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b56c54220c5fa6e627deb205462f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bd2bc327fb72827fb5c56b1bd8ee6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1d773343c639d49805d1f90755c48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d84498749aca6f0840a6550b5e7c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5b4ac8bb80216dfd73343975a8dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66239670b2f0427dd35305bab8788c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d6ea929908b24cf0470bba469e66f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9ddbd82e22b4393c96777367b610163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc108ba5951744090b184663935ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28572f488b6e97899e35445a7fb202165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037be5a13afc99464a451c8b9f3611b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc8c47d5c9e9d15bfe50e3a7ed8066167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d47ef852eb567d81d876ad9af9a20d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036a15cd3396aae4469a15c29b4f81e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461e21b5c665760932d90bfc7b175a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef645610f91e800cfa36669d3bd6427171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70139e809c138b6e4917e97d092d4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacc84b44ddde1d4567338d39e3dd43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a8f9ad0014bb6677c05b001cf1bb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2237e45341701a3a905625e74fdd1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abdd361a794b0faef5f14afd7f24e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef941be1c2d53e4b6c50c275dbfeb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf8d7a2985a0093b623bdde9f13de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a6095a07bae9309af34632670408179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f5c0c96918be7c93facb9f7f0d49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b45cbb6d842ac1d6a745fda8c60600181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35c6894d2b6a3cfe1805f98681ef3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3f6677db531e6d3e9bcae9edc0b30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b241cc04a2277a2dad5b7b5149e1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99258e2a70cf20b4edc7336d8c374b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc3dc4672dbfae9d0908c3c1e588f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac1d40d2e6cd0be1b45fddca71b4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30007d9f752b577a94c55fdc409cfea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6d43db9b52f087e312d348044655e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dcfd5b2f1f9ee2c17820990905ffa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58083eccf6b48515db0e3f929d58b8dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fefbe99307f33686e92526d5a0f755192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88ebd67bf0b312265559c2bfd2a5e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033388374a81074161b462fe38b2c4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b708b8deff336d4e80978fca92fef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262889a42e4a5dedd82c78d0de64fa1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32730863aa4021f4637b90a2a713966b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c11106f0c4f867e8647442354f609b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c8e75e27125856f3a19ea93e1f81b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dacca506bfc3afba5d90e3f53ae31c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c49db38772d6084ccac586a2a23c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c795550c37e54fe1e289d084ef3b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df75bacbb594aa01f1e9714539a197203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9e85882d47879f7dbb6a4933aaed0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f05b00942cf3eea0be350a008a84e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a045ecfd9365a7bccc6baba8c91683d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0fb4437d2205896b4382153ed8d0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b965dd12948e4a857bd21a1c03bc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e352b377dcc4225da1a01e5cbe3c5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbc5e0fe235cd0e72e41869faee710210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce9994478e078d088ea9bcb01f643e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354519c5f2edf431917b10eb77f4f583212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c545e48ea42df703057953296c8b3e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513300706ab254e202010360ac1ef367214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07ad1d3eab3e39b413adb16091789215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d569efa07a6acc237173f3d53549a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9eaa58262f6e4b0744e153796f92a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153bcfa6667a1a3bed907ed7a1f08f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676ada7f9fede1c4df4b0ac07e627e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3389612435b1c5f23d4e4e6d9dc28ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082f3edabc67fbad9976c39f98ce67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a77eafacf8c97bd033853eeacfb92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6e1332a2907b6beab06f5f2d17773223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c04595b869f816ba69c335c7c53f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499cb1be676aafa630f95138038412f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e85d7a0044e7a933d8249393b7e9eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a39fe2db29692d93b2a5605c032a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcc52bcaec0022e1a59b527e0abdfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ec58912a37952a82cc079d22f8df5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c0d2a0400961b6498d49d8994750230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241d4f58962f6f7fa3f348c190e379231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78407500119547ccc4ee847e56ebf9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b7ec0c9952502183d7574708b24f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c6c83f0e242eeb5efa2fa4c43ec1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c7990f6aea336bf851c520cc31c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a9d0dfb862d06d26104ecbe28954236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175296583b6848d37cc4d2817234675237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812255a9241ec0dc20a8bf05b24221238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9107da5e9e9f10ae92bb039565612a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca5eff84fc798d485a83942982be7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc449fc7e26aee95d849bd0221800d33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b0dbc3416c9bcd41f5084b0c6f13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c8706e4582ca9d0a174e15e70cd5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c73adfa59bdb834300ed40e3c5ee2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6282e99409e4a6c5b6ba264fcc4a4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c232800757c7bbd1cee2bf70d31b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4d9acb9a3e676454252073a8a90cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c00456fc87739cb729904d863cd72c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660cf7aef57011c19d072bb60030049249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754483d26c530a9ed1c986a7d360f994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505192aea23fd1ac79eaf000554d89f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a0f51d26dbf5508e941aedb656472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c750d4904b7e33cb29495a6eb0605253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e471c98483cd7c50db9d031747a5a8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c174bf9993f35257aae2d1deb7c4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6642eaf35a2cfd80eaca2945bf4470256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36b64df589bdcfaeb5a814f55012dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67194af679e6e4cde4e1808ca76cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0d37d492107bbaf3f72f92b1c4dd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c382bd73af6fc296b77d9c79fe067260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f46c945895ddc03327f5d954242ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252a61b1ce3bf854ae05974370a9284262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df43529b256719331ebb61f671457b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3eeb34fc9495262c535043c7c249c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa392ee7202099307c574e0d31a274265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971be2acea61212140ffacb73bfbe49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd624a8353c0df7694914dcfb98e75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e249b34fea96e3627ed00ebae7939d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c48955e5671eb8732bf8453e4266fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda383bcfa2b43b034c2717a4cb8540270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c630133e159fdacc3cf33dbf9180ec8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4f0a71b04bf2384fc9a316ae5b6c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d9324641cea7963967a66165ba2cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a86540cf30a1fbfca908a4c5ad37fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c8dc73d249cacd160c0dde7688306275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660ace82333164835903b6a90f429ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a14a3c261585ce26220c21c346a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed85543753bce743c66819b9cc756c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c9b0cd674713078a6c7ff4c5ba32f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36501761690ba2a18d3dec7b08af34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b17f3bb30e4395457a1e3d169d5de7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a7fadf2535baf789e86e074fb0dee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0699cb67a8ac8268c56292fe214186283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b7b3e8bd78aed2ee21f9518a9f440284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e308f1e0ee6d45a43267a36b2e213285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889deda5454688cb2eddaab777cdf68e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0931c0f0e98393d5a1d0de9d6a746f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1584dcea7e12eefb3b17994dc736dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ace1828b3b789dfb3a9fa44e1d2608289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f888be33dc6aea5c055ad5772317fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f29ed0dc282c932f6ce1e91004e78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e4401098f2e719879e4f88fce6905292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84a6f8d114caf98ad6f619788c692293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d0c5f6e4d1985744943ce5bdd0a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b9c27f9f3555c9bdee9fb4e5ce101295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965d30f5c2559703a5263a91c4f3df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0976247afedf9505e6018b35977f3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183e75034143790925207f161c12c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396628e2c42911b3eff7aa6ae2a8fb08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca07f99bd98638a6e751dbbaba101300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd52f575972464ad8c1a2865914b74a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f719223e173114025570f9471c9b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a3a0708a37c997ff69d1db140a093303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a98a607dcc28b0b22c38b7344862304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a2076c0a8999466d5787a61e128ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f28e7b3307b1aa2d015aa603c320306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5964dfcf201535ddd9b888b28fb525e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eff5faac09beb7093405044443f34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4221f47cc94bbaabf1ed896b84e196309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f9d4439fbfe9daa740d12b89a819310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb49faabf077ebb4b24633a7d0e1fda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628194cc8b6c8dd1779e1ca1d7eb4632312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df968f2b5b615b3190dffd04032328b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af14655a97b2d0fe522a1147faf7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d89e3d710a237f0d84b3e62bc1b47e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a54e06f65e2685f20d9840e4b7fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aecbb35cf3574dfd842fc7b4dd581f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33121aa3a5b776771be33004d2fbef3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaee354536724c902e238ac7b7e819b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f6282f0b8b82059eed923c0a33e27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dfb0d6d0cad887bd8e21194276c5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b485cbfbe8ee884a41d45146b497322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8f02638e28132d568a7efd13e488323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143007cf6abac528805c66f05796edc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e31c02db3eac287bc6bbddf3506433325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3746c9c55e452be331e621ceb4b1c88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e7617acf3cc64b14cc4166d3a0fd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7eb42e711652d7d199eb7eb46e6fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce15914960e7e4e445ea3adfddcef3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d7b5354341ed1b2dc4cac57701ec0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b1c0869fb6fd962e376e5231af14a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756347380437c6593f013e5f38e36414332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76257c34dac0b71bcd2162d2db68d56c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a923e7c74cd38c9e1f131fb411115334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c8680635baf5b3a187dbad32dedd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd1e198b53e5c8d3139e7c40af058336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3977e71613d7d2c0673fb3cd4ffff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0194eb5b5ebf3bde79d9ed7887bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b1041a13b45c2d8eef383e48ac86b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae996d6cf9c6e3ef1848fced142d9d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58518d58ef080f4c15bde848c756d24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf20a3b039e9a7f0b19ce35e43b2a0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bce5526784ddccd018533bb75688c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b349e17033b6f91761565b8e3f0b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa74848eb1e4a38bbe60bd627727b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b6660f330fca90ad35776a32e847c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12461193bca5681c175bdb57d787753d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f358cb6e007beabfbcb9b48bffb6dda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddee4ce4192f79a1e1fb1923cde9ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99ee519fe45ba62691cad0a11da904350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1fce10f23c9cce9b4f699ce010f90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c597ea222378e0a0a837d53af860dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a8a9a38cb81473759ecab93ef6fce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329f38dff0cef5c143d13340ad031a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e24ba38550c32ee150fc6b1b0b412a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b207e77237b6a5b814ad458530261356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aece2ab82c57a6b345b83cef4c9e79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18587b5712f50f8174d031d2dee85859358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1275234da86d3dcd27dbeecb3a5b7c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc68998999a25dc4e853be6ff1d219a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951081a5b7c086c38b30509956eda50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09356e93afc2a365da46a9b358a3a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91937299484c21c8913bf13f197646f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec71bc9db95e1ed3f7cfe0b10d21fc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da924d63591c2f4d03c784b91b9958fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92868f0e5f7caca2e00ddbd7ff6c681366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d7c0ded35c3c23fc513457c9e7db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe7c029a7f97bb97b323c2ee1c9c4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc1b6497c12ea3058c2231ef88c8fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67985d2b07a8556c783d7d8e10a5bd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea969385619fe18de7c979c003d8ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2d402e42a7de27354b845b545aa3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c39d50b40a98454170449a3b4bd02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6962bb9037771eea9988dd78f33e76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b479c82ca0a443d21e3348a2b563269375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb8c9ceb1a65aeb9ad6236298d4c30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c26b51b61c31a8a021c7bc24d95c8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8024e28f3667a439c7decd3e4e7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa64d418ff78cca535da2003f35f495379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12614f4d19304a57ab925bd71a77f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e9d21026215e352862e6b2b0ee6ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0af7e32b0c02eb6d363de5a6da9bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec6aa9c2db322ea66ad48214dffb06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e728f813d0b291986be2c998e626384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7be763d897ca277ccd378ddfb89d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09144c4063a0997d80795f39f76b201386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372f8313beaf9198312e69423832641387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3797f959b84167a0dddff141b730daa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d52a1f6fd1556e8e7153edf33a188e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17744321d889762a69d959ee5033d7a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5c5ac5eca841f9ecf490e4898a5cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca3a576e0bd2fde2fb6f043ba2c364392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce4313c36f0d85014a1c5079b30446393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8b276a83174d64544ec587869fe48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fe89a2dee53b9c7763d7692f56a44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee3873f6bd708731e6cd0b4efbb5a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0628c85163193b8b503794eb1d4bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f0db4fa677643325014b120ebaf47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506819687d29d6c5f7e930b96e4b5998399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d59c927d14609202557f70700808b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0b15a96fe49e4f0e2208b4d154b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b197ab14c737e784cc27bade6ae95b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af345f9531234669b6e36a7cfafc5462403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a4aef7d9715598635f06cd539641404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed400481ac935dfff23a06b417208bc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887099d460ea55d474a5de4c7fbcae18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5803cc1a528d0b73a514d4bca74e4a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915eff60b6706233d41b502ff3851dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30018a0db09bdcd2ca5e3e41d5c617b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d376faf3bc2817b7d0be67c782725410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d072af8a7d81c137a5fd3fbf8d33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176c65502da5df9f44d9e21093ec4e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7bb3e05d9ab22b22ca52a7fdbca50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75aa80d7944ff60f82e3b12cb70b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fd0c5716a87bca2547ab991cd24b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f09c4514035681e502753a84f78e31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d02dab96687683b43de9b9c5824276417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4f051dc847c93ef22850404f88254418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed1207734794424347ffa908e28418419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977624d9332d3819802b690114eec96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2f4e7a115a84d7ec41b3b71c173a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b518d4d57227ff0d84b4b2f88d96f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243c9ac2f67042b269024bc759e46a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941c89c687bb979f3977d90c8061f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948d3b15f44fcacc9e42514d5d1ef3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0c162ce511ae2f98b39aae1710d1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c58a85432a254f12cebcce1361f461427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdf9cd82944a256629f9c02f626771428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63236f391d57ac101cf14de8927d1fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0076fac0e99e693fbc34e776bd7c18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974dde4bd1f2667f1e4652e2366d281431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a493d6eff88dfeb7f1f1ef91882cb71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af243e2a35131c0211dada86c2a5b3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e441c55dfdd0aeacb1be10bfb166032434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3df890ffacd7025f038f6e9d2b670e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80110fb78505ce5d72823a86b2d370f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4372f43df0d2fe24350a00a368efdf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605b3b8c60b2ae4983313fa29c62094438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c50e372d90fbe355f0c1f4f543bb30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b1fb7f936649bdb3971875250166a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904480f94df36c0cb002ae440cd8f43a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402570f945e8dab20efeb2f06ee1f5b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842d52e81800d67ea6a67e7d479c406443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e106625a42788b2ea658758277669f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366930a9ee4e764f01a3bac0ce6fd870445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533f61951dd1bd856b2ca685cfcbf81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f327300f27b2dc90c27d943f02903447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167ce18687e30aae72e65b53deca3ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab8b5150d15386442fd45a6cf43ed4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeea3c2bc99b92ee344e393a922c5e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b08d33b27dc77cdbb2347fdfe02c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6b0dce86d26982287b10fad315d4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6bb3ea05716717e1e72352ac7c99d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba52cf251d48d568c3634050eea9e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd116883a5073c90abae9f729da0b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb834d4718bd11de30f04f472092a4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c83c3945d5746ff984b71abeca3081457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e53d7e95f1238272848631b9b8bae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e1e92a6d28b408fb89a044c8a57da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aee997057e8184765d0ec00f58f87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddbcf04455bb3d0578d189ee034a53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb607c9f6998a3f77dbb29054a7eea6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23615a5063a0bda3b962246e8eced0c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136775f7c0501dfe29b64b0af199b34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254ac3252ce72e30aac1c062a454ea1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353661d41b958577452dbdc0e0742b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d0cf8577fc3ac7acae15e8908ed79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9cc7f300915cec55196142ec78f89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e9d5212ba955a0dad38c92aff3b2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91b25ae523d9c87d820a6fad52d234470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed001a3c7ae8e52a7a474df7b15b9db8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53000d4aa035b815536e8b92d4e0b06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176877fdff9b716dd8dc4cf9d6b65f31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4627736c5a07e71e1b39e25a4295202474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a877b6f387d13babe630896f0a2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a78f0d6803f284c20a14a0811a592476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85974e2bb81c614c286ccecbe23f40a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebc4797b9675562acb78410ce65894478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28843d500439c89f1358b6b953022974479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b77db463cab3da423f4cf46e963b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89a90c72d5427151b9885e15a95af7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cee944c968835d78a638f98b3a34a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb01139de5deb26de53e3ac4d4d8cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bc72dfd761e5e771d90d770fb2138484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb2dce0c25acd96b8cb2461263e57f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c64413e34b17398fa775e018aad53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6354ac90abd141a005d2b84f63a6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a5a36067ee0c58fa97b1ba82076b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c93fe2854aebb419c7c0034064529489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd4085aab8ab839c6e7dcc7a5051e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f98341b989a85d9600819aad8cfb8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a58f8e804d833ca0e894f1c155777d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa821839a6a35a887f3b84b6025a2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4a9367d0824ee9ecd89714c93492494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdcce72bd3a6fee3b3da74aa5634ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a74a9935a94f424aeccdc7130e22e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba321db6b7fac9d8c78a6dcd7800e0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679b19b2dffdf34183ad6e8ddce8411498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c059e5caf79497c2e7577ebbd76d6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c95318b2bd6e6fa518e1609252b65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9434608e08af61d52c6c6a7a48364a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2b0404c3b04da69ce9428e93ac556502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd21104a526a3caa0fe1faac571e3c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02c0f2511fc6ca9a5eaa1fbf687af5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01eda426dee58cb11fd67b2a7e3578505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fcb96026a6a635b8176070304abe3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714704739805228144199b2634e538d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90bdaf6858fee290826aa6d81bc258508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ec00878fd78a96027536590af10f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e13f2273347292e189fdb05b332e47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84763b3339e4debd68888d380686626511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413fe41963d091768849866da99dc4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294acab38b374098184249ea78eb05b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb11338378281ed3324a0631edc07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe2f9ab1dd9186936d66b662dbcc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991670cb1d0dfcece3280af6ebfb7d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f7c6c3d30cb811f129265fbf550dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c2728b9c6765a91f39b9b3505c28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e122a6c45546b3b78f208deeb88e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b6ed6d16fda33e0b37f5155b4f93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a6a19e792d00fe03f7f7147d9443c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5897afa95dcdbbdd4d01846589c1c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8adc1a6c8f9399b72492437b66c477523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c310f0386dbecdaf0ff95da5552816e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d53856f1f5da9557eeaa9ccde278525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3e45d0217086034ca316ea09917c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a3f83c76f9235dc90219745af4629527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d006ed56accd35637c68b2240243126528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7d9c73dde3c15938ae2a76af78262529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41431f8f375ba802f5d3524494a51b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde34d0e4ca7ca55a22eb6898bcdb58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700c86c4f5e8654df7691ade7b8b58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c51e480a87e9fa9c5697b71498eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6481e5b9f9c76f2e862217eb87df1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a694bc4374777893ad670a62e6fb13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeae1af72a710215d068a8992683de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913ea8019d3280daf7623a1f24f41c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae476300fe5bd97aeda41a85b1bb1af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd55dfe10db5c0ce8b4d47f3268ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ace94c22c7cdc6aa46112927c4cbc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0e366898a345366c2fae0899154af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef07fcfdcfb5c7e6939c9095be2963542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b36a619ed08f3301be30899289abef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f7aea222739cc812d37466bd9344d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d7dda9f3c853bcc52e0a0e4a3f5b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9767fede52b0493a8017612c102a64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc80edff267010a9f6058cf7d4de8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30806d4720179701cb1aa050518438b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911a7c435098172c4a60f8414514842549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff927483d511220a96dc6270f7420300550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a2c332ebbabafaed9b27ff7db3def551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206675b4a59d08e2ce4a1f1f18530ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5abc7fc4a74d9db408be958bcdfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73674e96c82e9660532fe75344b9973554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5981a92c0ae9b696b5e53c2537d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0633a971830192254975ed94ab5255556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c47a3da2b69ffbac6aa892d8f7a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4af588f4e609716302ce7e2e07d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6db28e64f3214b804c7b862ade34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5d21cec9b6561fe642f3e18f7e3e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e6ea682e4009d12f32236d8c0f33b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5426d85ba0107458027e8f83dacdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88eb9985c4b01959a6410eb2b2c7a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9343b9b857913fbc36cd7e8754fd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371601f3e448db6f3a7d92ae3aebdca3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e044fa1cef861715b988c4d64bb1c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bef1c487afdb3cb08198ddfde77ec5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee36f948be3286c32458f4fd7026c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d36a67f39aa1dcd24970dd69bde08d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bc25333744a5e1f522abd426f2a1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124870e54a61ef8655e3439b27112350571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1c10ae64311a08692bd63f996a42d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9622697a3c16484b9019afdf0d4a41a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e22c4c18b74de510055025343ade2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270b74af928cdc01919e45b78fd9aa7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8527a0f9cce5af94ab7c18a2bad9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f28c8eed64b411e776e1c52101ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b655d829a9edcc69661dfbd14f9539578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c7004607541e505548b14438974cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b3563f5e7561056b1e8d83b9fba6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a9e3c150feab63aee34169880e07b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7ab384b607722aed7c69dffe7127a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0395923b14ee3415c1bba7eb1be3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebaffdd09b9d05ead80bf3f78691c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399929e5fed064fd6608919bf19daea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede5601f79704b918debb6ae44e4282586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c74f585b3036a586aca7666f02e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b54b547180763dda64d88516a79d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eee08e9f176667b392cd0eed8a116589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133435b67b7c9cf66d6ce5568e3a6fb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25926cc72d37e1f43af8bc211fd2a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae1dc8e116aa107bd138991537c2d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73119c6fcefdc275a53410af9670ec25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8411014e2e4e6895bfb8246d562f1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99532be3cf7c905ac3c7d49a387778d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09825158e4cca43cd0265d79f2a8b741596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078f5665d5f078b5f9fd63cbb0ca05e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e86a9a968167c9107e403140eb7f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045edcb9397a5ba9d964685a28cb516d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087ce26fc99960641d27165f617fe5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9be36f80032ae223275efb47454d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f185f6268818aafbfe3e125b0337602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5984c36ceba0b3385f48da1a1c97759603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4f52662902d8a869d327416e4b283604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0096522223c923c17c58618092ac37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbfff076f6a72ea345bcb1e4d1f716606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacfeab567a882b816e400a9014b9fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dba49cb97f37dbf7a59de64520e6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacbf122bba96f8765ffa4cedeb8732609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae33239d634a68e12578f45d93ec8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeedcdc7e8c875c1b4d34fd8a525292611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51011a3cff23d5ee99c98f6cb77f18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb3ce558796ef0e9582467cb1703d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e048fb3e5b6e891642a7364840cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ba9927808c2ac8f6388f5822bed3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44cd04b42ca0a12a17571cea2b992b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305b8f64c735887e296bbd3ad042e9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c343fdb13ee13b2f68b6229c7a1d823618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a27e088a46723b31e58dcf46ed6854619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de6ca93aecee7b7b7f4e6fcb380317620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328481289a96e40b2c18db17ae60921621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f9bb34b577ffa83f8ad9ab221e016622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821b55ff0a5465335da767f3ea7e2a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd9451dd4a0595da76c18d12139e62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3210e6d0ff71744c926ad44d5ac05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09158d7771c35823090dc0ea3328ce8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417be2bc33b1d915524ed11d238137f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e652e6353e9bfcecbb78f4f597c8e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b405f7f6fc0e562d397ab47c705647629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd53cc13f617a3cc100a18406f70329630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdb9f9682a1b67bb0fde9c34ede1fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece27130749a5d8d80a613f97ca641fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912563764440fcdec038cacf9726176633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d57fa6a7f6aa501d80a56afe39ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288de7cc0843cd8009dde488eb07f32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5122c6e0d0898fb0b30d779ffa6d5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cfbef3b0fb5f7ec4a86b9b3a2f19a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22249817fed417bdc1fd26f43f015638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc692fff7316523827dda8d1dab1634d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aefc80b360700d355c2ee847b7167640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fec476a7b9ed0548d0474717150ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d4d84d2f92069c7a116d6f00eb593642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13390fca512254106262279eb4fc4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ff48901b69a1666cd6c6822fbf862644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbceea235a13d88d6dda4ee2ebfb910645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3139792badc71cf1a66cdd9b8440df7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5c0c55b1cc16b6b48b5b089d913f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31979f916996733bbff1e5c513792abf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b4ee83831fa2991e9ca5ab509d98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c437b7e7a6e35ce209791514fda90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aced3446e12777334524ac78985db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9850774470ece043af5e3f28ebd1f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883cba23aa118c62e9136568b67fc51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b923b14ed098f7174ba4e25b576a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3c6c181bc6034eea8b5072f5ab23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee50bc17ca72ad9bc15f16b257e8b43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83724a1475d2833bc88a4dde0cca7564657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7d4e0018aa2a57a443ff53a575525658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13260c1d8a717678ce0fa934461b26dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7be2b7ec3d7f8a3a1f332e3a14e72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548958ac92996be7ece4cd56786cb14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f30052bd55bb7f685b354b8d4efbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785ddc7b0a49bd5e4ad38998c775fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27341502be74d1a58c0ee0daae6edf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1eac8365c52e375d64aff36a04b57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fc864b6e7b711673cd18bb251256c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5f3e2f7762f36b4ae390333ac079667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff1adae051079f337f0bb38e22757668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c28b200b8555f9ab54f00c54595e35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e6bf513fc35b893a13163036e9242670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4dcd1440da1c67995f1aa4b45cd49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6020e205e031537317c3398ba8b9a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acf379cd60eb7f0b2702a4c969d92b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3bd91e05fbd14da79034316c70910674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ddc87d4d080a51ad289605ee9365675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7500b06e1e10ae9e6e58ad16273102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab385b60364d64e395f7f74118583a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66856c8035fea649abc89c549680a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3748d0dc8540276308f4dbb11ff90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3df9ea37851f2b9406e1bfdc333254680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a05d1dec391b131e43829d0503be9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc948935fce161e639915e94289de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffab0113c897c5b4024a08e5abab65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17615294ea0268cb37534fd81e2717e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dbe6d7f0db4c715bc3a0f4586b0e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252d1d487f8106d41def0c3d75f0353686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8300f2f36d0469a10d0c496429c952d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce0a2032dfed962460a52c0570ef65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead838613e82457f7ac3d32de5752335689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d280e72c9db101adfb9e0ce6726e99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728512d0a5aa09cdf9d745c77ee6d4ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024661779ddc229c649d6f499d7e0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed6d4e96b4adeaca3d4c83322c4ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb3e8845d50d7060cd84f265a78621694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348a38178a949acabd09ce99b2eeafa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123950b3fdeeb0ac0f0fbb9fe5a7b87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05afd381574921ae8429d662ccc3017697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a96828557cbbb6bdce811b5b4d3041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dec212b264b9bd0f7cd955345a33e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfae9d63b623844df75a04af3cfada700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc520f10aa18ea7fd9269d8b39b4be5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c011c5f1db791009b7d68b4ecb500d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa5e12ff16f6ac00dda5d4783304a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a92697ee4fe9a03965ac5a367c3d7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c6762915415adc926e1b53ca10751705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb703554952d82629b6fec02e31e206706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97009c2d86ac87a1f98293293d7ee9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41460ee3516a5dc059938c3c25ac32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f951e8c494e931e13b732a97d7c2ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71feacedca50f9512c7d2b78782f1dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4c8827402123a4b0678b2d1030909711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c5a594474b05fc2a6b4bd3fcee230712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68518cf353badaeba17d771808fd9ccd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e605441c5efe535a66e68e2513f69af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e6d6295aac2cf105df8b191c5461d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9302ce8c748e6ffa93f22539ffb1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df62392b8669cd72f43b87e6a9eb87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f9ae9bcece66513307fda4692ff6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b761a0f2b0e7130ecd355d6c228a96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40926c4b28fb736d2ff5d63d762862720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6c3711f94f52b07dcdc25d42860e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e718e04fb82333ed14b80478e5d018722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd2208db3d7deb2db6d59d70262b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25002cfbfb415afc152bfbfedba0003d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed276389456ca6105e67947e254073ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9260fc3eb5275fa0d3c00c0264c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be46221eb8431f149aca1879c1b089f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee7ca4ff492ac7ad1f2284ee8ab96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea39359dc470f2fb98c9e864b6d53fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993a83a7017eac1263519e1e5253e52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56490e4fc44200fe32cafdfaab7e302731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d578202db90921f6f202c2f8795fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f40e9095f12b157f748e154080607733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0fd09274dda35010ea3ab54d7a7d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c769ed02c343c44f32ec2ef1fa7fe3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e7ddd239ce3ebb5ca6d4c6ce9d044736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceb5503751bc051343301cf3969ce4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baf6a054cf02a69be1bf0d8722b715738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475283d67ccbac8d042af4b6e40f656739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d72ad84844f66dafdd3c3d28188e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f2019b9eb93cef6c4355e27075b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521ce898d52dda3424e1348016e1ac3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049fdbddb6f574edac9406028cfaf00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29471549cf36de9e91f94d08587785744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ec362bad279610b0763952866d254745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fbd683bfc3e86c673f45f55856b68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c59fe1102b1af8ec394d687942a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f520c4e3c9e4737647bbfe30f76ae6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64579174baafb70f6e2592a1819cd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b5d0ffcb13ae09391fc9a773b301750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704e19579867584f81ab485b6ec41e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a45f44a7919f1adf3cc46791e426752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b5b6edcbee43be03da1197e4a5c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb086e8661c78d8930e393135a4d4029754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8e0f6148c7a4ad10a6ad9e7d3a205755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c8e66f58e4c126730889ce4c8cce0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3fab9b4faef4c36f5d74527042f6a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e05111338dd83761a5806d4f5d5eae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129ad1557dd438dd0f96883981d09af759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf254c26d39d42aabccbfeca84777ab41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14add4922840f61e15b7697472e040482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a370fa23f951749105c01fd6f5e773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc022ef92db6e6f37cf7dcbf478ca44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45add48b9fc81284a5ee018e2627645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fcc6d213f7852a91197c898f36b676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d20d2cba5f4761dcf5362011495a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24fa8ac05094554a3a568a908e640b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1c5c1ee50d0d1fdafe68bc97585ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711c013534d36c6ad5b41e82b0c080310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188bad57cfb03232457b9f25677467811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33192b9a6d0d44aa243ee64ca8ea3b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a21fafdee039f505c53fec16b3e3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aaa13c97ec21fcce0ac86011ab1b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b1fc49bc12d4ec2938ec6242e7a1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b88cd697f78e40f90853e2bd039416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e68eac825a36a55e16f39af14aa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8ad77bba8cf07e2d807c04d2ad83418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bfafc4e6b67c19f935bd2b920fb2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8dcef9106ee5d4edb77edefb5fd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd46ca8b7a31cdc8d0c1528c55429321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e09132768733b258c0dec76f4fc8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f28aa7dbc32440c466c81a21bdf5ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa932d6f300cab166c647a690546c9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd285bf5914cd2db73f01eb8f4732625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e369e7330103bbe99dbc5b26b3bcbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabf0402823da01ff0a51302872c00627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525cd24d1e1ffd070cd6bf94d47c54f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a8df971e0ac879ad0e8d63a7c378829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd187ba1641896ed4590ae54ff5f14f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c92be1ef9ccff45a87c3525c9ecf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cb8f05e8aac60a437c42794aad51232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f52425bafb595c51f1a5c042800e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b05d1a41fddc2c04420f9f2ecfdcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3480c2789804cad076ab17ff139bea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88087a13d7a1c0cdfcc0ad2fdef4ac3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5fc0d9c4df597ba2a68ba5b04dca337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356740a539213ce2f713d4c507f263a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96160d27979922d14277c4ca2868ce4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6d1459280a6fd14328292fdbe050840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfad3bec87c5e6b62961c4ab3d37fea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d366c3bfe6181be80b042267c6555cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95725ab6eb5a205e9d691cabc08322843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577683fe2a17d3193528aa40dc842c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb48426a275a4947e812cb2d145d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d66e6deee0866ba1d72074e9913df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803b161005f60d4c166b0836d04fe4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7777b78f77a18b0edb2dff662f8f8ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc01032ce3339290f92da946b353a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdb139ee463e710c49f347b98e8bbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7657c1787d1d3f3b2dc2e16725515f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc4078bf5ad9a762532639818c9f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330054ae8760f6664c27a35fda67cac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053875ebc99d474b8faa7337bf97ed5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665ddc17b9ad5b652cd97c401f6db9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efc623add1179beff587fa090e061756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e3c31410eb7a2f29cddc14e4bd08957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb68dd226caecb3ebce09ebaea7e6ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bfea73a173c07e6e2671a5e06e0f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfb67257bb035b4814b657e6ec8ad860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c5bb3ddaed2f7f8eb4aa07edca9a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f948a3b100c1dc741743eb26afb8d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a61367cd3228761bf40954ffdccba863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ed930254a686f8213fdada63658764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137549ad4c5818fed9555cac99b492965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888afd0a2b158910e9bcae83514014f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbdab6c1d3c06f9165bafd91617ac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f2f136f1bd49caa807b2a382571f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e3771b890f1898304de319dbd8a2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e230b33d7edab407a1bbe9b395523f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12009ca811b804e700a1ca330a9c827571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc7031293069e354d31f5a82e3344a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0ba36b261805dc0d96a9e9861d9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f48110b3c592111d390a4829b84f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a1ce4a14554d6f0f329f78d86efc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901a952af23a2f27d84a96d003a979e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa45f449603ad93f9789671563b7fd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d47925b20b459d795b206bdea82978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c34dd3c47164736f2ee17c3d9848879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09395597c1b487a6ecf539cadfa0833c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40befd7bb2b68bdc94a2cddf44cc3f8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1249570344589cb29d82b5343360982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4d1a006d30ea6a3537ff14f1b79a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08572288a56c008fc83432c3600f5cc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be58ec3d964c5545049f40b4ea7b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a300af06d48ef32bfe8f515db29f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0214ba7f82437133d5602e2e2e259487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86389f9d7121ec17d524b94d0a0eeda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f16e4a8ba07cd5ced274ef74b27c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd2058f3122d0ee5c781b0bdcc6a2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de0645d8c42c00f76965ac68f081a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f85f4acf9383e494b78e9aaaa0f3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd235fa65e77723c2a0e1fc4c9dad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc450afc90f9a3409123e546daee8d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b4d808353e2eec70eedc508f6bc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b03562cb4b39f387c0b7d9c2ee4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd518662030111eb4d97258d79002f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f84f6e02ca5239a781dd046ac73898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782691dc75d6a3351742ad0a825e5d3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215122f347f52adf1eb6b3746ed46ea1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45edcd69d71b87d9679814a60fa201101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416ed21b4d582125c2cec714393fb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c29d8267394f9082a79e9fc81ca57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95278b3400b95b134090e441a71437f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccb22ddc49951dfddb39b1f91b182b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d090085e0e472e70e4388b459e11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de324a599b552e4088371672506a7d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a8e652164f75e9bca78bd3b8d2958108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a93f894339687063f6364b9a1e5dbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090b9654869a9d7d2deb81cfa18a479110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2e243bf585213c55f656d7ae2d102111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120914b48d2148129650253429a4c26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc772bc210dc441e2033aecf0544cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384d13fc4af353ba94b099bf8b4fa48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e62e2890bd621e5e7ad59e7e7aff2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c914350bb356f0eacb296c3d0dcdda6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac24fca455134d40457599f0224963a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f06c9b4df981834e4e7e8e63a92077118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495db318bcc03ffa9c76976ae060a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b7831ffd5c5e0c4e303514b465831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3e6a625d436eaa8266e4a12df19d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54789ae4a152d2aa34f09a2021383f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fea6741b6259c320909026aa2e9f62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ddd6d1fd9d8951a5717e019266468124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19044d2ec42b27e3dc15172d59fe5585125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b50ff104d45ed417fce983595a7aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b2f74c4323ff542238461b9e065c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a16470bf1163d64d014a1214efec4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1c81472996b39f44f6942cab2bd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cf4cbed48dcda042bd5c31a819c97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd175c7fad12e4275df3c92a525d78e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bdd0d47c05045595866749213e519132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d933bcd78dbc97988a4b6fc7377a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ae687aed22069210bce39b950b1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dafcae68e8ece49778f7de2b1a10b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aaff705530d16b7033d07fb0f877d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a081184ba120d94d1d5177fcf941b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6af3daa61b9188558960aca7bcb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3f51803c6e1f5139a3af2421ee03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3dc1870cf5a1a779feacb227daed4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf4e65c581e11031cfbf63b43abf01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac15bc3fa4caa5057e57c65439d262142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd86d9f88629874bc419e25c8df6d99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326cec86003711783db5625f535e4a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f18288641c311f7b300823cad550a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93fe9f6140dc9897973d41b47fb2e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aaee8167f7d2147f00f70fecce6d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3daadea6fa0e4af57c59cb2fceda2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2196ae98e78f44f6c97a3f9911654149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95993f6e03abac2cc813080a7f17176150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be8882afc9551365beb7e8048618ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e3191f59c3125ec74bae952494e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dad5d71d8afeb179af1c972f3940b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fc8bac40765e8ad749e0e8a5daaea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff64293af2ac841bfaa3105a89a61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2390c1d12fc39a9b513c1106157e190156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616b99943731c75911354ba0cf29b89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ef595d3082ef11ebba5f90336377e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca25b32d91f295688f19b892f7b9dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5113334ca60beff8bd5302fd727add0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f9b22e560868fba662a79d8ad0d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b18424ced22085e86aa42b90711fc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb48f1c24845ef27c7d5068946e414f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a980b079fe40f51271b6ee9707502f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39146ceb5a4e4ffd7aabe22c690d76fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb131ca0aafb18f8e20f10c61724d1ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eaaa9e724bb69a764d5745484fe8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699fa79f6a29d3c09f49974403e9e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692aec43e38a8d7cd5eb5c157a319c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe08b3649983f892cbfa118a57fa3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1db079e61327b4944c51171548b6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2a244940dcc79534425d4f245995c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206f59ae4a961c9906f2287cd1684b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66339d94c1696405530393188acc01e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07cc6ee921addff678446baa0565b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805af74a3b5dac617d0f3152d84ca28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705e45998213ca76921fdbc10325b21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc5d49c5bd90a48913b7646190ad0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab04483b5dcf4bc3942a6c9af125fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8f6b695f79f0858b0923700e2a505180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86dfc810f36fe9e565e618a264e06f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c04494990368624facba2f030c537182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92d434af494de2734ff97d72c7b2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca303ae282de7e98c26c506979c43b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316237b7f7e6788a5f7bfbc6733c9bdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c14f6b917366dfdeb752948d0ec9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb073f491554c16ce50e5c8ac178e3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2150378868f83a37475439faef349188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b723dc8ada0e4eb88aec550fb5b5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94878340b3ce40a0a1c44acd23e1f72a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172932226d4bf5469851f30a3c3a9587191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d123fe7825b07551c7977cdf1158512192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe1500fa5b19878ad9ef6063948233193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58f901165146c25391c47b1e009c17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d2f421c50560eca52b53c2e0f3758195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e3aadb646e8f3948d066db9b9544196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c647962b17fc674699598f502f789197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842280f08f568e5a09b2256405f9e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb3ff4dfd1571bd1cd40ba91ddc310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16dd34df8d9798a685ac70c77180dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b59f8288405dbbca1cf355d672177201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09359e2cc7716e977bf1cbefda0d11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e54db731d45a4eb13dd350e8ff65b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753ced4e9c3a8882b0f2e4a9a9d38b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff55714ccfda4674600a9f1cc54ddca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12041d8ecd4c05f6021d94416ab49d0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685de9aafe779dbe0b9ea910436b171207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf05157b9c33c1b836b6c69a2fbc1f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42aa5da5e5d65179773ae03058fee2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb803bdc4fc2e6579dc530dce9e70c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf5d956407c7ea2a1615a66fda769211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5d45752530ee175e76b9e786e01e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b29852efd5fc33652f80bfccc0a1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523b3a43ec60adf959d6d2a32a8d30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d745db8390fec76efdd76af4402db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398823e1340ae480659f186e0ba769e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e637808645e9b1a0304b12875905523217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa646a75c356ba4e2a89174fff5c68b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd717a15b456da0a2e8901f07d5f03c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21ac2e7876604473117f456b8d52fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b654ff827162dbb1c2fb3c861404221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe0ab34f566f8e3e0adf0cda9db861222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e8d3e3bdda96dfc123135bad1399223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cd1886d20493100343f189586e99b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcebbcd162b39f03563f9d84d848065225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11694185068444aa5be86819992ba740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3c82975fb32f3efbdf34c6b8c0f2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329d44cbca4432d6b37790db215cd2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144959bccac7fadc96228977bac570229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a95d8c2eb270d9a88858bb280d7627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f160691b517f4ab3c494bb8e57196d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc296e1a3d40e79129778b654790d5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015087f346068edd4da4e16c53e50088233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803fc0ee579bdbff8f41b0740b0de8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab782fd9470e9165fb9c59217f2d9cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b572b747d90ecd338210088b5d0da34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337106838cd70b56f504d49641f4a296237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83efa5526d98be2b14a06ae9e1b05e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcde70214be5909302124f19a26728239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de220e80edc7ee5255a4d476a96905a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec385a02bb3cd45a35632d10765cc6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880449bad7e8876d62610fc87044253242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df90c8048fc9c949116b0e85996a87c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ac0ca9542f14fa0cce667c0353d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9556b10787c531d628d2f8a029f7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18a9a778a1b3a8c74eb3e3685b5dfb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa0c4d51ea0f8ff59593f1f6050d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d45ea0e45481850c99b42e30b1e6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492cf5b1a63b7ff31a7e1888cbc580249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce1b358f1c13d0535caa14d4615232250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f72fb73777aaa3ac87a0e11a5de7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32108244b759fdeeb084cea3bdf9aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7b755ba0840d4d1d89b7a96d5c35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c91043cc902d054c9a919301ff46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea83f021b501e24b9650063ecd351255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b8234ad12e2c6611c905faa1e5d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18603b1c65c827c56c14e51ae74c7177257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d522ebd7efe5c93d7c451c7cbc6860258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231420b38d677253403f62e0bc07a5e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa5e83faff7fa9dfa0bf26dedaac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea78655a961e4058a1227da4600371261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f222da28b9873ff8165d97385a76e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca073d2a8aa0fa97a0490629acae62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13baf911bc19f5f29c2f907c670d826264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43ca696010cdffeaf0dbd617abf980265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa870e4e3409a25db358c0360d51f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe58b37ab1b9bbc6ed3d94bac5de7fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf507165e9ec4eaba9e36f049da66d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6291bc72df42a338804a42a5585b24d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb0fa1f04ad3998e38416b433e6c91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a470c38469e25fdabd0f08a2c9783271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ae362abbe31a96f02376f6631c4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0e4c7116d179f8708c1d00ecd400273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce05ec1104379fcca32af7956711c1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6560af677e515d063795b0876b9e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db0078e8f4726c6a9737aa37e77f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef629f9bd083576073d605b8ac33464f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f6ed6c8599b7844e512700dc00604278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daa6e7c12ac6602a7b3c9bc344ca86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d134ba53edaeac235cc138ab0ade284280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0feaaf37992fd1885aca26a25d59cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42983ec62ecc7dbdd11a9bb2bc7bf583282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbd380657f60d72faed49484cdd86e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e9111fd436a9fc48e11d6268fcead284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72221e555df1e9da0bf63993693f71cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386d413bccd852115a4ed95e3787c33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ab058c0e72aaafee1b79330813e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db582fe2d0131c4250a214a8c515ee66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff18c283b3262eefa80f0b6672ec4de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ffa5a877cc8ac7de9c9d4fea66401290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0134e6d87a0a8db21f12b5628576ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53e47bbbb1ba365ec1d37b9f0afa68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d915c0e75e516999e07da497de6912293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764a91f20f23a7296061696cb5a41e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93817e62228b89fede0e328e807db468295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b13a2bf8fd8186fca3b3faa142138296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1476052ed0bd0a01bfa7fee161c8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a626dd148c712520a45cbc9705ad7cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b6f3851610357bc36eaaff236aa9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836058b142a35138e97e3387d6fd432d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0feeb40bfbc6d58db5e2fdfb4b3d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400d2f0f6fa415e9d8f0bbde6a1f5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043be43075c560d531a73dcd2935902303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05afa2133e3c50294c7d11f302265ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dc0d54f4c0ca07a1dc6d2815c8027305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fa14ab4dc48482ebaefef9f8a4c85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ea6ac743ca54bc255ba9d2803b02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346c39883da06058a1b1c7444a55c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bab9e1da197d8248d92e8a3c3df0a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc87bba1c0306252737676b98f247310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ae565844ba3d1b53db5078ac4eba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67f4d4db1a397fee9339d88c671f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c23a716148d83fbecae37cd3bd70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927634d5c1dc42b252106660d9b145f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70383cee041b6296e5004da6febdd0b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b418c23c11ee08efce397cb8c7d1d7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fe41bacb4496c72a9b64781d5e830317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f13e68073bf113859dfb31e57562a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f6b724b2f91422ef38b08c9b01e07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ed1b4a8a5d98bb71b69a99c0eacd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e44ea8ae0b9761a7d464c8fe912bb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801390ea2bf966a53f22fd3357400f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b9b27ffff5c018a086e70d6535e80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc5f83e1d09027ddb1b03f4e2013b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a2fec8e3e2cc32470b95ab8f0de45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9f3a8fef380cbcfe62c592c280d46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076b2c42cf5f2b29b72666a8501fd58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7551f24ca331b0e75e0c44b2ef9028328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e824196c3519c99585e856e9cfd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d285b9ff497e09399ab4f6040e1f90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bcb79a74432846842e74c75018be9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f890f5b7cfe9578941d2da46abbe5f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd504ff1a8e2f7a53b0d98f8ecfb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d361c2425e0f4ec09a1fad97d9fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99ff319144b7ac5cda1e8c8261c2cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f59ab40b65948c7a197db004c6d050336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089f7e38528dcfc99f0ef1893da7491337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04122198ea0e5c07f17d69819a5bdebc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d8356bb52c40d7c0254615bef946339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49304a4b4902b21570fe9a6b8fee9e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b507ae8c4ef993e009ed438450d44f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9ec027045b22680435e51c8eae75c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267a955100ac18430c8c2c0b20c20c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972e6cf49734b20ef0006015ffcfe43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eeca8a26e7673598b93b0ed022588345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbc2a6f565a8cef7534869a9da355346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96f1673e4d937c3e35ab911a0d78c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef534194b19301b9fa24e6d8b641383348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fda2ce6db5f412e24ac6a2ebc2317349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af7ca6245dd95f9cbf0ee6cac578d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb558ac36f0546268f606870216ccdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079edc8639d12f70bac320111e8a96b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad10a9c3b2cc7c4b314430ac0a323a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de53be4bcc98ebf3a34ebe69762b867354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b43da31d4573e9217779da2e2fe18b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8228db76e00f93ae57f4d6f2aa7d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d162f84c09c0bac545325644cb63f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09766ec56de76af9f1033a305ea98705358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b542597063c710ade6a39c1e2b1a5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752936ecf55307b924a2dc5ebaae25f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e35184f7147a121090e69c73a2971361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefe6eac19d85f71662aabf9f680597362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e8a800a1bb2dcf45b11a44a29f163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a23f8e3bed7aeafe3e72d2f758a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8647616e3bf5f9cdf40b0b5b089f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749974348f510420ac31007b52c03872366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d0bd485e59bb3157db2718a70a29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5880efd0964af58974c2ca7e48fe88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbf455a0fce652dfb1beff4e0d3d40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b51a484eacfead63339857419d4cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba57e6ca9bfdcfee152ee189ae58038371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224349fef811ffe858f0ab436b91badf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2dacc61d4be93283673fd29f88cae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce91df52ace6e0b8861bac52b0bdf6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2af6c392328797ac18cc57cd42c88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091282e0b98b501efb200a2e0c7defe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d695d6a48fd6d3007d6f418715a36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dae7bf837cc9a19f2aa16021d7eb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95f16a9df9d33c221671930d791dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180bdee5020852c84b91ba711a0eb41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c51ccc2a91cceca5e38d6f651976381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964f6fd62812b1d0a38de3d9c808411382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8ba2bb820c731ab36350e3713bdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157072d9333395f068d02395460b12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdfbfe27c69f8cc09a7323c849d0ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330898c047403658447b2b9ef0e28a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f04a554bcbcaf69f8ebde6d9ba365387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea08668705aeda06d5c7d7326248f0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43719860ae3744143e8c1958439ac3d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959445cd6b724f46e83ce2f522808c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879fe38de08a2b82f4946689d435911391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272c1c5f7c35b0172f2a34b393f0320392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700275ba3d88a7da969b75de01bf823393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c714b4c65018263e6e83d8a8e658e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c62a49e359e4e6b3c773865f0f9ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ebee3538dd222b337c4f61c961216396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181da487a7013ecca5e636ea4c27f4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996dd47d20a4633deca0ba67278e187398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e2a5e6f44fe7420841db333f1d5e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e879166e6b1c5954c779838fa35c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37090e2644995d7545f0bd57e1972b2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630658c948f7e8de5c786083eb14fe8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8c23180992b95b935c45acdcb9ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134112a09fbc91a9e9e628434e49c18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c0fc87347e2b968a88a211c3fa08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7689b972b0c6ff469481038d5e8b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4196acc9092d4f5ef93f15346f7ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1cf33035ce2d4c0b1ac039c7e1d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a60baeafb649ccc14fa82446c71d20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538df93e6b14b9c3466984c3356e6c50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef1e08824a9ed5c33516dc412716d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52894174121e87eaa54f00885d244e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88baf803a4459b5829981eb4c70f3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9b6680983d332eafc2b6bae6257d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c9a700f379550a6bc1ce396d703af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c032727c887dd538bbd648b5b70587416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f03e0b225e892b39dc2f517c7b8889417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553a472ee11d17267d4160995a31414418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc201f7d113c147d5b2a450435e8cba6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49784fb171eb8de4bd0a732510f208d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83826dcda7638df8d04b09b0131c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ced2bd67bd5ef854b328e50224f81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f085220e9f5f3bc32ccb883a17bd9ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0f46844acce08f49275706db3bf29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62790265a03d6ac09d772046756c0cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ac718c350e950b2cc43a607704bd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf04894990cf7a17c70758dad9321e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070625aac23cb786c6f5ee8a2ff6f2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d078c18ee9547e61a2cbd93f3a8bc85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d132a4134d0ff9afa9065a918acc9aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878133d5911914e035319495e2b1c2c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c216d5b851ab78303084e5568b700f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c6f1dfc36dc9426a0e4a9a8fa6630433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15999a5eb5cf323ff5d9d08d18c97c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3411bc9bdf6c8ad945bf56f7a6d674435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ade5ae21d17779723ebc3f93dd213436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b62f42af97e1f8806da632eddab7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11792c74bb283330e4deec5e3f6dd6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16cd2f91a1b7d6e5dfe67c09a0898c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268a18c9fc7ee008a5cd6483356c7d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a536579073c31388858eb1fa06e9219441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf98e0ced81ced90cdf5925a7779876442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0cac5e9d9a7a36fc9e02d37d87ee2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef97f749b0bc5deeac1a76afd5626f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f0da19135223faaf1d563bdb050cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5d8cc85b50a772cc11a6a532871a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdaeee76734cff64acb058c5172395447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b9c7cde5f55016950bd97628cb15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f34a40f755cb5184b6652ddac525449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a90428f4a2ec2e74fc9b001637294450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4a8dc117867f9acb46f94e37c66e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3e9a35b36e20a067606c7d336ecb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdac4dcbb8b4d1d483294ebaa8dd4bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5b7486f7dbed9f21a0d205d199f46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc7de1a19dd5cd0bbc43c8909eaf47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8c5634dd5bc357d3e403023e5e241456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900abcb69a403edb3252ba6a19f90c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad74dcffd637d8032efa582f988e4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf7c602864fd52e8648d952ca80be5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efcb914e1000d571158e63c4a54a00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30040c0ae02209bd6e2062473c930da5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4b2fe25d1bed51d60ce3132202899462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf4a329383cad1d6c9a22d3a845d2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c475e076df7adc8572778116860e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb03d9ed74357423728bc204ef1220e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611f0315f980608866fb3159e05d289466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f3de851fb429c33489eccbc0f4b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3e4ee34f31eb588da169a7dc86668468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7192add8fc73ff9b2b79c73f7c680c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac64e1019684c5201b98c0f62986d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f06497f170e679a00c7739f65985471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fe976cf4ab9d8abc5f3db429b20b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9cc7ebbaa7f5ac6d1b7adc17c6afc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd26fe60043157431bbc489d0dfb614474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4546b4bff31ac383afb6d7079cf7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df98fae2d8fd0c36efa4f02ad4fba95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435efe9f9ea069701a59e5a41653fea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbf7a5c46cff779266ab760b1683f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c393e5123fe2d6fed612327f2f87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f96a6477381c6ce9a829843fd668a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749a40461b56e0d5c5ec3eb1a1c84c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4618dce9a3f4f818236d38fb3ed13a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c73816649139378a9dc3c9a7f7fbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b50c5f66afc0c88b87d3f01abc2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf091851476942e243bc4ce588be88b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45cf7c8eff20cca2caac5a8104cdd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dfd00cdea6f5f68c99dc8f209e05d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057a26ba7d661427921366249a4087e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69686f60ec517489cc7f849d0cb511e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc875f3d0b9db952d9abf4719518fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d659a0faeb1cad4ed60f0509e94940491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cbac175bc273c5c11d643bce5d9a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503e3dc5447ccdacfb2af754b1454aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a2b83cd775ff1b838721a544f9632494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a90e8893315eeb5a8bea7bcaf2318495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcae2f13138c4dad7ec1f7d491b3c66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f6e7300771024f5de570f5b2b190497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6656f419caec20a12e5668d3174354f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e50101b7d196778e92df80ae082e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad3bad55863bdaa47a26fafc60d6db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afef7728c8b87d2f122737f976a4131501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaf95dabd7b70818272f3b5e212919502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2ef8959d875c92cf69402329a5b3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb59992c13078174fd7b111992a8af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c845d3f5f1f3447913f55181ccaa786505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13b3311d41cd047f9e9a22d66e0af2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e3577b95b0c3486afb2b3be89b8fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c1f1a0647148e7b2bddd30a630f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db91d7b4c02b6fcbe7115d52e4f431e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3b12276a8b14cb590d30edb534197510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd68fdc7c0b454c19df4a30505d8975511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201bb4c65a53b2f3a5657b1bc13b170512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd732c859acba68ab37fa91a2d94a5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58030fe17ab9b48095bce81d4df1b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be8a5fd27dd4df8d98717fb570e724515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03821677b7c69e0b281b80eaee35e4c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846afcf163af4e422625a6376cbff33d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb6c9c206f4568d51470ebf9b8e321518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65df895b01c291377dea972c4bdf20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4e416399f659249a8e4f268ba2e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19339c215baa057af9ac840ba275d117521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e64666686441b5f286ac43e0895a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1af540e0da408671daa62a2d32784523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981c8442ec1fdf231a5595e679a0e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d766a0878c65a58e4f568b79a1b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc3d96f994f0b5fd0b44e2f0b4cc05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7086af48891ee604f7fc0d5613a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629c204eeee54aaaa627fff7dd9da8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee8efede59ac27932a33138b6a4b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1e2dace8f7b667ab78be8240c6652530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272bb86bdeda1c2d1278d523570d27d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119d28671c4bcebd55faffa75f6aa78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fc54dbd7f1faac31d1b9a791fddb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9df814f5a62905a1f23b39b90db2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5911f91caf283013d420d68e473444e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03ae824f6a480dc1687caa8d27f1c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc83aa4a7ad6947f54cfe59651963537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c47c0ffd6278a3b94c5ac764a1ad1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be026b9168c3ead2870dee97e6725539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6ce8ada270ed913a25822404d4a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f60104b1507b7cb0d123ac87fa14a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c74bec1a925b75a9aed38591d2b9d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e59315b176dd496e61c7e29662ebc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd92e239e1cf7ee92a55f9646d74a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1ac3dc1ad63681ec38572678b417f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8399e2a4f7411ac59d50ef58fbc36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be5eb187872851e4a6fc0e9996d075547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf22e73c14a297f9ee3b0f3a6a425cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f774b265af237e23ff2b985e1abdbb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e28d466991279df5bce7a4afd7e4c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0861c44a17a41be3d1a778fe4fc4130551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43346fff064caf0c59c19d8ff98db97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04331a429483ef7b2f6e06986461bf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003ee3071ccc338a3d49289642cd45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d922718b98a18cb74fe5cba51edb29b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e3a73539bf23432efbca58b6cc229556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f526b0abfa0bc8183a1d232433d06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851256ab00fdb2c9f292a4a73041d08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e159b6db2dac496c83b7d6c811346559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb539b564ca8123e736a2f591616f15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52de80c24d104e021c2d9a6ea12ce2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54dd1a0e5a22852aeef18e2b17c5b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e1fd4f62cdd58c2c556ac48907f05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ccb3450165cf39cf5cf3615c13baa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ebc6042aafe477560acdc07b094f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82a061c96f258924f13417a2922ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71e110b2b420dbccb943ade24dc435567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a24f7448ba486785e232274cc30c7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b81c725f9e81c4a92f62d3468f429569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afa572cf99ecd029a5c4491a4749e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58626872b4f265f08520c89578b4790571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096026cfd85454f1d18e0eac1f9d84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963723ffc6850066d0bb4720a04403f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc1d362b22d2da145fc358d1dc60d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d7ec4c459db053c89b4c310800064575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c27ea4d72ef7422059ff138976ecd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed7cc860ceb0e47d5875cff43d42fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b386bb016e18e30841b7985aab10914578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2f08be690eea974b30baefe1e7c49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40093dbd483d90bf4eadd5d5450c1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25925b46d81018542f1d27a876ff1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e8d473458784f2d2f2a56d2ed2ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d033fde6d7bd00bcb439a5ebe58f9bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e67f95cfe81bb4d782cda007757f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab2089fe856312f071d8762bfbbfe0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2088f3c8fb6c26522f76cfdc2f68ebc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e34a59844632913fb32a3620972590587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d01a2da7e571f61b9233a2d8c278588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f848bf15461ece181e213f96eafc93f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bec9d834445cd194a47e97b46a0d4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f18c72a93de763d99b989f3bb68d7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab234650f6a2db3da173e94d3b8abb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf82dfc3037f6f04059881810eb1c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168db39983bbe911616bcf234d3f33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c925cfa518866ebe4bbee1fd719b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce57d1056d736e892deda056d99ead6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b576d16902562a7dbb5f8e2a36f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436463098f5b932839d0c7c9f406476d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369c336b389aaf05652074653fc103b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2719c55103a2a00e449e85962cc1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985ed58aebd911cc0b8dc0233d3f9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f4fe289e7db34b941413b71110954602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9b54f20e61aa65db5ef97a2f3c6b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907835f8e59b95fc5ac6e71c8677214604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbfd916d447a4f6ace6511d60f970c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e741954c06fd6e26c132344073103606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087ccc0fefbc2dae9ef11a544dbfc78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396a1020bde03c733c636e197cd00e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a84f1ab0ce9e2ebab63fcb0518f7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561cf6317a0fe44d0869b5b4c734b50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24616d8fc381a37a0312528cdfc0ff91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b4e714253c628e0a76b19092d0112612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077850fc983997e4c46b08c7068b998b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf49e49e077005e9f6d4929abb5081d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59a38f3694f37e4b43eba754a54f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab38de4df2ea82048533f5f80dc95f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd251f3da2ba36ee37ecc909c5ae557617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3cf40e25006a51b3ea7524ccc728f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e2cd1bdce950c990f5729534b6d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7af318093aad4f8e47c2d40b349d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0c89dae0eaf50fabd9fe05637927621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cf1d75562477c897ccee8c850be89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26eea2b99f1f585a9628f5695f1bb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca8e7f673af2453ffe41a6ba7f9831624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428071ecc08ac281557c906bad94f92f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674091ef02d7dc7749fed685672aecbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61a52e300c4712bf6c92420676867c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e9034b6b6ffd0dab53b7fb38260c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a83da113d2ef7bb139b3ce1cf791629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1357d26903513b98c3766510ef0a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5ba1388e2acaa7ccd889f90d04d75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cc80a5c9dc23653dff6fcb695eb01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943463f5ca8d4bb0cd187a7342fe861633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764334c882053a24050e9a2f79b7106634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b955d7ad60cb9ce26bf7c771e12a0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53daf5a4ddb993b2eb8b67b6658800b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd5038d4866952b23c19162c35ae0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b23c5a87551da1860bef3decebebd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11ed8df24091ce10be25dd2f6cdac2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf7413007b9576a60516ccdfe520a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131df8e1d2119c768cee172dc1018eb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49a83925bf9874248ccbadd258f337642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78fdb77a1bf532ea4d1d8f999c757b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d228a7cf6cc724993f5abcbc3fb11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25871a18829bd0628e8b5bf43883a84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685065ff82a54b67e3d39103d16aa34e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c70fa77ba47600f860a9dee135789647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485023644978bff9b6008ffa3e3ed554648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06061a9c71fbb0e2cdbec0ce12071e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc71708b9c5700f36bb4441d96d36c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2b6559146541350630677e7d0b47e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a012fa1fa09262027f8352bcccde48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db407b862ca015798a7126abacb88e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6292987e7e6f268f1874e37b2e0e3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c51080e7e5a3ac6765200fa589cd45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc09eaba50b086825e96e192a6ade9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49ca0f1f92948a72829d57028004df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20503b55a6d8452bc53546a0e0f03e8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd1a88890a174ff172436f90f36b73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e404a7488bc204b6c9f868ce9ed4c46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a906c428a6d171b9a6e0e98ce9ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60967dbf54d25350f9b322dfe33b7bac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9c610d988b4930cbc565ddb09be82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1029440ad9364ccb7da6d541411c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae348cbd64f1f7d4e67efc18b8e173c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454d60aefe558703946b5c9467c695666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e019ed3bd2439a2d1554448394c937f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af3ec9c319241d36c2aae36c0e9dc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221922e2018a70aff445109c218a2de5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65321dccc875b8508259f1326f18d3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c94be14f4e79ae37fe25daf7a943d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973429b9cf4dfc447624926a6dbfed2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8463fab543b023ad526815e14193ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3384e464778a9af8f3dc52b0fc38a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec3d00c988e92e691be3b75013787675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecda4f0435ddca794d1f8b43c4c5f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e35aa457c35812b9a44be9062969677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f81cd14015729aa927a040d6ee1f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a41f3e33b247fead4a7d96f61c32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39441364d0272551b7abd850d24ad0f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946571fe5b8340ecf7a50a68e6db94f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77971bbebea80e3fdb3103146514cf2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b5c8577f7be3967a6ecdda59b9272683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc7889c52229f9245fe639950f443684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121b50cd169e58b3df5e200ed91d78b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4e2800415bec9ae34ea49ef9fceac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1924f085a29d4222627f30e9a4e0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c759a5bfada14e26c5d50c734adfbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810cba8b9b471ac37b8e9f205694fce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ae69441537bc0a7c1986240d471ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d20427fbb3991e4d57bf9abf9f1020691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9065a5f9a6005081e9799820827ba4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b5f795c1428a1792ecd14eaaac8ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8d5dee5054e59febd9020111bfe1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3982e515114de65da54e8d8c7867b67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22634a3b22681513258fd9b4119ce967696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d40e33b9fe573a12b4f6b45344e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4027ec5ac888406c2fd326ec22cbd3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5252bbda17ec1b7ba4716f22e913e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d052a4f3d4ec67459081119d3c3ee90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd683ce9b1b52444d054a5e1852a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fa940dce7d6bbd18a8563bb864367702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cae02e2038b8d3385637967f05e52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad96a2503500e978d152b9e0efb49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4b1073adb6842cfbd421dc1ca945705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757010e4825a3d73890dba9553650e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff141355033fdce9cc7fb4af83f6c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a385299d3d112e3facc7f0fe60ef946708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8467aedbf4f5a8da24c2ecd2a9594709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc561a3c0f7e3b716b8a523492912e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93513d2a8d7ed9a1229eebdb035fa2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7067bbe872936e46545bd1393657712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026650fc0148984a77b5777e07251ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f902a3f7ec0b0e3d6e04e98e8682449714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a48cc8c1d1a4880eba031a61726bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df95d8d6d5e6df93e691df5ac87535716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2200003e8b32ad3e69a20500e2be004717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43dd562a844140d393c5bc1ef77398718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3da3fe3fa6168763531d7197cf1d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363da4128ead506a6b819190e77466c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d85c4a37d524377c92f09aaf0faf93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9bae9cd340195496f47805d138155722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd33015eb00ea096ced3da5f6b5fd99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac45d34ba58fdd4b54a4864a692f194724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72452196ed766f52bde9622f04d048725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c36d6a09f8c179e835ed0d911558726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad6127014c4fcd81b7f92acdcceba3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021278e1d0ef9c377c7f82e8d32a71c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97969cdfb06ab9495583caed6951754e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6fd2d79a35b586987dc8f9077a21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49152e9a6dcc70b24357201671c825b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7693f91584f1882fb6f869b2d7974e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1106a476cb6b974b03581a9357019733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c73530e2e5b0ca93f117831bd85ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94799e654c7ad1eca384135183bd79c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128fa7c4e0e74bed6d402d5028fdc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9eab61d46ba6fbedbcc5871bbfc2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b53e29e0c5c5b0c954d7da8c86c759738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc3304ef45bdd86aa153b2eca49d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a85c0ed5a68fcd741d8aaefd11480740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eba4cefe495059551139a40e7355e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ca865f790f0ce8d40f6315235853742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360071f6db1b2553d5dc6ef9521d8c6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f348f30735c8fbad06ef96c29a677f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f5586b33b7312be9026ad1527799745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29681ccd14ea17ebf79bc7f5f6998901746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aeb4b6ea1bb641594dcc3ac5ae12f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330de7a2a1e7c0e6a435db667cce69d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e88de025f23a6002ac7e44e817fc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2ad8a3acce8161b82fdffdfc91f2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89330cdc9c27560abc50529b80f012e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5545bf9e99939ee31a748d1e746e0a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34c5211f6ee4325df1a7014dea26ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f05d18145e36115ca42b5d1881b868754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2ba6938852b1e6549cd975add90f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c16cb9a9c2ba309f90d4e299b59372756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd85ac71a284c494aa5ed64290b1a56757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>