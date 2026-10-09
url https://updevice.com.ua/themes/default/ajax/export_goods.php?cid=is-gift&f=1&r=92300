--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d8800dbcf78f5651a87781c3fdb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe1d033c71fa9d4d419fdf88a27fd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a4f7bbfe2cf7397acc684962954b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b95d90bf81f6c478d2c665f5753de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a404b5a2d3702d6afe2f482ae3ca715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be772db1de24c3881f136f896042985e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c14d0d5adfc7fd35931c9efa40c707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfa43c63eb74bad1a8afa477126a7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31b755ce952b340dfff283ff68aa539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48119e013bbd306f05d9cabe9844af110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3324493a420963bf5d91df1bc5ad96f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af1b1944621e1b04765821a52d86ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f615f012173ca456e2f1e1659a58c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b166111443731eb4a1696133627b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e75c1f4e5240a888a8ca02f1d130c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391cbc7007a13dee3432b98a78fa57416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba3e59f4b561cc53c9efc50164b3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6f4c66944bfaf40656b6d71ae31218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed5cb69759636f42b56c164344f8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e173774db39e3fb5bbb9f72763d65720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cb8df5c8ff3e902e6d5dd6bcd863521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099c8fe568edc94d1c60e7f073d15d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ebb0d938f68d22a1ec446c25c297823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8982137158ff3227fd695e9aab4831924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4508afda19252c3139f1378465174b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d393abcd990672b7e2694197b247c6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34dabf818c5d1506347cc742c5270627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0849ad415ebb8a6168167348ff9d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab41cdea8958e7d088e51b4ef1c24f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afaee4371e3eb521746ed4665e234530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b195bc82da8b34f81d19256f89ce6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ea8f39924bf93cc7e2f6de0421f6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045926766df093b844c7ef65073dd9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec0748e5b987a0979f81f192c125df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0737abb7ab25447cf3922a7d8981335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7d0c04466683a52552f0bcc135c3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3ce732a80ee45d480f1993f1a0af137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4eb0c63849de72343914d21e46b2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e80eb62e87995292e026c3f09c2c5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9c6361ba5415e813bea2aceb49b1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48159f8f6fe38800a3c3cbab2ee1553741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a518413e05f1057957ab3c41a24ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d810071dac870eaf5ec09f95cff42243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217cd0ed6928c1887d076e936754db644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c902dad83e52769a0223c88e4c1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af3e01d9f3f52db9ded68cf9c4f4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf64d49f330abc808477c8bd977562947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0265ed12a0786605aa26a5576fd95f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c034004e7575a523212d6403f453149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31afe841683d5db4b89636c4084c4cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3bc01fc3b7a8d89f710d99a66e9dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe974647fd55affe3e6403912a3362852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e1b177d0d36fda2fc97a2499efaed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45201c693b889f0bccb45aa98b7ee654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388cf04f7e87bf4bbb0aea32f05b5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a18f443e27cc98dcec238029a99b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5160f4f7a90d0c7a9cc84c57e537dfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6471fe7309546ffa8810e5a29edd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c523b0660cfd8c1b4d6300543db259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a84e240ef5f42058276a0f6fcb29060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cbc9e3d8e6fe357e9c153102aaef361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387c5a4f5304fb65a8398b5955047db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e9832efae3ea701ec410d8f6cd12463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595feaeaedc09fd18ad70cec511859ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b2f9e43ae47c9f134c5b8b471d78165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb8a08c067a977a036cf9e7c8ef07a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb263cd3b2b444a65e74a3a74529e13067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e546dd4910d91dc237561c7d3dc75368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887964f5c5aae09294ec049ee9c78ef869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca309626b000e89fa8e93c48aa5f9c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c756df0d3c2a67bddc4064fffab671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd37f6b31ee6dffc8e9944fc45f6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09516d3337f131938ef9b8a5c5426473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b36ddacbde34907e099a0bbe20722774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804f92a3e97a5790e6bbe9c7c5c418175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a91d9103e9222e533cd47e035ca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becddf8911d7ce2660185d315fa7312077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87a721143df94197ab3d4bd1f64c8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c5af0bad377f01ecd0548424ef3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bae18e39d21d5cf8ed47b046c176fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177c3d713fc5214f42c593c1b2d4c5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74e3358b5dd0972fc30612137e67d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de056b15719571b8f7c15f396ded6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f1dd5c38566c4af86d9ff535ab0df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0785e31f2561dcb31753b444b3c21685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445e0bccf5fe1e7987cd694739892286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348f2361ac8b6ccd425829ab6e2a75087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd2969beb82401c6edd587a90f7bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9976f1f5084dbf0472a0535152e61889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00af800e1b363bd552d8f05a84a1ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db732afffc90305cb0739fe48204bc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b601ad48b977d4c8667e4561435592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc68235d7b58b397e3bbaf7bdc39d4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e8cd0723b91d8107e9ce82bc118b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc904c1ed4dfb1e5f640e85fcc8bf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113e49fb68d543ec832d40abccf60d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d420418557ae720e508fa86d98cc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e6fc2a5c3192cae61551bf84f39098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84029f0af1ceb547a2779b7cb0a0e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08500a12a82274faa3e8b03d39d284100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6a23abc57b4cd9fc0cc198a61d0f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665b0ba8274764f9a10190bc283d3b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa7a807b55070d23524b792cfe46e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50b26f18710b31e379a95c90160ea7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e9df4cb6a5a928a59b71a867071f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c511b045e3b05a39c7f6d6c11e81e6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4880032f6b816ed8cdc21f518c702107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6236b5289d6d7ac4d14c9768c2cac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a77f37442f801c7d83e578b27fd003109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743098034702b8f2af229d5d452fd8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a19a1b4bd095c0f4a7c140f5a46e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc656027e481ed6e65b9dfb70e2f37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db4556a8667d0058a83bd1bb8f8c7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cd580eb3074f6478856f4769b9ee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7b8938d5770547db015d3c56998d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d68b9c52d3603b3034d6e189b96de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c531de2dba4e61fe538f78633576117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9263dc0c4c5dd07dfa1fb7fdf2c988118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e58c51f92998e462b2d4309f2e2b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb5bce171fddc55373c499c3a0fbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10dcafc9d20a6db52aaacbc505e784121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c50b3b834cac869688f9010f13b05d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a164c487ceb52197ae411d2026b3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c69bd608558a8288d7eb5227794d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a6064348a5047200a3d7b03f83f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21455ba6691d170a24386e625b8b21a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba288e09340520d4251b4afb726ad877127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d9d2dfe98302823c56f866bfa687128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18fc755359040cecc6a4e6f2b2423c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8d9e689207f16568f4f9b696d1510130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b14aadb1f149c1d466b6dc092795e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78259cea13da57a5e0537d7325d84f29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b65ee4db4e37a2e66a437a321d8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a497d95b8b4b54d20c0f7822a0679ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab05d60047ee6bc9c85b6974b745bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab5cc3b5340969177a891516ec6c8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b69990727049ea85d33e39a624c521137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90455cfa507682173bc0645388c82653138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5387d0d5d6fc659c82c5c412229194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e71e8e0380f67d1aab749ae671a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842deb4eb441df45c5f081b3e114291141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936df3c15abd5d4527a63492af8dc87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6335e288cf8af3b634732fb3aeaef0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6f50ce478b5a224f97216dcaa4bd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b023186b5f052f0419bacc11102a86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf97cd49c4e977c11e198a93f8c547146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c90db343d232d43530d5a77216c0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d12ab44b8c7df46a6fcae130ac3c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218b7aa1843805cb7ccda1d68a9de7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858cc0a8fcf266e183ae6a6cfb75520150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c52e3552b667c4aa6d97a927c7855151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710aab8c6b845457e2205a21c9173cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfaad941ff62be4e83c757e364d9c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fd420ddb4184256e5d2e51a4521a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf504f2223b039c27e2a65815b4ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70670839ec5cede7c9692ff1fa76b16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eac2d2ad8c50047848a2480c72877f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3177ee54f7e619cf2ffaf2353f3ef65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443caaf027040302aebbdd99a6014dc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979784bcd04e8a192b57e6ec87b769e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e7e3123550aae5c5a907b8aedeedc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2572ee5612d6d7df929b35e064a03a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d05140ed4a4064fd5433e7bd90367163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b26640528d92699f9ff85ffa74a48b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60a39aa21063cd7d155c7a7e48442e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263be335149497f8ebc2f81227f210f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7be63ebabd03fd05d99121c8267078167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e11c3d724d0e7f2976874db75c565168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701f6769079176fcd4faaf5452686c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f3c9bb2b0f9007d7daddb1deaf79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe96e574ec8a30c181552b90572c775171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c1d5ec267cd677d2d14aab368146172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839ae94a888dc21157d4f3793c725e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c9423539589c91d95978d8edceee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95706c2c0ac36ffa9a6062241637843b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc509ef90764cbff6edfc095e68ba9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1cc7d0d78dd8d557a235ff2a36c47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505137996e157c06a88415eed21f8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e21c6788a0538a5f14de7831de3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e094e7a471a2e24de9ca7a0fbc48ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cb39e937f3dac767d818a2210a7dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a1182a1bb22542615233f7ff4db2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905855de7b250b53ef6b8d11df96709a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302b71fc1a88473bf38493be0e7f8c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa238eee7815f621301c423c18c4e870185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608918b702e6aee6e031471924dede72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199635ba5f5e49b65ceaeb517102c8f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b36f230567934e55fd3cbb5d5b711b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b026a1cbe65cae330dff4a4f3bd64e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357aed18b99c2f5e42553c62fb1782f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46596db0dabdad386609e4b6ad8dd41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e2717589999c183f43ec5f3f27f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bdbbd4386bef3e58b5c4614a94786193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbe46ab813bc0ba39fbbc1275a4920194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd308af0e9d32c22f97025ababedff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8e1935808b1a3a1cef4412c4f7524196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7c15cbf2a6f60fb5ed0feff703603197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff9f26c70f7e3a326d55389724f6ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e12c694778a8d7bec96e41a316ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053fa1b8c2f6f5707643aadd5de9b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3df92bb6d3394deacb91e2b2681fa5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf326c34dcfc3f11d8c8406d94a4a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723aadd00f6e0b0d39680bbd84c9055203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca87b4d672931b5cf3325b0c93526b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b39b7db13b8e3439b968d1caf08de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb26db2a35ea64d99396dcf0aa989206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b549b58a0cedd4f051ae10ecba271207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b684fb2b548b11f724b3a26426b595c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805a4a0b3cd4b7285c1c1a12963c46b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02556c75f848cc466dbdb354db6a2c3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3faf51a50a682c53869c2312e6e69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ade91f17351b100d87478640947c25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5193286f1ee0cbf96278f881ff0f2fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3592008aaf7607a403c08a6284c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf7a8f62f87ea39cebd521c6dc0930215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c9e5e110cbdef7ab7a564fbb7bf39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a610467511d2c389a2a4b595a96d77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7e0d3ca32a06ec6e7d977ccb26ed8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29aa55ce945f4a8163e301b24658fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15bd7d078f9a370288d7ec5662f447220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8597bfa188a4523aeee0aa549918221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c97009368b1a46d825e2e8f01c86df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10836b3672cd9b04a4fae67adfad83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73566fd34df7fb3bec9e7eb6f265c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f957baa91215962fb945476280b6fb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d026ee132efe09822f0cc84ab9a4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc23b0194176706c40429212f5123d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90776f5f5597c7ca0fe6678244038e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03de6ef5fc643addf4cc6c84d4973e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033590a420dca4022ffc44fb160890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b94f9296b19a3f25302a164d0b950c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ba9acbf4c414ef594d1f769dd71f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e085b06201594affef24ab7259724233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6676e519a3d6303f116fdab8b2011234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308b3087d05776ec4b84822a838ccc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21657ab9d60b38ba5ea7368f71184910236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ba3b02f6b5656a902cd642728dd52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f78dd2a2fb9a4ca3d572085e6f5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612b4d39eca03993cbb21599210de9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c303a427755f281827334696b5408240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec339a0126c4d619efd0d18205d46972241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e19a3c31b71d5572bb33451a021a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589055d16f8577d21b16138f362e3d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5302786e6169c36a8a101e74294730244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ba1d701e7b62488be12ed51f28321245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64b2a06d6004a2f884398835d5b186246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f5d29bbcdcf7c65526c26fa3ae27b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a0bd3a6adcf846c4aaeacf8f954b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ff9c09d0628898a7e5cdc39c00d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b07533b14e62fddb9fccc9bf1f3df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175d7c0943ec47c7ce741a9b455b7a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9af2e359d3b3bb74fc4cadce58a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c882739ecc72419c284581d58b4e53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac9fcd49dadcd42c218bb9e042bd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a988662b7348bde4671c1ba7014b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fcac507b088526d4da3202cfa8902256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d757021a96900e7c64395a3b24e16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd3e7d3e8e0780e35ca191ca20527c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f203649389b7b1af42f62b219fdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7451822431385c3038f38684239f80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca356affa5044c40711840a37e21ddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f83a64bbb6cf120aa05ac24f905a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e615e455a317876af225d45e477a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05e314d2aa85accb086701b7fdc6e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45302a970ebc39c61f0659e52a3374265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462c7da3f5736344af3d01903d8ded4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f11300c2edcce49a30f0a78d7dd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334769f649e2d449b740ed3037b47426268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0845ffeb0cbe8489d1c357d0686900269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a4f33c1efce8f820bbf90ca6e49d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147896fe542f5c0e4dda2a9c11af4790271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829941eb1e94984ea9e4bc07d45a849272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc1c64b1000bbbc9a5941a1dd77d78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c44d749e6f3bcfef1151270518b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf02227c35f09cc7e780a647f34c51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e669768211ae628628619a38277e5eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a7f703b5c97044297ad55f9daead277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d836be0e1a4384fff24b7587b5c3d55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2b3ced99d7151c7bc469d7a84c83b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f55c5a9c5a4e0d00269f45e5bf410280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed963601d2d51648b9ad5ba0617982281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5959209cc9feeb2fb57c34b9e9a57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3df47e57e942832f5210714bd73c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922cde23a781710db7a1ed8a850cab6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaaa385b28227517419f1525a4ead2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f451ea1d3f127ae44be62faac5304286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834439d9b6bf03b68dee8ce4253c7ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628576c696a1cfb745de6be38fd5cc90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260ab005b31cee923a6177824c14689289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03294f2db5320ce16aaeb0427ecede2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f5554ed9e7b2df74c391fbcf4b245291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60243184fcbace11ac864052ffb65355292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae7499a4a0baa21ded3ba208e0764293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53604e9fc9ac12eefa9a146cf07604a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e744adf9b32783593d5e499eb232295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ae4042a32173995fbe20072d0cd50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2b7880c4680b5954f0ad9f05e0338297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610665844c03ad2537be964478139d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfe2bfc24c888ccf8c296c7b837696299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c6a75f8da7550d8c63bd382951a0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073621d3e548bc8c008d29ba972ae2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f7a142c5013f6e9fe9ba3147ef80a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef60c18f6080c1c57c0955764d7faa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c278a122f1ea754b5c0d4aa6f9d5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab30956548f4fa87f62f116787a210305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d3696a643b95cf93af086d73d7cda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8423afd2b3966d022f31e2f2aee541307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cfe6ee0137bb8f3c8d95a83685e78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f77a921353f5086d43f8d5a553412309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199493e6ef287428d8f9e3b767c342310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd3aac063287b1d48d48b8bb67a11e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df41c20e5facb32914dda436ff088be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a826ad92ed9ab1f73d58d8ce202a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7663bb5538f878f9bf9fc5d9573378314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80b1553a8d764cd10d81733a46c9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12693ad75e9ef2b6cb42abc2ec1bad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f96a8598910fd1381b9578077780ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef482d8704dc58e64a0167932c014318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0bc952835cb27d61653e29a128c55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db10170bb66f200ca399201955a275d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f51429514b320ba863c939d87bb64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204e0f66e0580a29ffab4ae5b43165322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1ec59a7370129f38f29418fc85f5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39163ac3239df5cde3b19e1f60288a4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eecba083874f0b01dee846b6aff91b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d1b9f15a309b7be3ed5ae1aa28c72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d06547dd60d1008acfba281a8dcde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080324be72853cb1bf5bc671de7a9fc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a44fb2e6fe296178dc7f360b80d15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa678a0017074211f9a102c6c0090c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164edc471ac50e39b8d174051a2d48a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7530429cff092d2aeea8eab0a760a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9777f6f8ac8c4eb602dedd702244d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27df80aeedfa33431c9f01c93fde71f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce080227b917de5bcd89051b290ba9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75132026ef1095d45f1e74c663bd086336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bddb34d488b9665f49ffbbacb551f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d965f45533bf12254a5f144040e69f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a38a9ccb86d365e7447e5331178c3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5db8280c9db41c72eee71d955b35dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba79e2fdbb0918bb9bf3e8e9a23ff13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a526f74109283dde4c4a542f3b5904b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf617458a53a8573125e9b7042456343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deb490b5782abc648374579ef8aebd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ddf0b5f6ed6536f0123eacf55fe6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ace9b1fd3a02a8bd4894639eb52fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024782c2f4e052fa70899642ebf15c70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce8b82f1af48cb0dcba2d5e68d9b06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad80ca7e25ec4d075df2812bf2c659349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f58119063aa8631ad1bbb4f944ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9905cd128dd82017b14f3ff446d901351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feecc9025276e7b392fca45b1460cbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1b97a4c1c61c232a7de8ed1670370353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6949ffa92d3ff5e89a7a02047c6877e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f9cf75126e882f4f7a0caa227f7cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ed3969a373a193ea9ff0cb9c8f38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737eccf93f45f6c3a729579d054dd4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8670a0f57432eeeedbe9d07bad91b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6dbc400ac95c6d0616c1b39d0493d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc85f6da653dbf0db9c65dc18daeba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097e6cc8b2b85c390c5c647fea6f054361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1399e862d44c1cc69854f0734f20ccd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e91367ddf8b27db1efb0b4c844ec9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75bfe2d0f4dcd48d314ac715c7f157364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da4153bc4515dbed78dfe582be997f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d14a5fb5d1820134adb0e6595a20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e52f14c78f299787e1e1e9466ab42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57185d53adaeb04b7c0436333a3c6f8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf86321abcb6f2bb56a1a1489764810369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713cb9f31265539ee7b3cb669f9ca25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c557aaaefbda9e4415b49497dc358371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39647f788bb795c68f6be4408914107c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaba01bbe0a65e6b3e2a8e9423802bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e277e3b6de72b60f425ce95d3db88b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad065f7d07816df4001fbadca565aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72085f3e004b3382e567e87a85fc0ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614e2d827b9c1c449ce8559db8b6f53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce87cbe176bf895f05a6a5619e0bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e959bfe7b8fd73d85f0f624370802379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f204eeecd909e25d3d2e33e79d2ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61bfa1a936b9be1799aed18a206330381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9864ce1408bc13559f536624eb29e60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e1eed7563216a67ce046fc3e34446383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3890318dee17f4bb46b28b66c93faa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d047c9b067929ba085c7ad09c815505385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f649cf0bd53299c1464d272e887320386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c9dd8492ad37355eddfacff979c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e91fd4382e4efccec2412e9fdc61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bbe26fb8de5b40d78f48dc13278f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735410504118cd0270d5f01570981e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db20162b8d6c6eef7f80623d7daec47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9c697b8d43bb2521e74460a9b0e99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313f4392b47507012f86408c74306e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb96af3637e81156d9de87a4df4abf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77af6f4a9c1ef47ec0c4a9ebb07864395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc6f3a13e8d7d38b911d9ec1c63ce4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec90ea6e723a47a180b0117fa45796397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d785f75c4ca0389a1b781a3cd3cc38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de56f01020e804ca77d60d64ae835f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013d7ccd5e4a2c6cb65e9b1599dc39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c119836b1045f57df2185ea9fe9ccd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa196b5c5be7f751b4b7805ab979ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904fa2646ea7c311720052abcd23e36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2e12079c862991b0de5a5eda22403404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6c8c32c70af9d078223c59fe4060405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622a66eb555e72583da73b262a08fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382a528bf9aaad4274931d39145341407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb48d5de47bb07ac3089d0f314ba7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e07f0cc3852069279aa435d9fc42b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de70ec33f66392b7d21fec085569a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025161b659223cc21df8776ae26947e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56254b48fb2e1dda17f265a4c713f851412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99809df0a9101f42d2dc0ec30fde507d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8c717966e62b7d89a4f757605cfb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fd8ff7fcb2dd12c3e485cb2bf9aa2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610996bd9b09f4f042b074d2a5c238e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313bc8df522b22dc4dbd0d85454eaa5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b29aee2ad81b11c558b48e447a946418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d5a2a29f59711f3b9c37fc5db2dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ab8bf16b84ecf472832b71298a27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2a339f4eda1c57d783e3e828009c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2796c9777527cea59fcb434524ff3ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568bee7da5965244f5935b76b291831423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478b1339711f50ae1b8c8cac170411a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e7a473681788cef5fb52d0b1d3e3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f581ea1a167811f07b4deb5c1b866e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214fe3b369bbee60bbc6792043ba879427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bdf75a184c9a32110f2903b53769f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321a8bace4b1742903f101231be298d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f1bb38f5cee3cebe89dbd0b5a51b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a10c782541f7ae87553c36f9dbc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51593530069364ad27ab8cf7ed024e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5e90c3fc0ffddb990710b878439c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2b88e9b64e11f1b3b619338c37605434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45980648f000209410c2dbf612ddc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd6d5e0197bdb13620623a51a35d0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6983950e6d39b39a5a4a55662d48e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cdcd72b23c7c12d3da3b9320d590d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e066c036976f799b193ecbeba36a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96229cb4b865a78d5a72b58a0016cd4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debc0b9380613c64b53554e5c6bb8c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004cf01365d636328acf2e6c7418d33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f9fe6495ec25538dd2f89891bad5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a3c47e94379b8032a766a29bbb9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd6c1eb4f950624067e9e88d54cfbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b94d27ceb8deda6436f9961a624f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528ef1f4c5683c96f6fdcb5386357b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528d43d462356c81e66ca4af39a171448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a98de75d54fc63d279dfad3bd944449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1eee29453865908974817a60eb673450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226350f1bc6d83b59a0c2263abdd0fa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7342176e1a0e549dc97d0bcceb3a44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe764bd4a15c0a5fb158408cdb5150453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec8614372334c2a31498debb283070454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065db1d5ab5f8d3bcbb73cef172f06e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742ac34baadc35e2bc9b66e8813e0a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0f45d8f87fab4ac9ab4b991110306457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd15b037600e6c495890a7463f9132458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5be73089e2e21096ce13bb055ec29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d832021341819edd898e1ba6b5c9a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ecbbfaadbddf69068865fb100b3d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e123b9c257581e4c26a841025b0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c6fd76b659a3d2f5cd2a7bef400c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b408d266b656a22160d7f01bfee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e79369e68d1efc12f510fd3d6abd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399370f022b034acc623151dd45d859466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762cc05251920efa95ef0c74903642f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2da884c363c887e70c3dc4ff5f46d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141f7f8034163dd33e3ce3dc9560c4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4f880640397f85e15e7d270751a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013b4e90c747be398c71e21d61bf6cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50e6cf6a9aa4d1ab6ca2bf00247271472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d6a36fa8449cee5d13816ddeb2355473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753d152d2787a99156ae4e3b24af4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d6a931b32cb7389d24bb2bb604e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f8d34ea0967228834a518c504dc98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cbd13582d234f5e3ed8bcdbb08256477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afb8acd2f375fdb506390d6e84e3c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8a03a424d42ba580f2c897ca9875479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4ae966132373d0360d8740a99979c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145655ba539e463003b41a901ea64d79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69ca5a6f0669bf27f9f8dcafeece28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f70d6615a45073eb4585703753da1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e3187bddff00cc588edc894e45dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319392a36094f3c8c1df43fc37d5554c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a89df438ab362bf78dd23851894593486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab0d809ead944d10c3b06b3990207487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5d54d7e924865efaefb240d13fc24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a32789fa6195de113c1759665b8556489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b27036047d9506c5ab93df62ec558490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007156008718201a298e90ed50175742491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824a0202993c6185c36794a475ce21d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cedb2b13be53b63d6ccb352a64820493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0726c945efb4d2291165d032a446f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11812ec8979be4e6bb8370216b67415495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62390ba21e0e9713cc384cf3733e9223496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53ab31f8423bd9f70dcbedb8d0bca1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4c0aad38e96c5f5846d3a5a2b472a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448e47bd922735e596b9ca61be21980499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da821536368bb393000cf8ec3054aebf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943928393534973b7d624baf07ea8c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a647d158f47e7cbc83eaead2ceb0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35236b2fdb01ffc0bf2dd03a3e4aaea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a83a090f2899e5d11a2150c2e59d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74fbb0d68b07d41ae722fb9aa7ddb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc77e3e6dc3dc376c8c30a02235ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3a740d8650770d63d8c4317c20208507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546590fbc68d60531988d487ad59b938508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc3132f560d97e90ca280cdb57146509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1e40be1757e7083db619c748a241f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10ed7cc52fe423c01263cb1bcf2da9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd6211cbc9e6a800f5e55e656d6801512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6367cf9dea4460a176a1b01c1f60b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7165d4e9ecbe2f82aa1f7babc1b4bdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad428f2d10b22f43ad5b0c135d44d899515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f238ef7a54b6f0e9b0184fcef97cde6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d877417a8487c010c48d317bea20adc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab939801f328c6975c8f4424583019ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc40605badc39bd19e8281c3cd81e49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1788333d3d56296ab844e34f5aeea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8312865646bc163ece9f62d004de944521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bed0a6f4087a5932e93a1d9067e58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063c203fa4fc32703c2546a98cb6401523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4134dda9dd51b9aef1fe330e94626524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75cdd5a38545c204164a3586cbefce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53513b00c4282e925aa37349117515cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90793f08ae33aeeb33a046643928e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e49eb70a276cce320a14e77ea165b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c5a760fd85dbaf9bf8031eea14da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc82ead95702da30f362d25d511ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801154b4ca64ba2f204a570498dc07f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eaf0289dae4e2c2a6323d1e4230f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f87044c3bd7236bfe9972fbc3fd12d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7e01fb08cb85883cb675b50bc1a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc514f9e51a079ddac533b2a2dfe37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be864d153752b4a762d666be3467b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe3b89f1fced93b486feacc373fc3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0d7f29d855c0f3c37c93d760c2e63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38691b306be8fef1fac7deb9be9a9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c33be40a751974cb8f79db4c8ca51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8f5bd7a7e7fe8c6cd33c8233e8156541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d99714ee2258a1d8ee7743c77cb38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ed8aabdbe7f3b4096b10fa17864bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c8c33f99475da9b3b1c0624773ed5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1b65ac08858d20e6760ca33606a96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c7133c6a6a9f9fdc9279a9e427226546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b0fefaf62fc4fc74424a9ec220dfc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9199f34b775ffb105ecccaecd0e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b520012dd0c5ddff26be51642c073549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd57a7b8d6773d837cc0636f48f126550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a66da41f01a84cc537b576eeedcd78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7a046cfb9ac032795ba1727760d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52454a4a4178a5656928ad959d5618553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a445b927e55c93719fdb96d09ddc05a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d484ba7ba7a4fc838acb8504fb16eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5f324fb1df8c6a15012de7acaba4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553d70f74eda4b05911b24be07b0c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db38a9835eff28e241f26035534fc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d85db29fa8fde2fe463ea3fc5eecb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f912b931678a15bbe77c871f5fe79c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac474d1516a7648c0b3d7615ba5b1c14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad22f39c52e61a10cfe2662c5bceb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b38fd5725294323621862750bf7cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38878044a1f6d7cbcccd72b074982131564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f628bcd13260342400d26e60e46c43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac7b5517cf15c04d80d81157f3faf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d7024d4cd4af935799665d99fdaec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae27f09c4ee5d2ed24abd62f7da93e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51f9a34c9f91702d28184cc4471ac3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7cb2b750082afd38e9d52af76786570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20f05aa8ccc4cf1d2d9689230c4330571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fdd76b6a31ded2d76f560a7f61252572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de1f440d605fe7b80da7c6dafc16bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d231b8316178421fa1c68439c13ce97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ceba6bb9a1d00579eae0505c929b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349db0d7b2c78b05ebb7eec108615eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db274f375000b4ac2568c4fb4452b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc4f288b4df430de1f4f70ff90193578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c5ca172487ef467f7ff6c8b38f692579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ea7323c6c8be4b1b8a099c2eabcab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c259850565bf88c9540a0922e5fcb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7624d87d4301b732c5a8364e4c3581582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69689a6ee96e86b2d3fa060746b95f31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f792ea53d5673be345dd56da0c1f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309b2825261395784141aa0171fca2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662b6a8f5f3deb4fb760dc563e444e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb4ebfe46652a920f8ac6b2afb7041587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a1d45b50189c67e35f4c38e4f5c42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9b4b7b94abcc85e969482fa01183e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925ed14bbfba6820c3a93c7f91a2ffd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73abe25596233ee6c7f42aaa195c062591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9404b1db2a7aa253817739996f19d32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0374b462a0c49c6a3845503bb2c2cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9468c37a0ff3844b0bb868a62f04f33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f97763582a5f9055d3119a589327b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701e021c0d29fbb697bcef9df51888a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d8ad905baf21712a6126cd75e851597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d0a11cf2f6d1b170aa0c849d20a06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e291c43b8ad5609d42de54e87b6ffe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601526310178123e216de36a427acd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b471569a49a9a0401092ea9f95052601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a4e811544afd849501aa9c4a86ec0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1982d98e5cc0c4b513c225ce6e8368603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcd5b21292b182bd09c81445c2a550604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd20c97e2d0be0880919fe1d53dc411605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39a30d89401643bc8806efb72ee88f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb916c1a2c7a8ba8bcc0b16e59d7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a361f6dbcfdbb6f9ea8b66cd1969f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48e601aa8f248fbc7827ee6cf86e17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9718740963ebf4e5b7fb64d6344526610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60da25dd7a9137e3b375b038e3fd6f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5df8fc5753eb0e2e4bb855cc84071612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00babec94eb2b57c216a0304ef06ae12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f8938e2703c2a3b67856fe42decbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48559ac40b8bbaa6d343953ddf1cd8cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a9aa412914c8511f11c554fb0fd33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d628eb740524b0dc42ae3bd35ecd1cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95dff4231aad2f46234c6c4d247f07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726c1c28e34937726b3212ba755e57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a90d0ca521219c5616700802b6de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4ee0aff8934027d5a626248ef7231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d4c8efa8b8f7b4cbd9658f5da22f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddaf0c9b5da79e82dd3c4815c0c6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fd399d463cb870ac7e8909cc4aaf5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80407274b2acb522ba31aaec88073f63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed17059c198fa24323302202b1f2be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e6a1423a92b614679e1645ad6aef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f2e32c887c2be56b3822040d2663628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035701e598bc3ca4b96d705dfbd7c70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f751385716a2b9902ca53f8651cd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac72d530fb81d1c621ac15b914fd4ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1b3fed087c99cf29dc9320fb02e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8662a2a5dd9ce0f8a10840cf7c97ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db107abc6076f84308c738f85e5739634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365f7ca57951249e078f9cfcf7a9251635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e60e85e8fba869d55c9fda0722711636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35c422d7b612719777de6466dd38fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba0bdeb1f706a8bb57fca4fb7c2678638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8874ae67e2b3df20959078abf2cb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f51314da18d89cfed3e198c9baccef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f81a42f90c658363e603d48e8a6501641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486bb82e1ec902722bf8bdb354e4294642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66ec6090a4ddce65536d5c6e58c568643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887ca0b73e9f2ff09ae61a4a32f7dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51489b8a7bb25c4e0d726ee8a481ed87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdb2868bdcc7caa9abbd574f08a8e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586ce1bbe6ef115c0a737942913a68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8344b2a0301e3604ab4fe01ee65cfc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329506a54552a10c5078765637c85cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beccd7a735f991736d1771158af89ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bac74ea1b660d1b5fedbffe354a5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca9e9269812e305bfa63eec9101ac8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee625bbf8a5474ad3c5423ad85a1c684653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef5520c3e02db928353229494c3d8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5b770c1d9765ea33996b47ce70227655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74250ab6d89e85d96a05194af7aebc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd7daf4983ee2a1ca2c13998673a5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01025666dff005d91100dfaddacec84a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e38b9b693ec6b7f823c81068f85c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d56a577d7b948e85a01f243763a0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fbce8e2444622b7db9d40967e818e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330566ae1136ea3288f6d01b537d15d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f6ee73dc566199f5488c730197ef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12177ade0dfce469f39ccd5214ce6411664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0003c6cae815d21cd77f319799578d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e855c2164494597240ae8c5f051500666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425d30bb00370bb7f8d9ce99d8730b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8d703f965c8c4d15221210ac74ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33ee2ff0bc7cc61fdb71ba6bfa5574669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78691f9c99d0879de062c8590dcdff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992f2f647d769cb802861b6363f77e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bbf3088eea1ba2ce48abee1165cd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ce09c450f6871ecab0c8d525846e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17db3f1d0c0ef48a9cb726dd7010d21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b73aa9d027141b67e5549be91ce02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad5f5a3cf366ed9683e0c7ffc7e68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164def705cf8b5005075f301f16ecb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac039f262a5d86bb9bfd486598ac291b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4d277ad51aa8467c02a8a53408ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e71721f0ea99d7032f33ae58a685e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19d36ddd69c833630514bcbd6b5bda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88d1b8ee10c15e0a7092e2872f5c30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a13fe24936b0e04ed75cf8d48ba89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090e00024438b50330c3789ad528ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21972bac44ede4ea9ecacf43f1f3cf3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ff03644d95e277ad290645225d0b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328d52a7e832f73ec4d7e7c03f8af0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1ddb7fca1fd6fcab155327b0f46c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b7070253b8efcae30859b3b19f938689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319866c016a2f7d27128b3daac300e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086535faf2f82901c204b011c49d91fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca52b5bf3ecefead25d670f0b72618692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1c7298ed5a6775a268c9f2c7ea06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af4c4b05bf53dcd5923341bba8947f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183861e23c6c516ddfe69935dac3a74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b2c1ee9ad92b43294897c8b6f28e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29788de7dfd4b62520c642837ceaf6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b593dbd5d7570fe78a4ae0eea2be946698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb9a950b42fe04e83e4e797c819cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3252299f57a96fa9152f341f7543e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052ff7d6bf67bfefe36012525c96181701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d156604592e2b4b45efcb1b97f4e69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eebaac8666c7a54de86d37179dce0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1dec9b6444691d779d129b335a4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542dbb4c84902012827e9c8da23c4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dee24ee97a9cc2119e9111d003a1ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10799215de96f7d80e9b6954d9245ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4f000e817e08c22f3955de6f213e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f6d3914b38f4434f32f8e980af1fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8e4a2f8974ed476fc50531c60164710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d1d66d5d22f99a164140e947a0a1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d29ed64b5c7780b5e4e60e0e5f3216712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb53a918145d251c12103818e5edca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347658e902f0a23f5ae6f804db197ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083d761731ddeb27bfbde3c71ee575715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110babe414bdaa92da3f0fa317782af4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b494162422361368ab90a0986951717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51318d733575ccf70af28f28cb608d36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92b26283bc56af279722bd53e86c2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeeae52b97de868f67c842c6fffc69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27046dbaaffbfda8d89baca7881afabd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7643b48798e53f7025cbf816eea037722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46bf75980fae632136d50c70bfcece723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8343518030b279fa7a53c501bc1697724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353161d28f363316d9339ad598f9611725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d5742344c43574564856eaf7e95c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fed8a71493abc3560446d2d3be546727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1610a2ec5e1c765a58137b436b05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228421155b70f44ca18b3b659eafb68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f83f174c4ffc275d26ddda52ba1d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127b9f0afbab63787515c277540cb4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85789ba5c32ba75c53a5497307b4080d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3045f24c053d4ac1c294dbb72e3ba7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15932dde8d884312b26f8fdfa06ce4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de90b1e150e9067360abdffb4d12ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07a612dd5f7429e13cde1343f9069a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13519af2d1397d9a06321f4502627f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ea00e0044fb87ab85b2fdddcc574738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c46cbfceea7f9b8b2e4c143dda5ab2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd2026795c9503aef3f38e574e774e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22041d385d177b3f488f6b58d3011c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586282966be6318834a626ee3897e823742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585ad5f3483b88c4d9f814b59679150743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c511bb1dfaccb88189a53d5282651744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2458283bba226a08ed685a5c6dfaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a81b716a53efcae08f7683cac78e2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26bd97001042a884d53b3da2eceb4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398985997ccc26d45c1832c564294f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f4c5b6dc0e652a05767aed56c1cef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a487ecc129bb0ff8062262d053fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e03f5fd743ed4b21abcfb2b6bedd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a74b4583ea1a8e427d71aaca6613d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b009ea1e507d139010ed0018d2ef83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c6b33b557ab0762bea8e16068682754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651953d6954bcc94a489ae22829f013755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928d9ad2e8ba2b67c1ec58e9b5fea2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68ca90fa8df5e3e46679cb3a7625f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda39d2ee9fe2210ce98d849c82c5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0e8b4b63e170d5eabd0f8bf59af13759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9973292914b6745a947e7c0d9248c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce6906903405c0c72359407156c7e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521002b98f0fd43f98c80f7e43434c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957a8db1c15d5a15a8d9585dec44d194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe23dbd49962d7df507cfd20013ee1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a737ba31849786db03ff9ebe299b4fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5fb8d41eba242ce2558675d4219eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa24ff137ef0e412e994bd1623eb6278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ece307bbb0f19a6a0199dda4058449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cdb3b62467e40fac856215e016cfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55384b3d0d3a7f2ec1892bffdcc6f3a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e488e6ff9a07271591a6072ec021812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9990ddb06e9d0f14ede93a7f62eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb978198dbf017987fc3b04287cf3de814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296a593aea63462652b1239035994a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308dce71e17575e9fa6b9202126a3c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a61c2be92b363c960048ef689400f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a29b52abe1601d8be6eb5dfcb79bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378b4d6a6c11c43febf55d0a256430219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b05777aeff22a9c2d0ac0285b2ce520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c991a83ba7b8aa9bc84379e643ce2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ddf0fbd39bed6d47250759e9a14b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c3191c66b3a7f266c30d143c359e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0e7e9addbf1c5c9c41b6ef965051824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dc700b6bc14958570946d21a56d5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab667be307ffc818894f54d0abc01e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a8d44e5af7fb1911ecd9cb1f678227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a764e58f3312f60122dba769a4c77328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f61b299e5ab911d427c0ce0314a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f6317e6b67195cad996861986b11430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211789566d6ddd5aed3cd4e81f1fe50b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d581fd9d24029d8303f6bfd82ff5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0b5c4ac9c4dc1ae7dcd9f6f8586933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8950b07ad7e5f6d8a7530f4ca1956d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef6fcfdb9838702a88c94a0907fe7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1278efc2b114165bf1c287d9b41176736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b6f79d48eaba41abb62a75aa41ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee7828d718272f50df04ad850b4d1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c48fc32a398f30ca4f015e986721cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f50691768fe4bd7a1322eeddb630a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e526630729a5e1575ee74181e00d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688597356665c30b3406cd2c457547842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12f61c6bd4cab448d94ba69e54ad0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c9410b6c8bf5226be5b9b5e6e667444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c3fee27f21cdd2019df012c43fc1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc525832cdd110f9a1382cd17c31a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0976bcddec4889255605a819a6e4cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbbf1f988301eceb108ca481f98bab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e322896d0df817f7054fc9a86a1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d049353db9c7cf2c4f4495796d0ee550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e768f420b3a8706b7996736d06f57651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75729b29f478577f405505031474752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f788896220411d1630725a83d8c4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316461f80ba5a8c96f49db9c2f18f5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855861807b002f7b86c7c15265d62a8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8185d471924022a55d948932d3c3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bda9a19d4c3fdfa8769a4bfcc4ad657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3d89a9dfd633493958dcca18b6c9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb1cf4f90e1f97dd4e8e071cb91ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348bbf55b075aaf455658b74d366ebe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2985d8a901594c920051c0d64c3bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afe0b5b67ba29698e8a691759cce4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a8cdd8ac405556f1d80eb5cf109763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fb911fc7dac73c269263a6043185f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4eff6031814fd17b4ecef2f67aeb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d4f124b2e95fed24d1f77ebb0c98066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dc7c960ee39c2090423badf44454967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67d56b65770894deafc9fe25348a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c381af5f20629cef1deb0a3271aa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fd0d6ebe379fd5146c2cc4e2c2b3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4222ac141ba8329c5c5da976031c3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3631e28e6dfef263e82db471a19a7de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef3a85b87594a41d98c6efabcdc3ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34833a5f013a9e185c16f09f882ab5d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea31324ec02e6b41ee28243f93a052f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f0a6c4d819466f7ba88aae8bd93976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccf20079f58e9e134850b6ff2168dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96bb09cea712efa74a9c3417d0e9bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc217ea329a8f7a1fa3a662515158779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263756cd1180aa31573ea65e544178980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506eff04d9a09c0014cce3116f7d8ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec856bb72d9ddd12ff2d7b6ea31bdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdc870b3c91278c44ab36802cc11583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f1c2dd571bee5139ad5b3f942df884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39c5a1fa78e682276bd0ab2d8ba5c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cc3841f4be6a81f1f2b8b41c16feb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99160096066b2ee2455effef8efd754587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c65d1b835c47e5b9255bbea4e914fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d67ed28def7660ce4341e425a8f3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab95f8ea4eae63b57f94fa33c09949f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cda01855a409c8ed27734e598daa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c6cf66b17876f2c81bcf41c1ccffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5801eae5fb5a6d6cc4080b18bad52593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69876508423333e4ef784514cccd20b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21283a87fc6dbb6c03c9161cf2a3fd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea8eb10c0926fb2e583e704a4cabe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29cc70026de957e4a610bc89960f4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806eb1d6a6f1030e1d20cc7b265339a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d63ccb5c09a04bb13c90835738f5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261cbe5f9583258c6250185fc0ccebf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56257f62adfe9059407ea93af23be65a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf70f31fb416a03d5f2adfcc799b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87e7c19f3048143a73f0966c38df32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a94f379c2b11fbef7351bb515adb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e72c45e146ba4a8a7f96efaa0ec819105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbeee47d0c4a08b4c5d047630488b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed06d3508cd3d4d048ab57440bf0c55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead9f2ac123a09828278ea004d60159108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd2c23db4c353ccf18e80e30cf414109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75b45a4c4b5bc3f0a78e2d92adfc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e399555f938db00a1d06f1761fee9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d8b8df6038237d6a56316e035a2a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076a1828ba1daf11c2c46388be2432113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb98a75f7b020fbbd056a1b6c805b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f581f979d0dd7f6d74bd2dbead390a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea5402173ee7acd2e68fcbe72235af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc6e514e6f6d1c4898752c8bd2da18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf321574af3364ba124f759ccb9e42a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f7a3e912e78d5f979a5357ddeeee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec39790868570fa6ee2fc09d50f3d30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64436bb3f1f878e246fe2f633cb63024121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748a65804718576d50c6c4e129602fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c12ef8c0b2f3d002a38ccc8417333123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ab6fffc1c2c9e0b9aee52342b4851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122b86f04a2d90837ab1fbac452e34a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad8e4641307b1625c7fa91a4d241cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf8984e013318204c73d75d5525f29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff279f973ff345d24f8a30e896ddb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c9d8b1823d5a5cf5afc94259756aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c51660b96476544d4482e4c7eeee71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed2c3a04ce2d66678d8df8338b6e5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebddba8fe56be287e8ef4e684af8704132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eec7d9fcedeb06171c13bfbab8ad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d23481592223292a6ba171b0b9e51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50632b3430a38dc9e62a593753152df3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273fba707a3aca20d938cf223d738cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5227bd6a4845dd6d1d6dfcbfaffb2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef1909a380f374b7c6d260fd7d29d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234047bd1e4c2d7e6c66cdf8631e07f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6ccd199501b3370067c51157ba9a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1dcdc1e0fc0f12727cfba50508378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238b9bd1c6c61002aba9b768a054476142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d09fefc18198e07c9453e6e91707c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f3ef1a4a108c311ec9a8f2658156b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2be2b0023e512ba1ac173e580c36f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79fbe9773273f7175cf21aac7db179146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43530839b878c87b067be9a45e05670147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72541a0d90d8b95f243e1aafc9f2b5b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79982b19c61de9d6850264ed4279be5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b54d8c6e03e95d000cdbab8ce0cd36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98291beece4e06b8385a41c81ceb3ca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4d170df74d92a63b110e30f7ea2d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972e5b75ee31b01b79eca2aac7e6b0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3a64cb3c121e50cbda5bbea513cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103b00c7bd33bb5b873eef0704084b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b048381a3d0d22bb11654d77903f22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15236b6e9373ef8d6e97c0ea91ebcad6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835bf8bc96a9e23f378673b8e8bb069158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d0835cfba7d3165a39bcb0595dc08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af0a545c64099f34123a0944546caa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c31a8160a92a9a44baeb7f1fad067161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc543e3e00a07c16ea5ffb78642057a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a4f814eaef866006104d100453914163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db4ff3a49c5cb3b0766d56d697d38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a8aa2f64bed5ce8f159e477c3fbe1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd6ca4d387ad06a4969ecbd5fab567166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa195ecd2c4d29b4a32a16cc3daaff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d859420d4a880a66efa65957f84494168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d253a986a5b5d8106d035c100205b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f59e7534af57fdb84d5cdb18d50df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ace8cf8c4b73a4d14b31e0cb7e04e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b2e213b61d8ac330f9889d5966f9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0803af93cf48a17e114a56ea1ca70c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248230573fdbbd123e9d5b9372b7db45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63782453680f67143bd7859e3a90ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769c14b1a84607310da19ec53dd0e7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569951e6279576231478d0f01cfbad74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556342fc636e630b3af98c3e5860f088178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783fc9fecd717b451a67b189fb16bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd69c6e394fb2be23c828a22f4c1389180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e938e458134933cda07fe6092f20b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cd83e878edf2a46082e8069a52a67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e9dfa9c5212d7de3a0efa5dee0e16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eba0bcb0efbc06dad697d0bedf491184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c2ade7488aa3193643c11a6bf7cc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fa0dea9775e21b1b8a71c82848c8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1e00968fef626d40e28f872dae5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693773cccf4204e0e95511d1f16e7ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca86cfc5e29fd6d3145496b2b79f5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682a9f68fcc3622ea068918745f53b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bfe1a63b02c7afe4d67cd27a69772191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39f9b2ac998960d8f329581deccd9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2e446be38b4e1b50dcc2915e60cde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9700edba1b2b41edb9f99356b5cbba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16ef07dfe2583b7b08c6d81770cee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0a529b3ef7be27e5148b5623cf03d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554f4d969d1d1c422cb8b5a35498c04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053074f8db3903e19d5bde22236b091198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f1a3305299ea32db8d91fddf6ac7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb99d9910569d53b90d6f2c45713d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703292e1cf4a9e3c99a63f9742a3005e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975e1821cca511e63c6e57d23cfcc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f17705a0ca0069e2aa0ac7eedd11b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aba00aabf1f3861149adcc0f3ae0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900819ee1deaacd75a1912f63983ba3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b3409919227610e4f603c474b7487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f559d26a8bdefc1f941dc3d895aaa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff4de5233bafaf9c06dd0e30b5ae0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0213796439f901aba0bfa6c1741f91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ca32617852a6ec4632122fc3b284d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27169bcad31abad51a3a3c3e206a13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1600ecfebf53eec336ce195f6031e8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c56082e8325dd3e013a4f3070f4c9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e7afb5654d36d29c4dcc3a32791a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73f3a0bb0e37857d26dbc33ad251a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacee9e10739c43c59281f627098555216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901bd82635827c5ec99526dfcfdf51e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fdfbf4e20f3683f04731195bd9c50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e04fb9f9aca98ae32a95b9ceba3ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe2fbc3a5fa1eb7f8e81bfddcfadf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f88f4fa6118242078ed8be4b41a13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6790b20205da2d2599081d8192abcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad27d250a897e92ce23aef2d4c15a89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba8a04c7a44927286ab8902d91e7f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55b91229bb0d8634f001181ecc315225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f51ef433bd6318d899fa3d5875d1b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2076904f9146c384422aaf7271e3f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5064b1b4a7d4f9cba9c2ac4a7c2c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d32b0aff29947ae3bf49e941312c08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dfe7d5d895dfa15217d1c6b5eec6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984513fc80a700b87e3748821eee2e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001179b7e437a03b681cac609985f164232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4738fcaf422a897503a66267d75101233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3f8e1e8c63e5faf4d1027df010412234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15055c833dbfa5bdb1b78b1af7102684235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229c2557e2199729a73251cde06b9fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456e8a6ba3089236bd3eeabfe63e247237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94cbee48dce480e69b3eaf29e6696e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78ab3eed1054cb560ee6388f771ca3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8176a7466be766fca49a7dcc024de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2666b5421ad2c47f366fa01ec9a8a09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6f27cf5cdcc8734c4df0510e4ec70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b87553c19848c0c622e25f6b3807e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09e43033c9bddf7caaaa179b8efe22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8d1245ab3c07a98a1753e9dcf54e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad8e46e818661d7db755b68d04293b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922714c977ea3583b616412e90cacf5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb604ff84dd813b1728dfadeb3eede1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3911cc1a6a45ce2ee6ea8dbc7fcfe8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed7a481f87fea0331f950d4794fbe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c764da9802e9a843f6a1dd5b3049d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6828e6872889c6f5a0488d64c36b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af694a7f037aa222854dabc6ec6d654253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5f9acbe3341656fae8295b2884ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6987f74739c718f7abc849ad113c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990550e05a4689aac9c40e155a846cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd9b35b06a5079aba59a7ef238570257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284031e3028ef782ce05779f7de4baaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433171afb515d192aa500e441e60c7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4e5c0b103ec41d97ed40a026923b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a0b12108709664426744c74856cb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3944a6f4293371c18a88c8ec60ec1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d728e9674ae72dd1f37be11b9e4cfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc9d5cbf7af5e9052d37bdf7468b11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1184378f601756dc41e32e230838f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e770346682829c839507ccd08c81c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450a1cba390f118ef4693c69d8a4ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e812dbcff1a530223b4f37fbcd5da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0ece902b6e6bec64522c4280def38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa364a1fdf2fb9f3b980b92b9bc09c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec64413f7545e79abceaad04042142d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986ad927dadc6ea534198bea1c0e21b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3734e3313277389ef91473f44dd41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93aa330854ba8cda3386702991084e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3973a4bb5c319dca3a57c32ec0d8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ce84938b4bf7d0fcc916a56a47696276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43eb3b762e01db6600db9a10d5f31c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923d1c7482c78d0f977c6d2fec4237278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae169c0530abf292e07fd6178cc4eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ebd4cd7fc6c9288ec7c3d7232649d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff6acee94e4ca4c1306d15eeef6394281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425324c699d0afea9f5be59ecb8ed87f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b29c05bdc76871afb4cad15a0a56b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f80c1a7b36ec9673c4cf407a939d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a097e205567347de68f3b3d5612f28e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874711daa0f07e4235b97b96f47179e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a9f54df1489911376f86ab3e03ff3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9db9c973478acd66981d94c13d9f16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5583ba1c4bffff9ca10922987cf09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e3fac8b3d92b106442bf26101675f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80254aa9f71a3d84e702dc7016f7b090291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eb25e5d3fa021428390d51ec4f641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403def08a225f62f5f3c4ce458cae79e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cbbd7fa45b799b21f4759927ede03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731b044ed996ab397d0e4293ed26fe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f14b6668acad63ddf466a52aa607296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91c8a3c3d52c77c1d646dfdc0bb137297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a78f9a6e1644dd8ac1870da8978c0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838d6f3fdc0291e3665811ee2f69e66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75192d598d1831d3688b687985d557c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae4e65fd54d5701e73e735b36f856301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497229e61603b9727fb6b89d773175302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d80f508c66c01b0d039d8c3953ad28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b493fb2ee9afebf6dc5da21334fae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cafc29ffe99ae2c00b7c82ff5fda7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7869326aef781ccfea213cbdccbdec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbaabc9fbfa1de56e50ddcbf420b45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d4bf56252da3aff07d4b16e3001a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e7f0295133705a9dda55245dde44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ae48a824a31e6b8bac0473b6f18db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5726588c1e8cc7a95e3c1aebbebbd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2e762338ca37bbdc2628e3c480bfe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34c5aed23b2519fd2c53590b02e361313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051569393ca668779ca8cf440a225cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13457d1cc0dcc7bf0426189384a61a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2777d036f87b99ba49510296e5b15a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e84303e11c8435a6d42fd6d6b1287317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca93ef0d91df100cd5ddc883ddd84f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6d66fdf5c956c318de9c28ef3f4b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d09bf9e45fa06a9b9dc7dac9a4fbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecfd9f58bea713643460d4a12897a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a91e1b19454ede62b269cb13169699322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e70a312b96f9cdbf085c20ca7afe9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513747228bc2aecab7c632ec3e3266da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7000b52154c9ff07489781af69778325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c329952150665c02df8e348527c11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dd4a2d00021d8040648a482b74ecd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c500dc43e9fa96a7809ffa5c35301328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c519c475e3c66564561bde8cd2035329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdf8c7a77f73daf3e42acba237a72b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb379a173c0b5077e71b91e5b4c7d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438792416a17266d2a7030e040f10a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d34029a75efc15fd1a0d8805193479333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e0ae70e48a51f2a3dc9a4b971657e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6ffe5aaf36d95a2b8af246e1d7a74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73601a270dd6cd8e556d035254633a80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b65c7c4180eeb16f41158b69e1550f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0a8d504ae931f4ddbb31f307d183338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700338cec54e853698003d866aab64a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1578088ff5b09258ce935c73be0fe4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158598ab42c413722fd0faca5cd345341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864fd650f8115e8b65725752eaeba28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd0b9bc4b20f9fb507b46dd96073f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e32311f3f6c6567d7ed968413a99dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0c2669cdf2cea92534b257fa99ff4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99acb174b55c46ca84e7b8d50f1b68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5ae2c91aa538b19a0cd09079ec94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec757d6748e9e59b9124a173cc2f8997348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6a4269d2cafdeb714d1551249d032349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfb32ecd07f96ba00de2d0f106a975350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd999ef65dd634aa04eda93c7d55314351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45349cd76efe5a667a24f26ba87980d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f391915954f125879ac316b6f8958353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441363e074b65aa954229aafd5a011a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796bc39f5ab66d9a32b55fad4884816355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc9e98b6ac455931d41c40ca0ba66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9568f5b8367a99181dddcb636443357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216dbe6cb76ce5fd45f99816e927820358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a5672ff2242125264d5b368d2605a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38a188d09c4e08ab56d8841bc15b88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84d35aec4dd561c31c94db3b118423361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536fa669b3f51c134c392d5902a02fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcaca83a9a4ecce7d18b258cfa6d2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b0c4e59ef00ac65c8ee12c3d9a059364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deeebc57c9b6c9666248ebae6686f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54d1625c84fc34c24964d34fb542b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10e16cfa6cc377e2c577f909aaa58e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ed26e58d6f842573b2a50b73ab798368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3b32a797698aed91ea3d8b404d257369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac70bfbe952c0756a9fa4e1ddf1197370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6bdaaf4f6b33b3baa7a052749cded371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3d25a97b02e9c8138035a40f7841f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9eb50c02dda7fa14335372bad38d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c51f779188ad22032b96f20b65cdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5cc001dca9a72f31ef39f786e54e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9be3784efb62cfcf6c22f7185d12b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80a2369d408a710da38c4bbbd901b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d662225f909792afaf31ff6c8ca2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097d5f21e454a0f1776adfa380e060c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7b1f2bff3af052a6d2f2cb1107c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd63c7b6841a422b71e46c0c3574c2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d41db0bcf98c1e0f77088fcb10de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c58105343fe4658873448694e2903383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370cff8a2f40795674ac4e07e1cf1f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1bd68d548774c4975bf868a228afc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f51551f8c2caca9d5ecfbc2c61d1b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f909a7010bd3724c22723d54ce6eb63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf4a085b3db5406f10c88244f54739388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff977a76bad8c03005294d52f8f95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ae616ee97cd1585692de3047ebd7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af707611d36b42009da7944e9f1e16b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad30c4ac6e8002727803f539ff56cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589d600515ad4bea81ab1202b293516393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd75c690e6f37b9bcada80458c95817394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66578b7c3713651cfccce1bb3ab81c8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3012947d443c91d4c9bac922c655a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976379bcf2cbfe5fb98f623058b97ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9760f92e552ef1a7e31ebe7d1be35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267874d058540589007201cccbc1648399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1da7bd99659e89721c07a446e13ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acf16c6b659473a69107bc4b223362401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8cd50185f7b4bd5fd7e51d2f93e0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c0515bdde2b2927059fc42442589b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371f65b9b0f519a8e18ed79330bfa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21fa31717e034773e3862d873dc201405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba98254625113eff10e35539e37694e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b27d0e7a5df388ec7881b626a39a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d54fcc9c3d9d1892b1a15a3384335408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e80f7d89f99d1fe3fa7535f56c42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bf1128d56d718deefe901be002c5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9368be3e32672ccaa1f84b6b748e24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5be649b9bd114c019c705ac0b57f4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3137855ed77b7b34ba26d961b277413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b36b2b9123e447df54c6548553f18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f35d5797282d3d788eb7199f1873415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeff83650235f440183a35f58d4e10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed7cdda143de4fc0aae80cfc66cc5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6522da012a660712c6920d562d814418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0289f2050e0024ee9f62568591c1471419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc3a600392fd1b353af92d2c96617420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ae17a145c98e9f66d7fbe05a0a5bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598bc0cfed57fb5e91e9c6041d9005e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1643ca051f8d788cf820e7f2bf81bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53298c8589b7299dc4a5f330cbaf368424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c30b290bbfe51d9f6e1f497f3450d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777d734669cb8fa861415bb0fcfc1de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d04a54d39d4af46124a6fb852786e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bca9d74a967fadff48d93e1f191dd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b43775f1fb73f1ec5a191ace34670c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04909b8a79d2f21e65e678ce0b2d1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852fec0e610039e8df710b8919120c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fc8f50cd6c2cde5c2f0138851faca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9b693cd310bda20659819ed91fec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b7d9f45ea83fd5a4be262b8fa5b39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47944b67bec1e6c07fc26c0d80f3b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264d7501cf06c6b4d173817a8d7507d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6dae3ae2db5597d277d2d03a66a9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c563a0274e5b56472b76e45d7589f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203875e566f2647d3071e0d36e3d49e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4db296b4b0b9d38b94ad166272dd76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439ad57f10c516a3ae273480a84d3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3705863cc7f030e1318c27d56c8fb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c15859b57921de6f9d91bc26ca464443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bc118bc198d5ac91bbe786157890444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef52e4611bdc5b947350dd8a70dfd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ec677cf5fe497898535a9b46972e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16df3a2abd3e58845ea4d8545498da9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fa1594856f892b1c6846df5b5b91c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ced7a8ae4a5daf122b10e1b8b56694449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e54a8edd5bcef63e61121f7d4ca8e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b839f3e3bed86cbc5b52c8f3785518d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c36b4f93188a947ca32bf3f415d17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc230f10bf9f04562f6ee51eaf1f80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b613574cde9398d11134b478ff167c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b785c4c61b99c46a0eba2e5ecda50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a290086e1fa7a8534a048f960e1ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcc9a6a388ff1d575f1e1b2544ccc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986405f461599f93cb07c2b5dad7f67f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180f7264886fdb5c426d57a7d5f422a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e11d2d1aa1622165b40c4dfa435f79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35fc0aa979622f3b1e4f0b724f6fdb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e66c2c1f9141cbbfd539a41d905ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105103c5158222c8cb389a0fef2c266463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937417f30521524a13f2475ae8e6952464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9676f275545fd90abbc47319883e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497925b3d19f59a8c4f9520afe24b5fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796129470bbf4052ec187008c9105e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8adae1b18bdeb362e538bb5e4df386468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b38bd79a89480f73449a0e870af575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5e9ff085003ad93f153462eee2511470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d26d99b46a5123cbc5ad6f3a8c99f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115eb2d1e8724b1ff53e1a5fc047407472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f17247d5f041d41a5a22fd1e3f9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50640bdd335a03e3588767680d45a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313628769ecacff2e94a4b8110e27785475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f26ca5b81adf5c56618ff6003abeb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fcf9f581826255ec649e9d9e06980477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b1628eb0becfa78a8d4390a7a78f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51764603b0ed69fdab51c6064a465479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e991ca6cb03d512a36d5ba7f987cae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa061234ed744bf0eefc9e2aabd267481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea32594dcce04033412fe07d8a9cd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a2023c9199fb483083d59378bca8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fb46d201d316320330ae3ba358c6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536533a8fc448e1ca760329ba353664485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185654907ac7e1a06b62d142de549b90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c7120d7a5ced0199d680c432aa74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba1ea210a82087089221f366b265e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35ac059a7430a0a87c550778e9ab4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c594cdb1f7b411f98ec48dfd0a4ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b5aff4bf85711703bdccd9c3a7ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b2e1ae5d90f2f42ff392aedfc1ba9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912640e8f33612452d66000b1d19d81e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62024ea14b886f3adbfa7c0bad3cb12a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412959a28327b7ea67a423c2970ec21f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f633083144e0f1686a5a315ea013d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b2f7bbc24f06e4a914ffbe9eaa40b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36262c5fc6166ffb645b4ce66f8bcd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83391db461276aae4cfe5809571572d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82e3eafee25c537878f36f37910455500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcfa5aa81c9792f127991d96cc64f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd07abe5405c08d9dd6e3b27884aa04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996dc4692fe70099e93e3af50c1fce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33504da41b6bbb07e787fa30b8db87e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd1089321dcc910eee49bbf7675af4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db782c2fb955b3b2ccbf69e5ddb65371506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f75e823d43aac69d607b6fe7c7c887507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381aa34555338ab1f06b23278b94f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8cb1e4ff6bbcc081439c56dfdd03f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebb518c6ffd0ca57faa6f94fa144f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5ccfdc02f5a59946a95fc6f797718511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ea54bf5640146abb33e9d1470e08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fc526931f85d354bc6f19872bccdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e86259de4b24da65cda25f292de26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf288ce0dbc44c3ef1a189f678460bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf24e5fc3cb4c7c40f56c3924909da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c70d86845031c26673f0a28e37e44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e078a6b0ce33278b4452c3f53cb940518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f64aaebe0abbbcc33ca865da8df95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181ba96f11157e9e98de19a5e649940520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0262887584bdf6b76c8a975e992b75c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd92470d5eb27b3ae5859c77f47fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82728def6c01d4158af4ded9f9382270523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02e9fdfd23b295c0f14bd3e4a8d405524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84b99de7b87707d968e06a2a368167525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c979e7d2e1ffa1c6b28e7f2e476089526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa050ccaa4be363c3002eca76945196527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a32327c9af718be6f297c67bc35453528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd4cb98256eefe7cf93f2e9cd9b251529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921441d99b21b4c7d3878eb7137265d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35dd5454dbd31a891f6749cc260d93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb32676f89883141b9094ecb18c21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff0dfaac91c4de6672799f03175a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b867d94970114545052913b8d991eb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff79c892d34ab4022d1dc24197c8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b69b169a22523bedb2ff0b3234aef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee3bed8216b9d9e09ddf93f292fe8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393a1b02d98b55470d26f003e369df4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19bed006f20484056036c615c45bfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9534eb15ebc13bdbfd2158519e188fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f4df34b0208450601258f2d62f2c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dc1bd83f389cc89680a7f7c81f0f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f269e4fa3cc06b272ead9851aa4cf6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014838d7828173384b928eec70d1dc1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4edca997695de9f60c33ebcdc4f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ec7161e4e01f0d6d71f433180b51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abbe09353a64ebd24f3e2ad4278f2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a6e9864c290ea25aa1f1ffe868f17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d00280f6b002d39dea77cf793f01a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e060b999b91d88ed971b88f3ef4f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d67dd2f4e38c768b313e1231fd4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6729022d5f56ee6da11b89a1448135552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e703c4a57a828b8d5e2411935233d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6a25e0a5ba101db09d3be351b8d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be93ecfd6527f9a7f8e617a121f6495555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58e2df85410d939635baeea7a8ba19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123fbd5f099622352a61c41fc15b06b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6bffef60d416b36360b344fdee5aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a757f755928baaeec7ea27d51ea653a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c802d0873002ba714b9bad02eca773560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f090be6e5ab6c4b93824d1a2b267ba3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875182fac21dcdeffdc65e1ac9fbac78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52920e75506f90b2f09f83dffc2b2b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe23613cb6f7bf558683cbaee80e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb582f327a3606cbfa21698db99676565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3f58ebef97c8d5d318d13eea8919c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f503cc83372da447ad61bbad633952567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b92e90f95c9d7d26380b8364ae9fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f9ec36704fd568ca2547d527cc60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe4699b4d7a6fd3292c6141962dd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4069767e5347aee348edc1e7625f96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee133b551fbf9b7b41d17d4f8a6115e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dfb4110fc5a26cf52863fba94ca6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfed4d5e484678d43a470074a8e51c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900efcc03ac96d6663cc278de33b3622575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75669e285b1856215c9207dbcfc33acb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1012ff04e602d61e2161fbd3df7d7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f82027a67d8ba19094806ababc4408578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c939175d00f8b4a171467ac7e6c39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee1586d1dec34987488bb331af3e2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a03afa30587ab5ba7ff592056e9179581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc9570efa62d48bd31ddbc436a3db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b39e07399b354b4c89fa49d9978df8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376bbfbf91352dcb4e7607bff94c202584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e719b4e3ea59ef0f7aaa5bdaf35356e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacee9d28d334b5ffc934731f0df933586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973b595121f6de2b259b720c9d7f332587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449570618f4bafa245dbbacb217f5be9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94219f4db44c196ebf850955dae827589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e0ff6b4ed48910b32fd7df4a4995590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd050b3100e79c4246329ad386aac0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eedc0a8d1f9799266160cf8763a4cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96648b2127ef370ffa9c77565c5534593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc3db1f32be19e245f860547bf14d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006723b270510223a31c8834053a735595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04140c1ee5db63bdb0bac9a401c6943596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6edbcdf6b7c818299b87db1e1c889597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b473c9101225d397b533a252800ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efc80031bf23f9e7d0b1190cafc36c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf59603c01ab6d6883a8feb7cc05c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b7464e49d69ca8ece51e8b7f5af1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257581efab5a2bee32d24b976f93a08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06658f188ce2df61a99dd34fd8c6c10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f920302dc9f56e8fc2d1bed4b33c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c158c0a23d1e537cd37c964786a32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291c09de7406192eecfd612362ab13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eaacc302debce38d0f727fb10a747607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3ceaf2cacdba88e6b0d1c0ca2372608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943bf2d3394263bb106c0c7d81726bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73bd202bf762126da3d593c76b9929610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b4cbe620606c3ac5634f02f177556611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b35a6a4afe48b4c21436efba2c73e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a044427b9d67f3fb718555183163a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9985c0c159d5308a9aea41c913cc69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1523fb856c35439fa5f2127448cf287615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f356773201b612ac3145632b523bab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b98b9d348af7988eafc61308d098d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3377091c445e3e49f35efc7c51d8dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d917d89f5ce5bf80861cb52cc66af7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fef41cbeddb52948de0b85041c2dd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ca382061ffbcd1a408f0b79b6adfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d2e9af7a902e414118fbe487d8e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270918c9638f241f9007d09fb6032c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979391be5ebf84af88f167b43b641fb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88a42755cfc001ff4a8f804cb9634a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eedb6dbb21b1df8d9bcdbc16059a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b0f23bd1f2849224cd2117ff51ff2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b7f9a14ca1cce272a5dc834ff0aef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ca2ec75b95f6f6709fa4ff6a6565629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d59ae357c39da8d3fe159e78e0e9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e008e33e58013d958bc156da35bf139631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b952f39a80f46aec586d4f96df489632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7b6bcc990253babf53d3c55a941ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8e068b8fdd6c93cb8f1cbed527c71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d1ba9e3aafde29bb7a2ea689f6e84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b246f9b7836dcf6b9cd25d43bc0e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35faf03ec8ccc21ede14a6b06da621637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fdaa42da33b57a94a62f4c42e98ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b71d85a8370987a5b635d00cff1012639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec1c42d14ac97737c4c5035b0190e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f8abdb9e40c3a2f66c3ee30b822b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8441688b3fbb8a589cb5f945f217c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843789fc4b838814eab595686293a6e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c81c77da51c76664d0d6605de4dc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d4857a89983d9a117bf4decb60a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74c303167551056f408b99b28491bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94814fac3fa756ac9a6e45f561e37876647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5255b9afdcfb292872b58b8a29fb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10101aef23c15432736fd8318e4249f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c9f5012e2d11e3b3d454f7eb2b432650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2c54303d0ecdec64c4477082b6885651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0794a01112d8208ef1d60f4855ef10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa97e7131288884f6f524232fa309e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f257eb57bd85e0ff180ed281d31975654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205c70547165fddac88fc27f13871bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8748259a9086ee4bc8ac6dec2ef04c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f781bc55f97454dae974559bda85037657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576ea4b3f65c1202e9d5691431c40a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953addf6f92444159adef0fb29155361659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcab912e3a8d3782812c25487b20ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52312af633660068b0c797c1d96ad2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bb037a53f3bfd66e10e767eceb363662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3fd54e58abdfd1eb8d7e0ce1d4509663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09edfdbdb0277b133f84f30a23381e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d29fe211a281de0c59b90aa04e75c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeea5017508ffcb925e086d5df4482666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aa1de33f9b145e9457d24ec83663d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f47b0af723b58fd04f2e802783640668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e2ebe59243afa3f644e38a49a54b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d42dad7dc6d555800be18b7463ab3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140b73a3fb6b87c9dba560d2a054dbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c4bce4f106e7e3fa572709cbcbd5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c8db4375d7bc0ad1b79ac2dbedb0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34ea8f2b33d29b14f65c4e5d8cd25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb12503b54953ce28de480c276cbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c984574f977618f8f71a439e11873676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e063af8dfa8e37f54d57e9249598a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02da87debeadc2b54dfcdd3f024604678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009e662bb2fb52eda6d645decf9b355679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb59f8d4dff6e2fb95fde5ed8067fe5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ffafb87273eaf7ff2f9b16a2a1689681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdef0f7167f4e7418fe589c5659ee5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf84a5f26aefff30b28ba5b128d23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0af1d2e2d1207ded2aa87798246ce0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5231c843710b00884d437aa3b6429685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f0346e39349a1501764e688d3e446686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f1b803982c5087c5c221c2cb3543687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b35d9043b711b33ef482aad493b60e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fed8c458218758aed32800d2a3d8ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9807f5c813afa43abd93bf68d5d760690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2df7e892d5de7d15cf4a28e22d826691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30531ca455e572a03bd499fdd35b9f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f696d7858810dd1a664d0196a0a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ff0a873d5b8954beec6581eadecf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc310e9446aa4c221b18598063a937695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebd611a082472e95ab26d4ebb48037696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c0ee9bd20eae421504948606a6c14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d941b7b8530eb0cad7d5d78c4d13f53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64724e324f6d118395b2d85dd3992d1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4865159e9d5e731eb57bfc1d209c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ceaa178217ce80f9e2fe502803e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a816c6458691d20efcf90c08582f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef43981fa71c887d11429092c22bc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16708aa82f651bf2a72e467a199e6232704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc35c6fc4a673b4fd964e0e2827a50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df38c620352ba825fe4404ee07fb8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a96a4960388d87b23eb64e0c12e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb4e47617d4d32cb840d406b20fec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558da931d72ca109d07a065c5a33ada709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f57ccd042ac6dfa339cf040744cba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e867ae901989082554b7556582977711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603e2f81721810a1698e7eaec19908712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba910146e133ff0c5c930ab79282b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0174c2329b0008a7b26ec4c1d3b44b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cdd3a9a1f86210d89c70241f10979715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df48837023a1687f733b56ba09b700716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ff048ee234e72767c68d4bb0624bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c7e4e063383c9eb83b7da8ae5c566718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434581279500f1232be82029d40a0b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bddc531b3e6666034fb43d61026c81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c818d2a324128b91c4bd0bafd64834721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8d296a1f6461169b1b51b71308c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b205e0fbf12869fb6277ba895eed1ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15741fd8a42bedc9315b9b6db15448b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ac83721cf6d0ce044b4be005b7d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78492c60ca1834b73c94a9fba6b1825e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c105b73b7061a0883f3784ed30979727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da158ef1a43c4690786921a2bb82ce1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f531d041b4050a8ea08eb540367d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f30cabab7b9c819e598151a4b65959730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e160581d283bd6a622554d8c285cba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a507366c7fc73d6fd6b58cdfa35905732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030957c4c9e64fe7ccc82f96581a597733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9943e04b14fdccade5466a3f9837b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dc72cd25496dc1cd90241c9f734b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c9b5b14763bc82bc1c1af11ac141736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df194f1a38988edd7c564aa43faa1c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148bb56066718e11cf0d133c9e505b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f3bc83f5bcaf0f3c2859446df919739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f96d1323d786a3dca17e6362bedbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4521b62624406b0c41090d48a89ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93463ca13a595ca2786a591c8f2b17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb081a9f6b13315f46ffcfb96b98e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c4af5d724c307baeb050535835272744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b594adaacf27ec23218844b7e30f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08684df3557673301d243ac0fc6d32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15437c7f3130d12031ffd23e191ad15a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f1057b855daebfc94553a698f854748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb60b24d835997df609b19ee77dfcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220d91b78a398303a274d0292757b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358811f086d11c6abfdc2fa0b52e309e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c047bbd2d38b234c3f8d5271e9506752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc1564e462f8d3fdc754a71a4f0f26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80383341ee1b40cab134231c35fadc47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596fd83c64bf9d4d1915dbdbff8171f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1ca603fc3548a74ad57eda1bd2a6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cff822c1020dde6b1e6c92ec79e02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0944f71c44e0e08793891de7f7507758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c59480affa15bee136eaab6c29219759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>