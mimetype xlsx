--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af8170e732133733d62fe065a5d2401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d52d5e1f0f9bfb579a5d1c62468d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058fc1c3f72e4758d3c89eefd95d9f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951f083d501a87e3db0678514aeb984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea019f54c5fdce0d75a8e6260119abc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9787206ee4065941e354df5aa185a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b913a52957d78cd9a5545bf5425dfbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd25822411a2a115fe76b53f957d568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab417e2186b64890b666c203e2e91c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1248874ae0287ac79eb0f6effb8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4930dac2f438b5e6a5eebe7c23146b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2a83eee02b7339865fcc68ce79cce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9f4e0f32d2cd8ac20cc3f98671d8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c663d4de2587eee45cc44e3bd556ead14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb04b52a0cadf4fc73f5c12d19196a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52af5a24785a55720f75c21877af4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb43f055fbfeaa9a3ee73d0e54d99c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916e183ce57a4622221a9f608bdf45e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ab682e136084335bbb86332ae898319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b38364cfe065a0369dc86a669cc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de86485c8b44310fcb6e0e5953ee39c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0f15efe2743ea1ba31e3a18b1647f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29dcbe2ed3cd030298cb634dfb7d0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a867002d17c0d7a37af6766ece393c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d95adfad68a7c3a59ea3b56be4c6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b1f73624617304803b70ac5bf27e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b4836ebcdb170f1dd954654cf90c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc596d2dd8f91d8b40079b5cac69dd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48bba89368525ccb291033352d027829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf720a3b51e1bf0bcfe0600319af0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050901db6f374e206ca6512ec4fbfa7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904077ae654fce17ef5beaadbfec58bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02b5ce67e4e4ade2c6068722385c0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d3ff8a25de21b544194142445a68b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c35fde805b5ede13dddb5f7203ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4337c8e2e88083daf926872008f4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb3a6f9098660057bc4b364c065ac737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74cb3f0c85e2c26b1574fdfa637d9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b402a5a806f3271e49e54186457339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbd504439798cb330461cbdd9f287940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18881303c85bb095099e3ad627b2cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ca1138cc508d5cc313a5ecff3305642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a6a31d527608ea38fb8ddae3838c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248888133619c5138dbb5ddbd31c66d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f5b836651eb7f5c997fac1cc226d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8529d2833bfdb8540b94551399518c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e288984c2768de719bf62b1aa2324e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914ce49b0200f20c542999832d0f3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752b359efed4f512ed1ccf81fc748bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61300436e40c99a89710b85647772af550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775d2f326e1816bdf1d865964f86f7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f553266022cd976a93c079e5a3fec752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8af7ff144d6ef3028d7214966a056a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4a71798af68d55e1f5fdeb7ccf1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70ae579af10fa34d96c04fdb10874955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86da214518d7349e8cdfd0961af2b6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b9ff9ddc6f4bfaca8344d2038cb7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af1ec32ca83f81bb73e3ded0aea82e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8906b701a11dfaf62fd4ed063cf3f6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d53f0ee44fb99739c8d944b74a8c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d17c0cc507cd24aa6e83888b14f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeb07da447d0a270996c362dcce84762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce421f7e14b36d928ad38b18340ef6df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1622b923148803b0986434d69c7fb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c871b6aee1d8b705607b012af423165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637159b42a709f9422002f691b0a89a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ad6cd96452ca3a6939d3b4bcfeb7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7becad7e48703a751378672dda59b9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b52dae4af6b904af8e75a972b3cef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5adc370fcc0fd25a5a2058529291470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b68b036ca0a289898b98c7f7aa5c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1332d0c5d8a3eec3f87323d7a63172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ad99682f5ee44b38285f86b490f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07fe11e18f21e31b5c5586db0a47f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dc9d67d64221fc73da65412d16e9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96194382e62a3961838a7aee5769ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ccbabfb6bb631bbab97d2f068956877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13da287203b68ac5124e254739acfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca976ede6477b0b9ff385850a7e2db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f015258d4bb9956e4c22fbb3c44ca080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef1f8537369dfb598b9d134911cfeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28595dc17eca3c6867986b059765f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e6ea04b63cbfe4d336564dacfaa2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df33d68215c8b73dda48f311a083fa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775844c05e599f908840dc7da50029dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ea1819c2293de22e07ee3ef2f4b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f8453b42ab0bd1355b0760e77ed687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0448d6df6d027ab4408fd71ba63e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d7002d1bd4ea5723358a3a570164089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e6e5d55150cab328810ff865d2b0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e2168e48751773f448e1b5c5409c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d87a38f806a16109ff7b9ebb6876292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0057ee7c373277f4f087c87453a7c6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a145e3a7f9d3ccefa5e359f69808aa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0661eb2e1d50cc5c803e4bd9b040d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20973dfe037b812a65e11a0e5bedb1b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e6444a339f509d390c6a84103fe0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cab7ba20e551f8f90f875666f592e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874467c0dd940c0ebe073020ffd6dd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cf652831b963a61116ea577add02a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40539267e2e8b3baa5fff70e4bcfb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178201d2a22fd19b558d1ca118cee99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e848be0f3ddbf878405e08862720d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b98d17f56ba9521a86cea5f2efd226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e04e64689ce47080b056e7c70779fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9811fe358fa9d4c17cc004dfedf86a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2349d7c1e98a2edf24a5d1922c19b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3484b6c3e2ebff2cdf43df407ce01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0ca907c930c7ca324312e0faaf899109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a43fdb2bd4b837a2bd515d946ef295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be5a4c4686a08e5af799d134bbf2a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd0a4962bc743c9cb70ec945508cf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1aeeab4ecdbfd22153d66869ce239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627c9e4237cf551ce511e23b74615e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbde2e0ac76b1d93d14eb03268267c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3b7ac47beb2804fd55fb2e07f25fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5159ea09c2b0815767a77b933d0651117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd713abfe1f63d02c693d19d6f2bb73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776219f415c7082e0e9c415b17410f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cc07a570089ae2b3c3f53cd547f94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621fbc3d35d2759430dc443b7a9db5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab9c78bab4593281141bbca55f324122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520351b385bed8e4a18c66c05c0d91bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa448cfa16965672a40d7fe3a833756f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafab2d137a285eaba5d999ea5891f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c6adfdad70d5c5362ba26894a16bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1cb1581b1acc2561b4160bcd2efef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969d77379d8ffd59b599337b9db447128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e7b8d4afdc1332abdb958ddfaea75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca7bd7c87d73987aba57f047fe0886130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf41f8bf5ffe108ffd335f587160db5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b4eb927de2049ece07dca34f6a407132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50bec9b25a2b6e9dcd3b1b6c521dcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252a055ddbb08edd56009a77acd90a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb090c1d5281f318cfb378de8a91ebd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf243fc6bb6fa69057df8bf98468e57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31501ebd282740dae8cb278e0725118137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d298fcd1791552447632efc881d30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8f1cc37dd50769fd5508019b004d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeec2c13e3b89e9eddb130f41e7d41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c36557c554b67e4c6a87773e6e37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611cc3498d1958593a016a82546e80b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300ba4075d3643bcd042281c5ce45a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877dcabc2166bc8dd4c16cb9a70e399144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c6cb550fb7b36979c697e0b91fbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a4f6c2e1581925078850d4751d335146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b3ef684c46c305e31b6f967545534147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8aa6b72034f512c28010b92ee3a95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c431cceba08f1b4cba9b78e5c6163149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941fe3b8e852b69853b617964099795150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee422f86f704ca7ece065d2c739619b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fecff42ddb329250241d3bfddedde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec73a183296285b27c332799e17d78c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2946a26c729a3208d84df21b6f67a48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0a1025a8c25b10b466294438cc2b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201946fc5ce1a73720ddede02c17c94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07210ca4024049936b78f783a3358c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848baeb8197cd489e59c0614ac78ba38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c127b0f8637f7371b958aa7105b8e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e45d1ac4cba71d706c4b2cb4896424160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c88ba1a89d387a90ed40ac392f840161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc08536c24c7928cefe540e69efba56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa17b9d6f5a8295327abd919210dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86973bbf02bf1dbe3e19e1bdd3d82757164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d99ec27a81ced798e67575b26f7669165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70262cbbcb44452964cd44b40cd85bda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a95f634815bebff2a30de7e90752b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd9aeaa7bb6625a3c6a0fc87f1547168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7828eabb8e6e3726ff7dbdc248a22a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c3ab7d5e06593f5336da69adfb5bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5a60933a5095c5799731a73c9008171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17723ba867c832868b2ff4123efee5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec04e58f0bd22a79d807384a98fd4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac2779988c9f2a1ef3ee1f3e619a10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f235d8690be8d1aac458c35da1b3a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec0d52fd2242d580ba58b651069e08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cc751ecfda56b8aa0c12ce0c2cb18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba10f82694babd800404712a54479ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde38f459f9b908f69f06f4e0c58945a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6782bd82158824838dd432ddcb6e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70759407d471ef8fc1da8ee0a1c64914181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd25ba4563eb809eea0c0edb11b8ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61fbcd8ea7c842faa2c9cb605872a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9797e6a63f6804251f383c7d10aa20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eddb14b109bca8e23896b9da0aecac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e311677f88d88afbef83e2d036aa7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d14f12776867f5c88b7711854063187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd5d0011a248d031eedd8e150c2b94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454379b728d6bee21d5820aa4a02e19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8f995bef242661e687891d6535a81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea06dc94492535429007a2a169bee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7cb8dae289b5de2d50429c3e79a69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d433f3e7e9b17cad0f9a226a8df763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6510c50167a10b963d106ba2dfc74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf694b4c6fd577a810e046f449acf5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a32dcfd0e232fe03db266c5e3a1c6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e743529ca44b70cff31673d925ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d685376430a929586fdd50ceea069198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d69683db74e7349076d91e96e54c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15865ce6a4161cec12f69294a327b80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceec01ea2fd868df7aad3f78059ef4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3db353c065c0994ca77c53a2e235c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c30d1ecb88fd3c8fbaf61d43ce28d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19774e5482b42d75081ad510351713e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed72ef161b3103de0f9efe52e0fa28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76bff2ba930411bd8868e2ee38d591206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936da49c9a7f3c919c0edffbc6325b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b7771ff4ec48a157746ea184f827b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28703a2906d8e28b0da348ba6a6a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f07a254157fafbb1a0169ccb91abe3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0bfd1d5ee551bcb14da00fadaa19d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a3837614dad561ae7dd501ce8415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eba824d9bf6e7dbc65b895a23bfa71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31d4912ff389f1e11f8220fe707349214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1b99d9f4e9a3e4748213016bed481215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69810973826a8d3dfd6976a5139ce1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999130433b8509c980580241ac324c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33792b70c5a03af43811042e59ea46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf87c6360c3fe4897120544623ebf74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce746e04dd8bcb05fa7ef3d5c561b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51758055a45647356666b6e8ad321209221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f10a0dba034136725ab32cb66b283c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32c10f1c3a7e7cbbe1f072b2fcc500223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae9e532a05b4e0e65b807b151d93a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3cac063ebda72da0b865812681ed6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4c42d3941da9b7e485e26e44758a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fb6d192d787984708932875ead0f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d0f9954ab1db6d0e4d2453c8a0e40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03181b7b1ee06397e6c5d409908537a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210018d0ec0e1395ab750e6e6f86542e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9d347327feb3d5e9a41b146f4688d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839c1c28f260b891a93b1924fb500f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d223f51045032609ea204a2ba66af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5457c2640e7a04047b68cbde69795234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6f879a3d5b530df3955308a7693f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84f591ba1dd0a6781111a8d54a8209236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f2e574ca9c36c8539a17ab19d7ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecec413006d022d362c921a4f42521a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6852e4ef4b6674c91cbd69e76e9715239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df42b63de455f9a759269c430391be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50665775242eda6d852091c61f6e8a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e7c9aea72f0b0818ac0a8b45e2870242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5667bdb5872c3fab38389b3c479e1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8a6bc1121bdf1bfa57ca2e6d98a98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc2d91995ae36a19e0acd34eebfaf3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2bcb6cd8d6aa8d909e6504226750c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd8099404a5eb0f312f35f1875777247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b91ba91c900d267d2a85cdc798d148248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d928ea45ed82d2ea811fb7836752c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3486edfb64596441c14d9271fd27763250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d114b770c17f400be9c7a0a04f9d799251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af351b93bf2698b1713fccf250a40b0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d24d35ae75feccd3e1bef0385ecf81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb58a088cf9f9707d4f13e8bac5c24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd54b9445666f056324aa4b2e34a77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa283f12c1f3ea9b6caa9c6d591a9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac410bebe75face57ba67114bc66bc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9249d2fe85416e4fa0cb913fa39576258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0e1e4c20a2d1c4d4977f6f30309b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5507bd6b16273adea988c6c79f0711260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301339dce52d3701ae56923a20e09cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0105a7958c0d53d6b3d87efdbb607262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979c2adacff4dca208d85bbc1522d9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc4c07f2dc35cfc75eb4d1491433a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0b117dae2e6fdc73d03281bdf8da6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209753776ca931044f04bfb8dbe200a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3b4aa842b3623f4b9131c6ce3d9e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757027db61396f7c076d77a45f26b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e16607ead720ff2c8d9f2e08cee01a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f709deb422bb26493478739d4b24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce21d9626c218d9f2b4a217de5047271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2670ecd2ce200ba1eceeb7b5f2d43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53943ce8306973022418b12ae4aa45a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5ddb746d06939039391987b766897274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417622636d2954c0ebdc783105849189275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf4903230bb1052ba3fbb77eb6d301276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea0c8dba742449c3d7de00cd50bad7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c896ec92a4274ce072c0516fe6615278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabc64207c21316f208dca44f5e269d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a904ea8246e6ef2457039b75e08046280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d79134560464d07e3a894dbd4d9537281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ea970820cbcf5b429ce68934850d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26a603211d3efc5cff96e8ff597b03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e0aa347813fcc56e2e532f68f3fa3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4e9116243c6fcc20074cd2882cf39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68a3859e5fac0d80bee2ea2da89a53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5911fade4b90094021713c0019bb6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e27beb7737879d3029f2e9bb816a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83f1d84e0f7c1ed3befc6a4b4f058289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffe89749f9df7cec94cac983bdba1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761b66eae24a1bfd0736f721b0cf71f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d7fb48f0a8ba9b0b2c514f9f7482292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9969edcbcc5c0646bdd7485a36c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99677f74c0517be7dcc1e495f2d51ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c952dcd9c84fac3a89393a664cdf9e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1575c2b24ff9a974a364bb702d746d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806f0f1c8a17778349b3a064063a13e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec9c074c8e945a4021293c859018a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb6d92e8a8055d6988a8256869478299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac1d8e0ba30e1376fdb1312fbfafdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a48b1f39bb5630080632f8962c6b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054f5244925b9316e7b67a38e2657c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8f7186e6a6700ccd1c80749238cf7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504ac91a8c2d08bf2624ebf52b5f76e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b44430040fb1e8edc561b6b8d637f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f139ad99139e523080ba9be4b9a9ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8822ae17488edde15cf46a648f3ee2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d2bdb0ae7de923fd92eb70994b8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881208ff3f1c372330188beddd5ddee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d4077b5dc24ec2972da3ec054492310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e7323171d0eca002676b5839b3c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f88f6dfdb2f05af0a2767248455569312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ca81ad9323640316756c0c764d1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee59d854bc0efe5402358563186bcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0b586b50d0663366bb3585ecfd919315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8baaf34268c13a887d9d41469106c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52596e59e08c54f536023096c7f4c47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca553ba5588995b8393f9e9fbd4d7cfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535be7a69dfdaef3b10fdd3c827f8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196136e9c28e0e9d3426cd1b63a1f0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63784f28dc70d65516d68783d1ec73b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c2388f2d52f6a33f3bd43d3e56069322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988fa403b62fe3e97214cbda0814d8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc94f3f802c650fe6944c18017d185324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4645c44a39fd44c0e6c24f0f1e46e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908807dd1263e9e143f28ad598066bfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980909e799ff75711c7bd9330288288327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d104ce543dcc0744c86a04131df85c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a979bd5c3170154be66b3b2deca7cc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fdb4f57490863fc89ad0e31d34eaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cf58e7b8e2ac2700bd883ae66d503331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae575ee130b86c30ef741c07a88516332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cac52edfed0d0eaebfcf1463b07de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a6259039da4198cfefabe057b61e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4712310fb958ba9ef2b5946d5bfe76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c733713e3a6b9cf2746576474ed7c57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55b5fd4f0003e0811e38675be48c61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca906cb61895b340af765a5ac68b3e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bb81b413e6023a9f7e4daba49bcfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab10c6cd8ba2cc184b8535f62fbc8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab16b18a1030352cc2819416bd582ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea15133764de8879df9b1e154a44f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27836af921846ad975461977cf151f81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629cedd130f187d47cd915500aba06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df9d18a3a2bd69c7e615ce6c9a303c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6f89598dee33b2dd03d12fcabc70b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d071c80ed9bfb3c74ccca42ff308e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301473ed0be0a24d2321b11e4d26b7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337fc639c1bcaacedc0535a480e9440349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bbfa188450e5ef984aa27c7eb8e72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957279c617da67f29e059b7c1927710351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca66ee29c4c82277f5e0761dfef3c40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac4cf3d064a48248e08a25c4e6106353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17034041e2a606271174d81886666d8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b8cede81f5fbbdaa6b53d5405f33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e263cfa620d1187c561158398b26bc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc340a7365911b8d781062763ee3859357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7473e93a58c978dfd4ae487197128b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0d12fa0254ae6f72cbcb0e1bd5aa2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa9c8de76bc081abfb602080b8571a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10398ba64e43aff59a892edab84934361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb8a1f1e2981761290377605a75858362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ae1ee464e0794448710dde56a0546363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb1436198199367d3d1ca2b22adf73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8478880678e243dde18db03681a3b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a936605f1ce1db74100ea5044f0aba3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b384efe58d7d186a74631578dd8f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d8486a5ad93591b89697f8f706c61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310d2f6a17e808acd2d23a8b4d54ee8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc65b5dd5a8c594d55689c2d29099a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7df92e45074912f461c864e16939c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89608f939901df3b98536e2f90cfe44f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733649150f407c722869a8c65a7303d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3428a19bd5b2644094ac217ccb4db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d038ad6068a469c07bdc7038c5ee0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762f0f892e235b0e8b5dbb36ad840db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10139148246a4f464cfe879741d25134377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d3126303bb25e4574cb42a15b76d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a11fd2fb45ceeb2d6b1a4a894ffce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1b24a9a2699fcd76419d486fa7cac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f429223ce4db9bd42546492d3a2f575381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8841e465899f908e15f1c7a9b05f12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d071406579cd2f188609bc74e2de6d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556f31d4f6f8e721311cf42bba2b82c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be4827d9b978fe28e7b66336c3919f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a63eff07658fc53a13de47f69b629f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2218e4ede82c5f9e64eff18b0232387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4ca11492482468ae7e432afad2d79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eb313f85e642feede0ec2c6b0bb92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977293870ddb499a9e520cba52072bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753fee0cf6ec6ca479477a788dfd8dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed9f5224e4f63e2ab662b000ef8254392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637327c2cd38ce783d6126df473785b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35a723629e83a13c49e00bfe520511394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c80a64f68dd4e72692c7724881095395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f4b8d90443a18eee0dd89aa565e17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed8dd2b31024e9bea20a6d76424867397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776fbfce2794836b04583b16dbd998398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a52daded484729f3da2da35fa79fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27787522b763a8d7fab26980ae3da873400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9b6b784e2c5503e8dd17b22104863401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea911123e55e17342794a2f551a37b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa111692b185ad4738e00ed3fab0a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976862e16314e732868b005d398e40f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a8849df7522b904ea3842ac65be8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadf66c19784bb074da47b479ba55b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13f95a8e9ea6a1ab6569693f96957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf071cc459b4ec82c3f6fcc282414408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d735b99b4c5d2126578dd56afa5ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7bb58fa45d97b17f4c70d1ba727a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a22208959f869e6155104ddcb126411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4f9a74442559a2083635a5ef2d703412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fe0944d7784b208a499569bdbc1ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0696d008d2180979decb32b0296847b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf3936fe0620c0c6ba44828f083238415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f859212476a78a05c8aa3415e89095d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845a147f0bba406adafd8f9dffdc9ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c5947e8649e975f027eb6dae1aebf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcad1b97cba19ac98104b7d00db464419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178a19851b43c5a218c71211e603c26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876966a668f2f80ecba1e94b8a9dcd1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18898e0e1ff6e371a1c384b90653b284422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15934eeb874727a12e764a2c79fc7636423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2aed4a92aae05a0006d65ee1e53e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd553e5707a7a889e0c264b6bf7584e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6829b634bff0ae30b0cef7c59c37e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0527dfa0fcb517d80d151621b3fae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b22d077774708e6351983526c8cc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a3898594ac8de4d8fe09e3a874205429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3216fb8e6bb1ea67397ee957a58d821430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88b1c9568f7999fb3b4d10c92ff181431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66c86d8e9262736470f5111a130c67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97fd23c1ece164e49a997d900fc1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa08a21ca3583b5f7a9be80c90af76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19f493da8abd2c39153685ba953a98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4390608f74c317ac6c5a7600750b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ecd0398b2b1330e3c6f3d460c77a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89db22b11fbbc376fae574555d7a3de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a4fa927c62a6bfed389ea26147d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ab18c2212f9172ae414f23d9c60b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059121944fa670e42333ab4a69f5bc0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b3c2ab45b3f86ca1050bbd707d2dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584de51a092e6014139670fc5b596bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098f19fa670aadc7ca41101a9b171d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc3dcc9a6848f623f52cc6c8b6794e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4e7ca6e6bbcee2dc6e168c4a2373f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605558072536168572c8f1dfc89ab6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25094e2233986b2e4b2a2b7a95add448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b182dd2b5a1bdd4c6ae1226f89f66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bd999300011a71f86085aa8bc3ee3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e5722f5b138553019b4d93cd86bb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8a6f5c97aaedcca7af5346190a896452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883330dd68cc86ae01628bb3027a8c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ff8165359a51cde9fe1167900811a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed4832d82298a36ae8f374f394e61f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cfc14ad70f8f0b19f875d6a7787c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8617889d8a8bb9f2701f566a870b01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f1ada088bc3b7775d9be672560c29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aee1503f17fd73312b4c82a600fe76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f6bd1eacf715cabb7d48da40ae0ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c56bf772f6ab5dc21f118b3f09451461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb566750d8c4cd295c160ce87cb0d06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06149ad5cfd9e9401b803b3c90446ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80bb7842e7a0a158c861968794d7f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71804b64eb359bc37522c42d210b9f63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9f9bf8818e999fcef242f6b9c80d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c22b8f460267f57d03409726bd6b72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2f0eb8cddfca5d45b57c57c068dcb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a01eb81f7b6f63f059d96180aa0e81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27139e1d02edeb4ca6d58672b6663c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f326ca19d56f5e339020706402bf2bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60ce1b24c216784eeedf5b0951751472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44791db499e30d71477796f67ae00c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ed1b1bcbbc2fa6ef0b87532087b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaaf0cea3b3d0ac1f811d961c34e5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96c3e1aac1fbbe2e501801a9699b9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09896ad02bbe880a19ff1f87a054ffff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd5decc8b96db72ed3420ca181d63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c0b032ff9eebe6333dd45f7f80ae0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb9ec28d23210053ed39a459aac38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283da68df27f475e7c9f2b449e660a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286c8beb5688ebd0cf942bb91d156e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57d0a1e870ff2d211862a1d8b944d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19822a3f4ba2c021f29c0da208fc9d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd03f7375bb4490eba358089f1e21a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efffaa7498d2c963102da8257661f29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19955c18bcf1c821484f7091f65e92fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b576e319c5409d8fa5025ccda6011b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a88536402f0dd4a30a67a7f4540db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5362ccc7897da63c3ca818ba11cfe6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5567fd51778f682f0c72dd36251bc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6421b4daf1a366f21b74f65da1a791492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37d31cb1d5586802c8a6bcae5db19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f56b8394cddb95efe319227fa35fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae846c83f4efb59859abf91b126d9587495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ce8abdd95cd6935eb0ec4a1a4bd0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c0a0e46260739155acd407c64f53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7a72f0440ac108aa8ef5a1b9189a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e2b61bb96d41a1e02b634195f566499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c489eb8615728cf1c35baab909cb9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeae5cfaf2ce14cea77343eb805d3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac09f3c33b8aa060879421bdd04405502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184866dc64ae39892b7e2f5d87028163503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ef8d0655b6c2711fad99674a2ba1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd2c8f786010e454c56b39178038ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30ad65d22df0153895951b8cde3470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e72a4a46b8f0d253a47ad5623edc35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39369ba48ac63aaf4573eecb8e21449508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7235ca68adbe38ca531795dc3ad8e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db9eb1533938fe103231aeb6adbf8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49744f2dc4a08f56537b622f28caab02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434c9478367091aeb6c61fa47697928512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae63bca04281d3f66a7409c34e537f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cc5d7efe8b59985506d656be62300514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aac1fd480026b1b53ca7ea0492a49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafce182b2cd22d124cd0f320b5d7d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f68340647fcfaac1a7abbfe2f3cb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed6c6fabe1b168bac3b3463d6c4a44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34870919ea415724812d5ba10ab86f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54820242cfb1078b6fe756959bc7f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79120d97402d972259d57e509b823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4339817a080b942f0544ccb164674522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535099b713bfa6422be3639676c6941523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0a4ac3a2c900bc8b5e99473f4fb77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298658a40810d34e6b9e38140ba676a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a031248d545cd023fa6060d1fde4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dd8b43796dea27f10b15c94c2f72a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da70a32c978048b3c726dd8c48f9c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f72ed43d4fb5aaacccdacc1b78b40f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e1a0a8894e2783f84f94f831aaf4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df0b43f342ad7501e15c8a383b7810531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd4695173ba5bc268e92e7080210cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e7f8b737951eca5b811e2cbfd907533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee75bd0f0abd3089fb9702c9790c7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ef54316bce1c3d6520b8181777551535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95f7201f4aeb113177eb1d47c6040f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7dce4a9c68282742594d464a1f769537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f02dc2c45c7544e178fa149ddedb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddc7d6778fcf637b4ac7e686a338e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42edcc3715c8764fdd7326a64ccbd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f656b4909fde6def4cd273b590b0a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1fcb2dcf63b0e63e881ce8c72e17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75764bcbc6f8e64e1aab8fe1a962896d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03731780dee31e3192c6f808e4c70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced1ff5e2d3da612819d97b0fb1d6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6e19c1ac484957590386b2062f41f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075977e636204c445481bdcdd1beeeab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220af7f97bb01562698f232991a0056548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cb108b8f6a3e201f9ddeb0107a6e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3f753b6850e473b8a784d06b1a395550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05698672ed2b487e9281196e380dfc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7600ad6ed9d09255f5e4d070c522c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe667f3217cf3091e3090efe32675c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daed622051afaf82a303d0c458941b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b45f4d67773f625d0dd41f65b974e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5127e87ba4628f2e29c2641c2c50b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c676b5387f468770d23dd3e8ec3807d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa38d55675c04258db67a1f7fef1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb70c4053314f32f40f30ce02f18e77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6844e6ef55f0a3ed49cc1261f0ffc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade3bcc3116c0546b89b12d2a3e4ed3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5a4beb4897f5564d97d8531181e2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f38624f4d28e524fac7a717d2762c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8688f5438f01f032045c257bdd077f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f515476dbcd2c34c87539b7f1af8aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb4f6ca3796bef149a078ba2e4d5aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56cd23cbbbfa9f0c3b8a8451890447567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94123d1c5d675f907c05825c2f01fa0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5b3bca701020f30371198277b08db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65138dbb26d58ae32c5021e44a7c4df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822583c6f55fd9acedbb5cff5427f6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96376db9ecece576aa0d5e1e3da0c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e8ad3d237a872882589473fc5226c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91bc3fe0452af4d96704123e3b467e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256415e0aed8063b68932e0b3f20eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3e535e8a91c0b6578c5179839463f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c70a27aac690f6cfe624e8bdb0cc15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369545381ff756f9f8aa0cdb5fe75d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d1ee2b6a338125e810b17ef775c20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c611cc15b9aaadd9d1c5e68c69d39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71132a4368fb06e82153fb38f187d2af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900248637d3cdf71b01bbff7aab0108e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be76ddf73a522c756ef32c163f09460583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad57dc8862c6ca1508e343ebfd9c71e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e5c4f729a15991c4e8dff7be9ff98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af982c87586bc793088c12db0f15b652586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a520609b84c1ab966ffa64bae03d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea172280db44cf070c20a68f3167026588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2976e6c1d9f43f1f47e327bd0cc0f6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05feb45d47664088daf32c203466ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f406db0f38d414e7502c41deef4b4fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10fc9f7287d66fb8fa2dac0fe22989592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768447a8bc9ce555b083814675dc25b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d199ef2747c30ac014c0243375b1f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c102dc334d6ccab726a8ad735f4ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f62d2e424e1ab4989c0d7376aeed5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa3ab21aef4b12455abebdd242197e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017d669e01df6596b6e2ab7cc1df21a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b5920b91076c199fa3f2b6f68213a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e6cfead1f9074ca29ec8b0229a604600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc38c88f2743612d2d08624d34626601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b82944818dae87271563040f5b7aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4014376be266a0a9787ab25170f214603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148256313968445dfca3515f64aced2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f3c664c11d0f8c558ba01a5156b0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec17262f955797f860abf28bf1c5fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b327f399dfe46a335e50f654c3ea75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe2dd333101540041a22861a10e954608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ee9321a293761dc97450c7c1f94b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1bb118ff2166637751a8851ab8e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537e6340dafd616e5ed80b5ce9df136611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1707f972fc8dadaf14c82064da7aa6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751a739755ee7300b003c2100bc9483613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9157890c21518d8d8f409c0ce4185614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7736d7867770aec2f7cc411673a096615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4b9c0cf977209a248e0171ab802cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c143e4c9b20dc069411904a48785c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc06b247d5f57b168c0c4863f3af4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aecd384d64634c00164462300b91e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082573343ca064fd64076ebce958067620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad84f9b1bd2369207f6212e14937a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbafddac6cbd18b188f0e942ff4b62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d47f9f28e60eba0c958db4afcc947623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a0ec276c22573684fa5fa66767e85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ac5fc2cc259554e2697a7aa156543625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68cb0dfb0ddfe709e7c8785c6b522626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7df55ec7dc369e0cb3aabfe13ef1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316f62cbd86379f8afa41785c83614e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9206e737a59b93a9d1d413caa40cbff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845404e944dab6584652c3a8a23a31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ebf11d269ad98bc915fd798d7e52e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633ef9663504ae0e074189ba3b8fee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae6e8044ffaf80001b123ccb560fbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b791b43c744a9cd7909bdf0ab4ec26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997c332d8b9f65ed408c5ddcc2a386b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740e9b5692ccf46c9f53a1822a56406636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb65038cf3d6ada8e9069ef66f8248637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c54b9e84cbe63efba44fb660237b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92620d4a02fde6350c3faa292ea536639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7795252b6703d0c2dbcef87c5af18b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf60e72678648e8ffa2803cedd9453641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae37f4ab77687a62abd12c3f4eb85c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba9bd1bcb502ec1172109bebc35e2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebefa9f904a49dfb20be0f4673a79a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6e483b2ab185a9b334e290ff5b27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb2837012faf3d332a91235e24cf2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1ff32d46a1e1cc27d3e25121468a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ef455de2c639b4f139e67f686ec64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7114b24f0065ff8f0ab4e5d91c8dd1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d613036da1d75ba37950945dbc2af9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a479d6ead1ed7cc6d6b19d8ce6ed67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e352e4446088c76c6fd4ece6df312652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0eb0bf72cde0c0d3eb9580c694a68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1071d183deabd571f64477ddd1fd1c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c4e165824ed1d86006898cd06bed7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b72a2785c3587528f3711da717325656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ce9fc95350809a602a56b68789fec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b40faa9deda0b684044cda3c93246c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c836db55d8bf7ae3efc8d928805acc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f173eb9d18dc48156fe1d2842a0f9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a66e065963c52ecdbbf01bbfcdaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4542867b87e8dcc25c19a33af2baf6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bebaad67305e6b231d9a419a92fc41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d42dca51d3ad3c36118162d529023664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a55cd86beb76f48aa754ea1ca4c36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7074848a50436b96312ef421e19e26d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419c9c34e8987c7669d5aaace6d08be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b025e80118896598432a200eb6fe9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f2dda3ea754dcade3d9ec20946c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c4c57df3044fbb692babf1df4dabc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9304fa8fb552cbc2d25c4dd716a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f197cbcb5aa7bcde24c1852efcba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d4573dd218f015f8184fb4e8f83d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf92144bb141af389fa5555e6a4a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff9d74b5fd30f705ea1c07c61889bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df346e295f8a44c0b899fd19a137401676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ee2960972ffc62976d53c2dd23de9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535adf7fe7ed67fce677177d0caf0144678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede7e3f95fd66e065e3b202ff8981e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a5a38913a9b479883f5293e8fa702680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3651ef5915fbd99b5237c5f5045b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6511064dd9b173a1ad91b248c273e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27bc430f84abaab4c7417d50cbcbba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40385d9660f4560a0a41d5c22feac9d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210600515cb2247d5aaf60f14050ad9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ad8b01005ca91314d4dad5f07514686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e72230d3d7a4d3b839f2c5ad124c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ff2582f84284f35fa873084e5ca32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca7a29e717440f30d6db306fe77ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0b3d61cf25e90db058ca00a928ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1acaaf710e5c4dd2a7063d434a662691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd5ba694a0d4ebedfaee502160710692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2be8f4bc54a86b1a37dc04b56e659c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4277c5e0f66ff50a7823cfab339d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f454a8d027b55b708046e46ac73227695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe22844244db0cb359ecf2758986cf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07a140e57615ad03a9a5fc763cbdf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ebe9d85fb39bc4f4efef23935ce8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175e1938b4d89f7e9ea91cd9ee3399d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f43a293956fc37a813d457d4e6af52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e91682ac9916e8b001da7e3a5782e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371e275bb406fae22bebf2e8a67954702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc4df56a124f731e064929bb36c0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d41ffc89658e750baa37d25822a28b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83644a772a50bc03b029ff2bad0b2931705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86f724e36131f00753555ba5713925706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2e3daffff52995c087eaac5140592707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc5f05632776c6ae5d284fc1bdc91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ffe271d01a876b2a586d3677df4fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2769dbd13b9556bc40044d5ccb716c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394020cb9de56c9625d1d8ceabe9ff85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983aebfd69f28e5fa2e49aa4bf168fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8607ce347445a4db3614345df39c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8808ddc11847d0df84bdb74253c6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62159e72a66b9d892ee391528825f474715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385982b19a75d641f19de6365ea78bcd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4d584e819f98e44079e1768a1406717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20487091b2e979f78c78cc30a221d8d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1fc8fe88ef6f5ef2237150ec58c93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a096cb7a89ee31e3d29aeefa219d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838bb774be7d031c3e2902bc560ffc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac2d3d41a734f9ddb71b183724cd44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20095ccc015871f02392ec360afa6b38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57f6d11f21d8f0a9659d6daf37f50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509cacd56886aff1cd6b5d83887b56c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf5f40a862dfdb48be7972f87f0cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86adac946e2ae5614adb19d56c2632727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c5746a7bfd56d538638979f42bb3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f0fa1b46859074163128435472b78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c48e9bd99662e14cd38890fe69123730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84803c169046dc83725fbfdd01cf71e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59772732a5fac7e35c434f03c639a76f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e67b5170c5b1a799ce0fed136b84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63c2da8a722920b3fea4a8f2315f23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eaa4741666198079be40b0ab54a61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f1a7d9e2afd93e8d0902299dad002736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8218d6bf908b0565453b74c07b2f24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e572741dc88c7823fb0fae6e58a3ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258bfa26c3d1ffce3e4a1f9f5e664a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ff9e7a73d40220b5c68d39304500d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0b2ac600391b2f90c914d795337eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e2d12b4d8828ddb7560886a7c4c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b56dca561133d828c82281792825743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37fadf08e5bf00e9c2d09382cda973744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc1466b2d154ea8291828a8be7b36f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa970e094781138dca71136229c7f517746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71373643927bf9deadd4a42a6d6452bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99383e37a95a5abedcc02b94048ea7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac02eabd8756c4352ff247ab90770bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f2f51fb7b3182da9bb7c24a6d0d3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850474fb5644103937aacca4eac50f65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8247c0d0195db90bf0b58bb6c2177752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e6f148b642f1ef7d7045ae9829f9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a280a68d29f21bf81afb31a9d63675b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a4c54726d7e9da43d891399f79b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394909d802dfcf1a921ec24d6d5f2b92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b201b2c6988e5666073c6bd01b965757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4324764ceb8defac9ec2edb9b39af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08218f3da99270333667f95b865f7c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6307cbb4e2f2f07662505eb75e5ae01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294daeba76347f5401b0f5738f92f542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c50eb49d5a4adb23a0560a0aa950f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a0fc0e6e265ec1c17684111732284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732238fd54023c9402ed279ab932f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c602c4d0f2eca21cff4d90b01c976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f25c1e83e381d781bafb78fcb35d757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1939f49fef826ce3fd200878c22998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659eccbee40f1a9716b4917a4e8c7bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827a28795237dc19b9deb3d4e341c8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35241a48142687a706b4c613ad9b694711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bfe5f53c362b248dd6ce7ccbb1dbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89af95cf0584544df5b28a02916b2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24a787f9b6d7b661cc114fa2b4a95114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e0c1fcbe2371225ec80feabfaca3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3890232e0d2ec66c6530c5447928eb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e333cfa55016a8f979db65f930f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d99b7500121004885c328110ae2ad418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88921aaa6b91c8eb3e0f40be51515e2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6433936d2db6d2381d71e5c489b13720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacba380afb53ac725685d112ec60fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06981b30515be9152d189f3e2d34d9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0116a8955edf8cd92762a1e1e40fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cac249bc61c57659461e7fd97532024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8077a1e660982092703c7fec739eab725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3a0821f95b0c848c40f037b8a17426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9010e08a0ee399a724086146bc7a0c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600906b73e8f3535a6470b34482f620528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bd99911b552173b1098558d30932329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0178bb07ae3741b58f2f4ff671bae3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3c91f813e4f724eee0dfaaaf5cd4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990394b0c6b4cd650042899ee8f2a4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759cb11017f295265f2b135fd5cf1b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e905b520ed82c88e3757552b4f2d7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f5e1bf7803b15a08da41bf80d30735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649019d72f0de4ce7c2e98017074701d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37b27fd3870154e43d2dcf4fbbe29f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a428cb236b8259216d7a2cd0dd586b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fe7125eef64775ba9848893303a6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f27fe48f87877e94c0d170e313f7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc19881a73034733e31c1c359e88e6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c5aca5397f5959b4f77ebd12f099f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c1ddc5557afc691827f0123e2053543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fc4655b6cc6557235fd251fdad76f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add8cbb7aac9a71032758e8d990f21245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5948a1d8edbb09dbeaadf7d9b8c9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f805cf45898a671388ffd7d2ac3d6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085c8227d53d17a8ee2445b3f0fe5e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674fbe3403dfdaf42702a840f273fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a0e89de2d89b8e08fd22abedd2e2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1aa17a679e455903a42d47b3205de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d100db96382e7d8108b0600f6935e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664349d78836f9034c65d0908ece4ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9e364ea0b3dfc0e5374c892b3477454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ffbca31de31c8f40674d7bdf00a1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba610cda4059cf4b4d4d0d49a028a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e3e4ec63f49f451c79fad10d6268457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a87cdf172a3ee3f5e76abbfae4ba358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb354fb08a38ad974cc1d528144faf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af63c34c5b31348853236d3a355e0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218360ac33c2ed63c321d57f3b7708961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8c4fd2574db5cddd7874b230728ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5c1c10bd4ab446c5e5a28370d9c6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87bd29fa48f5146efabb67eb2f223b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4a4bc7c729fdebb74a07a6412d42065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979f14d0195f866b474d72e606483d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c910976744618e17be189e033fe7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a4ba45d1c07c8d32081d32017314368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc109a4951617070c384f32b645785269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9ce71b86e315cad494a51d4a521ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9be079c3a8a636ede2729250d355ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4ea20d7124325ebe2e24b84eba09072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6fdd6fc8f284c0830dd4fb677e1d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56138fb20ba982f79cbb1169594de374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0168070fd5ee6497c13167f57dca975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e3b7c35f875c0353b64b3088c9d1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a924baf02dce631efd27575486b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0172a47a1605b5df2f6f30e620af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef8ba0ecdcf86aa415828a88756aa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37456a32a00b62e037856839497f2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e7035e0867e4b3e095c8044ac11ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36949165ce9e1b9a0d00b1a3c73ff4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955a163a81391ab9d6678ae706efec783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bd29a2708a03493b98c212ef8e9cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc5bbb2b0800e1e6ba1be70053640b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d82359012dedb94d804e9ff2eab54386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c65d726010e5aa81276e3bb8d104de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29c61460449bb7a161142fd184975a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a47e8fe07dccd62737cfa078cb93ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96920333b818760d30ef3da695dc6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fc2db8b3136c844bf606df3b4161c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc7695d3ed1936d188b785eb9d8e7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2576d0aea34ebeb61d942e1d4e71593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c712804eb92994910a6aeeb5bcddca994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b6301bdf04cdce08fa263d78f828e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a5fe9b03700ff773880a0787a8b1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6af2c8f157d7e1d560269538cbd1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff4a1da49858c2fc88dad739325c6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f35c1eb67fbfc8ec98f3cb34ff3e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cea03458f84ddef88c4b4134198cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a0e15bf8cb97a8521f24f7e2a36e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd0656617e5f187027a632539b7da3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59a61e6bb68b4bb458f9879550e13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5373cae2cda630fb0736a82fafc02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4f0db61ce7171254449ca69c8f9bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283355d1a5bd116e7a875f7b1c81da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb0b777eae929c34f18fd78593d23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5be84e6a9a5190c7266f9c7b44dac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd8297e71c39e315c2cabc7b830f96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25ab2619d7b84dc01173eea6b665e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174ae1385d1eb5c2595ae5e6100c50d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aea46d7379a3412af997994edbad4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126790f27b8e20579c615063a3d6cfa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee621b0b4bd8ac7e55947b0a92dc3c4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97739179dc3f59ea8bc6d707f075831115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37305b66e67e3f2e5b29c927ab7ecf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61a0317925b4016b66b738b347a0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dc99dbee429cd59449c9870b1cd88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653008788f19ec39c68d2f28aaf9b680119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8ec961af0ba40a49385c508bf398120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ea9a09317d8ebbcda697827c5fde1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9e4369ca4ecac82bcdadb9e025b28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53bb29a743b6c80081020593573775123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31e315509bf425f5479f792d5ded8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fbe72ea7e05286dac88c15d26a406125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd6293919f0ca39912e7625612d0a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054c1a31342c82c836449efdca33f48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9461aa6748944e75289e6df705337128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f015bb14502b0100c41677c20af1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddb63b30a367ef9fd07c281cc6e037130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63ea7243b3fb31af39cf91bcd8b5b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55d170a570a42b0288886584735504132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4610783c1c51e66183fa0e88541a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93647952fbf2a39e432fff336934588134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc420b3d23d7c4e4b7a4e6f11cfba90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7696fd14b141131e29a587b66922c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1cd7e5ce48a721e13a85fa0cc18a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c847e664c54fe12bb6e1c9de9407a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1c137bb456ec35ea6e875bd9377ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f6b661490a5c5cf94cdf3af199314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7655a30ff37c1042e91d77403786dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b52129fb1bde55ff424808fecf4b93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aef93433265aee5768621fe20a2f87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4503657961666d9e357810d321a6cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21eb39bef752176258f12ef1e4e826145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ccaaf2a0e050aa93c90b13017cd0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87512059ac74cebfbb49db80621c1c4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeebfee7d56a772f8161d0e341058e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10cd1382c2ab1963d8de7bb863c5f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da09df0fac236a671a0b76884d653b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf9c9e1451e834d16e5ff251fe904151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b0f22464e39cc85f876340cc4ca9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90ec9acf847e123baf0b8ab95bdac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d950362108a7cae8c7c958710298ab1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce811ca7f8beefbc70ad44669d61da0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601734ed507fd2a44ee13253e843e01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707707a190da17ddd40f1de86a9cc7b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc301784b5bb4b479e5c728d93386460158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef08856a6c30a75ff37a4040f84deb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba806a8bae4f73e7c09ffbe2b62e114160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b15565fe82ca084a037ef4690d13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a7eae09610d4ac3b55ca7d7c0b94e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bea727b5b5a2491017d55c5937fb99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520aad835bef86c76a9b03b2f65c55f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c77edd06d5034a491505b72cf6fdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3661ed85a08a8f49f617fb033f6fd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33a4e5f0981183e5f558e28cf353e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50dbf2ce48d5ddd949d5f52951c13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0095ca07bfd0bb711d4f209ea9034e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f0d80a5a994cefdaf7c82f99fad5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26030ccbcbe131a0ef09af362b256316171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dc9e803f55155f3c341a1b67c4400172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b847cdfe7a3186991b164abe2600363173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f601592485e6a8473c2ab1e3e23fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a08a7cf530cdb780b08d629a7be44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee442c54a6f71e165ee6a66053870b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4509ae5bde4532dd44e3a8fbb33ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829476cc139bb90e3b901bed65a6a019178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7b6378d4eee2076340ee14fdb1bfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979721663e87e945b3ee8441f90828c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8904ffb413b067d2ac0f49489c8ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22057a9e977b6e87b2461f78409c0408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8a4c0c37bd66be3d7faab047c7575183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b32863c6ee389c738ce7ab384cba9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac326847cbd64b02b69cfb75d280f3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da89ef80242ca8e613b863c3960328186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38e38540c210285b65367fa2fa6f44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f17067ba3cd5d8c95962dcc09cc63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171329675a074fef27e2dc6df20bfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba9f18c3333f6d22cf4f91e3689f44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b13fef9b910377d4650b4ab74cbce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2271c4a0c8d67890ae926ee636138c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f37e3544205b83319de2c0f47db23c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029feaf6894e271a1c338ffdf1cd4b44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5b03168918efac6e54c09bcf3e2c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e0f874e76aa7fb8b0cb015a8288ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe4d9accd428e3ff8cb6de92314af7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1884692c02e185d02b4798077a137198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7cfeccbb6b5f87e66b0699c5322b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ff257110f0cdb00d88e9f318a67f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf8f516f970834c468098d7efb6c36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509c3f95514f26d6ddb0ef72a99c96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38563abb0675ecd368d17f672de645203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49130d808166a1edc8504ac68ba4384204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cb31b2953d8ca61a3affefcdf191b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f265238d4b120e1f92992ea6d3a2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3b54e7da8c0cc5e9c793ab56889e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc955f1a972696f12094172098e38316208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab85163ed732fc19291c49d057d801d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb9b1c1c030b93d417854a9e50406f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018217b7e3ba2995360a6127e79842a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220f2eb04f9073280dd2c2aa0623195212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a35465634b14064e648fbccf1097d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455775d12dd3ccebbe964ac5fd1fd7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53206a1869e93d951c14c8d4415c2a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ce44629e4f8b45101cb75125e9f97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633615248251ae5fe33f0f1e16768be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fee37e1e071797def00947d577fc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc677d8583f8367ab5e1181305dab76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82380598e6e56aeb82de640a94deb81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d23c6afcfbfb01823e225ee840ffed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96683a27420c029c5fb641b2c2e131222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3c0871ecfea29ffe81d07e4d895f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c89bef6983887697e21bb3306ef2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c851e43a373111b54e484bfc8a86a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fcfda23a1ebbad7515b5013c8ec45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187b1b8c19b98bb87258ee27e306aa9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb846d0319b4142b596034ae289d88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a88816a61e280926b5f1d9b5f9593229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422af31e36c506e727c925c71f3add3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16727f35535b03a4dade08880bb92c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61729332a638320bf5f29582143229232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d303d02b5cff120c9f901e243296ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327d83261320f963246186cc78ef91c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51139d1257530f590b4c2cce4ecf453235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f0302280ded2898fa1f382a8c7b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f51bcd7d5806242038d13ddb9360b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78986dc8ebbb474ec18b59ea17a12ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe910ea32bccbee7a2d38f848e6063c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627e33f7f13a1a5f1336b7af5a40107240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac1eb44d29221d435e865ff84bea23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524bf5cfb1205a477c6d4afd7b14958242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9af43f92b47d92bd6a836461ee560243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a7c9124a1df6f0b572b088f95fe58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270783971a458fd79ccfb9aa5d4875a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb7508230579e08fedcc59c906d79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0729ff1f63d97706287e8b8f21c63e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffd8a72ab41ffa58f18f812711687f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd14b5018b642276ade89160625423249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73d19c614a2a2fce7fa37114519dce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6742dd0d00fb9875f6513946730b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295e3dffb835de9968130a0d95333c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087dc38835ffba97be6115ef1ebe68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920d7a5f87af950d9e1b895354790a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1672a021953c3e30371cf40da6be985255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6daf2fe2bb2ac324f0820bbe4144f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1113e03e224bcb1cd2585d74f28c5a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088557e1f58a3fba4d9ac93ace176413258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb874859d01ab0111f7ba9f3bec4c7c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d4442f6ccd8c78e7aa2c67f02043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d70e144b08ea6fa1021f62c53655fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007653ab108d1c5d00681e31b4e7d1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f304a099676e40e489eab52d7fa993263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaa40a03f6d5c499c402ffe4f09e8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae51a7f88794dff735afd3e7fa720265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3f41e8394ce62a82fde7ddad30133266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7c52191c29466cbf85241c8e5ee93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a756ffb58e9b7c9fb2994f97cbdce36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a8eca18f772b77f471564c7c0ff5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a5e55e291ed5fe9fd98b995c0f6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ef950858916496fe4789a36eed3d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cebe97bb0dfc3ed25a77f05c127457272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa5aaa6352ace21b4a63f2fb858df2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e765f93f268f4a5e33eb63e200d7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26743bddca623a42b03497b53882cd7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65da0fbad88162c4e72fa6497e9cff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c484937dd3edda76d354dd17b9fdb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c4666607b59d5c8cd9ffa2f1e8b77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d315dc64719b7bb8a44d0a69fe9a26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097d707055e3dc53659d48b7bb604d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c597abbb1fa7d7d9c21d33eb30992281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855471c77808e68a66f1e3112d1d83f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543787b7df56244121423177cea5fb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddbd58c4b9c8c53eac2b9f1a1da0c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b6c288d6bd9d9faa35cb6d4182eb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fe719223173c06be3051e99f3e8e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b94053482f4a8286e1af18477f3ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3eb269f01306e19ab8742c3abd0a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff858f27c681f70059c901eb14b70a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf3f72255a881fed6f3646cb7ce87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96122b1d67f873b4b161391c521e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ee555d507e6980a693a9abbbb8735292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be1c1b85722fa63cad81db0cf735ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4008c7be74804eeba4388961d319c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db830b564433c4bb8fed4a8b06a04da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477b6fc05fd58eea92e6deb07840b7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3e56207b9621f2cd342131fcca1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3555c55678caf132ed860272e65a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ca036061ce8dcc25ff0cfc9a08fa5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58170fcfc9c52e3685cf64350e30a10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4555e2b3a419e83b710fa114b03836d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617be76f217641db36d649ba29ab498302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb5a9d490d539066fe772ad7edeb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39da913983b254ece103ddd18aa23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7e0fd2d2d26cd29195a77d2b1423305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e49e1af3727bac469de0be5bcd3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e8b1fe961064b8e93019ac36b42a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c767c6e47daa50f15e8a44de0deea5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c0cd045d64b386c79fd3a3c49c52a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64643475ec9aff355a4f0989b326c06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4322b3d94c9ab39489f0e51b316279311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc3afbd6838c6fd60996cd163615a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fe0cb437c2dbcf874333e37ae2942313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd970ff36bac5fd310dacf9e5fba5a5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f792a6dc1f2bedc1e230b76356f865b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4530ee900a9c113a0ff33a2ead734316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab32be4a636c6136d135cb1cfb042b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7db71967cbaeb0c9b2b19a649d1ead318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969af03056fb2e644ce0b875dfeac88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c82a6921793a9f1ce00714d881d5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df07f4009c60717a581f2ad3d1dae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8c5d94c97c9777b53fefe7de935ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964fcbbd112b12ff6d7fb47bbf15b14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9733fe58f41dacc22d937247c6e4b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c258d0dcf36d59a1c38f1bed0702718325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3247401d970e616c1495762cac0ec77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c6a08ff484800db16ca8884589d0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978804325c8bcc6fddbfaedbc1fd1e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c76b78eab4518c1bc1ef0b93983ba1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293e700de51ba97aaa4339f929d821d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcd3a013b3838ec22fd2e7f8d53e49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67305b7a982aefeca9540de529dbce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9f5a9776d58bbbdf2bd487f123c3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ee7140a284b73579aca4bf24709a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06963e74af7b650481ee602f589dce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a7b82c193234a3357ce0c4e7a4bbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe714f78ed85ec36fac7adc6eedc4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01fe2aaad9147f08aa2b53e3e7a333338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f386678c21279131f0e4038e5094a0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58781a7b232b1cdc3ba5574c4ffae9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a01b794d7585ee12352eef8b10dde0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9057185af002993fe41c5daa12ce149342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e8b3229eab87e74212884f5bc62a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c8f160c7bf184876966957bce2133344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fb1b156e2f538e1694d37b0eddfef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bebc707df45ad31a3cb19295a281f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb298323a499a72ecdc95f262e7e0a28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd609bbfc7a956b6d3726d227b5570d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b963f729918e14a1d4251f2eb47d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a084ecbce12e789bbcbf1b82f755350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece06f123377f2e9ddc37951614402c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc78875d8eeb9ba5391a502bf4c0f70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeadd31d5936a1f166d091f1c4bbde6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e5ad281c6e308a64b446eddecd09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25ef797bed567cd67885cd2d6121ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ef7dcd4fd2dd20f53e2afcf96990356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468336a0019b333a13e995cfc97b667357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78409660c847f4af9c955b7a13cadc44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766498d39d196ddaab0447d234e11693359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eabda72a079294714efe6c8cdd367d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee43daa7c9fccbddbf4c0db3a60fd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5efdceaf18c8f6869d9120d45fa73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47b4212b958205aacc5ac8d901fb63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ff176f8ac5ae52652af164fb5ddb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be1a9c0d92deea4cd4d28fca0314b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9924deecbca81549c7e178a11dfe53a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19248de2caae9f5aaa504358ad49a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a50fa1fb072b2ce8033bbecda64b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a136045e31bf19898f23c1a4a09b83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf70c135e457728d9cc5ae6dc7684a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2bb23ceb4506a79ee52cc66d94985371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bebeaecdf004e2b313b131b57feca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c5ed693f14f61cfbbe8c3a763169d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc925c40feb032b9a8d05fef1ab28411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8816f35c6ddff9c512f280e16c3a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78ec99f241b3c5cecc659d2ceabdf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ebd9ef885a23b9be3748dfd2bd1cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06122cdf9278b6de437036c7391d05a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0f2520dd77ae0c6aafe449ddf6c6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1f8221572b77eaf878ed3f427a881380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a625244b90294cd7ff1b4675b1ccd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c317886343ebb7375c4c84ddc5a8b31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e331a11ad729daede30d7dcfc59683e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edaba21d237ac484ce08153e61ec4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878bc29d35e453fad88dea4432e8a2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a908daa0ecc35831967fc141a3e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f279342910f78ddb41e6b9ed3b66773387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc252db2cec79e6774d3e1b55aafdd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e03ddc49f076114c2b9abcd5793d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8895f777f3dbae8a136c736289d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612abb04652a0ebafdcc5fa7582d40db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0983cdb7030b149d4d1f41abdbd504392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761d5b12af77e5c9a2b6da5034b3ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc07b0fa9efa242b979c698fea0154394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d7759da3fee5ca6eea4e1eb98ab9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28953bc8c8fd51dc804446cbd11eb6c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a3d93798d255e5b0c07faefcfa3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0544c3b5b2e5f700a786ae757ae82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e86468ed48f531e5bde3b2ea7b81d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33e2da0b585222a5bf17db775bf298400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25001bbdfb2a0c499561e7d51e8bc49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a64302f939f8d65f2437fa7aabc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f07b35bbdf388e237ac002f186804b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477371980148dfa3e9d2595dd9c8657404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a88fbee13f980d863d253c1b5533405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df7657a5988eecedf8a1a5e00fd646406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06073c1850b7a51e5f5b664def67ee12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931689d11ed4ad1513bc1b9f693f5823408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819fa4fc15ad63614503909e3c8a298409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcba135d4c5cbe6a008e8756f58089410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e667e971d0c1389a29d963c3eec3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c967822caa34b9744e1a023557721412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a0e41019e675005b0f95deb459a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a026745ee85bd6a7c12990aba13fbcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31febf3cdddf54c5ab491bf0ca631dbb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a33239875f2131ca40ac3d04b379c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9d87f3bdfb95d9a1fb5251ea256c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b64f2dc63579683d0ff3b1a33115f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3cc9dde9f7ba16c223a8946d42ef3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ca86bd8e8e75438401f7aaaa10413420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05132f0cd01f125d9138fc29f644bff3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2219c47926827b68f5765cb889062e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d337706c607b00eb7324a04a9c1c71b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d37663873725a9bfccb6fdcb6fadc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d72d3161bcde180ffd616f14781e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9245c7f801f957817789f0c544e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcf47fe51d806e5c19be8c60e32a45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383f2aaf1a60563da22af0f84eba306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a61b0797be034761fc0fce1571e0b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa42aa89180c64c0c38b5b623fcb6f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b93eebc04be6e4d7c65f562d8f476c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90176e448d7fce2ea7e4c3b358c72fee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be4cc54cb15c298c29c823b892c824433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873d31af03b7b8e717bf4591ef730c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f429fe70586f337e624a9f77023a101435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9223907de63c90b7d6a17390b2537e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51ba887ad96a9054e2a311ab44e6ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b534ccc58d212314623e9bab55dca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040cafdb57a666ff4ba3041fbf562bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad02454197855d8a85f95594390f6b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8fd8024233bd4fda675fe4ce7ce95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e08936e7b302fcadc8cae7080003442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919824ebc3af120abbc0a3dc06de602e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e75a5adfcb63d20ca7051173466ab1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44525d9a8b4a94747aa8db004b2c02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6988728d8808581caf5bf2a86c0c833446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0196a4b94d8d6a3eeb762a67ba544447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85101a7c12aedf5d29417c2b6c32f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f88a6f20042120dcb3a01e3c09c4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84fb1be070e70c4315525e0883f1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555913f1d0ef13e975bd1a6555a7ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd26576f49aa0c83a882c1c609d59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de49759ff3318f70cc93f7cbe301f2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030c18d2376570ab3be97420aa15053454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4378e1957b9d55413f0e298d46f48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2f3dd6397b3039a557e9cf9eafe45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142416effaa0ea7c43ea27f0193621457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546a3d2883d865c0f4b467b8110fa42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f7c5ab6e399207fbc39a10bbffacf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05231eddc23634e7dbbeee013d1517e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f2a00a2126eae3161b72743cc6f9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d862170eedc3e865c9664f0ff66faa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b27b58ef0f14d1cc1be53ed00fc1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5fd5b0f50bed3d16817362d94a6ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6549784c679a65cc94afb1921f949f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd997f44aa1bce183b734bbf400fc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf836735961f251d337ab956104dba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78989ffc421d67cb06195aedb07ac559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fc31eb45ac0954b4a6fb8e5225caa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f39bd73faa5058f6a92181e149e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae29f98de88472ed3e8f07d9143657f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb233ef4dfb55d281ce7e4530db6221472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07712e072e73ba5055dd8b2e882e3a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef841eb868684827fbada1d9f54a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00462a902deb4956674a334a93d43148475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6595b86b12312cba4a54fa3deb86a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187a07c80c4dd1a3773c287fff2c27f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c66508909ba9e02e52f1c15400436478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a74e03cd4772819fd9983f03c9da7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a72df66cd1ef8dcf60f8319eca99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eebaa7feb2ffb2605c60cf8008474481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f3dc23aed5bf7ba29971713e61e1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79f83cb0101b41185902d65cfd5a14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a67013143d50af4273c95b1e6a5c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38d40b7be7afb3ccca3e46fddf4387485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7d869c25969e61b1e203c318f786486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc194d2330fa257ca008d73f4b1cb758487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507e15e1d721fbd2d6a02f46460227c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b62a1d16e038e6b0e0b35fb09a73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52d943c88856a311cb50523b88708b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01266a06a0900d03b2ec200ab279e2e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd300a2f9afbcdb6ff18cc950413972492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db209c44a4e538ba538eb128ffd939493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c35739271630762b36f6cde4c969f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173c92bd9a9a5fcaf8bc4e1568222b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc981ddc87e046630f708c160f795496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52064a3594db838c4576c084b2901e85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb86075566a95fcd79e4f48d2fabed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b062588c698e8e357946c036f8bec9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201aa2982bd57a107d07590a23757ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4d610d4a474fb78fbfad47f769167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91b52a676b36d7feda75243bd42b32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34e244633535287442fb3fc5bef01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5414fa4c578a9ebbe5b9e1572ebb0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752e9a502662cce0e40a0630503be3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacf33363b572a21bc2effffa9e4779506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9e2c588c9a67958ee35c41b43bc7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204911fa960d2bae8d91ae86bbcc9932508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f2c96f078a9533e3890511fc6607509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a9000719a166428b9b94630ba809510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bd600d411c73e9ee536ead70e8ffd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140cbdfb0d98b8388904239c77061a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741010e2bbad078c1c90cbb453c564eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b643f86ac2175f270fc0453e6b03ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21f8732df4f40bdc16275db0881bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516336afe3b05359bc0b804507edc4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764efa0618c522f408e0f51d3fc089a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd5ab67dcd8c464b185ef1376fb439518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0bdbd563bdda882d5f788a2befbaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce79e1a7c7abfadbc82cb992cb94b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc71f25d04196dcdec7320adf8d7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29604bbc107521351ad2b362e24aeef2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898db6045d30caf5b29ded1571634d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2543be71e260dce0a7e9a1ee14216c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80bd0adc4c7964f158403446ed3796525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5592466b68a96bc72a4d39cee05d0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b96b5a53aa268991b7666e7574109527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e8eacbb5801ecbcdeff5ebb30e4eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf105aa0139b1a61a452f1c01af3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3dc6c1f76b3bab15a05083e981012530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceada09a66a824439ed8803a4de62f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56070f17ab4ae0eae86c6a59dbafc92b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9082656be06d4932462f7c82df554c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52fa56baacbb54104f801666f23f74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af2206d19912696e572bed3c782047535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d9391295b52919d228072b4377f15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48c2e213ac1ce1cfd68e18166de6fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc3f266cb609f4013a14fc6243798538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093525c26a4a2c7803836e8c00f82e8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b548595fcb8ba7f06f6788e4c4de8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f2e71897e49e9dd4a623e3a942874541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eb463da9c7739481664a8003e2876542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965574b8e0f450601f956e7eae19601543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c46e651e2c575b0b43054a6e30ff33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd83ddeb648009f6c25bca2484c4f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2613dfebc51ab3df4f4a98c10d69756546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaf0d89a886d16ab0da40b66d7c31a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ef849067116490f9acd69637d7948548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf50a95b392e0bb2767707f0a158d7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a3b3c0dfab46d346337acb63b3f82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b23c6b391b6e5b24b3eafcfa1fd2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eed9979036c406e4ea20c2094c4476552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258406f33eecec85c60ff608d72daa4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f311852418331984f6aed780f62c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c553b6caad4461e08459c87c162fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838fda4bc1de9157f12e0b8fbd331c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e332963f709eade4323f381bd7e99a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ee67db95d78ab8141e11be919966558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a64b355a51b9d1118260187597783559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae149b49874cb514728ad97fd576968560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687593537e69a2697fdbfd733555ed0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540857a6b40a422f37298f505bc3a42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233677a8fae46b5c5c1e33ef71f29e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce5763b7f49fdc4ee359c37eadc348564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e1bfdcff162b2ad9f4af8585ddaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb487cd527cc17836be8ba15bf02f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86cd9fd77919777cf7d1d11b23dd92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140f702b7682e6e9c5f71d131c544f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa853814535e5dfe8152c78945e57d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742c2f698f65909a60a8550735cc3be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a6e494d39e5893253d589a0d32cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57463a81bbda56fa9f21597fe475a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c175e52fc8624f3841a37667b4b68d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aeaf5399c280e352a1fc5be3d0c3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a7e705d71c0dc4da62677e036d571575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021711b9c4e437c53cff75d412c68ea1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f6fc8c51baf8c45243a5d0fb2704577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2597ac65de56351f3aaa39c066b1a18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ea77d5f6dd60ac3c5e55ea54aa3e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7d58408902f7ae40785b5b469bae8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3ef283a00e93872838e18a6056b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af1e203d8909cc267defba91dafd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea30493d938531d8026fb201e91d2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c1d1cc2e489d61043a89c9b027e4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eefd894772262ebf152a0daac2ba7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a21460e4c4db3507d14a75ca2e5d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dbc791f929eda8660e58995c377e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce7cb0b6af8b65e6362672e4a8ad2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b723044f71bd6bfff090409e53d63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29431971cff62c66a0da6bdc7acf5012590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bd2502ef592fbc7f93fa80462507d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455767373d4f75a5380f05d63d3a5d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83330406c87b6171d0136af1419ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa3574245b9c180e87d923e19c7ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5d9000dd5f424691967df2fee03c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ee32503d6c41ff6f1b2422960f16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b44fced9494725af2ba9a9aa8e137f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659ce7f9a673db4b7e016510f0b1a61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfc4cd47037fc6df1ad35060e7493f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc59d6faf9dabda3dea246c5e1165600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02012ee4cdbe4e02dfdfb99a57646d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafaf3f87aa19a736426bc9c0d40149602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df892d3d8dccdcb58f84a32c86ded603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd823adc977a2a4717d8b839747c3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f394ec284603435175aeb24cdce1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e7d6f152d1658997422ae0db94044606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb75bd1b573cfbe0fe59dd0c30ff6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65a1f9ad5747cffceff454b36abedd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565b72aad712dea5dea34ca8016f4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380fa40e68e7e467ee9d3449340885c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe31afa52401b5f16d0d4cb7ddb82b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ffedcc6f8d57be9e5c7492a087da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18931281c616bcd7e315d3f53077175613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63880ae353f37263fea5dd6b2f4db248614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a7a0c1adca89063c84db46b989744615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f10e4ef7b5c3b9858971eb4cf6aca0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51198b03c960f2c2047857b1338f6f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad555451ae8cc96003d8eef03e4b7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d24494a3cbe345fe8b7efb6da4989619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe879f3cdc799c07aee19e790370854620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da79b36da854c8f46340344af113828621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b53d2a134ca646ea1aa8216e38393622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47655c7ff11825276ec915eb46b61d61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d85d62bc546527eda60a0f5eea5c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5deee0a466ab3a0e0622dc095a6c45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb607f08004560389cf398bd108f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdc0118981f9dce1ce1cdc46cda76e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d0363b78d643a6538a59266d4dc38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f203bfa70141712fc0f72f4e41a7269629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc99ebf12bbf1eb92fb93abbf3847630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764316721df59e7164b8a4d8143d37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730d3822d8f639bfe987151fa415ca7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa885c6ffd8d0526836765bdf09f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148c8c789e98a7a839bf65453540333634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84709bd0d8239fc4b15d574fd6ff11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc34c6e3730c525e0c11e7344784a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ba73e95f9143e5828f450f031f626637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580dab99d5716c4c85266b4ebab0f38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca916828705287bed9d69d46822251639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5a28fee91bfa5eccdda2ffb222e11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871fc8ce8eacc112fe7c3de7cda4e46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4afd3d5b71d67e2e26da06e9db3b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff603105d31f1e3bb72d86fdf34f74c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7123f253c5de54b2f6e35e2c7b99c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b12f9af6b1acc8590aea85ebef877645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbb95fd643ce35b2ad279d30c4f77b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58941eddb1bb534501c5a9c44abbe8b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca0f42757ca8d13a7a439112be675e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7a889ae3557ca0408d05883f718ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486e24286bc8f55ede7550fd9099282650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8ad462c5e56712e31f595947ce942651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627a97a7d2648941c554ada8b1526f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d24aaf35fbc0dfbb32aadda8da3aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec65f075beb945439a42f497955b916654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214bcbe4b0b36750455062541800f16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48428e0b09e56e91c59193a8c8ab4e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf5b69a863699b5979886602b16de8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f751fc0f2cf99023603fcbbd063cd6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e61dd251898c6505ef680e05d794c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08057d540374093e351324a62c0bd2c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1765d78a0544cfff75e569d5a4f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680360a177dc1a68fd7267bcda798d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e697b4643c66e870eb96a5ed0a61587663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f08d366bf4002005ca330bddf8bd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6c4bb2e38123a09d27876399be731665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac464f21b7f0fc1c1910160d771f990f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed82c5608f1d2b904637dd6d23a865667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5616558bc17306b9fadf6f511e8897668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f5883a56570337ecc2b9b779184f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50864587d73a6c50bd44696f4bede9dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5a9e93f71964ec49fbc365f3897d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1746d302ab44db7bd2ecd7345e7972672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e640ec8f7179070af3ab3d3291bce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce0d1b3825afd725d49d9a9bd228a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c9fe20670f41b62dea6e09260a29f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8870209abd868efad3079d428cf5af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf4e87c3798cbc4bb31da6587d7b5d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a203a8b55f307e6be831e37df0382678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965fb188635496a3ae056ded526bec6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16440f0ea9b8656101717bc5623aa3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c54a9e3bd4e30746e35b9228d5672681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46351eacb467ef7575d8eb0ba1b4af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56980245245026b11af3db7cced178683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988038f9335f2e55903483febed4a272684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea023e219009c328e71ed37c48cdf66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7974a24ff6cfa4ee263cb775505510d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2276970dfe49bf44c8df1a927eb88c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2379718bb91b5dd37f15ff38ff2d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688207a7750c201813447bbce8f98d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05f7e9cb8b746576d74122623a4e84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7682bcfd2da78f057c76900d2ef9ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b84e32c5566408405524ce4280d1ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750910fa79e38ae9830276f7cb8b053693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04184510706aee0f1a0231fdab05be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04721ffef7c85a23b6ded676d6889b92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1092578a9302c18c8fea5dbcadccb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff847d73764ae1f0769a5456e3e138697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c78758862cbbe0b5620b6bf620ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604d8861cc7dc2762c3132514fc3f9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf849dc6f2f991894850984ffbcc4682700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d1665c33f827ff3270e5ec66ef16d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26cdecd209f5c1f432fd27b5a9ad3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03143641096aafefdc7707cd136967703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22a052b70055afc04a9bfe9dc33fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e54207b9b0410b863dc579ebc00bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a229640894a22f160364601430473b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eacba3663f7952d1eef8c4cd5f545707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f552b4d233e959b0bcb600617eecdc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ce1e8efc147a1f691436717a50f88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693d9ed217b903a0e555c24a85e74d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2860a6c284edb0a2b6463c99eb1d367711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a51e794cfd5be044243ef81294840c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b264fa23e1b1b975da1c2a843855fb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b71aa9c89fa27066319c6913c8743714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27745ca6cde034433e14decb1331f6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43b223e0102ecf106880064af326d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af43058d99e39276d89dd8d76e3ce1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c21c35e8bd5c1e88cf8282213fdaea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79dd33b97255246b6dbb736c6a932f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9e5d5919845215d73dfda33fd87c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e953fb91c385646c066adf74789f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d77701b0a00e2f56ca2cb0efbcab58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a3a1b907e4cf03ff94dde0ee9c8c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b913dadb968a07eecec0c0488b053724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bae5cd740c567f1312d6d3ff400ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58461bb98754faa137ab4f6869cdd63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952febc1c1412af8b82f34ccfd325fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b4a4c2b14523d454ab4a3bb800537728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f36c1bc36716e355d2a21363208d5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fdcca5df4d390134807bd775425a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadd85eb21a309a56d20aa817d9128731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541a763388874d40956221be46c3cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c4cbe1f671c8f081186371ef12a4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8dfdd044d13cbc8f1f3ee6c22313c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfc9722f44d87f2c170b41c9c80875735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b5b9beb0976cb725134364475d695736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab12f9eb850bc16fb62eadf0353aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559ebec6d0bad05ee5db8b6918bd5f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da48431108f7b21bb77d1dbf5b36082739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cb94f20d7f69a134964bf92d1912e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430727f15acd0958de2ae4d6d6d48274741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb733ab0470fd2d20d809da1bc6d8b41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66de241145da10753cf4b149e5a179743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f8fde6618b6c89d8f459dbee232c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9379a829d7bf5a039a5f4fb713851ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19474d07d045a6d77ea1316fb87853746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546d3e56135ba3842f1ae6ea54d63f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5bece73dcd2cce1ab11cefcc4f2be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225f46ab172de24a7ad7fdd118e78d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc3186c0d1822e87aa2e1ce7bf6bac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4bf1b1aa037e78a8916c58e66e70c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce280397529060f806a7480217ac8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d152935ae38cc3150f1499e9ff7899e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea30ed4619c95f2012cb599c494f15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e81ba9ead2bfb411284e782b05ae3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51c7fee38c284c73d7fc3a1bea07b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5c447d150480b180cf25ca26dbc08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828798d83c07afb180c800ac904a1e7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78885fce02608a8d228123021f5ae0a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>