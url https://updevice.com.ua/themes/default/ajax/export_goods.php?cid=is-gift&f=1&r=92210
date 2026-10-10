--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d93e002ec099031fa78381cc21041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4d212832a3ff8b5b2f3e9fd8995502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ffede17c0629aab4d19d9232b3473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe7036a048099b1c6b62acab450b5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa347815df703335ead1eb30c17038e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb45b92caa68bf4c136bd132aaa3856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d62d654f457c95a1535114849a3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615df3b19d2fb62a103a905359d90ad68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e1e8c1d82558550490f48250f5b0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1186298d4b9c90f766afa86b0b38c0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a701adae124768f333bf3fd7623a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57775ccd8f5221196726bd350be04312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d54cd3fdf06ec3b87616b5c4c3ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75660233965ffe60cba692b71f3f15a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c7562de39a3c16e9f1353def782a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80951997585247c6b2bdee82425793c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f8a99b67cf241962cdaf0ae7ab18017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7626a1f2764c128baf205dcba7c86da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21636382ef6ec8ebaf86d0ed640c70b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefc1075d0e860ed655319aa5146d6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d63656dd94bc504c2dbd21c8beb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fb7d0b78993f1f441c120d17ca64522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa556bf670a3c7cafdbdda56984a5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6a0bc6ffb1a3af48529eb646f76d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d5a22582b0e0c7b89cb20d5aa1f8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ab2c4f0feb8068f9cd6298dc23b6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e570dce43f403b55afc4e231e90cac427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a332bccfff54178f68363e38e83003528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742bcad65c618447c655d721f8dcdc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b779884515fed3ced3743077bde0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e54799a0e3aa7c13708d80849537ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113337456626f45f80ee1f2b02948bcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ae5b81823cbb99c18f372514fd93833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c184f11531f049417a6f24c0932c39b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b0661459b2cc455fb1b09d42189a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273d90aea9d692603f589d4e696fc2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c489566833470767ddf5f16588d318137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c44d954b34f8b45381fd6d35b8f6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a1f722bfc3c5a9818b77f03481f4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddb8256b3fe3f64d5725fa1c07b80240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd400dd1ec1fcb3886c3cd4274dd06a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424798d154d55b134115922f8740b2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacea99acd4d9a7cbf3945a8ea3117643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a280bb4dce2b3f79069c2fca51463f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305b78f2eabf611bc371c1eb7636f0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d1f536dcc6d558a885cea518f7e8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080d2eb47028d44a6cf33ce019554247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a737692dc2fceaa03da3ce8fe72248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecf8b202952bfb84acafc877c2205849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153f23562e3f502a8e1b1a776254b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f325256796b65adabfa88e0664c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfa36ef768b2ee55583c548811f32752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abbe12e6badd6bdd061e2490bac69453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299582ffe1e1ed435d2a34eb2cc770454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac186a18f804c752069b6081babcf0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96df59b19ac68b78dc1805f43e32a8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1288302ef0e7cb157b5953d450f697657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c26f4b41d9dd20b769f04490dd32fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905512db55f84fa3b207a8381670d3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649b4bef0e26aae014d4be3f354d3c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010034740319c86d2774f8a279082fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f241cfaa637dbfb1d6f18c1a0a075c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f4bae6d0556fa222387a3f4e5fa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077b5116352ed390818077c3c26824564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18170d360ed43e1fd69b0e3e1877c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3fcf3b446b492283ac0370b62084f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ba88dd9cfd9cf56d1366eef58a14867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd21271649a20d1ed89379e19acc8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc1b6a10750327ef23f240cb2355c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2d588d8fc3a8f6ce2ae29b4d1ce670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf3a87523c0516edba64d56c0792271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cf6cd19e30f7f9401b948fd7dbe2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec49b434fb8d660edf2e009967df0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96312c8e82a8b884621744a3ae677ae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef95e8cfa63ed00e23eb9cb342d5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc518f8fe22e7652dfce690d85e449e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580bacba6975f6a3e98d559a8f665a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32b42d67b636b40e1c96aa78f521d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e728e602069a8706df72979c755185379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5a6af0f09302293834aae9f4677d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73013eea5e6b65cd598224a73005211081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baca024f399e99ab174d1fdd10267382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9d66d295f98de6b1b0397430ffdc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c781c5a8ad7910aefaa7d841bce2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6106e66e4986b14a54165c608922c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0091b0020fe318998acf28d549ad5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb069673e4f317149b3d9b85ffc0190e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094302434f06ef6de23557d0a27d8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af33da6beb395eb43015cccdb0f119f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3d721cb6828c1b027433eba6f4ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d194ed2a2f69394ed4dbc6cf484a0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f9358208b60afc3b3cd426cd71e6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe67ce6a1450a5e786d8dd3a317f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566186c463d979eeec9d3d5d445a723f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01559cf8076a6fa40f3f29dd12e425e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4ddc90aad3595b1a2215e4c554a1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8397a450f2b427843d8fb4fd34e0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742767e2f7d54f78d290ab8e2df56ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0894c453c1fbfbf602fa70ce5b41199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b923a07eda8d8fb4e49020e78fe1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454272f4c89e03c7567bf96d8187957101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb2ef04c4e45f7e07b94cc18450ee8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf685ce793b320d2e3ca48252d362ae0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addd0b232e4e0443a406d5898ee8d71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31916d47c7fab7da9a40c68e8ed600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e6ef8bd8033a2a73da59fec118df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca86e2ea311eb71a8dc465e76df4ba0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1647576e042603d1621e6a6010a04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66dd179aab5640850bfbb475916e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ef6d4a48d29024b01f34ca0e6edc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5caa4c60ca1a597e1594b83e63bc18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeeca548930d69e98785dc3710f0cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99942a7e0dc89b4f483a606a93cf5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaca2e5fefd98f22c2e1049cc017e2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35671765e5a2dc43092b911f746a2f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a8fe91a04f8e2eb6bead229ffe3e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd6fb1fe71948567c0637c00169b16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4e373159d0741d6c4c003444a0dbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a51f30968f64e78d9ce30e18f93a2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa044c9c1f8cc09e6c893ed872af8fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75519181056b90c62822ff17b1bed957121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708043b499e4e6f475f3943dda77e77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d066cca6dc02f5ba5fc68aad01b5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831824b16ce0fd2cc3fcc9d32c1e492124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5401ffbd1ad1507f80dac4a4a294b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b97d84a8e203703bd91bff3968ec8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ce5d1aa7524714060798609c500f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a841cd5688786ed4ab049b9965d665128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e921bf0de34e0573271fd2bdfe5f57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da6b4d7dd3bcdbc327174f462fef4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae46203edf62a606eb1c949e6fc617131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d766f95603c910fcbf6ec7800a878a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f3c5b2993b6a1909e790b453254b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea79ba9598685eb4149b00c7b6e3a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e319834e6d6194e6f2dca0d3a5c97d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453795533133b8d1b058b7857c79c59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c72a8d9dac4e979ace8cbd0299ca1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204bd37567969536a78785b66fe8a58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842841b16e267361ecb3fcc8c4fdadaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b05a2d9461e626e141db397014d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0f7e73a9283db5e7a5d349234190141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910296b2db928c2e462a6a561149661a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc24e1ba80cb3b781103603a9e6a83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930ca7fcd0ae779c94b69f5cf18818b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0aa06862172bc4488c5099fb5abb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5239f28172f35380af2a619c95d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6794969d751bf3dbb3071a15fe9f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f0a8534018b2cfd6acf5d922d12a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812faa1bd2f2c12fd0b97e905aa4b5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a78b3af900a94afb7144b2d3052cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d33dadac9f639cb0cc7f1cd919e820151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1c9cdae216c9b478298cbc6c2db83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c054b85bcb9b1135b2f979a7724539153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365acc5732d46dbfa12fe1b289ae01a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9add354a646c2c57326910d209acfa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83f99b0b42d1612a018a365585639156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496cb8ecd18f3e3e42073e3a5a4de54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdfcb1d7dfda0f8d51269bb1e47837158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c893784aae2af28b6e326a394ee230159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f0eb72f6a4fd3e5212811c64efd2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6466368f0201ecb44682e1b8955e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b09da5316fc2703fc15fec5c024f4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6ee9ebfeb69f19e4a74a5d72cd4ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875c2d2d51bce6d4cf85f4e8b945ec2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de205d3a155e9592037573982ddfac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f64c6b97560e4d15ba6646b74e887166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6af1559ab78d25b04e60fa154f3e49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143f3aefdd98f2f5132a5c7d0a2b2da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583922f86efb3c5dddebd976567e4139169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d482d790cfd58a0bb6e24bd72dc149a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3786a78a21d6d5608097d64784c3fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a303db437a3e96d0dcae2ea4894ebe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0af37d3dd4eec858ad00ddc7c9bb78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf7d905a6b3a50c56a7d3fa6ea5eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eece856f6774bf2a49f546244ab51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b18ffc0b3feee9db5a54ee4c992c13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ed3868c7aa91c15609dc4d469ec5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2365e9a3dbb4a7f12ae8291fcb649b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa3763ad6d9da93e31350b67deb34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3873d474048b262e6d1fb7ccb8646db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110e7c5d2b83e8f70b1fc13477edfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c0d33ac7b9b64a1a21490c85b6fee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61374a7376c15e820530bc8049b1dfdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986c9c5d080682cdb782e46882d052b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d8e39c15e8bc197b8109f47f4baf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e5215c988096364e9f2606fc0248186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288e754cd7df756cd23d5f4966612b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af52234038fe95c87ff843e1a650228188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc921002cc3d4601553c49d040229c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d3b9f1e8cf29cfa3bcc47c3aed0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d29d5d98b1ac3d02efe2f52663844c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda978f6dc653e5808ecf750bac89ab9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ddddbcdfd170214ffb7f376f6f8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c36ca9b1c0406f81e6a3e5da7a079a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b711de226c4df35b4b0d89b6f439b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c293f9f08ba53b6a50a83f649a4f26e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3469bf7717e2e426d6d1a587f4f1bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f19b9819a19b30df5d22b2f64efb16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a284329c752cdb499dee654cca2df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204c1b278dec1298d6c3122ca529fc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff96fca6c7d89de0ddf0d93d833077201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe34a4b0dcf1dff87294c5c2c910b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f78a9ba6982a184b2f83fe75c009203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb6331b754154174cbccd63bb00421204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3cbb08a3c255e855c051610e8ca1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceef76dd515c321eb0d3e08b95c17e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936fdcac3173d34f477fec473334b0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a87c7ae474cf693e9cd11bceb3a805208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53faf9afeda32b61315e3a0e5f1d79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b31c610aa77d68fa1a4bd75e611f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c479e162d49d2d364e4d4e48c17a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02a8c3bf8912d33ac886e2e4112686212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1850b22d73abd000d8a71bff99fbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08a391fcfe7ffb531ca4884cd5a846214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f7535c82ce11b7ea80e4aea090955215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254353833f5b22b23cab918f551a4c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117bc4c980f8a459ef268a9a9ecaae2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c4acdd46d168b555c666ffaa7e927218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130c9bcec37dfad2e44dd299c8e0943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eaa884e391aa86462d2212ee7ba78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916234670b0bee5bafcb8ae022b8a172221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab99541f4c857925a9eb7ccdeb05bd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473bf4bafb7fa068d3c3f290caae74a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cd97aec8bb9e78db9477adca53480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e469b6cc76e576ee654cedb08523225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d546d936180f1abe3d5047250f63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b7644cfb6d43ef7d2572c44f9832227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38272964c5cdd55cfb2edc12e54a0c7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ed871d68e88db32199d62ff4d9cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f2a5c326c068c4b0be069c8e79b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ace390eb4fe24b0b98735dda0801231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1220e1fd991da258daad4a3e73436232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0164d9775a0712034657025d36d7c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a6eb9870c3f7c89fafb9bbfb9474234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ce6e46f52e293edb0e7bcd4ca183235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a7982c80232df04924eabffa257ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adc98c35e7d313b9f29ed80dcdeffd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f411ba11b841f9392205765d645d1fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc81c83f9974daf523b5df82bbc6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56b8d03db8893c631bcfcaa4669b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbe5b30cacb0cd71a0865f8bf6a7cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605ccc5015867f6fcc8ec65f0af50c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d23601acaeca298ea4defa833f1e5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0cd1bd7f367be4e8896f67e51fd33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe156ca0af0f36e008b3255b11e941245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9cac72d71eeefc36ca74d7b3bdb1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846efc11c50237a963957a7fdbe57bec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df6ccea4657510b058c803c7187950248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302efa13c31414281ade31775d95f9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24c0b98180325a5a9d16210b1bbf6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf2e5308d50d21fa589e2a2684c8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f9135720d93fd635014484d4069c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eed1aa27fbfd06c543f60e62e903d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dc05ddd06a76cabcd20c174fd4481254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88fde270acceea393fbd1c3dd9d9f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d8f7a6043da32af0f8e0f7ac9125256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783209a7fe6a6623cc9047584d7106c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed5e9f4da7b5eeb9c63fbd0bf33c7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3274d8339bca58a6eb48b1de5edcc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512f8546276664074b27eb59c3bb29a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348298e6b97b5e26e6d842d0ffee78c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae598b8403695d88de637b15f76b01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18a649f1c72c16fd4dc4b1674eaef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50030802b7ee80b2ba30d9aa17408d34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8187de547c2fc9da931113f64c770e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf5cd6a7f8dfa69e609a7092c8aeca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6bd28a881d75d58e73c308f5a034c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9f63a0270f1f134f4898b618c7732268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c36c0e540f64582176b7a1948e2870269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef6266e37854c06d845aa5745373e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff90c25f94ce96cfb979ba78fe5eb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099484515967ba7ec292ada148f0f35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4324d56482218494deafc1836f913b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4600aaa4b01f09b2f6a6d408026d90c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffaeb81d004e5f451dbcc2dffac6f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0e2f068bb227938da06eb0d67b11b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8a31bf89f92d743aaabbaed4339d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68f2dfa4e812b7deaf82ac029cef63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05816617cc1055dcaf2e613d7fc45ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a3cc119820ec424233b0d31cf8a4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c0243bbd21dca513f31d77c889d86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f841fbeea45f307d83e80b4d4dfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3de190bc03eb4fb03a24eb947ece0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d0ba01bb5d23978f0865a92058796284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be3e00f74c3ada6f12a4e580e98a17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf104378d15c05901fb598de49075bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbf7bc21a7df468c838851c130f510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be0b42097b45e8c9d08d3439d57810288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d41ff3f4c4bc7efa0852e9c755c21c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca64c6b336cf601962c49751939aedf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550797c7d7d4b9ece2551407ef6d819291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c740257a5366c4aa62ff614a02493292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed759bb055a2e6c1599587fe3250e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fab1c2188981d43524c8ff8084c35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3ba908d756a9a912779e6a4a86d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e87eda35955c1b8571b8c285e68a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28583998d2c426aa2955877f49acadc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce993829ea73d9d7b66ec92e577fabf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96858a2f2c81dd9e76ea89295c75d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14650d0b72a1702afe34a2ba4a5319300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b546d8acf87d2f4fa2cd1fd317429301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ecd3d54943a190b3b0ce6424cccbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f07f4abf0cee911ae1fc433baa2dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f250c046868feadbccdb96502c1b427304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374695fc7f996ff0045034ab3220c1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef199e91ea33b3746b456db8a758128306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56a183c7f9f5a4a394ef21dae931b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faf6cce35c52815f2bcce88ca57dc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaedcc3f6a892407c8120c09182707309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb85b76708bd02d9bf3fafac09278310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1373b7e627c1d35073ac9b37dc40277311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e4807bd4e0eb8ff4007bfe187bb09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1441c91789169a2d7aafe1d86b7bf7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13f981bb108fb818bdaa3ee8c621cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdacbc7301d0d4b648c3da4a2b9f1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9823e580d493084744eec9322ae3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f88095e16ea1a315471cb6b2ae532317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f404caefbbd1f6d204974f7b1a8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa60069d45bf85f73af2a3e9ea31e80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959e57ff8753c29934ceb2e2c19eaa2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595f4d5a164186a4d3e748f71062a60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a21cfec4fa51ec69ff3288f737e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e2c904ab1b1affae5089003e943e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341328d23bcf66b4634dddc5059df43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0db0293bab8894302023e506d6e15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d382d66e594970a5e59465dfe1c4d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fec450a597d67e1b03dd00b42271e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aa866f7b464aa6b73fe831ab96abd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc77d545ef048c0655e3691be35600d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c16b64b38369fd0d7d327923c1e493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317357ce3cfe74fa0e234115f7bed21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32996d3e57506b3a5fc503a2b265c0e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cf60701d98de1f1c318471cd3fb29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16832e055dae1e2e4caaf31bf96209f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dc7f34ca215931d15fc3222051404335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440161b46bf46d300c4ad4280d3f2eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdbaa65307ad705fb2cafb520190d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a108bcac250cb37b3bc86dd431b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4649df1352e584cb2f2be74f5a66ba8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567549b7c5c881f89ebd8ac61bc37b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089299509425fe69376f3c6c06eacde2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be19819bf14986493b2816f8d9b94d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473908886b0c124b26a72575a0b960e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ba5549a58679c4e743c98a829d3eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436ad86af3e755c0b157e6a03d8d5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b36cad7af004cf2aaed2c55d998ac2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d67920e9038ff3dc8af59d91cfa576347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9eb065928cb9e4a8ed81a4a15dad5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e0d04069cf3e900ae4d6e8fe929a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d200b4a7be68ea2dd7d1374a070478350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf281400554e60079b932d1fde42dce8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374178b6025bbff3d2c8f764fedffe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe6ef76d39b54525ff883b9f892012353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a31b59aa93b6692fcbba995c50ac4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106d379a80c8b3b72ec24d31eae3df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5cec0566279c9c8a5c12e74f2f002356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9c6b87bde4762dabd73c696d03d88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af4e43e4c151f15dd3eddaedcb5b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d6b6c4d4d7354f33e61a72bfb99e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d0b3be6143e0ae5ecc10661aab1bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9824360389841619f72206eae905a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c4a056dca8ba7a5bffa1a1d1a8f67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a12bcc5243e443b8ba519b77ac06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f84110c0e8d9ffc0af63cd8a8179f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c86bdee1a524d090c39266f92da75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d7bbf62f60902ea94c00c1ed7977f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3f1bc557cf8602d05b267708939e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c71dde15f5b824d7d386181190cfe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697a4d0292a588d9be913f651cd1565369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967038c9864f52eca7c2311dce9b1a31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deeb1e593fd71435fb14f7a5547584371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de74772ac68dbba15d79dfe279510f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468c6506f0286b188f757db64ac7fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4062d1c7e20c2b565edc80750ff0fb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74716e0a68261e636197b701eab3b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b6f7670c1a1a8a4ab6d2e9b530ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa474ff09f924821ef1c454a75ffd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e71621440cf57da81730b966f013d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd118650b5e9b4cd8e8289e8a648deb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3437a35503ce00a8d0e038bd8795827380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcffccad78f82b056628e1de4573cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e69a44dbbf43b6f951a989d63ce694382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc2424e21b137521e176132a25f8ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091a9f5bb83b5e259ab8a6d38ecb45f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9896134e44c16bb36fbda211ba106385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56259f606a09cc4b1a173290bb5ecb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec948218e612675272751b5f8538968c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a58b7c85544ef02c442b0d399a0af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe07b542e42853e1de7e8fd2681d90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e787a9a40c6841aef364239952189390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e9980651199215fa0d7dab88f7c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc0460d99bbf41e5d21be6d3c63dac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c555f53b29d289aedf7613b089125393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635f434c0fd731801faf1be9546a8b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9369efad2de8661698907303f0ed10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a05530cbef7356981ae32eacd720a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068c7e72d3e22a7db9dfdc0cea0373397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bd32b9eaa646efc4741c3bb32073a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac640e63f12fd0b641e3c261b4d3264399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4a995e495bb3dd1eebe7a6bfbd8f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f026651037b8d22e840b41b1cf85e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e2836eb7c8589ad67fcca3d409af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68041808b7bbd18453c735bd1988f372403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada38bf67ee929456374a7aa859fb44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7544637474c16d635df128c23f0760405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd2a7717e4e0a641b3c0e3e167c978406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c827d511b13ed828ce5d36056e183407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef1d39abe93fcc6d71a4b1936a89a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb93b4bdba36b57c814dc8c2040bb3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b8246917995b56abda3f85e939d66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af1da30e1e3f5916b15dcce04db399411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a766d5a3b1dda1fcc87b6dd686436b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9391fd792a3f1cb5c3ce9a24235c44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e17bb0272ff585983f01b4279ec3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e467c6c8ae495ec7b32090eb992d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69886aead592278fddf85145f48fc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5d77d6f3733517e575842c7adef78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ded2fa6ce02ae14662dd3919b2bd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a818d4840bcd3546c50f4c7940c3a93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda14761e5ebd9fab4f0aa43392cbf0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122cf7fb3478aadad9d261293b87f6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe72adc9bb9c8bfea6e809c4f66f07d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c141cfcd1388d757ea1c85fbb56a9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bd5a6611caeee7513bbe3170555a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62118377a450e16a7f42f57da21d86c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49825e0e38af23bbdef5037abdf75c4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788403b076704c539aafe24ca059e54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d253e0155b6e014abfe0fa581ab504428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63711a2e48cc9c0c7a20a96b9fb6cf6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b006a971ca2ce4ce69a488eafbb80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f85bfa9e0773ebeb29877b5f53d693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f798d6937e0d4b2d16c5b5daf5b89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cb8677ae7b580792421cc6c9c3dde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394742bff1ca0579c5492f84e002c36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ba630666d2daabe500a292c9e082a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423069f525e9df39321443790024a26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a0c9398ab8ffa126ada7dfdd9bf27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4628102d5fe92839ef487b66aad3f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c32dae93556a425863c6493fe700439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e151fcb1d73e021f374571174183440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba8f49df8b9adf06376b297202c383441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a332e5b3478ba79c534380b82b9c8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7ab282ca53e4559cae99dd0e034b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e458c2911a45c065c37c2250950cd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d0ab24c7ecb457f393851a1b38e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99505a65363ff6aa51e2709c0507f3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c6d0486b19230c5fb0bb47463b10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30e3626d18e1d0eb63725532e9f1d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2cf9303c2a7188198d768c8c8865a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afc591777b7b5252dafbcad0b3bca9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad196635f0c43d5d2613cd8e1c80eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54024f32ab457f3c307c8510b1e687452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979f71211c84caf26c44c2636922a57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c82f3cf4b4974300db30a0e8ee05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b9af5c8586c0921ec1d1d9510db2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c353573d9405cbe73f429ce8770d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ac28d738f5cee8e3c21b0a652dabc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba4435296e795631f6b40c4811b48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30815a3785e65cc6ec1b717901959c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f939deaeceaffa830541ae19eeae0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d19c6b679d39ac332928827607f3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fb442ceba78729d90dbf9fac48862462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1937f4331271eda06e7bd697ccd3db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4e0faef81c062b8d2641686eb802b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362d430493de89d1e18767d5ba93f6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9762fae3c1a3bc34fbbb850bedcc2e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d6e028e2d47b77e97a0cb17340f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39d94132297261171bdbb395223e93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480891f6b1474866463ac0fde06ed8ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a345e9a6abaaf0c767741939a5e45c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b31123d42f98fe0a45b4ae1d3eb1dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6afb45493880ac20f3357edeb69b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165e202e18e997bb8081f106ecaf8f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f61bd418f3bbd8fc5b8ea3eeb3821d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae3899bea8c080d7965db15758374475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779499dac9809d2e6dd5a8db1b49e8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dd4c15872cd9537ad0288d480dd51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28ac9e54713dbee0092e850330e6a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92ec8dc95945a0641a0b167cc0d5d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da5f86de166ecd110312bd1bb674cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8635e1fe1c4ccf1ee5f9c9e6dbbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db8207e53590dc328c6618142f56d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd981baf46d192feabdceef78040c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc5e7ebf9963ac08555429061e7f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b937a6608adc070782888b9656d5658485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d19f8a42cfdf223cbe3124cfc88dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01805a405b3b19161ca4aeb45d3192d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2226451d7d96ce8460e9455cca189ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72bf3e9b01e2fc7b1f25b7e921f77b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e623478ef742bb4246235e9dad2f088490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1190d68af29fb276015935dc6179221491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39803d284d9d118e8dadaffdd5f7c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d207b464ceebcf9090daeff22db44d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a6a985c99900d323bdb5423fd08d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181edd1fb117d14c9de7655e9035c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71404beb04ed811388725b1aad059b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386f52aa059b4f4c2c792dc6907d3c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff895567287e3d011f9b01e676b727498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef8869eda0d4f3362a2dd11d4cba2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e6d2547b097f6209bd8915c0ebd31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10695493410e42c1f6d18efc65173db0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a816c136f4d259442fc71cadaf50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c9f6dd824c3fc32a7384e8413ae7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c872b87bd3156e28bd0037fa04cfa11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747ed22b208590d7d86c7d33cb9e6e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a309b8be71031e5a9daf73ef977404506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a720c006978c2d31b34e581510cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fe05d7cf1c3b49dfc1ecac022cd05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e6b18bc821f0a6c5b2449aafff47e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b0ea7cb667fc5473c17e826bf521510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951585c8ed633e6a13f9df2a4b679c46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f82e58299c28c80f325885e700c06d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf6f45dab5ab790c2b50f616bc40b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982a69d95b31b5d9e69dcdeca9508f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a842b8b562190bc8b4e0c6c26be87d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d365df70537943da961f9450e58ba02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13121cfdfa650f59f6fb2a567df05b36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2b464905e0b374f3f68edd47d67e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11247f91f8d815a0f4dbd671f925415a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f8a8b59f2e93eb9c1f86b0bb3d495520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aac61c264317311f95f70600f2b6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f8bf56b40cc2855c39f802f90e6a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87ba5f835e9c19e02ef43397f0d74c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96630679f6fae18744f105ca2f1bea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9ef3e443fbcd30fee8ee268ff0d3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dacf9af93c8cb3afce97c1e890fb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2139ce3b305937c2a8dc4c0b6ae830c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f605203aa1878048bf0b28ba152331528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eca765808774e1073935eb457556e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b133fe7a8df0fe42b230ffa128b4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe095d3ede27b41bec6b20b561457da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9246419976149f5f54b69bc083e8d60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1128341c767020ee98670621dcd55b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c923a186bfd10371b4feb7b8d35f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbda272af6d9f2735d7d6ecdc2749d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbb8b9b596f2e535eb4e9a4704febb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef41ca7cb7788709efc6e8ab312307537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58730bfbeb487ead11d9c1dc9af53a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d0fd546391b7b09f2254f29db5670539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1f3f1a496f8938066f6a94babfca6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d037690b22260eddee535b7ad8db9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c5ac6bb8b74ae5fc13aac46564ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d092cdff6bd38a733cacb34ee02a234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148d5c32b036f55a26541aff5e3bec5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35122fc0d4b49d16a052235a3a5b1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7517ebfc27dd324fb8e622af68aa0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b7eb0097b780148bd51c380a6848c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cd5ff231b2ec8361a801491071d95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228eec3e289653a06fc28e80bcead0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cdf31b4a2b9db2f9e5af294aea09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e17aa02881aac32cc246cc1de2c41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137d8c46834b0b52e502b4788bb4673552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a689023f032f894d960e1c56f37ce7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5cefa46d05f0fcfe4ddd623c7fd28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90bedad6981a3dee9dfa190276324e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153e96dde46cda4276de212bf0a005556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ef8fc071b99ebdcb2ce344c3f8d91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3848e1f843cb30577a1f952ed8ddfff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a21e0380076416308c8d8c0084154d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbae9739f2a2c11e755c6ef8fc74728560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37aad7c6fab12881320e1772260191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978f77a1367f852158acafdd4f3cbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf72d72612723cd28e1703f070c766e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195c204f38c922811f80ad31e87f73e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4476ca45f4da9b8b6583e7a0dcea3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32d99858298df26579e3bce44b99e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ca697db3f9bf1d3d40281d009e1bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dcd10891ca138ef2921d3a2ab5134568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f0f3c293ecc3729455d174e3ae9f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092f341a8d9521bce558f9e9afa2b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94ecd7527aba591b911e382a9009fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d70ed0f3afcd9a0c2509494d0ae5e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49da45b3b3be5efbad1d16030365e55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b00125b178b95c48a2ce7c110b1d79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7294277a704594b27736f98fb9758575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03ee2a446b30072b559109600de45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d44bd0d61da5889f23c85a07f53b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2c9066b6ba7fcfb81ecf1079f0ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ec2ea8b82cc67326f0286d773470579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a1f0fd5202042d296066418c27db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a4e556064e93ac2a410300378f1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f218bbb2d618b9ae09b2629842788582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3c34ededdc2ae16972d99e057d2e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443537f36d389a345e9424ead1fe9f7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0ec775fbe63473006cdff35c10d94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a0c6d86f5723f8a205f9041eb4af1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bd2bb76fd13ccb3df15350d5bac7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068015e9e34b534ec24cb04be1e2b857588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421c3d34af168fa2273b708a7f3b9b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf30a2c574e5945613e123917eb1931590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079085ff2151800479d0a7398227444591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a305a68b852798e22482651e48bd97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf827d98dfe9edae2aa38d53cd7b69e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5699f63a7746c4cbbafe05c59bdd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b1c800d69e8e5eb9a7da55a68cd79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b908f8a08c1413e87c542199b12083596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574e3365480939f34c9f3c078071d27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f5a2470232e5379f2e41164476f12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bef2c15ff37765b9e184373ec85562599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5af6312185edfa64482f6c7411bd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9d7ac6a046b041fe07720a578e1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110a9b8cd309e1d453863eeb8116cd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37023a3136c7c2766389fce882e6b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad00c156497a7bb4af39d59f52a9932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87c1c74435cd6e3fa956f36100d070605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419353905d52721f48362a1c33ac5ae8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204abf6656eb8d66a30a889cfcdfea01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cffccfe2b76e6facd837769240652608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ec59cece4b24b873f5dd6c89b1a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc243c82afcbb4b07d25566607d2b37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f40f542dda3e31c7980c80bf618d36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a7f712ccfa689a97a998da6f327c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a41484f092776004272684ece0edad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde388eee346e39b328a8e8a9275be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966f04b33a13160c4da359a67d0e7fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5ab5534ebef83b6f5b4f3b3ab813a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc7924a0be1055e746847ae0063d86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a366fe4854ccd88b10d8003eb6c86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671eda6b16f41bd05bcc503c706cfcd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bf6010eba254f7426c4806685c881620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d43172c55761238b086152773e61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d0534f8e762f3fb1f6e4e829dce9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def9793f3f4866307dc8f659dc32fa9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd22cd18de631497dcc77dc9df9b33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da605dcc13b2a1d58544f46aa63f0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae188f1925aa9be88136cf395917220626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a28f2134f0091a8328520f48fba4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49309a48cd3d85c9b78fbc4f5edbd7d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e3c84ad9830c2528af3297f480b7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa7fba49b4175e197723c78f948ed5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8da0f7648eb66d213ebb17a8006a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ad965dcd77989c8b6b7c49b0204cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be621127cf09c9e03af71f33a975d86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b35841b67d77f00ef7538083e1be18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c2f7b2c415c7248fb52986f12e886635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc20c475c8e83ef926bd4b60463fbed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb4015baeb98ebc3b6c7b0e8691ecd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a255a770fea2e12193db17ae8cb595638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b809352edc328108db0c845080452639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d12957e5318e600af44ccea6a04b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732c62e0e1fec2d5671b87f012a1e5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f558d38d25a5eb3aba3cc7af06a294642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb81a92a5f19ed41335934df3c49ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89524c8461117869692c17e527cef76c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcb688ef7a7d673948bcc16663eb7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8427463794711bf1d41975507c5b1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6a8a005f1cfe307d5518ed2ad05d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507998cee4258923442a2f1da555852648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eb9e37ec4205979a444ebd7d8d6de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657946350cff8b88316df2dd8ec86ff8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900e62077e6a6f06528ab573b07096f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad64766470e4ddf211d79eb847865c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a225e2dadab40f33dd2113346747b54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76247999cfff1bbf40d5fe758c808382654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bc0dcabfd5a5d35422a2bd4b1c37b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb505940bb3859f785097de622dbc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40d98bf417b2b6281b783c44568b0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2bd868059fdb4284f7134699bd80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb17ff6b8e56bbbc3dd1b12be20529659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69580e48fb549fe041514d860cd562660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e11a2d88ddebc9bbcaeb4cb3c12d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea161895764af63db4849698bb6e97f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8768dbcdb7c5a0561b86b1e8491260663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ce2528af6825169e02cfb88cc3044664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117ece10d7bb3526b179e93fd67741665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4a2db5c9196841aa7de519b370f4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317520d19fbe17b19cfe84479f0afd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca45c465e9601620d2f1736f4fa74e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1717c4080759bfb38c5c8e273e23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9628e191bd309afd410f71149b69131670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03657ec1e763eeb2f0af2abb67ba198f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5936cd1451ecca438541043092e94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e126e31635d619145dc8fa4f36c7e8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cc855f93fae48e3a3b084eb71fe09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea310b5a1837175ebf0acdea4962833675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc8edf784380e9dde2e27786bfd3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c66cb09220af500609e87f59e20a4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5682c15c7d5bae36db31d2bb328e6a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed60e6f3bbd5b77ed7d0e0c5619090679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d2fc6dd17d7947777b274cd3c480f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791eea0aaa2e52ec1674967f8140d5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080704980290a0470b896e28b8eb0392682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158af6c02a3e3c8217057717e1d8466b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e08496f5303eb65b19d836b30d3074684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac3e0b182c5d45447240be6272c404685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fd893c96146b3825e4ef08cd80edc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47b30aa7c93c1e26298839f2d4317687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24298ff9150ce7cd72c593b036274d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167017fc4059179022343be1d2f5abef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3ce6414148c77f02bab36ec599619690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e64268ec758af1a393f348837808691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db2b22741a49a676f43c84a6abd51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b8fb331dfc7f155d8dbca609edc24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5675867873b2d52651f08f0a70dbe08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28000a89a098c5c33ad89e44b6c197f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3250ff46b60ccdb4b4b54f5f15e9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a13ba23c78409cd78d688462817b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e6c5a107da0de07caf2428adf503698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1de3beef71508aa0e6ccee32ead3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a7be5f3fa25e6b1bb45dbd7682cbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca9ee28633cacd5bc2416fc28805c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc637bfa0b11923440ef700a94d87b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd223143572c55c2709e66da2d1439703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60e3f271740aea6f0a86939861f21a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aab466fa300f65b054c890dca58f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e403ee592e077939062fede4fb87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac4ac4d65413306923a21f288fb62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f94f99e38e8c4b28066c47b675a426708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241538064ed8c4b3a8ada8585535b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326330bd4dd008dba5a21a6ab32aa6f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c8e051233021295ae246c3496262e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773cb4c7da9c06feaf88f7a4f589b06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506fc3906b3b5250b8f3675c9faf3c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8198e66cc45cce903d7e0c10f2c8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea291d007644643e0a6ed0ead7c9851c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b0d3e33ba374450f83dfa3b4f536b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4a50d17c81112cb6087f1431ad0de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c3fdc5117cd7f5bdf434a89af68b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd43cfc4d4362b847d2c06d5be4654719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67ef571cafd20c3590d49ec49a4c2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9005a9ea30b39ac0813364c3723fcf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bc5287b5721f1e9943d7ac4355dfa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21882a0935199fba0a96f7a3c0f769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd37efae770543a38d0f1574cc7ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238cf18a37895b9417a6cd53dd1ab79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a6b13ea830c74e1ac9b2aa95618da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c58dd7b987a9aa2ab47a3c33c804727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b1d84480d283480cbaf7d4a79de1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e7ecaffa125e70a981505cb7cb0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563d61ac0779a0e5693e7e985357473730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fc903fd577c40cf8829d2fe61c2ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ac1853c2588fb4640e3ff62e73f85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ec5813fb854acd75ef3aa697925e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a665a98c5b997e502a4904839d94d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11745ef99769eda547fcbe79506d4bef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada73f4faaff0827eb0b7b716e2c3b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93053a35e6f7d83141fb23db5182042737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee587d37a7f7eace7990b31404bb678738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87b71890826c11ad66029c06ac6840739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce8b582f4f681a29023ec10c9c5cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512c224a5254d5a280c19985910ccb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fececce2d928bc0faa61f9fffef44ee0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e29f46b50f2e3ad30b481e090dfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fedb659b8bde13017a1133a790ab8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d5275c909c0b94c0994da3da91b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4dbfe88bcadf4e3e74db6eea49886746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78975ad89842f0e1738b4eb0d82afcb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b3a144c94b76773eda3737538c324748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cb62683818c269834a051f71e164a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ea53384b8bcdd8d56819cd5f07c70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f8f6269ad5871d4f4be734e71ab6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f44ee0a58933cac00b2603843a401f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a59e6d8b3e66550fb249209ca6ecc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289167c1f5c2d1d6b1bdf22c77ba47b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c9851fb7f406f0418e7e647cbce4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6abf6cbe44e45965f8a9846ab359ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac83cfed564378afb4aeabf8620f78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeccdc1065d80cd3fc68cd74f1b810758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c55fbe420ad854e20240b616c5633759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5ed886c2005781d1f69274a30abb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c105f43fcd9244659a24a37d0cbda132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e428e46b96986909006560eedf0d2bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ac2e5b8a19039777c7c1aea3ebe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649885ea3ddcc8894e71d3639ae469305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e78b4927171c46f37391e679d5286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b013dff24ae2cf91424f21c869c5eea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aa076e10de98e3f121ad02f463b258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384c75f3000e12eb1bb699b3d5197c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479ce70b90f605001d18b523265e78f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54380c5a2d41f3837929f5645716d03b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a831e97d34bfcdd796aca009322b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0af8d1dbe72a942255992eba8c733213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457a7ae7fe6585fe4e5c609b92f551514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595f72b4434601d494e58b07c8570b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f357dcedc4dfe91c8de0ff3602991c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6bd92b6169cd238ecbfc21bb8e8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d5126a65acc9e609d9929b614f0d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48ea11fae3e9fbce567671d4ffbf4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d32e6856cb93d905004cb092afbe620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3f801dc3ee37e18ed179ffab31c2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd45da3473345c9184d5ba61a30c0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336e089ba82594a19ee52ef81a9633c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e196ff1b5b72e63fd5fdd1424aba7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83988e220a83ec1a7013465a0add4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab739d915ef4b90fe07124585f4e81726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcfae82cdc11c1521fb9e180b88c4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb439a522abcdfcba75b410ba55aa828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417ed2c2f09692c0fb14926621b7e9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae47aa3b92b42315c55116510974930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944379392a18f292a71612b3e59fc2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f184d229d9ea9435723e149fd3ede232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367782cf64755d1fb390f4835b270b9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f71f02c6c152417df36c445536bb3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7369b856a2476a21c20758b0a7a50b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df5021468a7b27cc9f26544320195e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50a7a098887832b3ea2a10d7bf233c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c400605687aa711e8a2b43e909fcb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043c4076dc43c2348c251337fe5445c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897d55daaf8f2afba68f8d06c9f245140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0a029a20cc1c48ef684457fe6bd3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8cac719c8b16462a3ca9fabd1c4f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9c257d58af2dc507d222b581577f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b56247828c0568fd36e6b776d60cb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a25c17d6da425a530d92f1bcb966345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f2abd01299da8fa83e2d2c92be6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babc0c5879e3016748284535db4573147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40434841ba4335d9cbb54f8dc323ae6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d03bcf377c39483a44fb0081175d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6147e974c50780a8b1848be21900e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849638b721d76e26f3cfa54a8372198551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24626dae4315df7c3b1499eab597dcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172b0862d5225073d980782f2b85afa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfacc4bc424d992895fbe9e3e6b7f8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a605fbfedc30a120287c484d648bc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f35ba7fbaf8626fa75974a5862bdd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5d01f3779cd2cef5bbe7cc43db9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbad21eaea8ca2072db51948a9679558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b62116703315f63929508ee336ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee31fe963854ac37d73a05ba967be9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7ebc347b22463c5b2d57d0bbc711361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e1dcbaa322d41a959fb3aa8570d8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8c8f1ae70eadb691d594b2f3e35563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffc0648dc3bb7f9a86de70a09cb39b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69fa1bcc6954c8a4885f483b898f6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42740bf062145774ecdd2a009d250d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923c236f303e61185b551a184a919f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a5e9522f86a9c6be5cca2f5ba2b0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad93abb3f3d4a36420ebcbf3ac407e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6cc2273076701b420ef17f98aea070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34fd59705322bd24713943eb68d71571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11224f67555c7131a1c05ea2408b872772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d107dee190908f9c3022a14295b7ff973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd264af56ac0ff96771af96f70b0ea374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d778a608e6c63c8731b8662ce2df775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bbdee406199c31310b42cde52e8fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aac7c108234c57ce05682b459175177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b73c34bb193959b98cd0ef06adf378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80018eb8123de8881045f390567cc44879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057305a70456a7abf6edb3caeef47a1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad25acb7605a604b23349956964cad181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba651fb2c44285c179307b79577ec082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc486c589996145f4d044b2454ecb40583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d0c7da7dc956cfdb0a865e0367b2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45793f199ffe81478820b29dafa5ae885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec5299dff6a13e2ac84b705cf111386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97983270636209909f3f0aea6432fd1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d0d8dedcf55d6236af53c80deac8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e02f7d6a456d26bf40f21f89e92fbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3c9a0ac07f5f55e3d8da00401679490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce894bddb31e62168027b85b061f1c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13548dadb5e6a3b6af27e32b8bef5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fcd34f8abc300e1e6f118298605e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10f01f78863d7f1133078bd740cab994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952384b6224fe2abd59632bacca6b60895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1601bfbb2b54ef8a98e0a38719e2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcce0d7a465cee12eb5f770f5073cf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460e28bca62c5d5e0001babf4bc6f7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a95e037d2cae58ac47d83a97f5e6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf55c76e93d712f0472612858bb2b55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9a90ee7cf6288b8ccbe74f7602665101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199a80b6cd8a01ae6c9f1f74d5527a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c26d344624a7db10f1dd76fe6824103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152850e6bc91f1669883bc69defd3ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ce61ae77136db1299fddb62e6314105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b405ab40fe4915a52b7b0967ebfdb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388cd3d642294847001779d314d435a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d218070a14dca489b7a594a6cb20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe645b15eb669a7f1bf05eb10d4ce2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d60a1729a46b79c0edeabe22a6e3b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8f48ce32edf435174f936063b6091111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b4cb7445d9c0f517ed393f2b1bb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0f33c449d757140a2f054a303f085113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac234b9e3692109e5bdeeb5c43bcedf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b67c63d8d3c9f3d83cbe1fbfcd9d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376076812dc170afebe7b47146247a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69c2e5f03252d4460d1e789597bbef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbae1d39588bef28a25cc7e5a9f64b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19d3372a8e91f6fc329adc319c7f15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4678d23473b6788e4615c76e39088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0a1d9113df6884caeb34b05269879121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273cd24a51e6a794b83396be6733e86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888899330ae10b461efd10087e57e68e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669de2ac272d94b87deef606f5a978c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a28580fa7725f360308caa1ba67e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe725819452ee8c99405c4172fade126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae602dc1e8f929a5c130a3e5d05d1f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981144e9ef9349ea4b234e5b7242262128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fcaacc70326eba4a29274e52e577a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d11ad5e89b64bcb915ea1e2799f8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eb96435e94e9c3fb46d1e1026eaca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cadbb8322d1bfc7a80c78619ec27e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a32e6b014d377d04bbaa1001e3cb8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c20c554cad9aca3bc88e74f5e2fda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed6436d81e334bb425c65612db9a79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f5e363599f9237484b9dad102eb33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6278644d9f520c678c81805e668b3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3055aa44ac9a46fddc82972a81b1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018507657691bd9c7a84651375233bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97f9b9d2f8cc514cd540b788357a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f4743b5941c57487595a95a2aa54e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d8da7b9db7c88cb8ecc7799231a08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d6681f27cb47f23437bcd3c3cfb34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8eeef0fa22c103e1fa56deb15a84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97056dc62a00aa07a5aa20c36d3b4223145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe18ee5ab87d772a321d46ce3d7b73a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b67276b46166fe31627e34fbd468147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a8fbb7e9e220024266d2664970cd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e672884ba6e5246112e5eb5e929315149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16f21c4529c009059881317d1e11ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa20a24d717a965c41341a6f70e785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8de87620bf30c7e49fedb3295f7138152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca26b58eac8519d8568ea9a827f37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f571ade24dca87229f6eac764c87d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224c2b412cf3b9855bfbb896bab2545155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d038c5e31fe1a6b029a645dab4ff18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c9d5dc55f2e928f03665ec9a5608c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ab03b0b8d3026e30f0bca5ec1d14a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b651259cb450fb705648572c69b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094df13f6622c4730aa59dabb131f2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3dde21fe815dc736aecbd5b2419f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc59740792a64f1655ce57f320d2b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748cb40af00d5ebadfa909d4da411f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8730fba1627ba785c09c53d958509a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be656b4be2601459b432a3906e2f3489165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbc1c8aa816d54b981102e723688d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e72c866a91c638b54bce8ce475a059167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8932ba2f72020eb3cbb915be9fa90c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dab734249440e99e38cffa5290cf44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0621b064db7f824ec144759386185a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e63bfd3139a2178ca5e5b6320bac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae3012ce539a31f43b4bd3c7c1e5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81bb5bbccbccbe3abd2b9dffb47057173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550acb72c8051e26cff854a7ac6a7d99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e187736ef2e90b10b7a5c89a3e3a61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57eddd938c8d1839f8fbb9fe5c8842176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9afda9174418f7e4149b5d795993dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7ca453de249c646a80daebddaa6f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369135ee69c286ee1643275a275b929e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0c223bf70d550c55d95025eed9075180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27fed75c72287d20281386a8696e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79009db772e0bd890a71c45b3aa161182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742d7fcfaabc59088f0557f421d279183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74921d6a4f4658500c0110957bccce4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d170d5784eadbf3b62cffd1f246535185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3795afc8cbf0e840d574263b12680186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7b8fe11a686d3f3aa29d8ca34ec98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c30ad2f98611295a16531bb9e7144188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ccbc41f5e65e43ce4f619f81aaae6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a66b4076d1f05d3b86769cd50fd7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d961287f5c5ed5463d363ccb64ac50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137158882570054dfbe3b9c07f679ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6bab5174b1dc5f48e0503428abcac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69586eb566f33481ef567a7289590194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d51e993818a836afb64b811fad91f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799e5327b2838b09a70acbf291d265196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a68c28603d63a9e7930d4d5c5b788197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b39b9b138984fd03628a93b54782198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa3d1d2819109b788dcfc271feb235199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e48657be7b7957df58fda1f3a7312b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a918337970043fe9a984224d88f71e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c46c5013786b9307aaf153cad8e9b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef7796c75989d59ad89142c934f4cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf3ac3b657572fc1857836db6d2ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b9d32a87ca31172a0332fe0afd12d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade393498e8938c695454a536ef41d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50dc284fd977778c0a4373706ac6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e078c7f1596b60a47654876643235208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c90d0b98d24d35c94f7df12b04a8e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a69ced2c0d9fad86a43c090c9042210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b2b9ef54e63027d2456718b59ef74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702720e5fb9ab3f2700672d7fbfbd1b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8a757575acdb6955913deebe3dc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25218757602ea197499e8e2f2f5b5e32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d257d525a93d336de39ea9ec2abf0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cef9cda4a395343930fd0fbdda0ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b47dab212e37f5efbe3068e03c2f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296286d082d51c1ac70bb2c42d9d5dfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791795451b5ee72e9ba8611d62435dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c20815a8b87ac06f3682a41c9f1d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc7f2c068e20bc31694f731bbbda31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9a932f6f4a5ba32f158ae24f99cd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51220363379fb1a9a16a9d07170cca3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bbc360a6e0fc895690e63eace8a90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba7e85fb813c2dc9135941c0ce9b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc9700e394beb14c529be6d133f220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac45e1bc2490cb2dd1fc38552dc32e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6449df2c2e8063c47263cc33dd3c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b385ed778c98b09fc2719ddc9c1f0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92eb60989c6397d89fc6541e5d4809230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b1e764c9a2596060056453db32e55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b04d78750d2a8e41e2a47b28e9334232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1d9e8f61518f4a95402261a86ae3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe5c5426342faffbfed285514e559234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c77ae154f181273119b819eafdf0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754bbefec72a21fd7181c307b89aa17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc5d453d76f37b0930818d8e8a2b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cac33cab923a79130cc3c9252cb09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c4010416c5be80c0e34017e53a38a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64b0d6795405d46a144ec8af272b34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaef689adc4cab69b5c672511c107c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc30e531ad4ea9dcc5d386f936670242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c576c28aaa422b6a7aea0a1fcfacf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ef6c9e8aea93cd6d780ea789d67d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e4453995340dccb7cb4721350e69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce661ab66934b0f59360955029ac5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb90d427b0cd5eacd373d839f2e691b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50558b33e96fde9a26b93bcec302e2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ec08a561a61d47ab3ffe5f8544b1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6b5f5a45bff54cf6e64a84fd02323250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418b4b49e3511eaadce48a7c930789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bfed34b7d0db3f3d3153011605d87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000b0bb37b29be57f5bfca132ac708d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43eb1e160063f9cb415e99f73d46f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51495a0c296ceb15ec90213c7572b806255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5990cfafada4432e5f27cc0ccf9980256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f88d41a466642aa385791c964147257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88003cad22bcaae986f1ffaf3dc1d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234495dab144b67787448460fa3603db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b77c0e5a98f6992deca6b819eca5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f77eb42e77915f10dcf0c85dbab77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e9de3c29e9f13051d090441972f3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a0d60854de00a7d7b9827152b2285263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b0e0082a381de2a059b722b8d67f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f88e5822c8bd22e4674139a3b9645c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f756f46f7ed10f723d35bf3b5d7db2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee0bef0d369d17c94a543f0f9eb373267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31f3c2240aa4b67206e5bec4bbc4a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33a7bf153a90eb4f25f99c0a9cf4f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9b2f987600e7f7a10e216c33a3676270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fe852accf35d6700bc3d01896d19f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26f9d0c63bd15e7f5d95f9bf00b9f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51247aa0e1ae72e2842e9a33f995bf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf108e025403054af7672f115c0b6fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952afd392f21b6495c7949f7e692ae9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d22bdd801eac77f181175a04d22f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac1936ef2bd5779f24ef4206910d4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c03562fda8e938c6bbfacdae372b01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ef71eb36e9ddd7a78bd6da254ce8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd9026058f9c4e14ae2f5152196171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e8c5aea85b3945d834169bb81d97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0875f7b57e1a3b5a5943fe78d108d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11618f09483148825fcd529619680789283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67306cac9fa1145e175c0dbe283c9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a22d52ecbb37c920ba433677b76d4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51842d081980d2cd37af6a1642711dd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eff5fb83c0d5e2d6408dc85ae6161287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abea59179221d44e35738d4977b9f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e7445244064d6ea0f8edef6ada7e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfe8cb788b3585382f55a54fcb3466290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1115db50bead1d9b0aa085711cbe48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69049f3cc56550a0e49e6c343aa1d6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a41aa2160d65ae3337a9e15030344293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7208fbe80887d86559cd4d73243bfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd792052840e57058c05eaa4169ed85c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff9e3fce07c6dc8648939c9debce3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0218dcb32077af5144fb08ef511fdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad93fe692f260a4a2b3008e3a43c3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ef730f70b24546f37260da6f1f5a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bf64c302636a292182d2e72df2045300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20820cb02850594232c16da7370115e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7007875790b0c96c2362c483043af8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af0d4b48b70f53d627c1acd37cc4e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88ef59abecba7e8608c942085ac5a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548f8fe445b94224ab87fe59f3ae0d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb48a44d13feb008fc425abd384ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb995881a09cd3bc1cd4729658af0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b3161480b3a3962d65b3897a4fda9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a786671fa00049b647e7e0961fda24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629285178da8bcae79d18b597f0901a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b75598a2d0846237c56e29c5a83da3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad1c627553b9b7550c68713d11e2b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee22bda9a87e7c7c7f728cb977c20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d838e15d005a26803d307ad89b022314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3896d7a002904512fba2780a94b0fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3854c09e510e268f29371aec191cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea69a08cc3eaffed07554832fc4823317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87938f47eee75be247c652cb9d6546e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f35308dbfe56e597a48b3e9e4d2516319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c053079b6d93ddd45aaf4a9d64c6555320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff6c04d2a3347b9d4ad38c50548e0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203267ec91444d33b5a34b56b12865c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd68f1c24dcd88d8b11a727db3783d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d10fbb95707657a4fc29d73c13ab74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dfe7718efa7530c06d909f9b40fe1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a1d04f687ed4361e084a87942a673326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff558e4aeb75496bd5028270c6d0859327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf69d465e12605e1169d3ce76e5aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832fa13320e4b077b47b90cf0efde2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46354cea9d62179fb86d6ff6c6c2ca87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3970561e1b866235f97fefc0512fb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bb770c023862f8755f12bdf81588c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5656c9234d9078abd685cf9fe976d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a497b6e61e1d5bade44f90560646abd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b180a6ab2a984c005e0c0e71c983e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c88d0e018433b1c7475f152349c42a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb069b40700b533b2a3227ac5fd66a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da53aa9a81d67965cad8188a9ff81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c7553bf9d34fe029be56746080d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470dbec604090c47b0b800722389dba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661df210871cbaff02696cee7b9db5c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425a9a8018464a177fd901bffb4d6fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f875c48cf5d3623dd0694763e29ad8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c63da8bb6a3910a119dc72e4d71c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375ce8319f9951340c36b297be58cd0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f360ba75a7cbdb2e94a2500a4d2c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6b7d3cdcbe2e170cf9c99177bb607347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b6e0607f2628b1e96bcdb48a44da4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe46a6d8fcd0d65a5aab1cd3618929349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fafa0c4be946e3fdf45f2c3c59548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170d6d99cb6d76441e65223e1652ff6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e036c4eb371c19d3145eecb88d52498352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74fc34d7c98d1f3b9fd0afaa630301353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7afbcbf31295e348ce6c49da8411e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123eacd0565ba2f379207ee8522e3db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8581bf9749342bfd1af6b79eb2019b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb788dfc7a9852eb30f0746d659d4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda61dce9ad54f67773f795703770646358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c63ca6a145fda0e9d2e996e5e04c9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e56d3513b1902bc814cbf08db4834360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e63b373604f1980d7097a127895c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d78cee4625fc6802a2c51ee70680a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d78a54de23a51825385a5890cf426363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757ef9b55655c255049fa90ab500f0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb9c0e3bc8aee556fd270522e5c900365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45924297ec4750e4434a89d523d1adf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b42cc195be06fd49934cc4a0100ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4be5b900a6148e5d11efaac77dc93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac1c9ea4f4ae647f66bdc7b5fea57a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef3762850ae9a66b29e3cd3cfd9e6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83866754fd05ef462c21fd738ab719371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6edc6a803678aff1cb3bf75cd489c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c3f0012d50de7f1f71a16a6b513b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe96fb4d66788e2bf0c6023124ad78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b622e30e811fe4a4421534b9ba09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba106c0c54f3a5090dd6a255c178c024376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248628004addfec1ea84e5c63043c9f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b622f2b7a4e5dbe7b28f7ff3ef4c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5ef70cc14f94c877c803c5a116f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b2b6e94042f12dc5cf3249d154ace380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cbb41ecf65ce24f1b1a8f07cb0957381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644faa69747f1a006d5dd595d3f87e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc04e4ae1031e95e2ab5d32518ae69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bae7f9f329681ea16a59177264da03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9955c64232fe12c8c87fe1d2edd45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522196c46df0125eeb6b9ca463f9d83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a287e60f08a3af9590e4eec8e0355387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5bd1452d96405cfaa9f4dd9304c45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ebb03e682d57a0c4218bb8a74627389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417cb237b2c602d912fee7f5dde7623390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadcf7d08ebca702fcbd9c5611122e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398153a2e6f8a42ca92a5d093eeefd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555e02cbce1cb321caa607aebe3cc56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee1c4169d37eff9585c5378fc772c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355669b7fc9d10d0314ef7451458176395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde4a11d4c17a80c84c0728abf3b21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27c5f2df46048e52932164c95d87ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75b9d12f2727b30e52736deea73e2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f158df683f15eeb34bdba626855a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e937d79e7243885e0fa6a0c98219400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bfc90b2914cbdb6982a1684146950401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5889c29d96aaf2d1c700489fb679ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb1840c3833bfe63e666a953afce0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a120acdec44206399af24313ecc38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba800d823453fafbbd5ceb88c0f2ff9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be7e7cd713ef3e90625df4fe4a294c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaf70fed8c455cfc7c2bdb34def151407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4ef250c739504fe0b5e9c9f35bf88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ac0ffd4a8e3657660c81c1b27527e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a657e0ff947113e25a4555c88e201410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efaa5286077c905b8e53dde4efaafe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14908be70dad5c8055fe5b7c4ed00c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c98632a6c9319126a71d7d60d0d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3741548aef6985fffa0d10a6a687414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bccdd4721893d2798e689b89ec753415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6d8fffe8042bd57b97209c7ed3dac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814d9f92550b3068705dc33210a497c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf592fd22206334a19bc5d89a5c924418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325759f705a45f991ddac04314cbc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7d6182e083d489db735f94e7e0777420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e19700bfc949a9268b2d31cb1631ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82f03c3593b0bf4d2a213572af9c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fe196d03cd25374eb91a51b61fdb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837615e7e55f34d8fa42e0e40adf45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bf609b6b4442e4e7585a33f56c9a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412635cfcc7a9d204f701296fd614ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede872ab114c08755d0c08005591e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953012824c415349774967a85474921428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308704b02b9a59c7c0ae4ac69647253429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61149872a91a5efec5ee81bfb09a1db3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee0ff722c33e886861aba921a47c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965047237410499fe113564c6e8bf66f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6a7ff58740fb37e88046c15ebf2b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7124df1b0e58a762f8211d6ea8336b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d76743f8e47d5e06872a6f136a8308435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f6b86b42ea03cd3734fc98ec90e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1b51c03f01eed82541493e2a0be80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f28541cfced671eb02abe70d6149c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a842d4e3c6e72d6d654b7b6c5ad8e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d0145a6f320f923da499bd5e44f35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaca471e87984e98d18dd7b3f9d722441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799ee7ec584c3acd78f7a71bbc10473442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f714f78c4e7e42bbd7f2dbc1f2e0e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269687c224212c79b5f3c5bb95d5dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8163abf6c13f8ce466a55b5ba3e3af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46976a85140ba15184e353e458bd647446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91a53fcdbcb429d8ecbe4fb748774a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c9c9caa7e3514298ac42c9cd5d966448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45052a86959119c22ac10bb495e503d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0acfe8b9a8ebdcde9b66735e61dec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb077a5efb2a99e0c6713d7b43f50a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d1253523ade26cf804be72cca9d17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627d1e3e95ff073c3ce2d840d61e0a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5e22c76ba0a63772ad96f3b0a06b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5613b233d61f33aa17903f53daad6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245306e4a7915e8dc8bef34cdc0641aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee25e0693a33ba4c3758de7c9605554457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdb4414204cd05e3a5e2e7ea22bd60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d706585bcae7d53672c08194e7ffe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8824fc8d4d56e189b40295cc653eb50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdb19f5a581243a4e843d12c2c51af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e99d156a1ddb2bb13b0f10cdf326462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f92663dd0fe0e6103c0cc0b40020463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187052a5cdf4fa436fea683348c8606464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5c4814034ad64acc916768df85824465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125901c127d28d5b2a02c424be7944c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dc26b9dbddfc2e181fe5a21ea97cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e258055a4b156fb371952ba42a376468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f8b7897d26dc11ae680601b0db9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8805f08ca95008b7f66f38f9f5767470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031820d78d7aad7de7398572523fec3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05ad4202967dc7ead7f68c8ccf90e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de6989cb6d8e03720392093ef66ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a486e300e472bfb17ca33ebac9845c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b6b61717eaa2c0eacc62955580578475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e32e91d2df9628ecd4916df833e722476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17bdb65ed9cd5392b88699e9b9a119477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846745e1067d84dfd3604006f24feec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a25e7822d8e7b1cb4db68d91d50e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838b22a89c95cab3f955a915e0afaf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfaa04aa2e743049b2ef1faf1edca4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1b37e12f06d8737ef01d89ca18111482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bd50bcca25e020368a13ef8b8a359483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7525b50e6e7deb6984474c692a6327484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce9f170a921131ba67bf332cbf7b8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a42036d0cda66181d98ec6d2b5507d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e1910311ce2a887f5ad0411ef6d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058adb79599d2a95e9c6d942184dd68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfdfa1fe3342da76d83d2d8e2dbae4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3f7aec29c92b2d58c49113f75034490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae8580489323965d6baaee340aaca4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ddbb270d219c982967b1c6658f366492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c07949529f73bcea803b9fe4de4ad9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc94155130806e48ec6a7059f1e8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f91e8ac19a3fce086ba4552bf0a482495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c815333ced5a28e242612209849e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d565e11f32e87648b0fd14446037c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f62d6d576d0c27a3f3f35440cdf575498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19cb0ecf211cc2165baf2019de2fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6a2ab59796e54d9cf1912e81706d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3dc3e33e770ebfaed79dd866193e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5661a371b4fed62bbf2950abd0c06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6466c4dc19a0416ac2871264bdc0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deb76b71fb30dd60cfecea21bb5279504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba458ffdc9fb57c4956062d5ec852ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98863e82ac2eeee2beb5de508c2f68f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442e1d21bae83bedea4bba6e44f9e59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff82bdaac64cda151dbf4cb438b02b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3c93beaa225c1d394d70da7212e7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90fe3afde6f871c4e813c492b5d670510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a73ea5c575ddd0b4a249e4d35a4934511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a65bef72dda87ebef0f2028340177512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dabc22d3fc84e7189f736957f6ab4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea992c831e5af30f00e88b01b3a418b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b527e7dd480ed227c103e410bdef82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df7362394ca8bbbf863aa9b555faf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6cf499f4896735a46fa51cebeca56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eed6879bdea3bed2cf008ee98d415518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac46ddc79518618e6c353f6f7f7f25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e158bffd03837908fa135bf70ccd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b92fe9afa8ee86d197721f683088521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38be33f7bcf8d6d03b3a317fddf8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da49e9917a96a310b5d8e2ecd1558e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c7323f688fdc3d808dc9d288c8cfd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4798f0b26886f7daac435855ecd795c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df39425564bcd5f055bec0ecca2b6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d7b77ae4c2db72e6973abfc5b7cd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13263ae56ca0264d8fee7cd248f9a29e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6a36a7cb3f900f40d3977e4c5a815529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c4a0c55a3291db187dcfcaa434fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09151dcd5cd40fa2fe25c473444e0530531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f28c4301d796006264a603b2331922532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf9ba183eee5d654766ae738fbb03c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b3e426ebb57c29384f2e2d54661f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c2c789f6d27b17caeaae0ab74b8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caaf79b114369a826be654520ccea9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd49830956413c5f275c5d68fea40d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabfa354b650b38ed681e31a0ca3f1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0f78f819f9de019f89f96cb9a0f66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b24dc4f885df2d8fced70c581402540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fd04b5656b5ac18fbd4be0d3cf470541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e72c2d2cd9a3d7c2bcaefda0228964542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a7d5ade9453089aea1e65179526b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe92cd5f3b6b141f12f79097d24646a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a5d551147cd2d4b4657bc58c3164545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204965fde8e65c19f791aae14b9cfa49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632d67506eaec5563ee9b9f3406886547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa6c0cade9b26bc374d4a39dc41877548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971d2c76f837c5699c02049f6059e75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b55f549c3c6fede47c8b8d8d2f2e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d3118a5451ab47c25d66cb31e7e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947521c595b8353f2cae65ec495bef21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3abb3b3a0f6a14e701f472c18061553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76415d63b88921e6d0f882add0e4e3d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48454047f270f5c09070d4e82e1a99a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ca1b9e9f4be3feaeefbe30ffbd754556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be558a25a1ce60702d8dd7376fecd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36016233f5cb42a3728fa3a52de7565558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f7aac3a8a31f9f6431ba2646a405b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778708f4dcf9f736ffb3f0d8320a076560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a829459564a0493983f31aa9703ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb1348ff536dc2914d30d1a82090e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a27b8bdbc500e96085f986a7fd5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae6e0a2ad0c36e0eaec6323d5bff8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111843588824c242efaa627f43c105cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4281735298ab99fdb3941dc0e32564566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c20e05bb946c92767c10eed0916f6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb779cc7d88c7c7bc15c3d09cabce9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad5b2703ecd928e83b9b3145ed9e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e797ad1ed1836c9e52b86420f1b12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d16d99ec2de27ec049eefa94bad0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec24555ff43d276e75649154220acdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d74b7ba3654cf0724e48a40bb5e30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f363953eedd7301b9d48a5793372504574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55b898842297ac955f91ce2555a178575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456fbde3834b05ec053a0044f184a8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e3e7c9275bde74be2f6e02feb985d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51d21cc3c5dc36cf83e3c7dedead3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccc2cea8771383dc9497a438f3baea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677448683edc95abbe3077797ac9dc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37afc744f4d95818b2d88272799c299581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa836dc627241acb23aed1b612c354582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36797c47727fe5bca5782116856ed0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303fad77d377835ed8bd56d7a658797584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb630a93c91c8ae8c0d2422f8c5c0f45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018b185c0d03c83586a975ccf4d1e75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864803c0bc71e6d697e2596dd040ec3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f690ce6ab693b87a539ce0860b863588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ec329ef4d449d28a08702f8f5441e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b167ed1738f862059449a618ad8700c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf9225d0bd216168cc70cee9682e3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b9e8cca36e41ab00e4f1978f3532592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b60492a610f08f8ae3f28479a417c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63359001cb5dddc81e53ab7603395bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aca69de1a50c1672dff72e34c621a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1e957e604fb5991567e10fdbd10d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3205b4777867e4d5460aad36262d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaeeb1a4ef02ec3fc79dfcb223d90d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e49fce9d77a8321aa301eaebbc28e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d36ebb8b4d915c1a997b0f64d3556600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c3dbf37b6825376093cf7ccc47a75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd020f1a14372ed01ef61020304b3fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b00fc469b38e05bf95e899abd1e33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030b1a290d1a2853a21ffbcb9e83a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab12a8d632ccfaa5173afd4790eefb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed44d26d60cefb0e9eef1ac12c7ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92500140b54b9a33e9e60d56213461607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1de00aea0bdefc84f67eba047f1ae4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b133076e8836e78c91568840b3bde8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e892007a5f84c3df041a325434555610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdbfaa583f5f9a474b24ba68117257611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a237d929f22691e31f3de8614234a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d3a5d920d2f0be2c9614ba49af280613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff258629218a08779ed09d47551567e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df992dded777feb50282a3993e51aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05221ebdb4718a1e8943665ed391b421616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ef098ca65139fcb4e79b59770ccf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b051d157942a1961ec12a7061cdd62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a04f5d657da79f2024b89bb4c5349d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb20de70a7ba6f00b6cbab5362cdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacbb7331bbe23935273841f3ea3c2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc77b6d8843e49296c252ddb9ed79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e46a2950ec9da9133005be624742c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0174f58779305f753e157abb4e7c84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726cd5e596908892673d4f916ea0e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50defa1893bd21a2d625d27ea9e7fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d706c2ecef588bd59d9454f1fab0e6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2e06f45dfe9f5c2a7bcc7347d8b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d292b1878a245e2d71a3338cb6c66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa2627a4ca1fafe1317f569110db6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949fa937b21a6abcb4cfce280579b8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f9d94f459de4f8e779bc711064715632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247a05e8734fb56bd527620634ec0b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81516f19a43db7b44bcee049f3f401ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e73b4cec4ae8e06cd81775c328de1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388b2f831bec9fbcf9c4c1f847f822d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a167ad44d4e4fd06ebe216904f03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe654500d114500c34fecfcb11f788638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015b808feb650338ca453943b4a9fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2be4727e00d413ba523d99ea4d847640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd673efe638717c48910c3b7253af6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d2a38b020f6e0d6b079c605b9908642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff9a3902b9bdf2178cd0c8f7aa27d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd912b4916a72b60fccf6d8e186bae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7d1ebee3f434cc1d2cd7635932517645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19bc32592b523b39faf6beb28aca19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587de356ca52864ed8167f594d6cd0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a02933459aa0d31a07bad38ba0c51c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc48397c18da18a671c7ea11b455bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d189e61bd388e1333d954a6eec023650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201a18e8c67b30fb7a2c467553eb7e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706dd17315014d73cc5f1852e1ca498652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01f228af9f3aa40cab4d6347fbe33d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b2a34df8458ae7a9f25080b5cfd83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f8e515972c5ee99121cc637d4741b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14906bb7cd2d98f777f7ea14ad155c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22352e5885f42faeca81185c4c8b8813657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d190fc05f97a5796a8cce767fb931f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d4998fa461ca367051c4e9b4854ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b046bbe5e9299be4670968adc26395660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5ce3ffa6e8285c9720ef5c195594661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b44ba5f8c633268030892037f0e9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6e0eb3dd194e881fa302ef9b02200663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227612c90217297d39ee00e8694a2dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a31dc3a276e44dc5ea97b3a1e6273665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a58efb0b2c212aad9a333bbad0728666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7899f46ca5a0310288dde00a67df08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a897033471445b3925dc9d2a20b3ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf41c7fa620d064e1da07b81260383669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01845db132a4645056edfc9642bccf11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad5d13b795865d48bac008b697428671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034b4fad5d59e444e8a7429fe836ee6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4761d5028712e733757cb4f25501673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d99f339483b1b338530703d873484674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e75cda4a70fafe8b4839e3b54e55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e16f86522a4ff54f8f809d6dc87dd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe442ba221ae371958847fc9afe20da7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69e521b8a0d855f63dee257a9468a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5bb1b19a9cce5a39d146d2f7669ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177c9d18b98e4364d55f3a2e938d6ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c633f03b092ab4622ae161be25f779f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4f93ea5a82b5b13fe43c4c05ce86d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc2aeb89f6bccba47e5028514920d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca53b1b7102de747e1ad955dc53481684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d0f54cbdb975ff0e8e3137039f9d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6246304fbc0fd519ffc5f47dc116149686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45043409f841c5ca3be99b3fb912c4ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95992a12c1b0810e9b5ab8219df4cfa1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a731565f6a343227dc3f09e90bc16c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8bda91b0f2358b577882285e05f56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113638914ab70d3e0f768f10b2278751691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095bce9fd775905fc3a6b55b869171b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3d2f0a213c6fba9faac42c609fac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa038e2b41ccbf2e42c240038f3c771694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef471ac2b37ae0d1e21a3f0fcce73e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368da656ac18260dc55d2aba4237c320696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183b7ede5368bce1929be6147a77e83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7ec85b97fe66f9c705af7677169c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e09ce1224f3261e1d2b59b9514bed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad4124bb30c679094ddbb64538f930700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125857b7e06ed336bb19d452533d1499701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d5d0d69233aafd7fcde5df52c87a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c4e62bfed5782cbf52de12dd4aa05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc558d30bb4cdd95fa21bbd02e1b1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383ee4b54791d5e76ce498ad51d9c70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b11dab97cd02dfa945a3dc3fb8c3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ea1d4328ebe6fbaa9eb9749ecc68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35924446d7bf1c24e3fa097e26469b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7745e96451010a1be57d765084020709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcac1dbf81afbc9561089663b9da6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3de8c0bafa43aa93c1a0627035076711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b80fa9855ad0c15fa620c2434e4ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01bff738de6a88b71a58c0d95c15a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771e515ac5269667c4620c8d4fae548714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2855e1deced3cc2a01d36327442a02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff31a8feb5df3a4d1b5c5c101653df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958b2bf10e2f21ee1bbba548ea67c86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8889d84439e3ac68365a9ee8e89823718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89164de52c77de6a8768939ec1bd916c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aba7f9211172080262c3a5678f1fc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee5d8a761217435e76363f1b5a035721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c36382b0d96f92c7987c89fd8ce29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af0e34c0c355fe479d2490295cfbb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c535a0fe754d4c183fbbcf2331ddda1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761fae896cd28f85e9c5b2426b09073725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3371b6f782a76006f8d16519797b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a3024ed8c4dd4327aa4a9b99146c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b5f96b9a87b5f85044b68d892c5d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636288c5e63cc3adcbd3391a1e3ae19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e2b4ca92489dd8401d6c1ef14f616730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0966bc4a682198ed23f30160d18ee58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1dce30496a490edea5785fc853804732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc74ce1d4329edfcaff4d23a5cf06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b69bc12dab8ad67c305e07749fa7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02baa6113fb1c6d479c9b800aff1ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de56afcb20fc4c737767852f811f48f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81634b090aaaa009196ff9c43028f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd6e6e5918046071c8182e40500e0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a91969cea1254f725554081ef0f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e855d236badff5bb1d985d1e8dd82c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dfbcd62399aaa4e68648a60c5f735741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32bd90a6b40b88f60b57f2f7c4a60b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2862abebee6e05c939e4fd0f66ffe21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8d7ac078da0ad6ae53cff7ce95365744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4da7572520d89985691e2409cbb08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8bf70642e56c3e2bc293bdc9af431746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c717d1fb6d39327041513e8b3e316747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37c74de22a13399e31a345d65806e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c5b92ec3981b3b19cc43a3f6f2a9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fad7839a688f67326a65ccbe88784750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e84a2a4dbb4e2e175c07e0a2aa609c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86b5b553722b766e44bb8eef9c7edd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e49eb5a40ca3984446276c774500753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf0639531259800fa2a5e022f1ba71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd34bba327ef7c2ac2c436c62d5790755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90637acf5bf71fefe23b45372bc1b134756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62a37faa127ed2fa6399526014f02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b4341ca13e4a962554ec5d28c489f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093593cde94d0a93f1794458eb8a2f9b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>