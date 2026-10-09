--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd66143a0ad2321703ae33f775804e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd5de0d912a4c2b332f95043ebca32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb5215636501d22af75176a87475d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b469e6c9807808846f030913991d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc01d124722ce0ab9200b01662f1c1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdca18465ff9409ccaf5c7259309ddf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8002c2b339590a28781ce3833c5bc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb898cf731a822402c87f9ae862842f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569392983d1a24a637c60287b71f3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4d9baca98d907a02ed6fba3efccb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb460d975ba791e8ea2b6346b2f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aecc07c380a8868f50af5f6404cb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f10e02101687510412594597dfc3bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1950461aa48a9306f5dd306760724db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77a8a8dc8eee2170b60f318933271615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2b4c9abec0227ce972408081db3c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb852312b4b679c912cb0357165dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6f3bd0410c89b5d0549af9c306a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb5d3a7b692e9c0a861202cb4428919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e7ee218de626645e31073532e61820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e047c9a70f1bb5a55dc1486f9581f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337047533f4a09a9abf06c8c4ee8c4a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8cc70f62830c25d8c00b5764dd8c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826224a849a5f373bcc8b9481b571424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c7dae830bd9c4d3cbf4806f44a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e43726a57e6bbbe094e99857fbbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d78d13ac76c17ec2051f6d58a18fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e036a828e71f7809c19bb0ae8d15428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1601c82a52f748f3b0afd386e669b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b671ccfd21a6c10bbe6ed05635d4a7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa09f1de02ad37ac4ba87526ef29ed831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644ef7149ea128918b634c51837291732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ce988b6aa9c387254e0737169d10e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ba7ea762e130d2f924c0c010091134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7452daf1f3aab28ee743b6f904dff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78819c8d25b331236a23d1d119d7b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f57e05b96c222436fc58cdfa456e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91756aeb4bea338de09545be76451838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fdee2fd198529ead51b1f9a21b31a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbaced83fbdcd804522085864c2acb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e4dfd8e6055caa09f10a1fad5da641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219a16523837aa518f2e344379e9f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251134ceb173e5a6e9d9ddf92c5ff9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad707933cff861f026457f82d07b29ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a824a65d4df6d8db093493fc4b1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee3e8799a06a2df4c3e6748c551ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67097c98555fbdacfd7ed616cc046c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab482a8c071f9948608f1ba32212048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78083d0c0f77a19081943ad7a125f22649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6914aaab87950e7398321827f21f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f521cf0b9a93a62e279857e84c69151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f461f7de25057612dd1bd8c50ca9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41165c87e67a04c3d2151baf850a04853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc026c5582c86be42470dbada86160b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13719578339626fa06c12708db4a2de055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73138fab0dfd1e84d8af85e25e1e239456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc229531c7ca9e3606230047a52d3b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f39d7a2dfb5aa862ebff2aa4cd47158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ab4960b2cb5415426f52b1b8fbf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c79a7ed4e361f8a028d0ef98b76660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3aa20303249cac0268bf15b56ca4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23b995565507b6fbb950f57e0e849962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a243b7aa25aff1fcd80e3bdff58bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4725cd597e0e71a32c4462d27730a7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8809f1c4d3008a7a41cc68cd878e45565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96867c79e6e526d81f66026f07c74de466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43f556e449ee79705d80c8ce840f0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745280cee4d30b3355340840a6994a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a68084c17bdb0742b9ff04deebe9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466b032328f5095b012e71ce11e5a1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a96e41201991460fb6cfef19cd952371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f26ea14a81879be68c749f388ddb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f271f49544e2adb62c36a40f98ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498f1b5ca02e5f663733b42fce736d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f4bc5d6222daff7647cf14916c5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4752c63c011ee820ca5106fc03097d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260bf614094d7a356a2aa8899efe80777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ac95abed4e35bc07fcf0f225e67a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e1392633099bc64de12e36ab4a7bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038280666388d4d377ead538f0e247080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f237d36efa3fe4ca15b375efc7910ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d7f8098b47a7facb6963d6dd9f9aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf399d67efe029ba4ba002ed06933d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88ad3472c3d15645d1e8e0fd63b6a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe5fb57506a195d11f1a492f54034985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a797959e1c7761ac1d2cea6c787c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f5d079de652d8ffb941f59f9a8ef687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739008d50e5a2b1ae57014e1fa17ad8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94afdeaad95e559e2ce52bd91b4e46489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe040645ffa0a96e2b5a0a06abd573290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63094dd47bc03ee5d92b2e77c76e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ccf4276f4ca7fcd6e96646db360fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c5b1de714538038293a6bfa49ed0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2312e54a232976251fb4965915b9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54bf042782dbfa64573eb8ab3a180195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda10968001a85da6e1a3821326bfbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ea2db82f8d787fed9be8c948ca1a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a610e2d33b57fe67945d8df8f292be698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db39db2906e97da9d8f5cabdc549f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3ac7fcebcc80dbc780d26ecdcd643100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2f9855243c76e955c84598341b21c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62556297e45286f72fe26642752f9342102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a186ce1b05f85c1947884a21b51566103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf233f1c7f570e6a29e31c95ad14ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224add2b1f8bba07ef0417fafc002e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c1000e1c7d691953ef89c8612e0db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894c16fe6b6ea1cbe11c31f6e5cbd1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28223854de981f3e78cfe3b4845725da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869cbfd7acab9d0533e0fd6f134138a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cad188d3a5faca91a21bb6088e3394110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e5a0e083c9fd3f2adec6926727683111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e9c7898bbd077a834b784c607b6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e384dbd04bbd944da8c0093dff6fc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000dd266114eed620782c8c4dfcbb00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34c993b3939c4fcfb5c32467a1525115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b6b862d4374a1dcd255f9dfe5052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c349d561adb2c645454e384f44f89c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c97685eadff2a8c59671d1eaf4d85a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f945d986ed72c5a4a1c8105baa993a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54db1deb96c9b5eba38354ce441448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a0abe54f91b6762cb1d9da7a425d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3420fd51189e8b683abc46a9d3b16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a748958850ce67c14540e39f7f53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328a10be73153def80ae41448bfb8ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0794113d72842b3a67cb2dad962672125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464adbe74c3ff4a84eef4d6086ea667126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc50361a693d1752f4be6a67b563b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abb297c9248cdee8603dfad8c032e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303525035dd49d452b7c5c01d27f853129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668bc83faab939bf5cf7cf30c6c7a9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475bcfe6a85357cd3eace17c295cc3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad764a5cb640d5b16a8d6bd37803859e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c49a1a965e60b011be8b5c25d324a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b1fef93e4b66984a0d710d4abbfb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef4ccfa60ec8544263ebf09946477135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa332a39af74e31f54e736b262114fd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc46681e496d2e56c07ff250cd71f8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e098ff8b847534eff5613d4fce7a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60479401d119372b96175b94cbfc15a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9c6b40028be385cde5c880ddfc7c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24097dcf6e95e478bc2d265cc159d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76c8dafe0823c08d8b33a4f04040f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a50758b1675335bd0e1ce1dcaa7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748b7cee2022dcbcb4797e669cacb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750a0ad24f2ace0864d2df123e44af8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b9d2991fe7693669d25056a538c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552485bed45cdb00278afcee0f42244147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af9fe736245e095995b2cd56445d56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e8e04e8c0d681a64b216cca27ecd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de15182b486d63319e15298b7a98ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb819f064c3dee8dfcadaad6c80bcf86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855571688ba80d62e437110d26b473b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13811b7f874a4c83e7e883e660062c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc83c66a8618cb0756f9cb328d9b6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cacbcf984f30e15c1f0730cd70d0a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aa210635f437d1712b830742e508e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108594c9f86e1655428cfc512ba9aa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d290132dcfb78b85240b895ed33d2c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840835f02d019fb4b025ff34c9fc1c18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4bc03355b23d98354451d6f1e8643160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e64af18042d53dbd7eb7c5bd02d79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc3e514f1f0a4e717a1a8ca460e46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d505fcccf25b42ceac71a3e5d8b60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087911ff178c0084cb1870991131139164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8b1dd911408ff6f61046d0d86d7a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e348a6cac150bbf6122d41c14091b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d904c50d699eb028fb64f4baa08e4b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895abf9251b704a5ae2eefc4cd369dea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d46821f21c4251d7dc427b2d56481169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456633e33698ee8b1c5d8f74d8dd91b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d962b984c9b2c61d431ca6a1eaa35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e82834f80f7ef15e9aceb88442c14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b84b13e8694faffd8eadd648f6c42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8905932e8286e4d60c7015b9b0dec22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e818a4aaf05fbe98cfb2d889aaa01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75785da1998da85b9b42719d8667dcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e1263d0cc56537d4843956bc019e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116495a8dd7a2641b8d7300d3de4a762178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f1ed602a7559e799d7612ef083519179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb2b478dcf04a2121d8e03f411b0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fc398ebc1c41c95a53596ff6b92c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc2bd72379d22fea028be70d7409e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502ff7abd0449a217953415c845fe31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5f6287b198b4abe4172ac0c0588a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46fe72eb8ea01ee4ca69afe332bf1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13477974101433461911878ee9bf87eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6549f6224edd7583c405e7f1181371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262060e33101968f20f5002c80e9956d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433aa1956194c85eed0e90b3bb345c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7692d6b47dd755eff5578a0a6db5a2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d745f07917f1ea5c65f48219ed66ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807599afd8f3376e2d51bfa3cfde5eef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d934cfe32e82f54c0c57ba019380969193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82aee15415b240f9a34316e531cbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d113818f5fe913cd60c908c182eee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8eba9ae0ade7436a819c3db4af6d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82307ad633dec44ad062dc4c899bad65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77075ac03d6570bd7387a59a6a546198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc340dc70dec293abe206a2386818ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c590636499b98d0e808ba0031e81596200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed96969027d93d66792b114f43807ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3dfc5f3ad0d39df393db4a60782b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7876e5ad3c61e2336ab74bc0763e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b452a8e70f007fa05422e6faab9ad8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc696f77d105b827e73db67a8029a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b4b459f80df3140f4e539aff07a79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e332b715d46e226a3e68a7061235c6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a621eb2039113e1e8350a157d97b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae5f495a0f9cf308b5e2e59607d445209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209620529998b9c818b16a307b938f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933d443e2bb2a79c4e08724dfbf3c90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87637e843b13dea0b3dec95b5db953e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7be80d7e249dc1d11fb5ef8387f30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88db4676e99eff9993fda78c1e09a0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b3254a7c097a180ab2d41ed4a3167215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64d7c104cace07b2703fef6805263b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba1759290010ca91dbe7132ae0bca3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ef664c1cd192656ced3a25ba687a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400f9623d5f214c3ec58697217ddf04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d763ba82263878069d863adce0f53b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312fea92988b5bdb7c8e05c25eb294221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e392e16c9387bb0c43edd3e4760ad32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a02959c04caebc4f53cb432ed188b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129df31d2547f03342a4209e1e09820b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48605eede208cc4ff5b84627ade45ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab5aee0a857df7feb8c305e5be2b2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e1d827cc4ad4c19ae6c01eedd243f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9064968f71513a78b5a9879fe8eb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed106910a5645336738f7dce7f5c0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeb688e6d00624215977f5445afcdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9694e7eb657e10327c6e87e8db0f54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167139d656b3a129eb27924724ac21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31015ada9a744b8e5f35b70500d5c3d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07756201e23e1d1c9efafb3e09070f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6279cb6494d68655b4b4f2fe4c7bd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c8dd6c53fe5a0daebf909a35c167236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b64af8ec8614efa7405575f4ba176237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50d217e501409149d91464c9a3c4be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bbe33089b03d3389ec1e45226ed78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f10dc9de53caec057350519c7da1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68c57141d334ce0eaa42d8f0c61a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c38a8dffee2deef910ae3ee86184f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904636b7e2ae7fca966305fb57f78be3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3389a09cdac237f0b40a2a0e507f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964df7678e59d182d4131b3ee97b19b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a46b8ea72beb3f16878d625a8996f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4419e680bab01f91898bbc7af259c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64e04f42365c049757429438374f81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aad47fdbd3081df541a30fb2927261249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cfaeb4c5fbc7a4d364109d509dbc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b4552765a51e78feff3c6099b68e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f0fa89665c0e9442e816d060635eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237d2f71bcd0f2dbd5e2ba98ff8154253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57363049249626d9e08ca368d515642254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2e959c5702d124cb4615ab65666fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a600ba0cddda6dca106ad9a8a25a432256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26d46847855ab99c0a4065d0737ee9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb9ebab95396ba0e6356a5dd205a55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102c5fa42d67c7cdd98791841ed583c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272f087d2bc90405a25e4ce2b76b51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d506b82d84f04987ceb9c72238ffb0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7a37440d7bf882aef8c886a879e46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e36738b3c94c88ee2882b2f98fe5dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52946a5f86671d9268546759cf93c5cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c47648eed18037fb5b79dceaea1f2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d937a9470ab638b68e498006b21b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987af4acb64a49be62bcb3a85a851e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4429ee2f18faa7980b8effddb8146268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac39ed03d4fa7737b57f6a740ed2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db84a56c24d5a3d452c0ae7fdc0de3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d83ee2e60b29d4183686750443524f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7fe173d8242229a231f437efd9054272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af9a3521e704a8806ac442403b4337273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12426d0fde78e46717f4f4340887de0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15fa1c54ac7a32d1995c99e5637067275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f43d26bf49aac5882d32267e2999f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8988835849d729e85942d242b594e93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27117ad361ce2fe64321554063a2483278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0a1a32f702680b1fda092db4c7bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63e50193be8b042ed8b3e45d78be3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63504b4696e05cf43d4a39b59822cae1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823296f0c467721878cccb2e4235ba6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d6bec052050646fdf77fb088e766283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9e91fa139faa5bc1a927eaf4151cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca14b7e1c88d08306a48a686b36cd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd5d07655847c4daf6734fabd7d5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f7dd1b39c1c72bf276b1062f48af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495b0fbc8727492bc079537b3a5fb98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1878b2e236cb548e69e74d314988da1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eb5a46a405aa5cd23534fd27c6b3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62448ba9fd7af05acb209084a2f99c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611921377d1ef7591ba11d992ac2c02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f0e9bdab7303143606ceae83ee0d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abda6758cd5ccc4a4c24b204b4bf8f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b782b95e95ae96bfae4df967ca4cc64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091969334ddb9f9dd6ea2eee6ac2c80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e300c799585f2a4d87a3e4c0e7ac92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af66f8b7c1afe2f88339e971293e961298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c8f92fe85a7e65f8eded4a1a2698299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d874666ab29a309fa879742780411e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1141cd87d41c02b4d35a4ad424865301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca716be1342defc9dec6d56527f880302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ab3acffbfb3718207bf0c41534a07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61d2cfd8a44c19af52b7f2a5f76ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22681bfe2413801543d6a9f0ceb21c16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e1df64f6e7bb3488d74f6873b1210306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11398906fa13a0d7f0921d767c0f543307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ba735cad3c54f7c7019ab29bfe1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5780d2e67c606074079347ea4330e28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40646d2dce4225a0b168ded33f61f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34493b57527b2c07cfe323e6b3a6cf5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f853116cd5a1c9065a217a22b359278312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b933c072682adc910da70d4e0a7fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be3e7fde6503a96e6f4c8ae386e5ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154ef17149f71c277826ccae56cd9ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66acd10a54f925f2138afe065f461a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa353a4c126647dcc78b5b66c7de73e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b2211f2ae612eeba774ffa656b412318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58521935cbbbb59c24b6cc97deeef80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e35030eb4f9a1ce3f70b12be38719320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619daa46a5ba3956fd138cabb4df88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31debcf0741ae0afc3c5326ff587515c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c82aaab38849815e3247bfccb974323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d26542cd1864a5901778fbb4fb5eb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878c2eb909ddff1baf94430208ec101325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484635446031735de31eb5a1cc25b18f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86b42c06140bb3fc6ba247b2d78bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be7ad4e55a784c69e74d4401e41aad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50445f1bc0f2819fe8c42b4430903c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2421b052002d1f02b163422691242bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b373a8e689801c1de79cd36ae829c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4d01dde4325ba1a79c1860eca628332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123614fc2ad6cc03424e0a415facae06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a578e244428c2a6761bc85f2b44e0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ef77bdbdb76df79a343208dddeed6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea290b6f57c6e9c9a4bbc4507e5ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b8cc079de5db8b2ce2520279bdba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600216723d79008e244551cce978edd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f05eb1899c8001ef72178624981806339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4c1c9844d8cc852d31b60f0ba6ca8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e49c67f4ca91736270b13d55f329bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114d3cf078c4e86b984213587a01468342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd257e4a42f66611272d5450206088b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe480c17f06739cafd403793dd1fb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6b73caeaf6fa41aaaf2f85d7f636e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf089b9a372270f66b9f0b0bf5045e61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c839c16d8c007e6e25f980b96bdded6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361ade6c589deb0257486a017539cb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ceac5a6f4ab5caaf2d88bf3626dc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1c43ad59b1a60d49d9176204a98d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe57f4a5c2097b66855b386f7d7bd28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d61c067ada52963695a9e611f81a73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515f67f709b58bf23645a5b336b3995353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6185b5d8fa35ca4557aa058d6deb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9c6ad1f19ba0ad338f1dd06c5e2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd99e681f6ed40b11784e6c5e2815a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940262ab64b181cfb9e12081b4379d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3db1ef14edd036301ca70c036aa44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b342837c6330338175e78fa1562c11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6faf126d5623bd042653ace5a317f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6fe2dfdd9f10097da9e660c6dca26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c0b84f548791adff0db0645c272d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f21fba53b6df501cb43045a8866e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93dd50dbcc79b92c77d56b415d1342364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfc6cb57fac2df6944d5c1a1ab9b41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa416e35a9cec4d169f47a6e02a108366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f45c48462694a2926f1c7ecd18fb14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b773b3e8186d313cdf9928452e50d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf6061afa2a09de56eb5f54f5f7826369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc309576f19530d9a41037f5f9c51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2091e256b28e869d961db457bcfd04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64981ca10e024e07fe1b5c42315d02c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d5b4c114dc0b89007739a06d6cece373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b80ece47b8bf93bec30f1a44785e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5fa644b03acf4b7b91eb4fec4ce4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76cc9948f036957500341c309b547376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56263a35ffd6be9afffcf8cf9fb967377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997b15894afcb0369015fec49c9411c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebbf07dd7e007ec1a46dc804851ffe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653306a5bc95aca78cc02b7ed837ce11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdab60d8a9cbd92afa483afa5a0887381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718660be1851662f56d1691b2068a5a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4f8b6ff56434cf7638c7751c79968383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f394ae44d728c5f5952a9eed50d92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aaf34402d6c19118a301d12fee291385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1e9b65cdf62f5a8d52ca56a480ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aaebd47a43f9c6fbb03c0db09610a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231bd70cd1f3e91a438d2a68c41d6b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4719484eef3c141929488ae4519f1f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8d5e73ccfbaaa96e53c8f0ef00a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848193585b2516a41a79ea7e7221aee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb0924bfce5f788e3bbd63cfac83e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78623dd184659bae569e4b784fc51da4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7a0b5ba857be93b4f84126bee92fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f9520887765a3c25f7d7211add7d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e28cc24e1e26bd0931fc186c0e0b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450329887d9bb9c9594e3b5356aadbca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869f860987afd44c25281f0d939d799398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a45175f6e5875ca422cf4989c9aaa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed4aa8a27fb3a814de47c45dcbcb55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319346f63f9a2c75fca5ff45ca9593fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2696662fa1128cb5fc154ff3655ee20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49701abee0440b524b54aec051bc1c2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2536c7a95c952c272c9ab25581fda28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d3f0bd43ae8f4815af4a565bf5fdd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec1524bae31f00996bcb4f70c12059406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12386c7dbdf797c6a9f4cb59ee639b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f105cfda56934da5305456130c710408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ce54a5a7497bfb6aa48a0b700db7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c20d0a08b45e37f406a8b4d573d163410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb04c5f8b4cbebf1a3597808474026411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371161f5268d4c19df02c5b422665b12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61c91e39324669c91eb185ce75df50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc6ecbc3ac15a95c521c257fc2eb2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790d53f7312f8cfa6b2ce30b6492a3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3c87b97713bb7d8793b69e63982fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa478ae0e191b1503e16d6714284fef7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59699e2c97eb271194ea29c513a7c41b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff61657890ba7e10e48199e0bfe9810419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7babe827a7e88cf768d5245deb27a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4b659ba29f28014888bdbb268f6d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf98c6b880ca7438ca062687fc06f82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48ae1bbdc8eeb9e2d246d7a03005e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54522fef18f8e05a1f4383c28af28e7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229992ec12d45b42cc427dd40dcc9037425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6416b96ace34f40c516351b28baa2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed5da2d84cfe4e2ff4ee6233fd4b18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c036b7320403ac540a487a158338bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f07653356fa7afdd1c0b275b5fcdb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44059b079b36311a71f28213325cba27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9943e16643fea6db645968e48c03f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca13e85eb041c572e3482edb0880a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388507e9f48d7ba6e17c770a4811efa5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c83003ad0d8a3947278f57b203fd97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b8d2a6a480b5951f229bb3607286f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68d7bd4f9ecf2b01c93acd5e76480436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a9f557e237711e99ef77bdc648a37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2dfce9e936b4c6ef84b76f854abfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe81a2e3ffde4d1c8fd590d3fea773439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4b58c43a9bda7daa981f5b6195967440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb2c778395c72985755291b8acc70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8d97c6a2a84736341e9862eeeeafc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a7cada77764f9314ac2cd83d4735443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90286b6fc2b930e82f030457537fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02489601a952c9c7779671f1c109b7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c9b1822f1b9bc6a1b70140f3f60b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d2d29b7b3fe62e5772b3cbca03ced447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22305652ba1768bd454199c407e3ac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa84223ad65992eb92517a369db997449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce4fdb5e07a72e5a91bbe7db80192450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466047ef9896c3602590fca99d7a6d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52596999f217e7670749e1eefae1ef2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcdd0527e2d291c27bee0f16de4c29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7764fc1126fd6490e0a7f813c9073454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0979b2d71abae4ff6575a12912d19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17588ec1af7756ed2d0a47d120465eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86215801c6bf3cec3384c5970314d2a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc39b341c41f17d033faaece6bcbc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478dcd75f4748b6ea378f34e28ea2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5373103bad7d233085f0a4f755e92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894ae3333f4a7ac3e8c791038004e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c459e25a8f2aa42b62a21c8126d14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d4aca44eea74dee1248665d1cfcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aa483a0b38884b9a2d715f7d6461c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7525d6bc864105f5a5d1d23f4ed06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91494d699cf9a27ce5d31de0b643835466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac258350cc75e9afdfaf6ba8be569e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b47f9b370f8a5fe84d7672fad9cfc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00094b3ee4714372d6b5e0ef33d2f33e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27396f790439d8eb412683725c91a580470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8390f95fda1dce6d96571de16f093471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735566044328762d926234cae83a4cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492bf8fce8928d9addd706d4cded12b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17782fb073728861ef5a938fdbb00eeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db37918e6de353e5fd5551aebff232475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f301c623891d432aa9724cd85efff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccfdb86d66b191bc117f23451352cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c77deb9a620278c60618a0d6654a98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4626ceacf125e82de9be11b4384158479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df728b729f74a7153f18027e81b8f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5b4e80144f34a316a4bc2d6283f9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeafc1d6df9c35cde0f6be17439ac60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7b68fb6623f173bf59efd3953ac6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32df55ff0cbe8b47cf459beeabda65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d007eb298681987a0f24b0de5c88eb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b7ac197bd3c9850f7ecb40c3ff09c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b368daeefcf4925f7d45a1ff04dc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edcc87af466748426490860f0f2ae6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e9e3095e0deb7b0ba5a60a2e4a45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c6e0099cd68ecf8913575b5986d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da422503cc9fff48cd2272acf78cac0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee56788f872a9c1c6096ba17653534d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb1efc64d70e31d6edf35d889befb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3aebb9ba2c1b8d9dc7053e0b68e96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf821bb541cdded869f8211db5c6a6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb2caf8258ce274fbf017ae5b9349496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f47ea690f21d687888cea81bb018b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8862ddfec2e4f0ef9c77320ace556498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e010c7d306b982a94a1c262d4bd49e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0c64849d2db822c1ec295fef9ebd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d20f7c8c5a174a82fc4f7be609dc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b43141103faf151c421216787b238502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9994274ed9e250afa8b3eb2b64452dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeac61e5d18ab7b31af6e72fda02961504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018b6924d94256409adc7c8d708e058505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e891d378bede1fa3762d405338ca37e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406d064ebc0955102d07a2c19b54369507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075b6b4b5cc83622e708097f1dfd1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e029935122c90cc55236bb51c3ec3e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef13fd47bfa33276298494921d4ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68281837d7b83354d440eb9520c7ca0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d24a71e0b9b0e907ef37e750d79a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5ef3a2029d4ba23a8b313f8beb08a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c1a1518518bc77f06e55cbe493165514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195bf0b25a99613ada80d7ec1879cc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f7a5f88ab01245f7b87d33124c74e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab347bdc164eeeff335190d13c9f63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13199c5aef8e1884106404ccde049a99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df71fab8e63ab76db4cf2bcf7d05ecf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe41e7cc4b3f247ea2832488a6cf16c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105a19eec0eed0ed576cd00fd0dca94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d0b7ac3e2104513b5c47f7ae748e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1099629c6888f47489dd74efe1e5ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b72f991420506a236059fac1899e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec3a6d0b712d73b9889b207a933757525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549db9e08137a46541d558dc4fdc1362526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f0b33cee975819df1896460443a06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307330b336484f5291ee93e45c8c711528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dd09963b52aa4e2de76e150bce449529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060bcf10207417fb4edf609be6e5cc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50315e00a9fdc2905ede3f278d071b26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d50d14b1295d62fe6bba47437fb44d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b044c3c91198075dc2e96ce3944ee8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce4b90ae956937b997e3d235fb4d48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdccacf10f6bd33ed84e1f547a04ffb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c8d2832bf8b148106a78e77b400f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8d64cbd5844a446ebdceb2bfa10b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087687296073757eb3ca414fab0199538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a4345241963fbfa8e4434e29de96e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042239851b83e3e86636abd82a74948f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db669bb4afd0a02fb807a2b431da5e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05f488204f2d9d1965557071b53426542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6730d338928412cc9cad4de0fa15503543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857507d0cc153656c0a918918cab1627544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec759af51ed23e2adb614461485832545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb1d1183771fa3c88327ee126aec2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e818c2740bcf4cc745de8056489009f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752b0593e11c87c509348e8d27830d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b5e67be8c8fe643e832da3ac387f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02185dc4578ba3ea4a631684e420c512550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4eb9b62b459b41529d882b164ce25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e1325bf37cb10d97bf3c1b83ad38d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efe0e3ef22beb96e6bf25df45e1d29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7db553948b6d1b34630384a252af6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa81a42552c765e931983827e6f22b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c57a1c9123fc613df263862b41a8f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278df290dcf020c9a0b835ab9a49e06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c20651d9f1dd071898ad2e5415bb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77df78555405dba9dc392a2ba6bc1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ada8c7b22d3c263178bca7db124599560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928516dfbdd5b71773ac708b192517561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b434f10822680ffaa9dc66e5ba9fd73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dbe11cb9bb3c9d7cdb9efd4de40aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af874629f47ff71f9c83c9b5509e2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d3a6e1e98ab1a687620093f0099ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd517ec149c23b02c490f5f0faacd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9d3e4651c746dc347d75300a8da24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1963346130b4beeba4e649898dda2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b353ad4f4a7f8eed57ab8588e8c54d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78e2de34a2a82e43f264b083dfdbc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf96d8e82caf63465cae612ca07f96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2f84301040d90366f4b6a2217a225572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a72b442a21c08ad16c9fda0310787573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e39b454c13dadae95e048ff0c9d48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e075dd6379115a9887df5c0948bc2b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b309eca063ec40f81172dd4a1c1ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534e75ea44fc4350ee73cec5719665f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b72763712cbe3fc6ca04af2db8c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1a406eab39d2ca2594f15907c5424579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5190d4db01da33cfedf93864f2e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b2be7fe028467e6fbe5d326e07e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28babd4a002a3cd2ac0b2294ca4af873582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68bef8e8a2152deae3267dcd58a063583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd84d5a96d6262103bf997cf26e23e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c43f4344a4ee80f05faf4b3b4f0140585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8b800ea2546f3b01bc8d80e0fc3a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b5ecb0165ce4798478e2586f391a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a435472509e76af4160af45d60903f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae7c115520a5425a06f52ba1d4d41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f310d32c9a9e5d99a3e4fc8a127121590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ef8eddf4d23235e7518fbfa76afeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e079ab0dc25fa738ba1e99391bb4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b2264e1bf4de4e8c52108c0110644593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458d1ce2884bbd2648c6a42c7019ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8281c129df6982fb9152ab1fef2e34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75141f75da02cc2f1b062f19af76df17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424987178f7a720050736538bf5ed26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b21b06e74c38ffa939ea25ac4543598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f1026d4421be70c4ea49943b11087599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d0591c869dbb1ff09a78e17752f4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93519b51d07239b3eaced18fe44b09c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a78bf5f52f4f7f6430708feb3ea72d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fca88735ef1c40bb6d0543d7ee8a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a4c047649b98b9e0c75fd4c03db2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd801882f22f4bb009f7d5e502c81074605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4f7a13e98102f6ec4af4317e1898606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824af088631b58e6b2fe1fabd701c7f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef75a6e41048065f26499dcc812bd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf8f57aef0ba4efc1ae6ce2632a6e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db01139e65b242761ee625051d620a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83dac1b379adb95dae63850b58735c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefeb5bac5ee8346842f0373564f222612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe507674a72ca34f498e07bc8724c36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf779a82a329843d6d0ce93442e443614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393acec78658394aa2cec8b280f8044e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2b6dd2a2375a4ae713bc172d59913616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb8f230a2cf60ce17538aab26779c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df4954c8dec6a3a9ec96afeee50b93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f161f11e9f9215c5cf339ab9d700bb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ca43019a4bc91614c86759815738d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626e49fad4c465fb4be5d1251f2429c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e125edd22da2ec88c9f9293472647622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca251185956021cf483f80f633784733623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d675bbc9eb6baedaa2b35af62c663624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b03cf60a35f0bc1aa0e6267733fa5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4ce54b681e6bf164e1592d15c82ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024ef9600149866a5539861c3b9d2a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb52f3cdeb47861873dd1ad0d57c2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13b9b65ea904d7434d276d593214de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d4bdd94abdc7f9b762e8970984adf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e22357f2456deeab5f41f0db39eed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baed3b3a38270cdce241b0b78a350d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5987b892033dc6a686e9bee97285fbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b50fb235f572f2770d59cfe579b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342278c0d09f944c5d454505011e597d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a70e22cd4fe913843f3e71d223579636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccb13b512e49b37c10990d753a773a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5db0ff5a64104e74718a7ad97629a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b982a01f4a4fd4d9842ec0e90774c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b335e14680e429711526465a953259b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7097885b58ef5e8a8401a991b3d16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725921f96af47d2c66181d7a1dbf0405642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b630bd5877da670658743955a7809c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b188d74b9597fb3e05613dd3ea44c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159827557a13ddce02d009ecff5137a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1f00ffd21d31d3c4390ca6adcc76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51fb50019ba4a8932abf880574c7fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40fb22df283462ac3c971e84947eec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533c2770db4799042f9137a7089f38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca591872c02b1802d1a0faa75322dd3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce137d053ca88565b5b6cf7d759cb47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc51efc7a7bd33a8ec63207ec54fb85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728dc1704f19299920d2a26eae3b3bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feebccf2063d948717883e2f6c4464654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5374062cfd9635299cf5e61ba6594655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5f8d10d91ca6f43d9b95b23e30cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a30c418568b00a84eb8c8ac10d090657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5a13a0b74ffc7d225367a54367bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4ecf273a1e336644f796f58960eed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdf255544438a3e9622b269ecea2ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc8f5a1d41e508dbb3901c1986994b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194597c8f1997fb5e5f4ba46528f496f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca92ce50a7808a317fe4b295c394b05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9016e2d495d776efa941993b61a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26c95d6bcd3b751dae64ca4812cf82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e81797d5e086e471c0af361f649cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fdbde9754aa830fabc78735c17c8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ea880d0a6ee5a08a21f459ba5c69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8fb30db59ae080ca35c9c396b8288669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f5e0c326018c025cea9d16f8bdde1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b21f3b1e5b7b10ed47dd046ca5a6e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a832765d90d956a50cc570dcfa96e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe443fac77eccb2d5aa64a181fc9e3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acddce5c4d9ed43de348f374a8e00c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef568b548945bd93043fe67c128f525675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3781a17561c6d02e18cd37bb8234e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02881ec20386262ce3cc78c0a37741b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111db27cb6910c7434ea4787c30e254678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4f9dcdb77ab35ddad473b53949ba9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc404ed98121176919ed0e3a864758c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f546536f57b83e0b93f23a8e0f4a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69420120ecd8fd87556ea8f922af333c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396fffb0ec6e5388501bf30f407363a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacfbeaa7942834caf33520c7903a31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a7e5dd42cc4c6c52081f7a9c45dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb37836b000aa915dbe43b0747654eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e205717fff6b3b604e408cdc2d3165687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa08cc3e8f77a0f92226f7c3c68e66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3cf00873adb9edcf989e0c442a02a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f651300bb4a6be898e6d0e20c75b61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b834d411c02c51f026682266f6f9d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719523ee397e1ddf0f1412f1eac38b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05068a54957ff8e52e7607d4c4259cdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7ef8c6f38048c83320a6b3a8833c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4f0b9975d67fad3812b312d718cda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625910418363458e6e48bb4ee25982c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ffa6dbeb4d260769acdfb856dfeab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f94b3db841a1a4901984b47e1d011d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053de3f91171f5edcf4f1eff953df4e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff6066f4ab331075674ee35732c44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d6c7c48c9698b96060c95f6ebb71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58560240a1a8119d368efb809e0d05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8dff542bbe5a4faac2b392937df9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c460a8b9b498c7e0ccd4c9e1dc9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a23d9adc3a5c16a4f95fab7ff68ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6018a1aad092a95c8f3553ff85700706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11c2fafef1f1918801b8c78f43ec9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127354de765fd8129d2b88ab58fa75f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e45e5ce7420d5fc62e705b380a027709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1e579038d6765eb5f152c3fff5cb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29acd42df59a8a24e899d1a871396b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8861157dc764d88e72916095491661712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af223273669924febbb1671c2b9c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba23acd4b70cb37f52bf960fd08b21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caba5955057044755f25aa7ea6a9cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d41cd7e8de308dc639d2bfbeed23f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467dbefa0f67c7c652082860447ccf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef9a644cf95b0f9883b6f3a06c8c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba0edffbc18aab6f60e78b53a35bbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b596176e557d3ba555eb8f687ce2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae289cda5ee608f3bb591007b32148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7a33d71b3b3b1a416a5e66bf3e708722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ef985b4155e94a191b190b6caafe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce518a65d39b4c15d9f8de9465279b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908888e4d73d01ff72624b0b9b04b576725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81212282443b9480264cdfa355b96724726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b0c9328e25fdef16019a50922175727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56417fcc8ea52894693f1404d671f10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb827fb4a6e04bcd12f1fba4073e5d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd634e1ae1fd89e6f7293c3db304b9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c7557612ae3546f9d6abb7d758e85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71002f08464f4daae567fc17ea860c1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ce70e28ca218d6c2581227fcc07e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d9f9c962915d778236dbe7200d90f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707f02f78bb4dea6beda2844ef1b29a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020a230f1c3885e42990eb03907308e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a0aedccbdd15505fb7bd68a79a1d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0732eadd96b937096acb8a81b9d9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c5530d3e93e29b534bc40c8ec7fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf03e302497556101adee76c6674ee7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20137b57d6ee13c1ac1dc09dd5beedf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf136d59f56d9723173c7becbb9daca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f903a509c3b682ccda6111a131e0627743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7864a0d2acb8ccffad1fe2424f9a986744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3cd16a7ecb871796f2f0397743b11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e283267b90b25dca9580d84f9d63c73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235bf2352f07080654177bf13837fb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48acb5993db2380186372c8b6cd067748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaa8ca24be16565e83dd8e1cacc051749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6a4ea6a6efabb0e7922641e8f25f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b4eee3b1226ff75a797e418ccbc60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835135269d141434f688a6f0a70843752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589a0afe93d41d35c8a09334e46eed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138f59fee25df802a887bb6da9aec6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb40483b4582c4053a8ac791e3bb596755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbf26529d43a0760a6ffe6989a2f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e5da4a915593c38c9d0f448df998757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabaac0332d0dc21362bae02fddf77e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5970b87726112d17b21c39f98e042b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50686acfa0d3553cba3803bb9c7498c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24655cddb6e6c1c4f550fb7a5f887ba62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b226120f9c79f2d42d83b870c6d38b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a74f08259978c83ad9b864e5ff5ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0a1649da899c80ae0930e974c3bd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43e4213803ded07008a9847b97c826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bada29d77f108ce539ad1d219fe19c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784dbfd0a53cbd00c98e4d73fea5c368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cbbfdfbb5987b192b98a9d5786b5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51139f1560acf10fa4645de46cb976510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96c73f30ddedc0ae02472d5c62866511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b2d61df9b681caec9493610c05f1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f8569a851466bbe69554add8a777b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ba5e094463f852dee76cb125c635b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aed6b8c35b63017486b5ead20a56c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210631d5a95ace8f20aa94e53383ce0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4b87ef685f352156e86ca37a1a9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674484d6f61edb16311a1568c17e65b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7eadc54c6dab697f0d5170668464219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa84366e959b5a25c5297374fdb38f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222198e77f26c12f334fb52b54e6fc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e442a72ef23e224dc6f455a3126422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3f06056f8389f31f051c787fb740f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503caa35df8377910ce28a8b439f33124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5686843e6bd373da434edd6a33c29625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e8e83214bd52eeeddbc2485c5d93926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bcb125c1fa481c24b2f08e9fb4bdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42375f2ab795f98ee0571c35af303f5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3934c94e209bb4016fcde6d1b3d27629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d651120bddb3e3b711606a53f737830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecbf7ba41cfdbbdd5aea2bfc59e38631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cd6548c3e66d8da3584fa6577eed832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ece73c1e5ea6314f95d97224fc91633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f4df9b28a2879bcd1ede7b010baed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9777244f55066b44e14a6f14571e6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd240193bfaae2158731f882b860e9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a7fdda723f2d15d228203430818037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d783ba3b66579a12b6a22ca6af0191b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bb794e09d181ab539e8e24e1836f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392a29ffff6e5bd734520f988b3378d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a31c7c8f4fa6393343f89f893bc5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812e9b8987397d3f25dfc8f1c72a2a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d814d6af812208210ce948aa4f67243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1a44884a9cf29f35cfa1849d9a39744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7dd29cdc8a37b78088f0a27709e6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6b63ecb82e43f52287bd85a7085c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18232cb7734c35483ed3ff5877d6d95947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f8c35344f4e7f3096de9a576c97d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04ff30e93535176343bfebcb29b7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acc72103fafa983f91a47a0461208450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4b709dc0d3d349b0619a3d531d4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e4e4a94a9e98eb22330b7e2a9556e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434dce1786493d95df9469fa2552cc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5734928be176ee68247992a73115da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e544bafe123b4869e4445aff9d24c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dada549d7a97d570703558358b5e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7040efea114ce8f078502912bcf2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de941b43848c4c474e84bc3b5ca7c7be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20494f3ac2da8dcf3c5c7da1fb87b4f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060ddd119b092f323570d5cb1afb5a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b52a0e9b140301680bf817c5b7bc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debba0afd965d8d8b4e940d42d555d8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41cd6ce5604ff841bdb0f55ff9a7d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b527f11569d3fd98fab15b6db0c95b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4697dd269c6cd7d7424a9e01798c0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df76e3cca401688dfa31fcdd03be01166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5f3c8e87055e4357f2c75850f7ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737c431366d12c21fda032a41c2f3de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ae6fa57dcf6a2863b3383b1340fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2eb78b67a186e029543531d163e5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203bbf7a54d8a1a7480a108921feaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb1fd719042c741d7f1624b196cecd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe542a332ef56f034f0f10292dee24e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36851fa1b08ef9228f18f166ab63286674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63daa0297b6c1c47f59fcedbc54e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea059d7cd78c5d389a5d3bd064e5c1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26255b92a920a888c67d7cd14eba25377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d178dec235de37b104523577ae59b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4341ff2af147e83512c67f6004e8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9f9ca2baccedd56fae0d79f42f7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dce065535be436535c326e834afb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6322f442386b634abcb7d3b65c2b7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92554834ab98d1d9da759012beafe8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e422e477ea2826088f8ebef1439635384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4565c2d2f5c77aefd962e41e69f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152907e122e76250de0b0879dfe1bd5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b52909572c90f9ef4ed0b5da3e1ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d176ea188f4ede1435d8d36c64c34a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54de26dfc0764b23758a28e24158f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038823a2827b866aba55a6fef7f76e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e9ba0e0b609e04a2039262b64026d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07433ca402519bed8f9608cec24a2b5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9fea89bbbd3e3cd02f6b4b38bb46d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666569c76435732b2e9eb829f833e23794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c0d3e3ed3362754056c201ce66b6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc715b9ebb6da48f8fc3fe8b1775596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b02bf168c3c0fe2beee073702d1d3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4011322cf3921059155e1a1eebbf6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620017a712a87a4c33e28c9e87cadb2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41768e0961aaf32c15146bc6095e743100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bde2920223d4d9e6c4ae823bccda0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07d7af4a8c714b23582e74a6697bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048a275380d6b7ec99cb59b3924bc44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fc2896a297fdc488e56dd0834b45a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff7d57e76d2d3b261b65ab0def11aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf8d74fdb1adac2b711583c4d54dca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a0b73481d791a4d3fc3f907a65ae5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9fe17c2399e692c3c40f02ddcd9cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d38cc5ad2751b344dfa3e1c46f3cd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65ab9687d6fe559f389fa12b761809110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46491cfe8da4257dcd57d4bcec1a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3ab1b2aabbe0056314a915827af3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b92f659ecaad03cb2de1396f5660e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c447b955b0b9ee8d57c81f288271ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527e179b44f74ddefc9aa29a4c5715f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c93b2ed132f29337a52ebe5a303aaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5783bc467e03652f24511d533185090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65951e52b1a439b903a7ccf501e5c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f63327981c85c12f210933e5c2933119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f019a4a39ec3ba1a7faa410c2009120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3041bdf5491812c292ad6f25f2449121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1621a0d4cbd828f982d5f7b05b41a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7733d6c1f3b42f725952a32267afe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35170e972ca6be0c65a37e462d2af875124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2fcc58d0bb312147faf1faecaa9e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b0740657f444e7c76adb55a8db77e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a186ebb21563235ba0d8fdef628bb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122434671d457660d4955f4a41466ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309025d005eca864fd754828dd4a424c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e65503eba4c2303d70f4bed03d85a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649e1c3ed86c7729731c23576f87704131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1dfdcabdd9e6b16f782433b65007c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964a40f0fb5795e41d289fa4e388e88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db278f2efb784cd50785e1162244fd69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f9c222f9825e274c48f46da52ff91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6bd19bfd70e187ba5e7a044707452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f590ba08394afaa09ccf11f70921ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e40390c60e8f392e9da6634dca90f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb5e63802ab9f6d713b87ca0f7b155139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34442afe768e3841e08b119431f537e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f12b9a8f898ee9c21f4582382615b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f05f6296097aa7402a37f6d075a37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed1dfd3724b5b31639c6818a8171c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4f53edcc73764d12346dff87f6392144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860f71a3eddd9ec47a7b436bb49cb47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690075bc9b3f1bbfb5b9037c43682394146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be95451e065e67f8fc0282a42f8260147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55a141f307bac21b3e4a55803c0263148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115a057afd96103f3342e2a3eb1ad8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e39764b16bcdc11545882d1294e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93344bebff3698111421e4b447491e30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899847cfc1bef04e5812d4e67b23cb8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcb3d9a3d0119ab7f82be831c7fbb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afec9a35d09075c4bc44f6b81b94f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a94900a4375f9bb0381fe7c1c32e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce031c64a259a42d6ee080a5a5cbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8ca741fadbb2c674c605b35fa4cfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eea24f733503e9a8b029de1001c00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f244f66a0e2b67e9b851023852b943159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45336e2bb7ca97fd04f12391fef9b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf54fff8731e57148eebb44fb521e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e3015a18ef5a38e862fa72e2023e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff5d68e63d51b2d6580c7c5073e16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301569ebfe9886d5bd482acf3f3c859164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959c7fa8baecba67dbf93f348690552165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dc77169d9ac79fb14f3d84f546965166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf97b782f44acd1be284e285e23bac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4cf294d1200f2e723e195d6ea072e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f5dc7690ed325d262bbd6435d0c3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d05a7b9a42fc348693d7d8916cb43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a71d6fe7a09b358363be3d23c288dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1633a49bc3c3f8715da0fd2cd7c22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312691836901a632b07ae4c3e94f2893173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b031efe87189211e5a5a48cf1b612b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae85b01868c0fb978f563b221f1ae76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfa7fcbacf71fd6a2e948153703bca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad789146f6bff162440661958c52ba90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd7b876d555eec3ae15647fed8d8ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd7908d86ebd585796cdf7f220428c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef04336c56ac5d09af1a54d08953bdc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814bbd81c95635b5498f7b4e78dc30a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40343f9adeb1dfdda934aaa61ab13df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d889dab7232a58f5e3b26df86156e5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e92dec4d8591528a45965cc0f9f60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9503d7faa3a73b9642338b5fa23e499185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e0aa480678db23324cceed677c682186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a5be3ca257b872c63466f40249e6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acc06dc82fca7f4c3111f0d1d85a6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a47088977b1babc333a4ae7c33ef0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb96e0eef8d6b868ff6a9391db1c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cb700e8cc6b9837880ad338d86345191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1399f5fd076c02b45f09c40752be548192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311412215518e26b415d0f69e007f04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fd4842a2577c51583ce8ed135eb22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355291576e6f4fefc63a0f6405baf6c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e0aafa522c7ff77d6873448d51f43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294edb4cc3a2bd70c0d78e10dc2bf1b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4bd84894ebd03091e7d6e34329234198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b16e13707a5ff367ebeb758a93dab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bc8a2e889ecd2dffa6089f401e3ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f95c07ac889a9eacfb1e76cc1ec0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87000252acff7cf88e402f644efa72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ba1e96d42f54e392f4de6ee4452ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937519c264d2dbd74c32fee4c715fa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb010b33c81ef251f19aee717e8b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a16661b6827e139220db052874fcc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e580375b8aa6ebb7e2d07f76eb46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289e833949c531ce2bcc1133ef77e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc71cb78272b184a8d4fcbd7466cdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d679362b7e9f32383077fa7729ac01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78224b365a749f5c718875f4602cdd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f95363f4132e3cd3f1e90e67fdb64d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268397b4fe20c9d9aa1af4c1b3a22c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178fb9e0822dc61907c63732e97ad3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bccebfd9a9900a574d9193133d350215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd264635771bde795572b051cba7afc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8986e31179ba58bd5b721b7304096f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81dbea84334198089341b6b1693e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e38480df7fcaa6f5e4cc168521cbbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8a97f58e9d18120a41330f7b3b5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca51ac649598075100546bbccb6f6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db44014c68bcb85adb8530ce296807222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba36e93db111ed90b4531b47001dff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261c82970a57ea3c59dab9e4ec06e53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c4fc58c0a2749676dc2d415cc47a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdca4a41c374d8a40d4e741d486878a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908a212bfffc79dcf936aae6e8c9f65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911cdd8815e63769ee7a0000005da7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d793bf1f65c856536674ee79af35d24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4617dc6ac9cd57d3ee0703bde2aacb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13cb8d2f7a565ce856450e4e9b9d77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b949b36699707c11cff6bbb0707e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f97fc5ead569bf187051d79d19fc89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be43fc9a542b5b935a976fa7610eb91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0a9dbaa478f5fb937fe250299218235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef029990c6d2bf3655f8d0c73f2e28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccac6c49e5357f200d8154423f3d105237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bea4e2171214eeeed1d8dbafe4fe7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75950ce120c7deb605f63689a017884e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa937ba59a35082c4a930fcb4ca463c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8815d25fb78750d771b0b9388a07e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3258a77bc222c40f9b6ef883d31214242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1116f20c1ef15f12ef1e9cddae6382243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803f769a4eba97cac765eebf4fbc5d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6644f5c9ab242449486130104912c61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1df771b4a63efd2ff95d1644ecf7a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851037cb80a4a0a6e9ba325c632e82d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc44dd7c77f8ee619313395971dd42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea896b0da4a4aacea7db3e50c85894249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5a3fd08aae2a17d5ad65a49ee1792250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95914e08da59c896f8fd19b537f2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb8fa367a3efcf422496165e13740f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1375a510764b1f70f08722500ebd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e7968eb5af605dd9081d355800719254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5732a579e1fe7bdf7eaef40fc87edc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1b263b0fa4f81a818c191731163c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f6a8a642bda1879e87becf60ba9e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2264723565af85316823ce9f43189258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df709ab8d8f04fa33d47df50b97ddaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ec21ab3716daa187ce175a2374b12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca7a20dedc54228dedb99244881421261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74353c69829221e0d2e56a687594c8f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39377e6d55234381af4d4fc99546ccb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f127f6c859e373dad1ef6d60a0760264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682f804bcd365f727864170b8aa2300265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c7dfb0d8ac582c0d367b22d060de2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced7a951886e177d4912b25d67e258267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb060de777465e468f484f5a48467025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2988f2029b900fc9973cc317de553269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593da811fd5c2dfcce1b82192f6e380270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927e45802d51fa96624d8bebc4e6527271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd8a366d3767addb5d624ea108d31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c937d5fc15617f6f06ca3f904e794c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783910764605ad7ce896645825f9bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206c9b9c26e934845b4c3d9b16d998c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d0b873de123fff2fb9aa59b06a2dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aca0a1e2d27b5bc1c818492ea849e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e130f4a20890ae0cb77537dc132d34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c46b4a676161d61e8081fed9fa1fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87066ae7a73dde3f959a50ca9d3789280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ecd27ad72bd496a0b2fe3497e09e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbc8060a8576182aeb58f6dacf12d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc19e74c0fbee44adc31d599d529715283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a439c8e2149be54927c97e92c5f65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5284970139faf09d24e49f0de627013285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621972973f6d78eb6786571bd93d23b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490bc750df62d747a007da864bcc396287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead42cd8f5b307e1ae2669ddc73b61b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cabd69b97a07f37b0e96b355ccd8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d219d3948b3971fe2a4ec7c687c20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40747fb8f91c139424e11a08f0082f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157b1b1aee5a153305d0b47be3a7e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a7459a2a94b6e7aebb284be7de73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d01f1ec00ef8abbf659578dc28968294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3de0fad5ac0a761e72ddf84f3a01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181627d7ab0bd01737b1da2599cf2503296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d0b47812eed3b47c83c971c787e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f649f72551bc86b372bb1e69ba5844298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e41e0a37fa73da0235bec6e3d30bf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce19dbea008407527c7919ccec1f86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e90231a44744c3a940ceee0745e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dc3d25e1468b825a06e6f1d8c14dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5937156725688b5426e0c828bfe05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f68028a7b9e12136118e4a1534ec8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ed4f2353c32531add1e10c4e3b895305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a38a9309a1ed9c8ab6cab3b42f47e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4af0889f162bbdfdbbb96d4911f41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322be04135a9151a04a44c5af9b4e694308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad86464e1eca1b677c9eeea20e8fbc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee087f2de5f032b9d4a12d97c8be69a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc217ab7c20de06f1cf26e6d265259311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1570cbcdc995b6e72990137e008403312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1aab1fca3ec8a594d6df0e382fc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef03b05c816714f69a577d0952155314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002134e8fba3b0e281de9b9218838c78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb5e1a804c87171acc581915feedba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c0966f3a9e9c59f8627b17842f49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14296afc3beb303f579eb3a6e00c6a2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc0fc1d41eb5e22225e9f40cea360319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddfa0374a509843e4d0db9a8646ff7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924916fd535a9f1701672bd651388fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1f9770682ba92ea9d9acb585cce44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072a8d59b381da58d6ce77ffb2bb36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9e3e09e77f193ea2d892edabf1197324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceed93618d45d50b77bda8b971389f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511005be792b8d2fd9ef3f6bffa38fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e06fd6834ccbd77c4c2a354a1a1f3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2463e2ced65a96980cf430697b37a01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea158239cda3f9bc427d5247367b60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054313aa47c28bd5583d0f9b57d27dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debe0eedf1676791f08abc29f8cb233331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5212b5bcc8e6c4f7ec6c9e763f32b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d89723e7729d31fb7b4aa4a7e5e302333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de296cad13efe09f1384c1caf96a6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0b8bacf2db9d5b49cf855bcbaeb45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab981224810014e18dfcadf83196cda9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844095c4980c8778315eebd91deaf22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469153d4ab46178ddac095200b80ec1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514bdf37982bb79eee7f873307e17ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065d995c287ccd2672e0527c516990e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f66e65146065794800a47eaf3233c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954a7dac27e5c79d8f8b147c18d4d52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4840bc71343638c79d42c0eb8b74d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc43a2a145cca7cbcc905640b48ec1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516ac97356423444a205b3d3f9e6b28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c93f3cf3d0ebf576f6948e7bcdb40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f24cfb46de4b174d789f8baf21c6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dae7e03b8ff76c439696fcb18ac86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81648c8284994362ed36de264fa905b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689cbe1204c9855f9461efb52dcc953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fedf1579f37d563c313ed03d959ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0b475a6ca2b146f9bf055b30bdfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb24ba3be81b20f458c951283f9580353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e0a8bb30801d7a1fb43a75a96a142354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3748ab9982816b9e37b51b123604555355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937739ee0e168c89bc015d39c8926320356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a19413705a84a7e40015f87869aa4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00773214d1dfd66f1677e62e0749d6ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d0fdab0f52dbebf28e5b834acf8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d3dbc1c2ace758296ee2e3ecb276360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c93d3b5e528f6f4a47a32b4a49446361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a4574d0d2ac70ad7c36265b15d04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900632e59069b0d6cfea676014253e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3bd52741d5579de32f0339e45ef73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d235a5084c80cc5a33d5468291a8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204de3d2b47a9c9c8d93927063a7864e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c727cea94c14f4d509cfb23d4ddc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539f2e243b385812a9b38b7b245382368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611201598f9f418cdcdf70c112d10dcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd41425e2f3e460cfd531975689233f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c685ce21fbbc94677dc27ddf4b94db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6832513f0facae2b796c1998edf6146372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee38c1e16a0848b34e097114d9713ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b55d59a17b6fb074d7f3edeb87a73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88dd9f1a8188de88f9f91b5d202eff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e8ba3bc7b82ff02b3ecaaaad5163376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e1b45c1e34eda82fdac69dd314b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61a47c15269d2833d18d745d2745d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ececba20de0c7fc1dbb9c32bb117c8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b9e19434088f8bf824644b4c1f764380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467beaf5cfd0bd85bab5bdc344c25fdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25842a7435354d12beb36923ac17ba1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dea6d7ba5250eda93195a908f6b11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2683e0a4d36c337b6238a2cfec261384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99805cedf545409ae7a9455aabb452385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3fcf589b41e7b59f9633e2463f07a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891add4ce781fd2413428db779a7214387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f78fe381ba5c466bcdeb701bb669f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac19ace4923c02cc6ac5385f07d718389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eb67004f03dca93fbc298b0d03dd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edab4cd8b556819163f58eb27e82816391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a921565a7364a570696ce6141ff31e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9b07b0f4b6c57fb3bd06d43d2f7e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc99b3445d9e16e54d82414f83db33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb9aca94c2d7b67c5600d79f15f214395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe9e0dd0988d498215cd75f9fa9ace396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0830794f4e96fb17baf9c735c643de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250672446165a088e19be7bbe4bfe82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9726f3dcad0945d099df69c541c8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5df8febc4997c6377a09f3771a45c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc70dd6a68256e69258b85845a8b7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519beccc43b868b42099ea8542e1d89d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adc897c0e633b058cab9cb9b49bc78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2c2d8b9ac91816eec384fd2662a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2878454309a1d394e8c169ff955441405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20dd1ba74ca38f47749522dcfec657406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e934a83db8e7c41a5db0354825cae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a3ba5da54761cb1519eec9e19e22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74d390e61c0bed247cfa53ff478750409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b69578e55264613553311850c68ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994593aa638656954349872dbc320c21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ba376c92210060e1dbc0ba2ecc5e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7ed6eec705fbde4077c97fb433116413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e154838b4216fb6b0f08f5d04acf8df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9394fb5a6b3c67af6658735c63d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb17419bb8f8ca605e4c3b27197ef8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07425c374198d1fac0ad7d7a75cfb10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7022fc6d92d521d453dd3c664b03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007851dc5ec2ddbd61a8b2c77e536024419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408d28ea19b258f2ba598f0392e7f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11182ee42ed73423c773696e373a262421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c21b09c926a5dc279f8f30260cde48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32af91eb20165bf597dbead4e2d5e63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ddaa633db4642925274aa9c4bfa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf168c377f31b7439e6eeeafc80ce6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7dc18d16c588b89ec2070f14adfb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674313a4e6c082075ad2d5badcbe34e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e646633c83a4e662012c547f3ef3bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23de9562577f4a230558926f36e8177429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d623f62faa17541338ce42af75972430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3cc4d154e2299d3a5a9e247a01937431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070ffae177bc59ae61ce9d2bf5d1a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b619fb465d439f775ff53b088fc072433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30365db3601494019b26179b34329916434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dadd33767844f2fef520a103dfce5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c1e118808d7a67f291c77a983f6d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e8ab5b9b0bb2df3fec92e690ee20f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60669c44f0579e0205f1cd55288c220f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142593ac65a7add1d2c549df8a28e84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcbf64c3628b9d0558fcb1ca30caaa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335421f6bd36711dbf92718d8f014e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bbc72b092580d40d05d9a80be82fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a6f1d66253f239c79bf13fb1e8451443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140be1110f3ea55cf43a2c69f0a4690444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f68ab6f4213c716f1a7bdda36c43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe55c1cf78a018772d2c3f2e44e9abd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a9655f276f7c429d23207c4e1fa84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd20389a5f18602179f7eb5f594c85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda95000deaf1e5abae978b7eb5b565f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda931b364a36afa2b8713e2de884566450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc12b497b3569406af209dc6f0feaa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af82c2f505725061cd20246c4efd388452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f8554c558b4d6e06d6a4e6872df3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e914204fc65a838f908eab5329b82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78985b56105dc7bf4308354984bcef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4ee64a3ab035aba8dd1a1b8678231456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0f453b3d3ef389590bda62a32f4ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc905673c81401a2c115b49a013f3376458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1081d90d857911ff5d6e8e27ca51c0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78232df3ad4f238ef6a51fd925a5d6d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8149e4302f56971e48169c2b9dfc0de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ca5d9d6ed024a10e7446443ff2a45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e3e52ac03eb3f827c79aa8e140219463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a478705d690848888e5e9683c9cbf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac73d57455414014bcb68fb303c75df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dff17ecd569e3bd5ace68f03c692a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476fee7fe1e5d7e86ae2e5deef7ec47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855a7a35aa3365c67cd8bc6f3fe6a65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc38e71b7b1feda153938c980291c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dfe3e5fb8d55f1f75a8811e33f905470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc8b7822e1a2c708b787d9d4d00c72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf6c19489067ac89e17183596f4d89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f93f54447b38a21774a2b48c95e53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3d0d20dd67593db0b4176912f664474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d0c29ba4d24393dc9e1b84517daff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f553ba99ed61cf4a8d39c26e9a97ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ae89d3e9167306dec109c0f2791d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315c97bc2c3879a417d04e53a05d236478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d6c297940a2e3963999f35111ba39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a039be557a56dea90ca5e31381923480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb1f04fbc312421262343ada26c98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab359ca5e7a1d549eae57baa61454b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1022424cd66bcb699353ecab6055dd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f90a5b6e20a435042c50d6c839a3a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83020d3740c526c0ca971c30218128bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b86daa233b3281cb9edef09f8e8bee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9317570844b1db79782b610441b48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b2c951d8a9b8f3487caf7f0bb2f22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875aeca2ee001200a80f106ca37ab47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc3414e99d3f01437b7e14352f55d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5918173b815eb309c18414392d21361491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a0375abf0680689045ac4aa19754492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf407be440f5c34d5dc7d6e53c50ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a96a94c0dc5a24982770378846a941494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44470dbe212bab1b23abac18fdefe5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3d9a42ff2be1a27b23e6fa18ff782496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f700f4450bff330cc080d81596f954497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a300ebf8747873847c64018a97cc14b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26ba56df9451a5132442f54ad9c449499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9118d1338411fb51554f16c687d0c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceb29623ba2f2eeffb1b63ec642567501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15f341d6b03c682a24c8e40b433489502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ddfbd060efa361868426429410b0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdcad74b591613fd3edf8deefb09ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db98b0db322cdd6d545b6b1df16ba37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ab55e147b05c4447428c781c662b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc7585c706371e191ff5f3730fa69a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a979e11cabc262643f8cf21e8cbda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42514994b9d43061f4b22d7ad2f61e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46682779d621eafb6669cb3f432be98f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a267bf1fff9bec1042557787205f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695b2dceff9c5cdcda666d283ec55a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f8d759cecf5ad88350cc041b76e57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944010d460adf4dd81eecba93c58c96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737b3b5af4f6ce3226905adabf04cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7ee0a183d51be0a10e6b9734aa12c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56aea153a97185c3b2172f6837014517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb56b6c56cc1f88191a47a25d551eb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e23f285c92db99f95b8012de85daaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e7ce8e77439686cc5123336c0c59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c2b0e7845d1e78f06beda941b2cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e3e0ff3568916feefb134d2b5af8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98030c479836c9d703d66a2f1aaa0c6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cab31012b37c6cc5327a84e19a2878524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8f746ce1c50e8714f0d2041ea32cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017076a10198e1d628a5150ec12f2c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12f677aa073c632fa5ffbd25316f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a28296d70d5b4915b300aa723297c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597be556d44622786cf8a05970e69025529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18553c49eab92af1ac7bd4cde21d49f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ccce25f361e88aa33d9fb7844e40c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb71d27bb2d17f309a803893b5e39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135f5f3875f289fd91d15c3aa8cd565533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95f99b1661f635232290d42bd1d559534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3755758d793922ed4ae3357e9a7560535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e239a5cba097ccac01672ecc798ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb22b231e074e5745dc5ec7cedae62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145099d75c64bb3d4361dc2acbe9d28f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f851379147181b29892d0dfc2ecbc41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ad42caf0b7bf99e2d14b7e9e7cb7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d39c4275de24f2beebc184d99c6dda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f549e1f72ac6a8ff763b6a8d8862542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c5b4250f0f617341917b3dc75f94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840daf73e91563acfa4a625dd09ea89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe6f8b3936b2d2f720c4002c5fccb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de78586d447597909f9394f29346a66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2655a4e9f7e011cf3272bb66b32101547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad38c0df34ac6059af3188beea0190d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0c5faf74af2c28d66e94fcc86d695549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24dbf938743d5a10f714304dc7f42f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483015e1d3771c53a77ed70d84033927551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41901b9dad67a0657c3d8c6d4b031dc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a35f518dc90516951cbce77b1dd464553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d1e51e5f628fa2dee536141632c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1914c29defb1279dbe4aef2007cdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e39044545b482bec47eb7b8cd81b6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f24fffee0e7c80eea77ee3502bb860557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6326f7fceb2a17933b98c1e2ed9d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615983b982ea6654bf45bb24c7c6659559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746fcede22b8de0499bf9fb3948ec80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32375376bd2b9fdb3077ec6afa73612561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43392adf4e9bbda7622a4bcf5dd480562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b2ae811f4d3c080c7cb3b1ff88cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6141c9797e84dab47178c8f70d9747b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653abd3043530ff63a0ee0b9635730d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45972b6524a2054e324185a6ca65f251566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e13c9d41336500fa55cad5897c634567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024dc2c8ddf02835e9342d1c0eb1ce7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12604deb94172592c246d3dfebf33fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8977b33ea6a5491eaf373900a002570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4dab2785aac8f8652710d526c245571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c9585c5192e8420a7437151efb4be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85df2f725308cb36935fa93466b183573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad390b1acdc7c5ad734c269704df3399574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c0f0b91851fb71077c2be47a9bedc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25269c6d4667ebdc1e7e32e2ba9749576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750930684955123131f918fd686c1771577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f8c4c5779391d808d1940ea52fc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895cce8150f0e69c0f8520458145444579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd62f547583165a42776457c535c66a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1986abe123a940652cd2642f8a1dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbba87208e248770af014078dbce66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4414e922359931dd561d1020d9da4a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b5cc60b5020d7f50191a55c847a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d161ee996321f4b52130317d3a320585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7cbef7c43e5e4e410aa2d2f83b1d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d399937c948819402bbd60bf811e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c46df5b3aaaf146bd44ee406939714588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2997412f1b36450f06e4aaa85b292a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623b17d3309a2241fc71c77ec95e81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbbe8e6335ec27b9f98c8eed32c857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e9c36d87091ffabf5bdc2d1b91e8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5420189cd66cc77f7b44bf953be2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9508c44de41938188016af1c160e4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c357ce48cad9fc368c1dca895afa6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d7712c6dda8d8b18478eedb450c08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af07a8ff0122a1759f495a068b30211597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925097d99bfe126347fff534723c884598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37553230d856b938a0e24e178f3eb35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3fcb5748a452b81fc28ad58db04fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d9747f0de3db634122b03a8f4187a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bb820b56e3e62a9670d5d13cdcada602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c3418c71af9c50f5001061d450717603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083b21d7842ffd4169fcc3078287bf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b48bf1147ba0566b23c72d72f35f5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42517560a7d8e0d399379fb6e34c870d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa525383d66779a34d5e3ebd20e977607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa75eaf2152dddc8589c4693a52ca1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722486588dfbbc31bad6e145a1acc95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963752fbc288a4b387451f6e37257cd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6808a22e7a502de79d0f85801814d28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f8730f687eaf8e803a2ae94056c46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3559248adee8a33f59c156761335c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197633b6d1ca5f9d03aae22f35961f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2a59415c3075779d638a8486cd25a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d11695ce2d76454724d2c6f2952c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3ecbd8f696b25ac5f708c39b06b28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24b27da2ba239d09e0878958ede6b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d10261d863ab283904dddf09287f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a4c5866194541bc899d1b1583a61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e062fa9f76aacb6844ce4ee26e5db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17af1a34f9747a512dab1af24ecfad5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e177d64ac0f7b715722e7b068532ae1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4d1c919a9df2cb392ea61a6e4fac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd34ca8a465a30316d688486a357e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adb3d57b7cc6ea5ea8aeeac89dfabd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea3a2890fdf5b18641d629e4b310f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80931609137aa2b6dbf1721783a4e0e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990788d5aeaa6f99cdd95fab4cd95885629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49635586e95108bb2b4724942b5df39d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eb4365ce2a6ae088f00fd7cabc8bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdac30d61daaefefed015242646d488632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a1c32a4e43774227bdadb78540e2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e8c85765c59eea6a826f94c23786634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325643d42d6ae3696d7d44f65d041fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf04d695423c7c42aab3cfae97a7aa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6ce06eca765bfee91d02150653376637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a02c20ba8684aeba711fe4d5fd42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77789fa897722fe9f408f8b2af0f6fa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8658f6e3bf5841d6323396d94fb55e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5744a7b869191ab07ba19dd2185db66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6f6179242582a852d7f5e924b9eb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848a676b968d51fdbbcb5bd7045e552643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4caa576976365f1253c8fffb00176644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b1b36769e282b76c1f1218d8b12a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29c2642d8569f13695b7b67d70faf3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532aeb5d20f022266215f75063cc19e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad326d9f4a6d792430bc1d79a8851ffb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d5620e48c9c974a8515a2d81db9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf5980a44001f4555956c7ed6d6193650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f216ccf904835979efbde824d9a07bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e143eaf45dcb075e2f2d3baa35e56f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27f1c41cf17cf429228079980246b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcff809f25ebd9aa9265e10803862b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248727a1849949d2f28098aea8e340e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d7aab849d0b7dca824737dd16d8e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731bdab00959fbbebcb940496f8d88f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121c97da4e80df4d8b1962718e49d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de464a85c0194ad371f789b50956d1c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a115fafbeed68249f8995a020f14619660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e924d390231606488553bc0325f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa213c018f9d8ec4fcee694cfee0b7c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702750e82e18c21610885aecbf63b48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f9adfa29e1b57b79a4fdcf912cb84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e684f83b0d858821d719f3b6c8d351665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd442e2ef0ea183d225f2248bcf8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b56f4e1ea975f535a1d293dcd32076667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8c1faa7006a0f2654203359bb5cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc85823c2d66c10cea0ae64c859eca6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2b6261f66378e38c923027c846143670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d78302d99cd05f9be4219c636e8d65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c63767927fe671b0327682dc45d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bd42fa7538a70d9561ac9b0e68732673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7dbaa5c08615a293f797cb2bb17be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687be2f726a5767cc91c65dc3994395675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddf87c1bd0e92db2af46534361da73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd4d38f304e12a4ec9c8c8f7254d81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c2e74cf01679baa41b7f3cb0d5493678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252259973c057739adca801835cac78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd78a6494c423ce15df1a035013eae9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3b8823f6f2a15893f07c131a92a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338365c0e6aa06cb20c06fe3e3e1fbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05149286a47ca96e46b853e7b50ab110683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ba2ea4f39e472a200289c5c4866f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b94294d7786809181c713e32aa2eb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23888df5e7cb8a9de8e9f361be11d789686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90195a46ff16e29a41c403e4e8237a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcdebad1e1426f462865806fb8098b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af79aca24273bc8e9e1bbe8cd94bc4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcaba9ec4134310cfd6d41922d0179690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf9216873122dbe693898714f5c7c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b8a93aa05de80242386183fc9061c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a04c1f0888f3180d0f4de187cf0e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edef8e727485fd39d457bc23365bcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff29a83674e6baa1d07fd85c6bfb9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2551cea9d1aad0589c891db3cad494d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80306c7e84d591a1085adb224c37b4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e9b41847511378e8b41554825d34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e59d0007e34f279ef7099df50cc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54de78a35f6341ddb328ec24c667253700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c384f3e516542725e280f838bdcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bc3be008203421e22b781ad6a2b0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f185e226104599d57ac3399e8f4bb1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da77700708e769c0abc5a0afaa6718704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bd9ec359237fcc6ecdad901aeb9fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e04b308d5c7ab619b080e3719647706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d69b48dbac4461e56a0de92f45be2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdca7669d2de96ec2ed5feb6f1e66f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6a032751d4812a4b3e57d83a63f26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd96c800c5636c53a4df81e2104b41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f844e9c4e7482d767738dc5ed6cb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8e9a577f7827b1cafa4b7c70a83db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f3ffd76bc8ff0dbd672a658b1dce5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4328a2e1100078918545f7f6ce12a95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf14438b8d81d1915c5e55165cbe5a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc718ccd6d482e96438f71c3089f39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628e03d384616d956bf98b43aa5c6df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce1d962a2e3a47eff67eaa306ce21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180a1288e728b8fed1b3efeaa4c0752719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a90237c383f671b4509b0581eabc19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c7a63fd4227af5ec4ce5dfb8ef927721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a804e18992f21ca9f1eaacb6dfdbc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267a45cefc4252e81674e2139c48b27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b308ddfe8d81d303f587743e0494724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba632673106afeab2b2e73d880dd7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173d30ffcd5f5f548e77e37af9f70b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406539b6fb721a9fd735b722968d9a98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a54770f604f193d305e075e02928c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5822a1506a63592cf9e3e7cbf0929fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4909456bb10be9fa61c6d756638c4ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a0b0d7bfa9de8ada47c0d6f4c337e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b947c49a5dc2118ed0aebfb44479732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662fb1f8e172b975f29bdffe74088d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c940c96412f6603b07e9104f98f49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74770efc28dd496ec9d34728fa6c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd87c25856c8f3f6dde494f4ee97605736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdd903804e5035ba964d2411aebe93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c851f3d11d0c3e619f44b580bac8f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935444eec6d8cf99168380e1bca08df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8828bb248a04010a76fe9d7e8bb63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b0edbb9f4288ba58c918701e2c194741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c42e406a506cef85c8cfd928738eba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328cabc9006fbe8fcb4241a48d09e00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f443c6c66f96597ad686b50ee9404744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61b2a5c4345e415229e7698e7e9a52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74337853c855ea57e943939989329c09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d164a9e6fae6288cab5bcea539d7d31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a687678ff8f262881d231c401dcf4f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6d30fa57fe04373346529801750f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90d159b78234d2c6b7da7a8b6280d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df455bf62b286fcb5594b54ca1606e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a75ea2c428e36eb249f8ee3a7820752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11685802bcf80fc24f2203e08eade8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf631e8e143ce5f6c94f9ca19f7c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e655c740a34fe37707f6ac61eddfd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f3110c7c8a6c2832cad7e21eb4ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5322549499bab7ed5cdb9a9b660e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158c05f81c8a6a377f94bf0d14f96d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8f06f1214978d5bc839893ff47b03759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>