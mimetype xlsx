--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da9b1a83f5669b92c69c7f48e13a911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dba335bdc2caca3b1a921126640e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b633ed97c0d60112a5f199fc63383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6ab3b13430580f586a5ecac21195a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52325719884b30844cd9b10c4b2b87b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f515bbebb9451b121be4daea849b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a10ca987ecf4da9336c1e7baf9f07e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec31fee61bd7e9843816ed9010460d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d34c109d4bad33eb4507e185b336fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67862f182de921e39e0d84689c42dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb76906f0af7a146d208edcbcea33b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e946f64e82f636178acb9c89bde1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3caaa144f8b2bc198f5496aefa3f5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386661cb331be368e03a82acf87f08114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84ef8fdf0818e1daadfd7300371f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06014b6b1d785a029bf259d20d053cff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3bd05788568a59cce8a19a7365a6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c7e77f6e9fd6cda76a79af05b68d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c43fa58cde72282926e55a568119ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8f10bf6a96a6ab98c6c3ecf2c58620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ebba75da7b465ae64153e94b6776021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5894779fb2e2f81a7a8c2dbd2fc9e3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be309f30ef4d796f9777053bda6f1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ff22efb00e4c5adb3ca32ae9c8ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45e8e7498f085a7eb4f6ed442a55a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef76fede9339864fdf18dadc2af83926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bba576ac42f88e731ef3b58d402a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef7c45cc5db7757e1158e071cf35028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38200cfb3638034c78d64cab93beaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1975e8b07e55513b6ce5dc82db4637230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06f8e06f3b29f611a732cec6a5bd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341f98070f32ae55a45ea903634c91632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7178363fc87c9a95caa79ac8ace8e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdae75b9aa0459bb610c974586c6f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4822f36a9f249c764b82729c4a6a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae61c362367743aa601a722e48aa7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde9f6ba96a885a7ee80657768dc88437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb0d1f8be9652d528f4bfd2c0c623538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ccd7fb0a6050b0e0bd13a81e5668f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6cc11f4db95c5d34b806b58606e6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d34c18cbf604cc7015a92a56076cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b086d2c7550868ceb481ba0cb487442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd719a4769c19eae19c25d5805419743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6887aac0d70e6c3fe22461adaf2cf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553b9ee84fd74878f33170b6f250fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4563c01410700116c6be68a2a69e1dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702abc57d48d7f963a16861dce0692f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679b4826c2efb5d7c6cd4ac2c1951048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0e2f7d9491c9d74d267457dbe076a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2472cafc2ad2b9a834bbf8abf4995ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507c668e69c3bc60ba981c9c9972b6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd42d02b6952d321540b55ebb15a0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd207a2ce9dbd53cb75de6e5ea10ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd58ef90e40a250d95b5d3b0fa06c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185725b8550d7f9cc7f602c02604c3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c869e3ced9c60bd47294a6c3f5c4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b268b20a9ca4cf6cc859ef6233cb5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88006d94ba4fe5d18c2a39c207f6d7ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d2db3471d3d9e6859a51d9544b6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333f286487a704b8d1e00fb29de675060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7808dae91fa82c014ce2f896a5923961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def55737e78c5fcfee379f534d0d89862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929835bb2ea1cc1b2168dc9677894ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f830731ec4becc4c797bec3904be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0960b917d73c00ecbadb3045007965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46555f1382dfd23f83d1264fbec0939f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348742b5b3ecd46832684353eccbd1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa18dccfe2d510b37bd83c3bdd2bf0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dab34aaac781ed4342a7f5824275ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a021d0a5371f7e9c73de10d3ec8730670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aefb21b183b45c75ee95a2c3f808371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747fbd9d6d984d146cd476379e173772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c332fedbf05a9916797b934d59c6c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53819142ad392ea28997ebb263e25d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84889cc5df34aa3a08b57e9b46145e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31c458e07c78d32ebf13cd22d1a80576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cbfcd01ff8d5abd265f8417307f7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08932345acac112afb935896566c9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513b5dc691bcefa530a4b887811b32e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2191128f596c4a2d90ee54836e5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890fb44f306e7372815feaff626db7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5fbb90e21b6ed41ebc642d087090a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dab3a67a7482317ee60ce801f031283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060a7be423e61295ec973bbd9f7244b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4833ab314eac4ff5cd86188df9bf79085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ca494c70f49178a94bb1a464d11986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddf6dc21cd873568f5ed67680ded6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4e0559cdcc924dd5f174a5ed0470988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b976e4a9de19ba51e71e35b453d5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b1958ba89f14edf418a1ab9037f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbfa4bf21ccc8f8a05eae6fe930b9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92648aa94c40fe6c46f6c6427d36fbe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f50cae452a6d9c5b37f0d40ebdb34893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a210de463f8fe132f8b4bcd2d17e6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2f780b4385eb2848fd4d6035457995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b7f596699a394d6bf11e859deb5af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88450fa2b4f63ca5f22786cfc39f4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3baa9fc3451fa26efe7cfd36a1d1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d31d7a8a84be902832c02ab607a6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176783676d17fbd401a18c09b22e8bfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c76c8df936253db11b99a0d26bcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f277482af6dd6959c5b2c296e83e29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141fa903cf16f7ec6722f5af956309f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241226fe2d5d4c571f9e87e73187d68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604a1e30f29f482a9a65934a128894105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbdc3eb722d892833a2dad102593d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99405992c9ed12101eec41239bc693c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff86501b327538bfa20c9928f176e1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1373bd10c3032c0700e9d85b33a8905109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a1556cd0f9f7ff83da1377ce81bf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695588faa401f0f646d6b2ebc9569d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b1cfb86b39ff8513fdc05f92b04bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725514ebce2d3c7fc9eaff0a669d99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c886b43ac1cc23cf2a08fcd060ae4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab75eaf09704542ed3921d78ea37377115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d924f6d059c5181896ae1d98d165116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01c4275195d650b7e1a1b378a8c58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad9a4d64b3c11fca483f8e374f70ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c48736675360315f80b67e7486d348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43709bf491ab0ffbf1912a4171ba8db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d1a37fb62b939bdeb206a164e102c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c55e85afc9e89c9fbf98753edc2f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89e52752704abbb3be401bd2369f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84937b79469cda09f0c89eee82b30b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db43b2f21e8cb3bcad6a84c1789ecb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f311e8724d115374b39353b83c4df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa85a3deb02e0cfdb694ba4b955a93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa797b89fd7dce480a962ed42bb202128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc971ae5642fa519dfe3fd39265ab6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a5024fb01175f6801655fcbe42c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d5b0d3a59247d1fd84fda61bfd042131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259293b4193281e98b7a23da8dd2f51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145beb9b4e880fdb282d3caf1e7758a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d42f3ea55f4714e862658a461528134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd54a01a93f654dfe9ed9849c6f0c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc6d2c97cf08528ceba164c9fabfee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e8f27468ff65636890d0bfbb4b54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73106a21e71953f3e01b4b911e293f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3789ddf6f7a72958fcfc208a3ce07f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bfa3ac16b041076ee1a1f6d098a6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705237be0a61dca753bd3d4882c86cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc2c367b3e8ce8aee3636fe607228142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57075e1a1d3e5b2a99748d81df21b87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b0ed4a912aca63e4ac7d53da32c57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4620348a875ea0088f4579d7225ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6add190d28847acfd07b694becd5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5fe6e871575a5275acb99df0766b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e115bc372567935e531658ba510c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772231498a5763d8db41d2297df9da6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0153ae5bb4e704cb114a2f327b1cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf317585cde4e7fe13eb062b3caa31b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff04d10fae5a70b0b510d55c943ce96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b1e6f768111b6b595ab12207999af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5aca064366418190fe1a990b03a2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c952e99128556d4fed375461f7f2ba5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5b8dc7fb1d7baec84dfb5051caf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f780b0b693f3303fa75177dee7dd5ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3fb6bef67e5eed4af6e9a96d24435158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd6f5865b19115fc89b2ed97a5922159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e15283af6624ec1793cc5b16e27b40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae83e9fc80c0f61e11c0ecf4fdd0454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bddee889f9cd855eebadc5f2b72dff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db64c794f0d9e73f5935919cb1eb38d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7832250474ebfc8018ed68aab66015164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebc0573916b4b8b6a40cd291a0a691165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451714bf792651702248af02334517b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813a5e98ee500a02e4e4c7f881155b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cb11c3a1bae7a412a10f8a1b58a9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c58807b91adcfe85cc9f050144077169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c74c83ae95e1cf7b580735ad900e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdbd84da863c56167456193e50e545171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a220a8c33a4357a2ef1ad416f14513172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e816feffb848fca8edf420859ee55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708490e23ea908e8d3b90800c3996fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20784b6495e3e47812e77d643237bcfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ada706db2d86b08b1d8c976c8786176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523c2adc23dd967b25c083492ccb62c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe303444e57ee9b51deca4fd293a3192178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f31fa9ecf852f5481694e4ef1a563179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc5beb68542a075a7d3033749624d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843721f506171cbfd8605503fbecc03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef789fdb48c40614567559a2ec829582182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524795faa6f33188df3368d429e494b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8586919020628fe01418d6be6452bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beef931b2f1ed10790970b878a612c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc91a406c0b056be17dc31c07bea184186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0aa5387a9311526826081e1331d33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e6eb56c3d7bb96e9a4cd71210535188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd297a363a20ff416708001567bad49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608645d2c8418dfa2842f47808b618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b42c6f1a7ac554342627bb16986c13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7ecb5098fba3d674874f862d77df1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e48d02f6cf14819a118c3995dce0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf86eafd486c2033465145e424506194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32113983e9a1782add185d0b89125323195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561450b0479d393b6a56aa25aaf5a5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d4e3d0896ba69f5594ae8892734fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895b2f77a23f3aacf0adfc007e2494d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0f1cbc249e1a002df921694bc7ea8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eb2bcd9317f86e61ff81c0f42cfd3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec99f2b35ca89d982c3f7978c09181201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c985028f87a140ae60ab2e2bc8f963202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043741ee0f65d662e3836664490a156203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586b981860283eaea87be6a5dad9fe1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a97e525f385234130277c9307e662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5854a406850a837bf41f816260bb74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2bcb7c13d9d630996b0349fd456c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad20a3f4508cb88483458d3b6f94388208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc931a49177395b667f6a26651436d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da269a28778fe924912f28a38b66d3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d0b2dbdd293d2131e96b2389e505211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bf1dad754c9f7c5d7de897817878f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a14c3b850670f9f6c514ee7db06e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c67b943f20cdb38bc738818b9bb56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30306587e0388c0351814af48985428215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5246ac55e06332a37c8bbedd2d945216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711d8255444d0d56c48dbec906b6def217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325afc4dc566e8c080187a6040a31edb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5442a40d6909c6f08c67b930348131219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718cb758a4de0622bc0d5df3522353220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc479fb86f61a030987b49210fcc22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb363d275fb431c3aec1c87eddada3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bb7dff6cc5c15d1314050df22c608223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c8b9241a9df9446e65c117f07aadf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd05153f74e81021a32394d1d92438225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99307f3f4a5d8d29ef65783e566746a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a928b80f9c4b64bb47db6a631818d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc7d52516ccfbe521dee8b9d94c05d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa795e47260b995cd8a09c05c2e54d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dab239587058a4e5f3f62d3aca3ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faeb02d3208fa7986cff3345d0f0f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99f58945c0b42f303126d693d66e73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923568ea82b350e1ba0dc205d6a050233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25755faf86b26ea5a62e4680600d4bcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb6a81fa195dc493e7a8844b096fb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aed6e31f84ec97122b8b243627342f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d4ba45879d6b4705371562c836e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19077ebe1aea9ee6c56310cef4b4a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dae4ea7ad92350e45bfe2818a9834239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee19b5d0b2db52e12e4ce424287a966240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bb20f2dfd144d2eed6846209aa07c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003cb50297a1da1d1d4452799ead7f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b22857f6d8950ff49812fbe8f8306243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656d51befb3ed0891231d42a0c9a5c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dd66de370fd426718a189f52b0004245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6187ef5c08308ab4579bed94f75845b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3223a58b259e3c3250506e96ab07342247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f608b697c88f2b6dfe87fba98f69a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673f7b3369626f6809a2138ec900f7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d7a7042d3e17ae62193e5c7c4ee7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfb868d4afd2edab64a9bd182a5be4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0b1f6fe335596a91f717d97a4318252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa69ddf2c0e1a23317a39256118c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53e4dac7378248477d95dfa038fba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63213a71e3ce4d2b7da4e7c7a7b5025e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054bd5ef12b21aacb2f16d069033763256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4e42f263801301bfb920fe4f4afa1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b316cd82da4fc794555b50b98072f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ff8d54bbd5ee7b6697455004cdb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8e23fc4edf4a3f30dcbc15894e77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2357c114ee1b454fbb74775f6167615261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6abc4cf1a917b94faef15f9de26545262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a37c3b9d7bc02496cfe399cfc9190263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce3546101aff51f4bf47892b404ac0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52d7f82ab4e7921239c46ec6d69875265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37558542d394cc2d2031ff158f2a23e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8977854f58896f0eb3a3d5d9c5ea21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c171bd3fb98898ad2c52affdfe9cbbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d7edfee01c5be7bcfb90c90bad47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f19b53fd9afca173e31b64563ddb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c44bcb7f0e177377b1e8c64fe8ee3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5cdb8c893cf8a8295c94749a54dbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534532b048829389e7bece636bf11fe7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59748005c927e2df9c6635df24eae07c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052cc4fca75569f7d9497d770a2b8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53722cea337f73ac5488b1742fb0d520276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a06a6740ca22662a6fb83a4d1e3208277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59903a298a15deef60eacce2f38e35b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003754ada23fb9b4e7583b6d6bc6fa2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a485362820e1b62c5a08bfa665ae2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2dbb037551ecd858cf6adbd808238281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0f4e751610559868cf31c4dd60fd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503533696be8b2991d76b47545b1daf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f164f801502cb172b80031d4e3045c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989ad681125740cba472d06d4b2ee8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fd0976c4f2eea98abf7bcf38a3923286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff416b8de4952b2cea9582a2fa5909287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2286a8c7f52a78706a969a8465b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ba77dec04d4171f69ced4ebce4ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ff22d88ae5628053489af72354b2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e154c436d089fa40c2a96c008c80ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b14c42cd465bdd18b4666fa4b772292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fce6fe23b4e147efe9dcf02f9282a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdbb54637f5c90d1eb596e976b57f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072ee0e7dda29c949186e9b74105e1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b361a1d2e1ef2a766ac3af6888d87f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7258d96ba6efcaaf38c1eba9b0c1138297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13211ab2ffcf8a63c5cd3f3a57700362298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340615a232f9be172f543ac74f8b864299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33eb320b684ac8335e16cc043a2700300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0623508b0dfba8d57078f73e40ddb8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3af039ced5ca120d2abdf442c8ef7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c397d4089d83335d4a7837e1b6905303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7a875ca8d82539262ade62001bcb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65f907806db3da3641a4fde4e414ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd72039f0130a9f1530f6f70fc8869d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d9eea56d9c49f42e2f8f04e1ce847307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd24fbeadcbaaf067ec458362e2da1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90961b707da14178d9d60fe0ebb071309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd11638d0c6bdbd825572c3cc0c254310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529c3bb4e45d7205a480f289752b41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0038d67c389d6d7909b2f7797b67e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b2712f65d9a90ac13bbe837f4a73a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dbfce944f9e458fbe6a28851cd67c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1feacb6f90a2854616de2fb65cae12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e3c5edda875c2c7075e409462535316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a6be8f7719f40b6575caf65f37b81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef6f2f8a926cd97c29a84d4fb94a26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d6d3b6229f5a210deb299121189f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67d322e024be86cdfa3b0e1cb5b196320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b6ea2d832438c836fdc1fe2d7f777321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc24f202b5a280429638b9720e9935c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342ed73e513d81a11a37900c890c31b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce00580ca76e2881b6726e44548ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6681b60abbf7234ba66a186dbfc181f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7464745f994780e8a92fb1b8130f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c8c137bcae29546edd46c2c05061327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f13393bf39d8d746e14660b0be97c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e67bde139ef2a4c35ddc58be5a288329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0b38df3043d044c72e5d8b5fa336330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b039c791519ab13e61a1a59271801331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c228b7e8ecd7b3f20e65964879b98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1993b18d55d81360cb7d497feb3ce6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd130e5b0eaf1ee1b92fcdae09ea5d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe8adb94cced166816be7ef5e05244335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605a2de4868e62d43e00df19d0ce0ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624440c10428efcee7db08d98a4be73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f9cd4b3bd1a308083c2068847bdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b9b19e8d424b853b9d15ccbfa195339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047133abbae13a49c0680289ad6796c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad6dc407fd8aa2a635f89145983b6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d952db5368fcbd9583fbbd270d49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff78780c02baa64ea4a3bee6b2dca7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e830579b21be01601dc522b929858344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edde11c49dd620c583feef48364dbdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddf19d27549319d231a144090436a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802ff403f455fd0ff1ac1c3dbe81b33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980a8e60e076cfb921a5b943fcb692348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d842f11aa3747eea01f30fbac6896d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a591af3a9fd892fc4adec33f78bd2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b32553a2b1c5d5a569e1528310bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720ee777b50036c6c1ce3a7a311271c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebece44863dde3e1c1f08d40279e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460b051b10be8abb5bffcb8cb60199354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd63a1bf51ddf39502d86f99b3fe0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212a4a4809c55d1034b364e03a0d9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397ad450284ee1486ab2c68261e1e1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daefb35d1322bf47ebc3a6dc1cc6f4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043be6ebc847ecdcbdaf3c80ba2cbea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a21db60e48b77118ce7ed121a5d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50108e675cedeedc32fea83ac7860274361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368911ea7d4ebd79313baa64bbab0ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c27fec573cf033310173448caee1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297cd6c4728c73a36f7ae705abb5c10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e01cb72b31960566cac73dac13a70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ef67831e74262887e31227c45319366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfcd90e97a0644e54e8036ec6e683a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756b3866445f680b557711fd2e283b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15df910155ec70f0b353da898e193b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafdad4becc426fb2efbc459c6a83a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da9edbc725d93b6f2ba225d4cedcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef9009ba10035899a48891936eab22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3fbfb265763cb811599ff7ea8fd39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de06bd500fe07ecdcb4e9cf61f92609374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d1d55f7cb9f49842072c9048b57c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb45c028a388cd07caf8eac34829bde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800f82c37f874aa544b507b09550d51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e947264b94bac909328431b4b2cf01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6da8a655c96d0dad1df7f720e3e7ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27b229cb6e086db9530d034267e284380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa9dbb98b4245a28dcedfc8547cefb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6b6953775ba5acd9d1a361f984941382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9c8ae87be657677e2dc2c853b4920383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e43068f685516a0117eb7d3614098a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054c713a57001241b45f30e6c17c65a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05da3e4d4bc895d090e11aa83de262386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bea7856d785235565c380fe0fc5a74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6761a83a9823cc041f21c1e9ae5ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27076c3a95fac1573a40dab4e6654ebc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc72e857584cd55cf7b2510565b87b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ce5d825ee5409e2f7d6f2a067c12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9e987a0b1b779edeb3cc7b2c6b36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081705af3ebb4204ffd051e5198283393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa36853a449231132dbe586401d166394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc30917d70f335fc3502ff1fe8727c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035038a4d9fcca77d2468a5e74177e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65024cd689cfcff56af07d06885b55af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f140e99f9c9e0b07db9ba0d608aef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49be9029fdfe8c33675d6a122b092b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fddc22992b939e38f9ee14ca34be78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd48eed12a1fd876405eeff7ec33d1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6771417ba8188501aa87a2a280c78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfab4fbceb7dffec45cbcc5adb0b774403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11beb328e9ee2821bdbe62513f7d49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06acb0901858fd67129830c15a4c471405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962b50d1326b6b682872b673aa18900406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eda6efed5f966acc25565464399804407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47875e47f85cb4410ee1f8f0fc056a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454992d5d0df96f7379bac6751a33af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1754ddbcf23717c43d132dad4383b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d461cb5cf2c2ea23a3fb66329efd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdcf20bfc88453d132541b39bbdeb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d4d89d209e3b0f62cdceb5b15495f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223105fe9b1342171aeb0f58439e26b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06426111f349ebcd230a6a02944f1dab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689de993dc312d14bf549f1294fab30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9922f80e14df48153c2f582bcaa4f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f678c9802e491eeae2c9de4c6b1886418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb58ba762d44cee3afa72f2d3153b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536448b9a0c1ffdd1acc25787647091420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514764cb0b93ef6a41a0a1f2d3f1536b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093cfa3b045d18ad54f92916ca5cf01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c21ce441b16665a2686ac7403d8790423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd3247e425ebc0bdc697ad5dcfc960424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f5e966cc282399aa7743683e9b4ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09141c3bf64bee8b976bf5ec24fcd539426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812db4610d8784db6e8ab3bef2f0768427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19591d3a1e26a502db032f378e9b072428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672926d41d4c7439519963762de0695e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15486d5ad08a76d3f599ed646e7d8ba9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497a4ab6cc9c4afb6005c9bf3f9a303431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135d7eaac3978ebfa157216f31ffc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c882d55c7a4290d6f2f71488aded0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1abbe7c1aeeb10a711a3ac77a5807434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3430bbe405fe38f192fe0af280cff3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44587cc9dd586552cf41cf99e87dd999436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f3c42b5998c28a43a11c2126e4a53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79110b5150107e6ae5869b31a6b67a99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f372a2325eb584b175ce86f0bf9a9fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50139550e61cd592298357fbef756733440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b390014ec1a5886d192b628038a09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b94a8551a70ea8695aeff4194977e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce2bec35ed509ffe2b2a6e3b8da261443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714c0aebd38ffa1254124317c04a702444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ae898b1d2abb0105c4d92e5ac0421445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fadfcdfbcb113175e94b12dafa3ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7002453c7d3bf63b3a9a3192ce9d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee41633dfb64ae36d64a7d19a82d96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4992fc47fc5e63a5f92da936018451e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c24978d94aab36381ea56f909f8fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c143a5d3d7b5e33fde0a84a456280b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5402bad8c97fcf595b9825be681bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c7d060bd45bf3e561c793de3e46b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b1fedca438cabbb6d69af17a47d12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fcfd6ac540f2afac35b33b7291f94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e16bf2f6d4bbad8e9ad4eb75aaae3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dce48d0654be4c0bc8b46957e00d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c7a93e08f88fdb0393e97e98f1dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0f112b1a146153ad7b265ed7859a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc351b51bf711747edde160e025e97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6199f4c2cf907ab819813e48292cf30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a580a610f326e7934d4bd4643f11b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc919896978437fdf4fd29716eb31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57916a5f7e9bd1b204922a26a036db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c7493d64a3d0655bf7b8ea2e8fb66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f4a65617d11e09db003f71ca84929466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae006b6f5f07cc53a5f62b0184ad69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbbfa933dcc3cbc0d0a3ba93e3d15b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6cc5f843a8bc455fcf0bd3e463e2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8146f362ab3f8503d5b84080fd8ee09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb9a089af6fbd9d51ea6724f4d1910471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213b0caa903562130da01a30cc6d01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8001c093146210ebe7363e54e33be36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9d21e75531932d8f6a49b1cb221e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02400797d8d4f75b09ea56437d42b5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a59d70c54baa2d55b61ee37782fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd7fcda4830a3ed20b0628e60e1b79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad161c1ac49b5e10fe47d2054c7ad0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c43eb4451fe740db874601307cb4e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323d3710bb191550fac5a7eaa5bba3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfad1ee4bcfe642eddc21327a54a2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc2711c85977fc2b7b4666daac403482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a1ec2706e80c7b41a755d196fe658483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887b3833daeb7145f217666a476f79d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce536464346e5b687ecd170e5194d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9dc640340bc9425b21c633be290a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7679d2797c68ceebc09ac72fcd592c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e64db2c74366ce40e269f7be920a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9743a9cd2e0b373890d6bc9dba45354489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92dfe51beb0f003175d86bf647be9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf56cc2bf49bfd10496477ead204abb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b784fe2ecf3812bee8036aa64d58489492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01138d98bc3c67629d77d27ef237f941493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8af9a017f77a2101a3f4bbbb400e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019d6883fa0ab636ddf19fabcfe472495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151198f2ce948b51ede4c62dd66698c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ac7de43884c28fed44e23c60189b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260accd2b0bc29eaa9d848063a4b3383498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6d77783602a76e35921c1f0f8c820499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702223a2fbc3b1be6d95cafc8ed6ffd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8958030e0d01612b590c95abf0bf3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ffd855785d0cf27243faa85f5380e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b872a5facd398af644ad2705f28bc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a83080f62ee57afce6b26e11a3c1c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a560b9a51452fbbc80349bec2d59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d71b035539563ae6ec52e5d68c4e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1276249ff13835422ec7a0826b767507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83c8e84ac7d501c70cc01649282524508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e43ef8c5b583235061289df33d6a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a03905014d2ae1afe83e261b06fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e461dbf6734c3dfecc3790cfd3da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b91be873f7431b1b4e99cb57760711512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d31c26bb05af22ca11f70fda1ef01a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d8a7c54090aa16a8dc07732a599a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013545021e8c8d004b8f57f27bb9ad3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73864566f0f4b6783ca8c4a4299ba6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e6ce0934fd89551a97c5ad2d7395517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf00aba78d61c054c0b86161afc8d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf33417899493d3d5d71a908992921519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9292cdc5b7fde4cd18b497ac5c84d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e3b8b36f2d63b044ffc2176a35e5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c949403d8e34c5440f132a49c7b302522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f3b68dc90fa9862d2caf0beb8f7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed675b45c5a4a9369eef0ff8729768cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43469989049890ccec17cca08f04da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370dcfb837dc3d0b0865b1054d2b59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41ff08c8e5b211c1f2adfdf53248d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce33274df399ea1632dd3f0f31378ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23b965d9c093a5eda7418437d6507529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c0a72b97339d654d6649c46144c95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c66e9d131aff3682c2a3c3251ce57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e4fa7f0f65faf6560273708d9bc55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9783df98f8a773153ce6a02e89f34f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e04b692a83a9c30c02829fbd408d65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccb01007b7ffdc3650211b2e5e0c2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf6600f1e4bb8920bfa913062b8e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6fdc1fddcfa35425eb19a24660abd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0d39347573c9ac91fdabe671ca728538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe033f84868eda99203d3bded6bad2ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd06edf13e1a28a367d8e889c9642d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a796f62e42792ee3fe4a5d119bb88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901dcb70fb83eb04f367ebcffddbdad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c327bd16555a7d4c5f08be2a03129e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1306d781465d3d5f156c7b9c3b9b79f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413c1629b8e182766b9a41a78f256eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ad986a3b81ec1ce123df3d69d37c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e95e7ad081e7cbfb8d697a954a16b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7cbda88778853562eaa6d23a05edb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ee1de0df3f4a9345a0e3a5016474549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145c7483423b08487ae8ecf4ed3967a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3922ac28603b341cc1a55cdb6508a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269767f17bd4b91a002123c13ae1ca70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54d217db87f77f9517e4c191f0c20e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c901f4daa42e3eb9528955f1f46b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9199969d08c902db2d0178a08018ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b123d3cbe9ed007f493f894ca47ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275ec62ff1cc1ce921cb9db35efe81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e2e1d93ac0e2f79ebe49b33703477558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8729c7decb83da1988496fb80e74f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f24b6c28daf34de13ce3484cc9a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73209ffe3b44b3c23bd517e1965972561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c62b1f5c3663d9177883a675e0dff3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a33c917794a8a4a2941431012f2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d4c113b8561b3846e4d88bbd56d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902c0b5c30e8e2952f5bade7ca36c6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269c77b8545127dc2c26c025447e160566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cfcd00780b4ae8a07e1fec7a0630f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682c9bce41f55e376a5991fe467e023568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e06bc621313cac2494d9503bb6c614569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069516bb8261d7912c7a928616f9375e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf244dab85a1e57521ff6744479fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e76fc52a106a3359ed485997773a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a321a29f7eee07afd207dc486762eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2351ad353514c38c083d7877eff0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c007399265a22e72d8063eb934f936575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d8fe8d0a809bfdaa36ec730e4e63d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf36c07e6bd8ea5bddc14937238600f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5857705116a3619fddd80f4be6eedb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2ab1f74cb3917df372ac03592402579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b58124af78cb97ba763cb708e4de37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01b26e969378d760267f517d5cda4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bfd027ba43cd185982d4513e7be2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4aefce010c0d17909bbffbf8fe483583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e298b2193cce449818fe6a40a4a994584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d52e9ab787735b8bc9a36258db085585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb78700135eff5568e89ee16d4a3be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05caaf8ab645f5a8e253654e8962ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caeed20c887063012eb62b0b4ae94f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c59ad71c174d3aa178749dd0c4634589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce461e7edb0b745405e5f94577c8aea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d3b4abccd2ce25f1b8b26756c39f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e392f903d866131e1008e105f0f208592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad6e791a3896f55b2b146874a7513e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f274beb684bd80ee9b9a86687189a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b154f6ff10a4231692787401febab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40b56887f7f8e54c3c299cb340999596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a952da16a78b10a4a4c49c599fc5d77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d68b0848e0d020b0999ff2de3df312598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc7a67e9f1f1bf247e2d80aaddb5ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c359e538d2b0fd36024ead69a4d80d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf41aba6caa985a47cb9a7247b988ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef92d0a8fe497be3e4d5a849a7ab9ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adfbb9949d3accfbf4d4931cf311a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e8882919638e32e1b2091ace869a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e85e0480e37ef2add927ae2c9671b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a252651c47fedef8c7d9774080a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4445feb10d23aec4193dece895468607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55058ae3cfa8cd32302d2950a64c09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674687e3c4daca09afe24a2e39aec265609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb603b3eee794e9ba608a935d779a62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71b14aa38fb876c8db5bda988b1bf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd203ca7ed929defa569e20d5116e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb94653c52b4070a0030f9eb6cbe550613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1284d149fa44cfb58af31792eead026614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13065aa3a2686cca0bffbe0f8e8d28e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cee282bfa1db9177116131fae346e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a392c9e04d2ced5d3fc061ed9768d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f975a0d6ce9fdd4b5bdaff1f0681e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e1b8b79e26494ab43ee0cdfdd70df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06723798f246c30f62fdfaf4664c0d7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0313564c09e0aef1f0d6aa5bf842e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ba2d81b7191be777a375f2f520d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b066c456e9e2145ed00f00d5d1b23eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce19f854de8bc19c4e7a56a31bf42bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daa7b8c7ff293ad1bed949693b6b95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc33967054b8f0e1f9b6a75a804d4f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae5a59f519a723adbba3331592763627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c88a3475ac87004707898ce41f4473628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a7312420e3a795d0beddf73c2507d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406a1f6aca6de1c0af0ae577126d6aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48256a3da60f97cc58e8dd14ba844f84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f447c3787b0134e7abceab420d2fca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4935d3ddcca15255066e9dac18ad9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d266a1e0aa4a4809aa6a1ea39131e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf432e98a315e6ff986df16f59192635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e10c40a440c3674cba1a049cd82a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8778e33b7d656c902b1215c8e1a6542637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938d0fcd6cd999bcfb5618ee3e4e463638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efef27b4dd8ad0135f9e905560028d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e004129dd638f007dbb391092085a23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690869802281cd280ab546a09ccac7ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41be238d9f673023a127140b531c32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d95648c3d3ad1db5ac1553bca9d85e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00c42965d61aeb1f827fab24c18c63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46698b081001c78cea61f65d22efb2be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92db560edd526fbb0037aececb640c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b16f3f20e713b6c11bb976cbebe0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726842e0e88d6d2a2c12471e25e878648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cceab7687c4a34b79fbeb083f809b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dcc4733452b3e16c0c7d5cecd153d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bf9b050b4b8f80a8bc09d60d6e8fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280463eda68b7ba214b808a9c612c3b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163c0f833b80c66b80bfddb63e353cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318dd4078b97af150fefb5f4eeab4b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00369e8ba32c4d36d30b3b4e574a0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce9c2807d3a84bc01620a6e57acd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd02db20106abc7a23e6324b73d4cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bf7b160573da39ea3dce9aff8a252658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56634dd789519a79fe9acebf98560163659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9891350d2b5ad82d1b4669d0f775cae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871b60b2d7fa1331bd61f78249c842661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb28aeacec1b06c541d07a8f91a66e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239ea47521f443fbf4b98b7724d8538663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ebeb76f445c41eba20b36a5d53eeb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbad86899d55fe40ffcb888f58144e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb137f681c33bdf80ba480b416a8be6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e8546be8ee22122d54e716782f562667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119860e9d8f813d254db3049d4492bae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921c16eabcaa3fc8867c3fa6aa1663a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca832bded26c7a4637f7528feb067f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861cfe27ea6cc30d68dafb1b2fa0e13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712330421ccb7ab491995ff8e84ba7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a2542538c10fa003fcf6a14dfa059673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d008c7bbea1a90fae5e4e8cf67e459674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bfde0bd2dd1c57d610f07a815c5d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a336a56a13de91def0b6cadd9ce1438676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eacf56b697b00c1c7d75d00c1154da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3d19d20303aea779f2a4b0a9f4b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94812335c47d7ff14193cfc789ee1f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e057fe3e01be751cd359f9aa05f0f8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f9f0596ba3e2ce65f602a1c099c5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afa5dd0448a2eb176d2452a3e85d8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9daf2e7b3b199ffb835de2b70879a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816c83f7aedd31db2c43724be91eba8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f2dc69ac20ddffa97f3e75c49028685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb9a04556170f106a96da34263b3fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236d593a06d24e2cadb2c8aff0105c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b8bf9c7429019f508baf5f6d82bd5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7fbf7b73db1eb910274da573d7d51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98d2f4d45b619dfa712c291b03024a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07a7df6d9f4fbe7219d9d7a39e8afd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200450dd1f1f228b35a0974981904ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f651f773cd35d046b0395b74efce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad6035697bca3387e0ce9520e20d01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acd15c665d7fa8a3773aa0d57c721a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f82afb394683dda0b1aaf868f994ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158275b63240695f9a6d8831b2809ff4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b981d070a4201c78783f972cd069c99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a97650c91f5e4143ec85e899987d00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416df76536cc314b0c4af242a8e1371c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229cec7038e7bc6613dfdfe8a156a09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c65bb630007c0575f37b9c2f3cb159702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101e11f346bd5a3a527c829dbd66374703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c18aa5ddb9ed7b40e198f329c6baa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225bd0f9662e06d69b672b856bfe1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad72e002b5840ad248e8aba10075507706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea72be0620f2a33424ab45399b763707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e34503f75ed6e13b1008157300150708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211d6ab5936b247e6598020dea3948d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434af3a66e07cdd625473b547bfebb43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9af55d2b46cafb6ba8c3ca8e4f6346711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa625d5ee5ca7168b945bca87964e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc784f17a1be5c9293ec8b8c59b4e5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9708af66689b7275020b0192b4be438714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f507564508e9b4c688d929c835de27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12318903d2fd24725468458bee10de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf731ec8855199fae6195a7d08825d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cece6bf8333769e0689bcbb1cd0f99a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ad7455e054c280430029bf61c190719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1588a2b1a8366af6556e1953501fe0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cc7ba6a26d5bb4231e1a9bde88806721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a828b51a406f0a74017b662b4f2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d344f22f9c541ba993099caa9728d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca469264dc0deec86e6c7f9193faa4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c1da0c15bed9fb55c413f3c91138725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589fea414c16ba627f606ea267453f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224a7911aee303e92078fede1f906d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a4bbe91bda26919904d6f294d9ca5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620ae953bcec76106fdaa11c93c0e71729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b462a468b10474b17ba6c120deda34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21dbe3c703ee392cd243a98dfd799731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534bc3c01d05d05433423a89ba6bb5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468b26d442690e533933598ea0ee180733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6799d523629c88fdc753b3d770eecfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698403beab38fe22be0b7431adb75005735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c266b382e8fb92b1c3c97ab2303e57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c66cb75611b018045b6cfabdd6f8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6508d73abc905b5e3b7da64d2e5e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ae7a5d07ac6acd106cb842b458a45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bab29c9a58f6fb4d9b3695d240b734740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d560ba23d7d9749975a88251b47532741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdf7ecb50b2cd23250702af817ce00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7736ae3c0c02ada8f21e390e7e279d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a93d8b037f533740536add1d1e8229744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf793397b12c1f05ba3f9ec42a60f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee2d2df37c72bc8d972ce2cc7cd10b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff473f4d61e063ac46208011d85461d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071c46eb312c2d62ffff4eb3900cf4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064270789d6e06aaec49969fe5542402749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc49b20fa910e078aa95e3a3d63aa0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7210d04f376904613754356a77d34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156de9fa445272a322ca9b1d39db1c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9eb67fdb9c0508e73e38a35077bf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7297e0778a07bc228da4ed6c76d3ab0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745bef83fb53c943a70f6d21b91cb1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c3a35c22cbbae8bf32f9c258cb16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79354cef8c6c22121e1797daf693cd1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea740c993370cc08c80d52f0e5374d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7469bacd0c05260c0f1b42d7cca1d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acfa2f5bace82f878978560c6afb8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106e20b11c8b61679e74ebea63512842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249ef7610e8f9a5665a1c86268448033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a2506c19787b785d215c1f9241a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355e86f7171278ba6f2ebee96947e505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a8a909b8b74e71afd48f2d60175b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec39368af0357201b2e165bb6cdff1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c381d34fbefce186f949307367a098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a590c4d3910998273f57d404ee27909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55bc4f6429961994b49668e423f9dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f267fe9f1857afbb74393209570dd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d653a2be600f2596a7312c77e0e73512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf6733b5d58fd373c69ef17905be1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d315446aa8c515ac4cca47a549bcf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba947394f259833d2902333e6bc56f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a5a54b1f6bcaf144960a7d4d1f2fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e0c48679676739f1139d4c48cb5ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83d86c1e9734cac37ce3a80b50523518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a8ecf64a0d5f8e69d7d3f07c5e57319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d655082a730d53bc703876be54e2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291517baa53354dbec2b18405cb2c6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386b535e2a1c85b27c3730cf04fd1c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16551da45a252ec6d541504ad3659ecd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b89d2f7aeb63846dcc7fa656e43f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156dcecc356b0d08e508aa8b02dc7d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e631d5143c66326ebc120a412ed6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a12652fa0d0a8e711c06681a04aee327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b2f5058d9b8d51d4ef7e7c071d17e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e3cf7e2fcc21d3a74b6e1a964753329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73738b061c5c78e659f49ba7cc1afc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a5898294dab1ac164cc24d963aadb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9864ebad0486f37de6552306d9a06b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be397cbe13d24937d5608d073f95474b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341a155d0e7340d7c852c8b3778f34734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e404f010b45c2943d045f8170c70135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d1d2bf85b807bf23e643f5e6acdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b244c186c8d20d6a8403440a193f2d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca2204b252e97ad2fe951da3856c0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c6a82c427a6daeae32a81767192939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374fa35b8e7235011e696356513bc8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf5e445a296b653d7db2f9a6c4440941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3442e742512f9e43d5da3a5f8e3cc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d668bab5f350121408cb18109382343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd28f97030296390b64c100100bb6cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff40c0c8464200bb5ba784d6e9f29d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3202bb1f2a434c857263e58734de2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4573a366f9be228d68d247e3b674247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d759ac800cf2cd6b404e29e17613f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf2e6b301b6d324670104a7f91620249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac25db7a51c336935d230eb468394350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe09c791c043a8c9e98b9c89b5371151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d26b48c1f7f8b20d6c63a358d6f87352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee4ce9b2174286192fdfdad789f8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa280b852f797109cda22510b1dd165e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b109f8759d6f300a901709daf55f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212c3d6838ad4fe9d364d27a59998a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f3193d1900f52665944fd8811b83f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ab08c78a3484b579e06509d77369358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd139c5d4bf4493de40980d304311c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e36c30199159105e98dfcc434a71a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c20395ec9616d81ff0fd3c5d767b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238cc1af47bc9c609200ba155b7f5fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749df1d206446aeb08ba357237b898e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e5c42c73d7ac2f513ed81e8e1257364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e13d45eeaaa106a68b64fc57627665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145800896dc57296c16d2386b27c82a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b2e9c80b62fcdb4332363fb102d8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec441473161d5b4b1138c9e16dd80568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6b0ad374fabc8492d51f42ce8a88b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe0706c87b2418bcf0eb2f5c6761a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c75e64772e150a1f2950bcc97499b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b52418b59a4ebbaf2507c8b7ef6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b42a1dd185d4da349fff45afea449a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dfb33d297d25158a26e31257c0c7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d623f559f83e4d12b4d74717617228175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753f9cabe5a4eecac8fc55e4b1b80f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c5d72a6cb7b64a3f022157edf7a8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc9c25dc96993337ef3ba52baa56f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c5f7e32ceacebaaf93cd7ae9de8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9be110dfc835a99fce4dd5161fcb7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ce3f7374d6eb9deb5850bc503b9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b337f00458f5a70860e53a3138b97b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e07597ef987c2168a325e3bd8a6fe383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baeb009826105d08715dc5430d663a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408792a5c9145a6e0c61fcc5ad212b8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5903e6eb9d8bfbfb032614c62a2ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce79cbf6b1249df2aa2d6000a68bb3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7ea2d6741925bef1875294b74deee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd43fe6f44301e2b0e84ba92de4e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64295d988731ce70c825d4ee52497490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fab2b18dd8b39be2d43245a4094bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3ad4cf470dca01c614f88ab4064e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b4e8deb315f342333bc1a1714df093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c2e7c586c43fcdd67a946fe07df1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34de31f8c8a5a5ba6caf2f96bec62b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d516b35e2e2e4ce9d57399ba47cf84c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c791a25376c59de223b3f3c6a6c25697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e072f25e5ce80d1cab8e53796f0369298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d11dcb729679ea8ee4a217b36f36599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9ce53c15656258953812539e7b190100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100e5142082f603915e6e4433f8e071101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1227a7d2282666c6a782b9973f403102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40fd8fcd7f151bcc699ed6d59a21d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec39f2804f9263c33b94fbd7077d5ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9edb1df0e363e17332c9558ae64a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc1cecea91f8becfd74891c9988e62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47183ebcffd2ae1c4c3dfbb8acb754107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330df93f3fc91210e0fc6f00ecb57f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2436e89f3fce1ea59370a9992f9f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2e053b51d4ecb851c39eb692b4896110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba855e5cd70f882f50ebcf659fd571f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bfb9157ce750926989d7e18f5483d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e3c3ac9cb03676a916c96cad053b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c579a2171054a87462e1caccf566e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f3931df8078a33932f62ffb177fbd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac02df738c2c279cfe7ac7b8404d878116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e6368d2fb3e752fbdf24899017e63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc13b7b6608523170974498aa03d54a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863fada90ce0f50bd873e30c055a93c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b93d032e5700b5e8ff33a1c8c93a36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c355330881daa73047596d18f2eaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a60df2e8d875e8b5dcd4dda4994f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2aaf1bc359216e06df0939a935ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66355c9ac33a51af495d05461b510aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388872ded85742709db2d47c6e4e85d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfad47a07eab8ad73edee22e08ae34f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f906cdc7f89ba02567f1ab866185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb949aa95b1db1ca98cab4083e9a3fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9d8e6810fb33307807c78c6230686129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc17fa399e5dd9e5155c5eb95dd9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d702f5f4a7b7d26267d78b747ca3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ab91e23f5999fe43c58f966c0cb76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b445f07665e5745ee0589bb3bf0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7cc5fcfbf9390cbf2d235a39c7e5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5a802bd1188013262d26fde8095c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95134060cb372c7a731cc2dd7df654136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a36eb5087db77bd7e20bf2bd57c8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6925af8d4769b7a999fc06ba1a0563138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b472ec30a865f31ae0c15a581a920139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794332f01a494a12c283c278807b068140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3deac38ffc0597ff8e0dd90c454098141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8816094b1c50e316ec6c4c186577d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a908e801cf33335bfa0e98dbca5315f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1969663a6bd04bd315363e868130fc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5de59523bc0830bfb2f33a7735776145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9dac1e7c52130c59fd1bf5802a013146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d906eb262b44c2efab639cb7e22949147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527e080b6bc0d850ef1d35567ea191148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278db0f4cae6acef39ef9330fd84650149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8551adcf5e80aac60c0d77df217b7fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ddca5baceb29b97dee1d42ca3c108151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef4fe209192e569729b01eb09c9a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29049c425a94b1e7bdb2257abbd04c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac4dcba53ac45da25fce2a9f489719154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e92a9ad7d7be4ec995efb25638032155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d5831d147a7819fd45ea6f00b9206156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa8dbf7212e95d49db6e497216e31e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192e2dc78fe8a7899eae5edce82655f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bdee7d3d85b029686a5b50a90bf6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cace4da0839544507f2ebdf91ebf23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000154209d7b7c58f686cacd1b45fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907878c313722d47f26d3d3d8344a3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32ce49500a3b3d5fe0dd232386022d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f958c9a92a9896ce6e7725872128f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17cc70e6d35ac0b35ab6fc9516da00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f08f7b10783aae7a0969d71ac36f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934d87c43dd18b754ed7e38284e3750167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb3d2b194621bc0d81a768c33a932c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe664860293cad2722f68f8ad23033e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700cb05d4d1740277f96027248b779e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487802aa3e851c4d0bf05bd84da4221171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317a8e0ab7c16b0b23eee23f82c9876172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45ec26010cd7d55fefd9461b136f51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646c9fe8450fbd06c8da9924dc89678174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9fc9dba3658c5c8ccbb36891e9c2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd72a1fe61441ed6f0e96b32fb6ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4250b06417f723a83d1a3b62c799b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23442641b2fe7a3206d9c4ce0321d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c0768286a0ae08f0d66746d93d309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afd5de11c068226b2f29ea7454d472180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afcbe88bc64ec365a763805284e058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b9156e62b29b10e4ce2a5556e2ca4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23913b09083eba7fe3c4782309c19afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c887bf0ab54d95d7b4616c3ac1f17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbafc0b9903cc2abc229c2b48a7b6dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc24f94a7f0380d36cb253f5f128ac8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e175e0212abefcb68f80b1da4f47a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc4fe5e2b7ca4a8c40a7709a821e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ed8e25c4b9141e96ddc941330a8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6d8a6bbac12e924ef30381eed9ba5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c3cecf4fc824dd40b1a2f134affb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea793be7062a9bd6c45aa76d71aaabff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfec09828a0e888e921c1b04f5ecfdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927a054adbc40f12024be348837efe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15b648a8f7a47168205651b21edfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76201c4cd8952a88c8f924998f2ad527196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f81576b460c3c0e86fe2e2168c2d94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f881ec1cbf97bcae9f00e8cfc3c4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e003d8de615ef6dc36937a24f10a85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1658a422eb3b546319f57abec724dfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd486d27d60328c2557f6ddc19ab16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d202fdf8b64aa43c4d52998dbf1be5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e66f1f778e10804f9b718b8e2173fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b81993420a407bf1166cd61e03836204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d10416fa2899730306ef7249ed06e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf6138cce93af64d78aa2cb0f27c79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28839a537c95aebf8245b655b7669e59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4578412ec4ccc88b18c3a8706a5c2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f634b3c2832ab1e9c2148c6deff53d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860724a2644673e4a7eaffd58490ec38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597343d4d037b9578b7f54a310d5983211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028258eba2dc19fe92acc1dd14e5c37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf14b9006edaae0f1bea6f5c18c0b52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ed843cf87862967312b3f0799a60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9872a30e6f9f1412bad16e0dd7d97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c3e957c77eda41f2274b30f00ce12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c2c8008de5bfb1edcebe671da2c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8402831946e778552da9b0c8c4464218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416dd25dc168849157328df85eae259219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c706f153ff915f7198714e950d03ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3e8695762c4bebffbace346512b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a853bc326d765d6a44998247b08a6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb77d359b83198cc2786315aa39e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3f06a0ea9b66b822a9e507987b5fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5fe6192335388d94fedc42fb563f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad161f3921872f5b3b1f23c99b85ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1d2121de440f43346a7d05a77be2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21976187da2bd3f2eeb060b03c435096228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c6d1b34f1bc34c12e38678266450d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3b277e80e711982630bd0a0fba264230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d22bfc74828d2c62ff6043fb6323231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf8b141ad946c4e8a090ce0a824ea9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39350ac0449be20420f585de31688ef6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150300f0132292cdcd06831e1c6f95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02617e0eb8f2081a6a393bd81ba67f51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fbbe197d2ec2104fa4ff214a10bfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b056d02ad681ea9d3d2a70136204cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c77802d877be1fadd87762383d64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98219c2d13f3d6f20f04bd17b0b52cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dba532143b7e854b3b17d4d15c029f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f872b33f6559c407d844561ebac855241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5a38e0d0d30b9e75dfbe8d8b5bc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b0cbf684c0361e623a2c95adda26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51516c5e923bd672c87fa3481283f51c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580d0bb8f04aeb3a839186e40a9b192245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862213f0578779a573f49d0504d534f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6467be69b40871dc48397b6200ee7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f60381155bf8e8d6cafeeb95d6eed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960236ab96f708f42cfffff6e8deb68a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d2902da06407d5d5008f799d7740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591f6a3f9714385df32a2ee26afa629251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b923e43d35ca96d509ceff358013252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157e4e9f87dfb6ec3400968a74098c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f730859d224e69c6718078e5423e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5cf847c50205d85d1dda91d05384255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33fd5eb8bc38286c8f8279847783cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19712fa65cb2078366aa41624dbff4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35a4befc8e11b7ab7cbc9ce4dd61dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f1d9d40c9d6e53ad94119379ca1ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09665de6066286fb5d1ddd0d3edf18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4612056a8be2944236209de6d0b70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f069687f59b382ef8f422e31d5a75b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726cec3ed9c917ed8b9aa99c6ccf03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e6ab822814dd8ca1033cb11854e4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621438ecd5e9096f9e6e545610513f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cce15b1f83f99967df116598d4604266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43c39e2b52e1796eeb71dd9a0657eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcc62fb1b309aae036a3a7ca59255d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835804e82f2b8647c04a674d35a81e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bcbabcc7237fdc0b6afd6f83233ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bf21a88dc15e3eed9cdb8ea6555c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c4389f834bc412f1c2e60f93f135d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472443cfc6b45e6c4c633929f1531fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba109d553284d22faa376e8245d4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1a2c4932d28ed97d4b94938fbd889275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d51a2d3736e3da53c7ad82ebd6c4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4521aa0fe2869bfc492a913df79ca5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13670409afb5a58f73643d0b909059278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ec28e095fedf7d9f7a65bdbdd938f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f482e5d8c5f08f2583817ccaa3e53a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfb985030b91eb78493d55d4d0c2d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c74e24b38cbe139f3ae7db6226f367282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec2b9299a252b1ee3963cc25a438d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31d45b6bf6407a7114265376baa60f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52041c6510d22fe21112111e89614f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725412730488b2b69bd0b37645e6245286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ae5ee6bad6aa7715ff40b539d29e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f8d251db009799a0905c3caf744a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd958c7dfa58ad929530fc243a607b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217b1e6129a30253fce88f70141320a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdb7cd627456ce3c3fb88dc7393545291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c24277876432d8be1b4003c59450fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed983c0881a0f68556b64a4eaf103c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe430e36b99d6e6472f59f387af5623294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268c8c4d0691eeac8e6d3f38b2e725295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2b0529cf382d3ccfa2db8a1939e98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49308631df29d2c8e8d2acdd41e82548297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09128b7fcb2474e7d225a8567cc4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475e93b3712b5419f771664ba929c88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1abc2c0dcf7a3309524ba06bc2860300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b824b5672f22d8ca9b999162b7fe1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb515260a738b3af80d55887f4a197302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caeb2da610db91cdeed0e2feca3f64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1edad7b45a08b9b58bb7066778cffa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c25ec6f0c3449f823dbf7bd8c045b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159c52afb8c888f254b181d2694ef04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e791b6db65ab4a735dd31facd4f7e80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064960f978aea958fb867a49fc695326308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fcd7208e2b1dfc86781d5f3663695309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bb17b3c137f39a295ce0e0fb2d4e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3568b2c657c87359bbe24a08761b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003c74b06aa5352909537c80b66882312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7caf661ba1fd54c9bb5a0fb8aaa048313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1996e4099aa5380154eb3c59ee2c93d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd42e74b13c4c5a056e328f6d1ce2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6605ca4dba325005881641cecdb4188316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4dc084883a44e4bdb78ef3c5913cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb51a070cb22576fc5a0d5652f77a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edcf5af6dc4da5903c3ddbd9dc92e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0205f154c7005fd0b4fb4860057152320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e56468c09d2e0eb5c7ed2b1e29408321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d830ab9809f751aa4ddd6642cb82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaa35cebe617a7ab03d2d5d8f4098e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e8017e18f4a764f1616ec6169ce05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8679f84efee2d3ab5f9fd8d42caf60a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7834b34587ea12409e1c02e90a45e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876513d3c10b4ae6fdf9f943567a930327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f53e07f8cdf0507a5c6876c8708a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e76be9b2dafa12b616586346986fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bf50593359a17afe5de13e8fa31c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a4413396f7699eccb91ece2c75fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c906a74e73d586917572c02308a62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43423c8fc997f3807cae57bf0f3ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01226abe3e21a5bebbc3897e2e4801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f6309b91a44769ba84fad13c9230d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df37698f0593b962aa80679a50aae9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3c6431e5d40804c782fd0a6255b37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b978216d87deb89238acb4d22a15f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d865996b3f735adbdf686f302bb6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d22e34e97b7257477b6184d1143608340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c05ed7e486ad814417853039a0065341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b0ef1c08c1ee7438fd54b344a8d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d5489125903229269e45dd7ddec7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991b21785044b26a5f62a2a098dd777344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69ec1a3b4bfdede45eb88b7ab8d56e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dbfa57df3170d592d9f4f9a5dd2d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0dd71ddff6844e457c5237ee433f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee9eab493725822b4e74b152c3437e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad804e139744ae6018c3898e1b6d007f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20586528c4ab2a47bb9598615fca31f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d78b86a0e0de08ce3504ef3f145f6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42805459970096780fdd4fe999ca21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0212eaa852eda84e9e9ef27e87ec70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933ce042ec8158d8c9281c4e1c20ca2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44848d9f08bc6c08fbf6449a40791633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd47347e7fbd6aa1616903c6f736da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bec6c72e832737b1176a5d9202697357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283aeb232b8f8fc43587b77d7e0b36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe4ddf6de3ac09e5e61e18d0ba145359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf87c85844ed114083034b60542cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92a88548d7822eb509ab6f8ca8141361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730717188c8ad20a51547b034048e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62408426169d128f1e8360c8aa9a4c1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1341647c272d7a517ffd5e34866761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e49d0cb1afb0728726ca84018f86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea35846e17e73662d51ffc2131bc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e430ec30f34969900ed73b401032c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc3606bbb45e41663edfd22a62d84a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e68a2ada84d9eb7607502bfaa70c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc51193dc63923e5ecac30ed25cf8ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7904d07080464aa4db0046156af21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d61680f09bc64da8b3d647911051372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f0aa653c0380b91cee16fbcf21318373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd88f1ee938918780ff89ebc14531d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79439d73df18ed3ff324d42287177063375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f91303633986c92f631cea5ee36f32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663d2fd256fbde973fe772dd84ad145377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8985e366ba7659f39cd58d77f4193a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb7bd88b0ac8411c1cf74349dc7a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e76c61319d3823caabd5371d73002380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffe181b610a3fbedbc52bedea5c11b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1914e0c542e51a355058e2663a866382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a05d49ddf359c436306c79085cf9d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7344764bc3fc0e2515d10b9d1c290f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fce74ccd63e7a7343a5a1d96448c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55bee68300b203bde2d4391c0ee05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1880848ed698b37b5b63e45a61fac61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcefe3515d8444cab3ffbfa10b398a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd725cbbc997beed9fee6a53f4a61e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912898a5e7ecf030720f8ae4eaab55ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0573feafdeef713d1f64dd3a4180a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8849e3d54434aeb9ac2244824625392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda186251ed5b42854312690ba0167cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a8f71c540e03a0ea7d24c5881d477394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb2b0b1a5e292f3345bcc6171bad84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357d03413dd10b3067108cf042e0ed5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69b105a0adfb4781aba36d68609eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ee6449f892914df2aefca0cb7bfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94f42b8a36134dda005e2a26ede31a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a247a85b925958e51fe455c2ebff2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361f3ebb8e1c1d27c0ab0d431908a6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5527f24cc9c1fc97c10470374c22c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead5a540aa740e16f26e115e73cdd02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72695406f1511ede8c787aed40801d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e1f426fcbbcb5c97f3949c0f7edd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1b11ab15d694003a21ef0abdce46c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f585065d14b43afd7c38645ca50840407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52e1a2c4937f29b1fda3fe0e590970408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1261dcf499d2825a74c53b1ffea79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342493ed790ecfc4d6da2e929334dfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a43335273999765435eed9342b6b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba8a19da454e7ce78a49f7d65c0fdd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce8994c328f5e44bf0e9d05c734836413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fcd842f259cdc58b68fa5b29d2d02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6710b513739f6610322b5b14796124e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355ef18060f99589db2f2bdb088e9ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b01dcfcfd2ee458d47f15c6b157a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7e745f3e3cc52db8baccb3359deb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af412f792b3ec9724b21bd498371d23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236713deb243b6a432db5c7874e6aa89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f27bd007d7bc09e504af89ad01cc07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1ddc50e502bc4f7f07266e9af4788422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6ed49cfc36c1af5195f5aa8c9e0d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a9c44eb31797a0f6a7a13eed8523b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1c87b2af14465e822e432cd26ae11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1b743257b7a7e0d44f036185fb434426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bc027fe6aa3cc0222503f75f26cee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8114451a9a85dfdbee8c3f7a8f92a38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2820d6700915cd8b27facae7e96c48e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e03795938644d537030f066d922234430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6581ce4f8f859f8d91369a4d6fc774d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e77f80d2a294f0cf28c20033374ea3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60925dcd9ff8bc8df058c6ad8a68f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dbfd136d3f14755add6487494ee70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862a3ffcddf9d41da90ecd286a0bb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbe3e1eb5dda48e5d1fd1d7d50a2da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950eaaa39bbce155fd2f3393ea9faa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaeae84ea5a6f9f32da36198a95348438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dafd5ea093268110f758d2c0b36413439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1292729cb13d42540bbe12a9efed64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915bd8b1261e9a1bb5e92016ba8f336441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f109aebda489d3a00fc71e1bdc6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd492887dadb3f5063899fe96b77910443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a2873aeec9ca0e9d85ffb13398ace444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f99bd6dc938c5b32cef0068632be8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1fc50c9ce659e9fea460b367faf79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fcdb6d17c30808e4149bbe0a42054447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b5987e518624810781276a09cdd14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5dcce9fdd6d4345b47a65fb22faf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a6d3c1793a841ef95725df43f785e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403e8a58c7ec571add38b0b5f61b432451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766346c6329e8387ffb0e1c3f53df4f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425345c4203422c4389d07c0de5d2c27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141f2dbeb682eb494c48aec7fa4d90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781db0a279086175353cd35d63587b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5299e323d8ed6b8df7417ca26ad140b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cee48ff52b604fb085f5a229cfca5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53095b1f9c49fc842d5ea3dcd370a07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caaf48d3d333d5f1ab84341b08fc09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b02b22cb06ba5b337e4d289ef9b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be4392bcca9a353f5821ac56f14a0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3225c4626c54cd36eeb2d8bbd55c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f88050290ffd847f8257dd11c78f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af234933210f27bbe5939505cb541da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f9266e92b82274d2656fa891d08d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d42a3342ec3a0fdebc77fa24f468c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2893fec61c598f65b70bcf777e441467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c8640dd004a58cf7a7ce793f6705d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3b5985be870f4c9bec468723d340b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7561e170aa8d0ad2e14716298094347470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea8fe1b9baa3e8a6b0aca7bfe9306e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77799f3c8968e35ead441ac93bf3bbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e78937303bdd02d905a205d1d4493a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc7efe4434c270404cd439be96510474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de2b98f876dae5e3dffccdd2a81965475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150742cdd6b0fceb48f3cc3edaf0a43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ed1aaebc462cc77e943259c97b39d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77aeb779c31d6106215f5180df3c82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e411c884fd8ba71de483076563429a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d348f8de646a17de83053ddd75d2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be551caf0a642ca90b58d422626dbe29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e292b3a310728ee09b61919a8d554482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc55ef6201142002518aa26a444961d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e17fe928deafe5e3d849c53d168ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3d9cb1588e0bea59a119347310571485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e873d317b84cd4118f47e8dd64bf885486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025df3d14ac7c5dc18729ce0dfd083bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c3245bd6a04a37b1cc89052b6a0c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2fd1fed2186d613918455b79cb53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6563e45c6ec8a58ff8ebd78c3d77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751bdfa0af5efe47b405d43bae3491491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c68f13ca3c2dc4c6c1cf1a91b09c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8d2f67f228796cdefbe2ed436cff6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45a63e4b762eb65d3fba50ef1adef3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3619595dbdee5f8f974c4062e53a2e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e04835a110c55cc1604d3af6b34f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888718c35fcbb2630dfc94989eeb966b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab4d43e55070d9068a72c4c6563f73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25367c7e1c8f6af455b40f27c1bae2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7b6315f568f6d36b18b638c08725b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b83f80aa0e85ceed3a2fb3dd1d82b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e30fde5e23cd37ad338fbfba955914502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572474836dcbb03d122ee40c76759f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac6452fcc9e6d3f67b5c3b5b08ea53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b5b4216c80e7f67d6a645fa200a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad4c9218101b1e7d3f12624b1f886c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e039ba315e147de2b77eb0682facf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdb16de54d272882d28b2d9351dc15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c267e7c1139242162c9fec6af4010509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97747540da1563cdd879b6faccf209a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5fd8b630a3ecac2f208d8a20e8575511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170dfdb514773a655f93a1d466e13a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e57734974c354c315fb360f455e15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424821058fbb25b9f3a83086a234b64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56afdb9adba73e970d331ace26e780515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd969b5fe9d00312de389d2ada5cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da7f4e09ec4d32d135fdf875a954aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7186bc4dbd0f4799410499d8deafc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bacbc0714cc79ae96305eeda89670519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f53702f2d2c06b8a1bbea26cd05b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539db15bf19137f6f68f862d5050873521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da15d34a38e54a60d7da6ceb52e0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507c772f3d5d7c0ea9130f624a817f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fa523c2dbc158c4e5f09adc4dbfe0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707cf537bfff9b8381b34d5094b9759525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad50eb64258703bf3400100af99c5a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28191cfaa1166b5ce9a3c11e53fb4f18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d6ff57dcac3d06146f327c21fb4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258267ffbf02bfa6c726a04d4ff9d81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba393cc2ae4ec3b958d22c766bf36e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a14662ef89bd0b14301496c82868f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318974d12b13929ee50dc96f5b9d0822532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c2238989c1d914b2064c8604e736f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cc8c6ddf464ef9283cbe99c69bac4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11e972535f2c448b788b98014bfa6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0787940b0b632725bd62990fd9d3954536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7050bd9eb3e7569f3f8f795a444db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cc7d7452b4acc076f2ebaa19e3d4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2556af93ccef984940fd3357d2d7df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca524041a8087030aa69cb2b96c9ed20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a12363d2348fc98287f596aad698541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b87a8e32ec7d2c06ce643a8c0edd84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be12f3284323f094d269b82214d2b74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e3bbd49086752f0c4214d60ea13d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99975682a2a963a6ee2be74fd24a63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f241c1d0440bb023349620bcfb229546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0cb7908033974360916a793ab2a38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43adbb6648a5165d098d6f209fdd22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900ec4195272b1261d73b27eb922e8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe10385d469bd19138b14d780ebd2d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dab84448a696b82469e3cef1dca400551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a6b03b8c56c122969de42f1b8c382552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b6df1e1bd7d6822d52fd7481782ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ad23d055f2a0b9d049956ae1ef0b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196aa32f8bffa8fa3bc0cb4941f7dce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea4241c5263b07cfa36f3d881748e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49c77c59e1f1d27ed7acd0a00b88a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24b79a5d6296950b907d6b22336e9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220cf0851d781f31c0fada60d1d851f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc5f5a7dab3ae8738b567d37d8e5d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6e03c48c169ec27512db74d882797561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb2650960fbd2c5c79add40648c422562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2698ae5f1fc52186f66614ee014b46c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a994173882dd6d6b696969571f65e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf46c2b0286a57ace1db58216252f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e54e63af1221e0d8dee4024b886462566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e88466881732cb2eae44a86a3d3959567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a66064a22bf37fd0aee6ec59749ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0347b5ee08405b59a9b827b241c51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7739f446de4157a6db2bb8045661f70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f451e31dd89b2ce252ba47321d62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53b7a8b8487127de32eaaadb8dc267572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef80fdcca89e968f50e50dd924ace49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a252c957a540687479c815c8dfed89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f80c871f509e8a1f30533acfdb2a25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f410fcd7064a3c80f6b6031b8aecb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cad8760b4dc4405abc202fed70614577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a41cc4276e31570b8ebfed1cc5ce59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780a5a785d0f9af7d2426682212ad5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e97aa7f39e04dfb5e879e2d1865c05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f957ba0204daedd048c15920c8451581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f83df746e8eb343b483945a13de01f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022447e889690569e7a4a5caa30649583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65686347833ace73a2a985b7ebb7a52a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6340d935f31a8d3a7ba4e50f18a9b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbad954c1da21a2a74d1c76ce45ef2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06c885e1007282081305a85705bb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bde4a50960d667fd7a1cb3f988b388588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc47467c8cf72071a5d0d229d25e39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd575c3bcc80910810b2defc4a041bd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3a680eab96ab7e9e807c6a41c74a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb1dfd40c144b7b678712c6b4b976b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f94981f9b24db3b7e0643f2818fc01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb44150938c9e25d7e7201c7cecfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d471f4894a4be1ca32c496d56e6a50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1524a0fe61279b21ed364421c6ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3634a3b987eb1542adc0436e31c1fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4326122107f566d2054171f512bcab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b69b824352f07151b039889fa5e96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae4938d2934c30b5a0335af1d050bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da1cc06f4f745c34b3d7993fd5ab97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7b97e68212aae4181a122c8ec7e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30ae5feaadf1dbaea044f920c5eaba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda805dce4c8bb4add593c91cdb4183604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef626bb0f0947941fd08e64dcbdaa4ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b221d5d211a9a0230836459074b44b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bda6025578f3f4b7acd07b3bb883f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15fb1148c796cf7bc2be3200f9fb0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca1bfb4cf691942a48be22b4dbf93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dafd01325a53ef2f9a85a314501b31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47f8c2ebd6db17e59dc2d7549942b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f7ef45cbb887000f302dc327c456b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac27fbf1c0f0d8e819919e098a77733613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298a0725cce4fdb94381a90a48a0da4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154baf40175521518a7524ebedaf17ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d99488ff598c4540786ee84eec0a01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ef97950148c73ecc7f0883a3e5169617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1d8f0e25936f34160ad44862b7349618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357745268f822b8f69c71931a99fcbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca325bd1c27e1029e2af59113b193620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb1cfde9b5b8cb45778312287b0b35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e85f8892171d5c0789bb905c6220622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892989f45b3e51e3725cab4ade1e7431623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084be7838b7ba5637aff22b8d292746624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b96cdd32e7987ee7b341fbc6666641625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24fb529ee2ace5ac74eb1b150b2dfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eaa722c707dab792585c36e267ba8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcaeb2a7d54248ed1cda7fe41c1d62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e9212d317be7b53302285fc3c9c3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e634f08ef4adff50410ba13e18bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d3783a58d7a565ce33da84d6a73a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf47ed25af3c707d55e33221eae7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461f340126e81157262397879be21df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a0f5e9aee342fda641b06c4d926f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3373d27dea5c9b0bda1e8c8f94355f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2816ed1373090247bc56f1abfa9b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836d149093a0cc84e0a3d0608045349637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b559cdc8f93cf3d5bb116ec8f28c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4806d8a628d90cff2e7ffe936833bb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43756f4da18f51622df460032ad92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46c662b48d913b83f3a3fcb3ed538d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804b2fe33ed827e0095b2d745939d36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657d2fdf9e037ab13e0390b173b89c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c82ccb888351a7655bec3fca201dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c860873f74e8c347b90b4bb78f8040645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0607715eaf987565704ddf2297c0f5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaab92ac1c003cf2c089cbd6628dbbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc5e88c028113999550aa56bd65109648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ee30e0a9e574c96b6bdb8b7baa9e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293335f60c92c591f7cdcaf8ceba4a7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472cf49c38552f04bc30b377d6c3fc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a2776ba1a9912b7e1321d0d6a99c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23672ed99690974a301463b356dbb60c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35c792e21fd2cc8b98c30b65a6109b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868349752c47b3357e4602e6442c593f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc59612b88b2977d651438c780b42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2798b9a2c6e1f9c3dc18ba238a98a5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae821e779fba256df9586b87e83c6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0eba6982e962a324cff2f9350107d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d9bb451b30589fb7ca2b9fdaf4ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2719ad416acdcc967aa21f94d253e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c3761667379a5b647138dbda1e3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31290cc065c6dcd3ef947ef1d570e98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102776a3f710f8f0d7dc444b08bbf41b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23411dca7c576bbdaef60d65b9fef9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ad478fa3d8d0d832de61168255f78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f7882050c70e5667df73ffc2ba9b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006413c8d05b0ed337e242ad4fe623f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17f4941e6449d3c889ceb22117fe01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f759cca85b7ad12d7a63718bf9849670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0043023dac5ff115bdc53a40c82f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76264f0c1b960d9643e37210706991672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9372ad9d84ca4d3c8091f2c2362bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5196c8ebc5d9e3f761db74af71bb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868031a481a0928fabb0a821c3284ade675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deabe6338ca1c267f92258805516311676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65db6d62bebbbceffc758288523fce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43c448f4b9d078b456896b80e4510b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a6f94aa5935642974878e6f95f246679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e2fc877aeee354b4ae0bf116d4a31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c5dc194f4a98a8d7b1d75a8b60367681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9310a725e557e0657f22555218013e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c305909fbdfee0045b5272df65b3cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d16882354bc64453dfe057cf1f6c63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689eabda0275e8053350c1f1049be9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e71c3b8fddd91f9658e1ed67b9954686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62705b3a1e3b6a1f401dd11d1ce12b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca38f0ddd86aa604a4200d5161ca951688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7969b81454771c397bb57016f7610ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f397b019c647577be470d42fe57d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c9cd01a9a3fdea72503748c1aec2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f18b7cdc9e757e26f3cb78d60c7d7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170311d3813599dbbe2c0e1e7ec50fca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b7cd30d9fb0092d81b0e7f6841d7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c70c3b5e551d4f413e66ae5087e39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f08690e9b4ca51a67b3a83326fcbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572cce8303cad09d08fa070af9ec2e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad91fed1cee6601010d9bc326633da6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e2fd37b893c6448bb189c6944ae6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508075cb7c75a88adf22e9c9ec101a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39234eed9003f23e2d44cab1113a39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b749456e5442ec863f4966dd0f7fb31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dee852852406480f6fd982a5d7753703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29d6f583248d8859c9126f4eae9f84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f354040e69796b3bd00e38a14139b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9f0a7eaa2d36fbcbff9c5fc46850e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f8c3b33944f14d11801fa6bab86ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da698d9bf25515fc1f43c4105d67e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f382c4623965ba41308ba6881d3fda5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c94c5b98034bbf71c711ab7ef8d4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2f8c2d5c010fd4b7ec035b7b6fac4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9aab0733c38dbbd2b516e2f66c967712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83cb88aaa09ad1f7213eaa533c9d32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187b38bcf86e0c2ba50c222ca29e2fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f46cbcbf94d0dcf024882176a5b44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce5f9f9db989f2b91f8505d1e92f49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eb03adba4edee353a857dbd489254717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230861b41636c08fb7c26ed872e3d8be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1d82692891c3701a4f19fad50f460719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a957497e73735ab9bc1588260c316d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e9e5f53cd8f8341d30e18c74674fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eb80d05ec5a7db6b26de8bc5a4a66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4cc858fc81e50bee038732dc25753723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259c738da5f5d577a3fe59756d9e14c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72968091110cb9ee84a6df8775e4a3b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc02c733a88481a3353281ce189273726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98278b8d74f8b72791263a979caf3318727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60e6ca02468e97fb61427cb5395fdd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f622f4559201a1d26adb8bf3560ac44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352282f8aea0082298702a8b0a3295730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36928a9de48899720915a029d05174731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a33dd81fdeabb2b51d4a7ad7043a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c52fc7e4ed967daebad604e79abaf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01be7062f4358361cddb92abed13903734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e89ae8e84cc601acf41312ef3848735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef232be5ad433af77aa0f0c4c9ccc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09fc1b92f1a416d0058284d64db71b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8426bcdf82f86f9d1ad7c3e234eaaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed75f2779b9b935a111f4d3c484e8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199063017c2f2eb33fd67b09db61afec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eb50fcd6bf131aac240a99ce265da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd4ac1c4570f76329b49308150cfd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e083fd556aa20c9a8a877bc65295743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb856b1e028b66ad7f61a57fd62b32a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a89bc8b8618741b3b7d4ddf82665e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7cf606323374279e9fc980bdd2933746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2154062d0258adb423a46f2d4fe0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f5ac6ecaeed4853028a1c9c7b163748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcc84bce207ed874f074b5c96e1270749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5202d9bb8b4622e6d6805a5d023e9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba5f85d7607ac1c1b33911bd56d4f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ad6ad05f9814a4b549577bc224f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb349efa05ad0e5b0128f9ff1052f85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcb11aa4f9c2f2f888572948f3abd5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058822ed46de5f553e262e475f55d9d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf093946c548931685813a39d48e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da96eb4a13d591c776aa3c8353363757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ffc8c6a63f75f4a1af6c68cd893f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768e5991433d039fceeb4ab79b93eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>