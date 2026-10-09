--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322449991ab62c5768c10af4cb35c6de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a7fb0e02da016b0c21ec10cf1c2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231511fdda7444c2d6046ebca22fb6a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3383c3641dd3d9dfb06cc8ddbf7b224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31228cb73a3a34c741a6893dbf95dd845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c86b8a107f04b667911277347557856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084d70cb3492b9c896764ce186370c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d91b52a4327c957b0d509741419f188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca956634e8fc1dd97b56002b473419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9755e3b4a9a6949a032d48c77809f2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23123095e67cad0734cfdb30c0a2ec711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b552b98f827345588dc818feebc815012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc6acba58a3f133ee45140f784e9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97310630d0ff64b881c76f073580db614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa864e34cdb445f61a03e320909408915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786ff9919f4c0d68bce565ec5040b4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc46e01e02bfc4848f81362f54c4a5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeaf6c51b059c66505b8027675c10f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75047e350b713853debca7c8670dac9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dfaaf22bcc65bb1b3308ff84b767220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d8bbeeebf7abfbcb0a11b6b92b7e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e9c8e20dec5dd68f402ee6ff1309122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230fd1bca11f7d517cf6315670c46ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e08f0bfd2845fee689dc7b96c282b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874850867ec7dcde200394c99618c90f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd290755a99e607e0986514bb049a2e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40b1f9f17b2bce5fa5e76b32bace327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee700f2b8bfb250442c2265986304228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5bfbb115d568c1e02c474ca5324e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec550cbb7e72a9cbd905511289df8a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08640b1157c28d36071e4de15841f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69d9b1ad597472061fd6629c240d6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486b22c8d9f4f67be6e920213ef10b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8453691885d566bf962c917601f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2903ac9db01e4d768497832994d2f4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4ac2133241650ce8c8c29d2a0447836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1679e7962984b197d033c61ed83dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb3bc77464d8872314f284dfd53a6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3dc18db33fb490b9054474900bffc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155675c241648282e23a246554fc6d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb2af112ddc5dc24a95b5dc58536e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db6312cbedb4e49d53cffed6b8447042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9128fe3ce5340129e4e303d50bb8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dad0a28bfa16ccdd1bf4810dd74df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb35a4454b90d40b93ae0ed466663845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa20b1081843298f18e11a6c5f3efe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a26022a6b4eb4c9dd928d3cca034a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9f0dceb0a165acf8e0bfb1321fa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7657155339391222092a2f16ed10f2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be6ec39dff49f0ef84cc3aac9578a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf74b292fe8f9d3c45c1e6db9789951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b76be00bb11fa367055154380218352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4f5df5456c295d78e8c28ab1ae43353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ff97c794165dccc68fbc867fe1be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e68ec0521e63b91399e21f7f8dc2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e421e4c3ac08b8e57ec138a720e0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16d6ff8c9a5bed9890946694dc510857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea792e1e0a74a539d4aba7d0fa3dda5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339da4c82a71733c4421eb2ffa84e3c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf55bbc83aeadd199c0c051c18f790060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9db63c08d4fc189b4ba3fdf913dde761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb9530422f122b34b3d4eaf2b4c3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b533e74125e0abed285ba3b61750d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d31895e283d870faecac63c2fbb4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41345ff1e3058e8fede875d4bbb19b4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baea1079123b9beb3028baaa35850a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f162d0d21a550614b20fdb3636af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f6217c2fe7ee0caadbd7c70a46f3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd10f262f87329ae12a197ec980c5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f201c55d93c124cdfe00796bf751d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa2cba83d321a8d3fae3289538edee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b67dcffc09d954714aaaa602a6c6a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11844a20bd114f148429becf6238266f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a3db26e7ed916cb31bd6d8090982674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262e84d3038605eb4a79e03ce58338b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12039eb59c7292d2bc3bdb2c0d16882776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9adb47f2a0a161fcf35fa917bebe5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadd7f2cb18904561246061f65f345c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f68eb6f103a03048ea49374d2e695079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8f51ec8f1dabb2c29dfe94acbd88480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de93659a11659820fb138654ba2f7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4190a46cb50bf663aa792919f696c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255eef46e1756bcc37a3c0fb51cb7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15209105ea60d4fc5f24e360e9b3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a45563281fe4ccb1a6b75ff629d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ca1c8e2132448ef4f7ac1faca8d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f96d7d9e0c673bde7cd8b72d6b03487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0feca4440ddfdb499e78ce7e50353588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa49355e07758913e4f6d1345d967389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aa6812b9a92ca19d936ce2e5a648b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a1da9f3d5e71030c22bdbf96a19e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f9789fd01e35f316ab33b39d2ceb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477a5145a8c1f3845e089b46bd4f5a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37454059984bc50867005286e695594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53212b8f9d6d02ebb6fe71cffcd5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96957174a147fb6eb51aca47f84caed896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedcd48a6ffad3053c5e2000460f4b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faa353570992e22ed95ae091951f7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3780de9301064e14e5caf38c10c75099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44689531d1b14bea72f4240be80e51e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928fa18e7e830c9f0766d284e036f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a3899db56b0bf9cfd1da1f15a04b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cf782f989a0a6b68de17c2429225c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc5293d957f6602581d830eae79c64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e448fdbd754cd32e57ef42d63be8a5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f346676ba71ae0e07fb0abf162459106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b47f7366b75607b3c1736bcb96787107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372f8f6a89de947ed2a066b8eb24212108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9c4113880f4e9d9ba159bcc15d8a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43916f597c4cde922fb219db6e45a0b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db69a05249f90007de834e74ac5f77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8de9e9c16937308c0b3e6c725bd385112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4d53b95cb3143a095b86138bbc47d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b34bb2825616591188442253c129114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc4f0c87b443271018a72d26c11f2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f22df45e91eee32b648bcdd0bb2c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a6bd0418c2274950737cb1b01a8a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead0fda7d3f245084c5473e909e5e24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747ca40415102e73ca09d7917c3c3b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1be61d0fe225995ea9a36ea63f00a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08567ea949d68ed2e88c40c483a325b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827e3e3c2a85a9ef213d61f23a584d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e2b2ea30b223c6d722ffa94ccbb25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f44fef5fe5fee2ebd3358a5b00dc2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92f002b52637e1b220738d4dd9e17a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de5ab7c67612d5e425a5f96b83a363126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c0ee35c4899b40844f14f517d4e2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929992935fd5bd0335d5e1bbe617ed0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240cd43855590335521ea4d9b8d52a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440915d4943119c3ce2d5145096755f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f902253a6a482cdd4db31f115bfb892131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a15a15733af61ae727781c1164a8a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623957ecab3050567003d7080dacbab9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785151589b9a70ca34f527fc312ad10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c41301c25b136e474c0f0795955226135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77815adf51a8c43b87bccf18110f6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f65f5f160ac8dc6ecf3fca01c650137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc913a78b9c9d1d537fd6027a63f5d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e8be2b93db320e2925efc7e19a6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f13496547dee9508574a7505001dbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5e782ccb1d6392b055d0a773ce54c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d1b2bd9ca826754423e71896a436d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef45fb3ba0ad7fa77736e96af2a90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dcdb7077491c4acdcc4370cd9aa11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd2f2569e98d7886939fd616202082145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0125d68e4f0743633f8362a1fa47f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc0638defaca0841c0953bcbde91f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c714eb5c6f6bdaa5777bbca1fc1ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683cf12c0e5b7fcbdb5ccec0317d89a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e03d545898f201d4beddd2780985f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b6651b22e0833c40c8d7916b30d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f10f0cacb3cdcfe9983af5ba798b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee570d26052fd2c424ad9fdc8a2616b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea884a0b42df3862c1bf61061f09a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c226300e085aeb553befeb7bbe0312155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d5779d7fc04f809e143ec968b48b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af14e50ae2c85c5b2391b08bfb675a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084410fc789a1d7f7f35883066f66e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ffb58a0515f75a30084c72cc5fbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a05e9fc2c0e00aa128cf39e54e9d03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3e40a93670a437fbd98ff85ddd521161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1401ba0f7128359a30c7e074e8f097d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd4c66c018505fcad8be2c1632c155163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e3a564f057460974959fdc2d03db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6efaf622d28710d685960847ea95e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf036c14acd82281a00eff971cf057166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de3f0879f2f6d24fd0af6aedaccf54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e029b1e1b2c66288112de5cdc0cda27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed362d9b1f20227fddea48e364d6fb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da73d54834d93c788a031e9a3081c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd150aa225c194c3255eebe066debf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e39ebb0fb83bfda1b75d9fa47dfcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea81a2148a047ddbafa37f969c876d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5593d140173bd9517a6a43cf668c782174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88842e5f19ba006206fa8c5e666c7ede175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46cab941c9b98100b962ab358bab02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61b08701400dc3318a761f88e89899177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7d0173401834baae5609ef58d2bf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572bb1cf0e8273fe3e826baa123e6a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b5b8959736563c9052ce4d1d6646e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72122afe07de28d928762fef7e2d42e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f03c7dc2f68b09d8394107d64d4f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc71208bdb57ab7c86ab04ff9b55309183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c556746d53138646f2b6fbdba6bd5ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46bab5479075b03fa59db318e71d1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cfa8089d2f4b69f94ad3bbf514b31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a752db918a50350ece03f57cc1a6a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be805153add1305dd40754721c7c8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cbce78a83d706363d884a633e3b74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb09151741faa3917ca770445e444190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f071777142aae530aa4b28ebc7a92b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e316558d25d0112599dd7affb7a9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfaee010472b6f40a7ea8b46b94399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67509f15ac7dc1a3d7d3ee435d0e71e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85638084282aeea6af62c63e7581ec6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcc28a05b99af945e7d597ce1bb2ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d325bd080177d8ced840295f9e24a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532d0142b9076eeb1b5bdbccb423060198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402584ca2d0cbf08f24bd0501b521d37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f757390b13898eb9ef847f0127c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076fdd831c272b53bfee1b622f82d7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86770ac7cdd969609c742bb2824a30dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39120c4e5974cf028362041ed057df1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d248f1f41940c067feb34129e60378204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5729c9a657fdda6c9d85abddc5ffa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7449e6bd1500c73ca151a5e50dbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31cedb9c52f2b680951a4f1b555f9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c48ee4098f489678393105b17aab2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b7823e2589187e48c821dcec1f24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e3d9e90a2d065c7fac3e9fea57888210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8111c30e7a1181c9c89af747b7b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f65ec63bd7ff8e5eba98a3f401cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d247a4c8843ce70842c26b0748077f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0da352cf2ff4f1a3af616673f27ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fcf1c9fee364746d79a0cd45d1ff7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af8f0d9f5f9d9e424c95b3d3d55d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe24ad29e4e6d2c47ffcbf9740b857217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f87bfeeab27323eb04645382d456a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83466ecc38fd054eb6bde40efb147dc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef90bb6345501f3999ed40a6e4e1988220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d14fd93e4742d6904806e351a858221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8571ad31e37f77a6405f01fdb03202222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e763bc4f8be927923732882511b6bf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207be54366d25289e9253d949f2239f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9783c7b19c61bb244d3933ccacb81b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab981e35415bbc7896e92954111cf5ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f1a52facea354801e0450c03e27a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3342f7aa8c67ac44e06447f1987b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f039eedf9f68f00d5a87cc85acfd29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba5cee1589212329f90882ee7bf17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483802e59e931c244a27c4d6bee4953231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac1c624c0433bdfb9f052c2d1981e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bcd8b8ff1824beca5e50378a751e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe728330323de9db5cccb50e3a1b56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2ad0edc11ac8884c779d901b26a04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cd480823669f260a53a92905af857236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d8ff0a51a02df7bc7e940bb9f5d28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba0772f97ff8bd499c004c87add62c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db423242db6c3ba3c4649a2363cd941239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e8d784941bd04fa4e64235e67cb8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42faef5d45400c41c08069a7f1d6b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc0ff73b34863c8f760fb0c1006873242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041335f4a609d8a99cce161fc7f1257243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c4f10b64576bf6b8021bf040b8c1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db016620625a6ac054612bc1a0aa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301d2354660986f82a796081e4bb8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ff5f161dc44cd74ecaa2d4f76e6d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb5cc11a329c1c1825233d63344233248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bd0d956e4053e3dea67540ccb8792249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64483098de75d22ff727852198c1556250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c4c41bd8a076f4fafa84e3cf6c85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58794b6a7668fd0d87ec66c98e6b39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b006332d5028227e06e1e1c4371080253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0e3faa763acb8b4a3567860103ef4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a544790ca1a4f7c5b937d9fd168ea51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc8e5a0bb389d2498eeb560dcce0ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456014e2d29b7f80edf76cef0eea6ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da59c12169d1615f45361c1551ca537258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e96af84e5a35fab34146ecf7c3da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0bfb4c461966a0fe37ad9cd213eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa98100265587ef5ce2ba02004aaf5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dca5cc7a50dcbfda825d76da58669262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf27fec7ac3cce48adc039887d9af6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe827bf10ae425165ce9d3c3ba9624264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f1a324d89a703c4261630418e9dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07243df5385e51b8cb22cc1e7c40bd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa33fba957e42eeb090b850ececa780267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d52c3652c7f07fc2acb7b5acec06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54183549bf52473757137062926882a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3459f430532d8a397e9c1f4b54908270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcc7668a79b3d33dc93e8257fb0aab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab5534fbd35bd8c513699e0f94dfea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da26c5ee5a929c39718437cea15de4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec30cc5c463a194dba340f9f09add48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a12577693b4784870d9c08685adf81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48391d61ba8f496bf2248538de1d46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4d006d25866017d3a4886ef2cf191277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af3f60cdc12032287ed82aa1f9c72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb79aab9a8596e17fffd2b975cef3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328765c99b3d04d188917cd3bb8af2d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa666a8081ae7c262fe77b2ac546af7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c68d3c6eac08a995148ba002bf600282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed39027a83f262719e2ccb8d9c8fd63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca77fdfe90d850ea291cc81159403284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1fc7b14c95e32b8f5e923447f9871285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791b49ad4529eea084059a858d26f11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16c38cbedf98d1eb6818791fbce2e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a498bbe555c7c12bc65d113774365288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1880d4bab3cbeacf42c76cdccd925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b97d275ff3939084c435fb0e3a21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219238cd7b5337bd2dccf124b58f8efd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e16cf17397ed93023e7339ca881f8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2183727139bee60f251b428de0d23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c9838ca999fc2257a41fc7310a57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2423c48e0aed856a48249f229154c80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e25dc81b2affd1bc08ff840bde15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64808b150e4c4d92ecbb4efb8abf0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820eba89a846029863763bfc60af898298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a900bd8670d6ea3756a0977bb2adc5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b7d1aa5a8f2346185596095afedd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a3cb684e33ea208d0e8b062e5b07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2065d7b711456cec9c9d8ca264a274302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44df780abfe04b125eef5c37d30458303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca3758a7c68f4d2de063c0acfeadca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe42c34d64f34f051a84d715077503305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731d44698e4332665354adc78d818a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ea64f6c541fc7dfbc557e830d628307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4abc7f005058a948b450ce1c7b3f19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ef15af5c43535c3c059d2ba06667309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9a79980c582ec775cd48026cf55a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c09a1ed312b7bc999d597a48db4f00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb9533a8a29fea78c45636c6205db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2e735a75bd7af8b2561dda9a598f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d34c768668ad2ba2cea03bea921718314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd66d9e5626daf259b9ef147d46cc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae973fca09da7aea08216b4a64029316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d28632042c063129e57bca4419d42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5460aec96f9ab499f91fe3b6f7a73d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd59f395123b43b67083dc8e4048d8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24570cae7c3804273acb7a7b3d9587bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520ee3c16a0eafeb8b5c3d6f71067f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20255314a040eef53c0b10d12ef2c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0d81907fafc2383f4c73dadeb5c21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cb38646eb5bb3b61bd97f06ef1eba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7e6b6fc91df037331f24ff61d9621325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd3e4659c9805eff5397f9b0c6275e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bafae58fe2387ce533bc0b1f0efed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68d35ba97432cde77966d158cd83a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514296bd5f84d94abe7f420e6da3dfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f678a8158c666f4525413475456879e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3ecb22c4eac84eb8d084aa8fc4e7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a48063841366c26e009ee9e6fe82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce3329a53fef9e0a773b8ed5dc22e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce857f6661adb14ed29977610bfa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f76d5e075c449f94dcb9c86947239335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa5211e1c7161c1f26cd47cca3c3e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102950176d6d21b199ef677525dd00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3a485c9bfb004c3f9f81363b3f3b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec86fb1415b43568d806d65df3e0560339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6197b839335fc865b379364524caa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122713b4f8dcb2c7952f77a3a1db628341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bfa383dc2051016ee01ce10c7db04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add9c0d42f5308e921cf6b26875830343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd1ed6a41abe584f8c52a479408190344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1c6ea08dedba75f7b4653e5870554345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203f7293ae87626326757286471c63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861526e5a658af112ab266fbe69a897347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14932cd7d4f222e4d99caefa2fdb1968348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c695fc777a2266f7d9236e8fb0a19b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e08c820e767a9601326823ca553e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde0b31bb6ac2b19bffbee12f7cbb4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5fad804cc611a112bd5f67376fd64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eda12fdb38db2062d2cd229346e635353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea3c25d5241a75a4ebab8ffa1643a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa2e0fceb226bb0968d0fce255695b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95020310c1b88049852c03cc7397078b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a9217604e4cd05cad49c51cc43b16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf30f725c31ce212c0676849a1ae1d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea461c2505bc3b1d8d8a8d20fe62da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14f2db87d35ba6077a2e3cd3ca6a12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b88ed4d199e089a08f44936f57c59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93ef80ec5b4a8223234178034004f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550874efc6e94637f163acf0f806cbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0948ff2e04f24349c261fce7fbcc4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e9b2e8cb0977aff4f0c7335e52a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9b9e9f13b4aef8d8e39200cb1b35f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8d3bd365f7bb7102cbeca97998158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f3c0de77e4ccf0d6b9a31369fb68a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42175964d32580043400746c8e66dfd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfc8deca87a9fa83040ac5816b1b8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce8f901147615613460bab301ef649371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da9fbc75a92b0cb3b7d6f36aa6529372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709900fcb6addb1e09d5e226f7763253373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35bcf4ed05b637d2f372b5ba7573c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533fe82c8385cf8f00db0f15a746f7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb00fa19c9d7ace5fdfb6d73073dda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370bbceaf049897e777f4cc6e0f3d5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e650e9978f28820ae0a1178688a29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df5b784760ef43962595f55b54b076379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9f6245056e22337e8f044da873808380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876ae95ae18c7d482fba6e88da15b17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd44b3ddf8a88e3aedef506d5d9ce8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66f1847db819a0bfe6e3711ba18ccf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7aacdfc37848ba8f39c1f9b48e8b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8fc38df69797ac215bef0225774f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e041d909366779fea149a196a15099386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba880f60d7e46b3a9ce85799d5090387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd3001c753668c58b2e55049f81e16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767019c94a9b521c3174a98e7a6bb784389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbcf159f3d2b5aacdf5e8cba1e348a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f08280c8acaf6884231bcfebc5a58d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e24ec3107bcb72a3ca5c62ff060f78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea3125ce0fa19b880b592f8a29b371393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788be3324a098c9ca30d2732731b6352394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a2415da3a38e0628b06ded30affa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382d04f4a8e398bcc905ec02649398396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d40c1bd5010c3f0bf2ef97025e7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b1f871e726853aa3a162aa24727e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b001cb810b16528739753442529cdb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff284e3e74544cec8a641d16df587d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7f181a9887df9dfded4481ecc8f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bb26d669871c5e5a65114b8c6a7c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfe2413e4252981c896d30f144da75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd243cf290ec0a844a261c1453628f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e26a87a23143736263ba7ecd1c6e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d5f1ad6da34efc28934633afc13e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad35c38388cc692d7d4ca4a53950d70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84a8cb9fd8cde009de275b311d4b84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd41a1b7fd81c00ac3dd5b504ab24e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd3978571512a4fd4cd81215b0569410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbfed79ebcedf19fd146b74b71dda5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018c5eb0917e5e0d9aaf35d0836e6a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfb81167d79896a5832ea4340fa1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434da58831f09fd58c0fb956b50930cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ba10571d9f02663215d848e2be2db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa395837e4a3197ce69092d6db0dd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e756600d21860e35d0b03b553250e58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd4a16e3a49902c35e18fc69ed226e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f23308a1092ef4d87375a45330a16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ca03a3c95d14d8c5e81fe4525e931420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dd9839a68b067ddef7493431c3382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73629d267e2be2fa7964dbb069d9d057422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ec7a20e5c33b45b6d353c99b0f6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb665428100e4b38c388752c902f448424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcc90ebbae2324219641071a340d0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848538f0c145f84af3ea1637003ce4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988eacaba14f095bcbef55bc85b401e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aca2b682b9182df337d09af540048428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccb23aa0457fb153af38a6d9a3689d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2f39fdda97485d923d4fd5f82d984430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009aed8ad19d8cf41f6364e9097acfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e6d1f70adf6493293082d6bd61239432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101ebb3d13a7d08364db56a88f8d9c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930311bfe565ad39eff307424e342b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b939f7246e450ee718e456d5c9d95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abbaed7b342c69f1e58d15d8a209c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e919325d4009193f14c57550db98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a980aa1fcffa7d4d3c4d8e4b63be65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dafb762beb98c5ff9778e888e48571439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fa4f5b5d9dc9c1db819280d88c859440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815670e0149b9a3924fcc48ea2a30a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a507dcc637b904d45f602fb4af68491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a981cf777661291ad76ddfa0bfdc42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59c04a689d204d8c0644322afc9db1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627699209790720448e53abea0b3227c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b3e0c59889325b8f2d4bb89737fce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127095074a8805cf2a71dcee09953681447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3286afd37c9f2b205f8f6088f5867a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa1cb937427c15c7ded8b744069c7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8bcee02f65eac77c4f0d3cb9c1652450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e2a4faa1b21977bced1413dec9360451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337630307f4c1d3ff07d61b2db57cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416ef36ab1f11ef8cbcf3f05d1b772453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09032ea7c9d7b8d84c92bb78e9646df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c01e0ee023cffafc4d9c83b1f468455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941ad084d1af1689bd41506dcca563f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee158df1e11418c00f25efa2baacc41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a12c6a1a3935e462bf1578837be06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa3ab1709f17eed5fe16418951355459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b33e6285f26883b2cefbfda7ca3167460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d01ccbdaf6e8aba2fd2e44399544461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849da21baf229379fa75d4f9d7d0cd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4a02bdd02ac3ab619582cb57afb78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83942c0942bd8b9d01ff330f8aadb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1556c8ba2883e3a4274c706f2c0c258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0474fbefcded546a3b702e75a2dfe54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a384cbea14b4b0fa034b0decc8a8e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97a19a6ad179b07c63bf7a181961a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e96a5461011499861620e55959a747469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f674eef0bb06c75144a38a96aadcac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56d55a052bea2c168a95048fbc0699471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61e2f7bc354d8a114fe6f1d2b8bf9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff56020f49f8c767417f3242a236c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7704a05ed32e508a275792690e56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0e31c68992b77206bc606e385caab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9b2714b7a601f219e11e06dcd05c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc80c7d327e41b4af56db7d2334d65c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b6eca1bfce4eb11dca383a47e30f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414dda068b399879d9c98cf8ec28e48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3bac75a58170410065965aa4895ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127dbc3ff5dc6898cd0159c7d85b796481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fe7c72fc6a0f885907c80496afbd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5b0f074830e57e380d3e930dd9620483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dabf02f8edaf9f50df7bbee62b85b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259be5e8d2f650ea258c520f92679dff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fed75eacdc11d312994306917fd74f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213632078daa3e97a402439c17a1dda5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f464405e40d28fd021f8ef54f25161488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d188bd00fe3605cce81f91d75185615489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ed02ab63ca5aadb0caac7e114276490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014afe497295efd8a15bc47d8dc6289491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f6f23ce216f9f493183d37ecc58f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca438a6bc5b2bf802c9c1cf1177f86e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bffdcb9c95468ad8046aa7137f81f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba202d8160b52b1ec691c44234e59835495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef9cb38ddd0aa2f27282ef44c53a5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ffc6817056dda734448adf9c84c23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226bed7c81e053f7a9f4cacbcb73a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c6fcf75c12e35444c7b1467b5c8e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de23ee1d5d6dc6d53a38ea7959ad3da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c9334f9f15b06b877f54e918ddb22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0746c21db618373836227fd838e3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f30225a66863820bc225b693814c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522aca0f0d0cea916e02e23cedc272f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb080cec52a1cc0f1e97c2dd2020ced505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883f9aa9a190f4ef5ccfe421e588c9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250fe3a3d1db50e126737fed6192a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e2f285e36437a27307e4ec42eb5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6605c61ec43367c26b118a43fd44bad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48bf74b96a6cc140d7d2f6a8279796510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64054f034970df178de9df55f4001996511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917f15587604cfef95b2c94df9a926512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0790843b6da816b097cef4aefe84787513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2638475b7a5ba9782cf3e0209e6a06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcf44052442974e8fadd7f050be5a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf36d407300f28872535a0720b988516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f668922268c6abd05b8b855a92a646517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdddbb6ddc0f618d86b01657c812af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37d95ffc2344d2fd0854bc97609cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df71b6585eef82c85e4b1ff9727195520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbb7db4a51286248fe0ba92a5693cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f05847558f4164126bbd693659f324522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32600eb86b99cb55c5be33476b737466523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5e7c289c17a5e83425c5d63948b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d05054b6a34e50eb62204e3e9e59c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958783ffc1016d174650272bfed13ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0650f5db815cd912f1b857f09baca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62269c31c7c72e6977f170e1cde5922a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba439e9d52041b039408fdf621ee1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324083d0c98db867066255d4ea0110cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461a17e9f1e58f88bed38d443f91c0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d809a1995b4c8469f5f56406dc2db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14ac863a5c4d90c70ed69c44a21064533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fa6bce51e50bf3c99425ec5f52485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23b9e8ce7b641e2c6d4b9b05670a1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f98ef7b72ac3e4e63e904e203ad87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be21298f4f128a20c4ec3c245e79ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59e735e71d8aef55c5f6d7dffad323538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05011697dbd838f12ef764565b3f6b0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23829b19cc7a8a3bd046a8c34a2de91c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec50bc18fbab8efd95dec1052ee712541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f775c974aa7a0803622057c6265f93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a04b99266543cb51d81b0c437e9a8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc342a2152203d8cdaaabe8d87407a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9642e63d1c00628cb226326110273545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57bb0678575d2dc070ad3f81ce3f6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c5da43b27802b32f013440582a04c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539b35ea715391eb255cd5494f2f5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b66196a8e53b2ac2c7defd8e7fda3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abb00a7c99ba0bb94d978900135149550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b95ac6b64b12b7dc28049b71757166551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f05f07888cf4925b3c33e528d3b9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ddb7178b70190297575c4bf2d004e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe341e62fc3b4123416542241c685a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27154896e0db6a99ba8601f41f86551c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92767ccce50e8dedd1a21923259e26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b296240d5cf0e77b9789545056ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcdc9cc3df2be5e9d2b171016ade4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244611a48dbd84102b5c88919d931eca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae8961ef2a03d04c4e885e4d9b5648560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6b7dc45af5eb12b20f621fd9dc1a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead57d059368ca0e522f0c307634e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b977822a7f786c4abccac806d368c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b55a0bcce0cf77785f9f503e61d94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bad71182c0e3257963265a8052610565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362e659c7e4a30d349e0343b0646aa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bd01da5d1174520822d249582dc83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f37dd413db8c42f0edd846a82d46d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242d02dc9458ef935c4b348b9056cac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb7386ba60420a884dde06231d9ea6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f854dd0c82c46008c62415ad9dcadba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370b1a87fe67dff1680b7e22b79dd6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58902ef0cc0c2bcf6be498b9d357e5e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eb523c7ee13840a4bae1ebbee71d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2989c122674ac6746ac8402f40bd51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08219699005903e65844e89498d29a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b4a35c9e3ac5c09bfa5308770e616577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8d26913f69c9bd9abb7461371619578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec1bab13b371e65468fc41c554b5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e55b94c881d9644b93151e5bac755580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec00fc8d83ee6daa2ab0e01c13788581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ef22295ddf843d25ca50db81794a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a6c46aa54512ab89b02c40ddb2ac0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abca0d9c89085ad4d8f03ca18061f8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d12a602890c1c5caa4d260ae2ac1ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12614a5c27f466387677d46e3dc1fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d9976e7446a6fe5c0b0ef522c57f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99e836a85cb150f71c00706caeb0ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d4afc90f158788da37603836e9398589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883879140b07d4696baf0828c259a9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b6295577058dacda738d4ef5fe54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb8518e20d30cb14ec7807b683ce7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d5a3bf109892778ccd9225455c7eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c604465fe79299fe54f93db2b4411d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcafecb75183198337f0e33f74ffd98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86909cc639b7ee362b346025674ff20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb747c439bcad684fdb9ea829733965b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f534e703a4d0a91d5ec9ed3b41fa9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d029be9b48bee61688b0c3e8ba71f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a0534d86eb155388f15080df711fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69c61d19a302777755fb10c7c70587601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826fb865ae875fbfc8e0f32d40754a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd06cd926e154ad98c0e41338b5da92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb585f922d164ecb44e5d4a59bf91e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571feae023d045c25dc6f9fccb8d64c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35903875f5d2436ebc493afa97baec0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0f08dba4e658638af65cf97a7ac1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a6e8fa1feb64aefb0885ac38a42b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6612068484eb91ffedf43db7634253609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a5a5317567f63baf79f3249a4d751610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b53e4eb4b9e0a77bffe02575a2bb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942a2977eda37218c20685bcf25dc37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4f808665ae433e9126678e39e7d2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857894390c1353fed5ef0ed10ff430e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3984865d46547079183153993add65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b77bd1400a2eda53535607666c3d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015f7c18aec1dbb88883c346ae2094617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9965774d0e72889fe5b4ac370db75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2371bc5763135f0392ad3f1ec09fc7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c082d0a66ce41d21049019a13dc5f41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743725cfa74e7682d28b8ccf98cee4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b67c53499a9bd18b5d180c017587a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122e4548c7079032517dbaf7c8b374f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a537c63fcf5a28f2e4497b36597b6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cfc2cccb317d6b9cf9ebaebd38ff7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac688d36becfa5ac1495ce0422fbc4b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b5a320e0a54a6e07025c9d80087d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6a9f1fc480f380eb2e663cfb7dea3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e449d235b41be324818b5d2b069d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d914aaace9e09676d7ee5a5c10095630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa72bde08ce797db3f00f5e82e97a50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524453ea69a3cff2395c08b1fa143d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b35f2e7436984275117ed501839acd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbde9968e03e1cf65058fd8f501d02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec6b7b35e1b6c08b98f200d2e8bd86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb0a26e9cfbe35cf28f3cf9daf8eac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50243e9a0689a54481c6cf50ba99ff5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31850c38e2ea3149d87457bbd67dfcf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc523628a9b3876f7406bd0ca1ab29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8f68b1833f34bc8b453ff829e371d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a003f47d00a6f229c9a2ee3aebbca7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91dc5cbec68c4b552b168935d68f5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e05e09959eaa4b78de6aa7842e3ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6734ba735322cab9b4460a11d7397b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc01e973402ef363806302aed04e49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd063cf3e66b6d56b8efe1bfd861bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9d33040a2004cfc1a8f791e5ef7ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625035e64ee1e98735c7b3f09675e54e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680aee4a44bd6b640e413c908be6732649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84d5e22a7a3f61db5c4022ddb1d21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca8faff70a9b1e0d5154c93352c378651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a74c62d7686be43be7a006f384d26b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45026ac747a5fa69f6f997a5644fc88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d7956b579359d33daa6053daf348654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd6505f05c7127ad85c995a22c9dbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a19ffd63a3208e3c299b004a4ef752656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44bbef23157d4421d8dfd4bc7d22e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc76ee031b687ab17b69742ac61ec5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add53f5d2e11548e546c66c6d77c0c6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78cb58456562eed4e62d3c6d82d8cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbdd8e8e37333454413a2daf2ba97f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dec53b897cca778c84ed15d4fc84b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472433f7f9548207c47af5ef571a0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd08d7105e3bbe5b10b0c380a08401664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9c924aa1f54a784b94f900f989b93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19b7b3451cad488b3c6c8d5865cf6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd6ef1c406ff7f758260aec82b694667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357cf27d95fca6166991822f919a42e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310d6b83227078d41a53abff754e5e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c8d94e1522f9dac8e0a6326ed806d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f16040289871002c5fec666a00f35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829218651d2990766f02d5be4d71823672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b244c0e3b520d2b5bbd4b93893eb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a663f1a22412cf6feaecc07f2961fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9fe64aeab20bfb8261e8d40907803675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012171001e6e297084f8013ed375cd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089195fd8abf34e81bda3d4f3c038e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35faa9b7f576aebe9da49768f99dbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771e42682ed4c22653d60e414aa08d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f86c67dbad6d6b861955fcf6f9644680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87c61719ca7c4bdb6f407509fdf038681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947b49682e3e9c6573a1fbdd6fc2149682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbfae3e60cede5d9788453a003fea5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6921df70caf8d47dafb5e5a17632778684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46814252ee41a69b0b71fad846447a31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50afd6373a35c5c30a83984b1037cb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566221e20c81da73b4010e4909157d9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a21a57819c9e24316475d79a9a5318688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803dd01c66ee38f166f1d631ecd4f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be69ae810c60794bb1ab888cfd75eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6615759b2861fba4236083a4cb6b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110fd51f305d9322838d5ec65daad13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3726e66dbf3ee044b9b7d27b370aa8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a90d4bc560f10414a37360aa017bfe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240f4dfca9bab41dc5c3227bd45e05d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec70cd00081bcd5e8c83bee97ff6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4310696e36f23cdf1e38373ff36853697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2209cb211610279ec171e3c1b570f03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa312a0125e5c967d325a6f127bff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10b9ef00f01c3650b84e36f267eb65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196d0cf71b023aef676dc74debba589701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd34a7b91e516ae37036c273791621c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc9a39257ac9c2392968b958fa1f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ead67995164716ebe84bad2bba85f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c168803bdb0851a63d0ddbff0342fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b71684e9dfdf59adc50ae411094e3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f538dacb928f6f8fe7990cdba0cc243707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7b7a6fd9e7c0c862f1d9bf838f7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc57a4b0920eb97a1fd7c8d1b2b9a69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e7e2b97ede330ed9389ac83fd7e2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f4415795cb61deb68d8c2ce2585ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cd6d4d24870dda9a9326ec5f6df84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ebd37768defc8f2b328d03e8e7eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76901f99ca735a37c37b2fc2b5b392714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21d78e8b701505249175864b2ea0b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021869c7f06ef3c08a5dda8f2ef4d623716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591f45a70ca40917d7383de992eb1ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d20893a8003941c812b4fc334f86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2d44cce0124698b39aed8db77365d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d15d13fdd69fd2418a9c717a6d50b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0404977ab7d7a3df883347edcb38d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5ffba5ed1698fe35d18a6a3dbea99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403ae470b01bf32de2c4d0a9310e702723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a60911c9b84b70d6006e5dab232d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe8eed98ce510a60ca7a5e6cfe9e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89167dabb25bd5013630807ced16a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f039b00fa5d9a3947589433a294ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb65451c7cdd3bf23b6928b4ea02e67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01209f8d0a1725f0e4b84a18ea42a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414248354d2db9d2eb67da156a8077d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700ef738622288625c0d19a4cc61d91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019383f21cca7d9e41a0ee3f0ede65be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a5a403079162790f269b95a8bd86a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45611fba050820e1e847b5bbdfff8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e338d45fa691de8a64d5aaa62aeb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c72f95f2a9a23e0d3bfd50895819e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df4eefd2044a52200b731cea91dc86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb27fc874322ac0d22e14f2e67fabe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e373bba8f9e1826773a5226876977739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017d71ac03cc6cb9066bed795ff2b79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac22b2fda48f03dd94e1fe04bff8fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b36730155bd39b7b7af45b7c9cd85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46256425911a3a673c5eb51faf14691a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b99ffc7a03a405b62f9df5c974b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489381084cdb446062ffd1e92a3a26a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e91a1775330300a3298e55c1684671746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2f799b171b0d1bbd4e3a6133394c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f1200372c7b05a98a39902bc34ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25da2acca677c19995159d24e93bed1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c035c38b4ebb6ee6653130c212568f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930075f39652e855879fab7ec9cf870751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661749437c8d07b39fe1064b64468bbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2a235a13c3f09fc24325dd9765cba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e16264bf3fa54cc741e57fba5da413754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71ac66b1dbc00b92fe19fabf1300bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79494d26117a25e55ef97a3aa3c3e47b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9858985a469bffa680df3128cb960757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6999c11b3c5d89902839b17d49b09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3db9da269d136016a7380200706fe5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0b6b010d1d1cc065d411f4e5ad8d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf80136028a5122b284cd5a15dee172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4fb8e58dd58ee709896e91d099b153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29260ba76c70ed4d5a8e027de8fb354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1272082f53214666c602a2b885d0be95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df4aed2f0733bb18685be3ae1298a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56532c6c0c4c161874c55df04c9fee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745995d6dfd2cd1cd6f9478e4b4a8748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9327ca261de843a00a5aca7cbce8239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbedb33d75f8a932d8add342421a52d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96875b27662f6d539d7c5307d3f8aeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc74f117644cc4555d0d33bc08dcc8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb5df328474da0a7b2996283c09bbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269daf5fa6527c44fc59cad4b35fbb3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf95e421b90acf7ee7d8f6ddfd80c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b819467dbe1f266236a8f6e6446b2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b0692386686e6095b8d565951c0f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dceaa15576096fbcfc1f206df951718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94fcdfe91690a0f17ea57333043b6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f8c7506072734240ebf3d2d4191320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3977de9b0520d502a4793cbc7eb55521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99d4c0a1f721750e7857ff0266bdaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a098154bbf98d1907c1e08f392f08b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7be118ce9df3928e2e36de09becc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c0800dc91aaa995892848a4462d7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78f81fcce02421797f22db4594c3da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403dbeb0535335def3f7afec78b694927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11387b3a8dd6beb72bd2a515fc1dd6c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0818821714af52f846953f49ba7e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83a3f4a2b0c918280600df26d2f6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c5f0bf72cafa363c4a61b454d60631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e07abd2c74eabb2b223736b0c183d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8ceafe4fff0cf2d74c35459aa9bca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456188c1eef57d323f3767cb283356f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915242e9d7b6f8bb0cb9a29909af9fe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb710f6a1cc068fe61aa48aaf820308636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b16cd2346a400914de80763eb6d8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823de3f6d9d28f5b4df6541bed994638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54320f8ae0d439ce23f1c104b7533df739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db178c1fce896944ab0788d709ced41240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b6454aa2cd7c7e89ad4d8e220eac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953b1aff0ae3e0386455049733cd2d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a475d7ebdea8227cc86e3e8b15afb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86202b2a541c5546cd8b3eb6de59d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9988625849d8952d6f125da0532e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b647aa90eb242cc67c60cf7b4ebbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4ccfc51b0c04ba1ad69cf72ddc00747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f50f6cb10f8ea5375e931cc9fa1e0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2826fffa6d1a3d21a0c855646151b6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef76a8d5304ef514d6b57f4a6802e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf734433860e6f88b088f6d1a6e670051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea34b48341b1aa721cf07f30774e9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8bbdfc8dafb7d63639cf7b91f87b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fd57a487b85eb14a08636c784071a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3f6ea662ddbba28fdc58761c3e6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b582566e984a60639fcda0d4f056056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8a8b8d7ab8af06536a670042ea75657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d14331727a1cb3cdb4d82d3262af858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcb7a59fc2591972380285f3c303aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83244e1bb97ec959f671e2ad23236ba160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f831a900b7237bb60c3b23074d031161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bea4a1148be15358cff26003c3f1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8584ec9163ee205cf600b1ed3b5eb8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f80c7e158669cc96c3c0a24b1a45b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a569f48a44f19f518dd8ee7e1ba7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2aec5810fe0bc0324116f5762e2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796322bfac11bbb949a459ecb6c7702c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094678be0955f1565c280f3eb59eebca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b893ef2432a502134450d19cd5b4f2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde986a7f0504375a95e3c10e9bd0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce74d7629eaad66d47c393f398122c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd636832935b970f211bb4697282972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776cd176565067b24fb611fb792e29973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcf2794bb4436cd1c2a396daeb4e8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5fa4f6ec261a93f3168d6c6e7bcb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567323ccde95a37cbe92f47bc11f0e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc356d50be799e33e51ecca4b2846577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580581ed53edd2404d2a720bc2fbce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ee30345ebb871744a24246ea72b0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c530581ccc0fe1027e16532fcb75c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e54257dd8b70b183a7fa7d98a5fa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009ccd7c8d513d9c9558d5344d92c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cfbc055ffa19fb918dbe87991117683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c7d8919a2d7e0306564e8b1f4243384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a636b8bc00e0270dbeb46ab7a364cde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecbc271adcb88049f75de6c437113f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd4d2074acb23ec4c9c560da95dde187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967208b842c410b5bea1c72a81375b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2e9fc2cf660ffda5a6aea0c9aca689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024273048672476165b23f0aed1c1f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de8321ffeda10c76cfcf66bed6befb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e31f50543f43db1402d0e40180403792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb217264d26e9216f54ea0b0e0137b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a1d52f8a8bfa1f15b36f78196e02194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bdd17141c6038221974a998cadee995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f447c016e4269ce1b4f69a4e8306fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12a62cd24b19df79591525dfa831997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9855767e360711e0effd66cf621b0c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f97c499754c00a59c813e744de9a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21753355beed53b2b31f7aebefa032d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0f2ff7544c28cce1c6d42ede139fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662dec1bc823bcef995fe15115b84ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9d3af56b3aecf8477346e5534d31e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888c35f21c0c1db7844a2a986e6a416104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308989f8f5a41f6b1d0bd82274b2d91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef4f80f67eb41ce6141275baf21cec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e81d8864a2f85d6b1d7748ab0bcf64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4616537d719ec74b35f55d65b99a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d065b130d63a282e397a763444c262109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86922fed23f28d9b0e1b939d31dc42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf7e2acdae18586ae0ab5363d71747111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66812cc5519b578fa7a32ca863d84b28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f5bd28715da0a659a40afce10235a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ad10f036c6693c15ee797bccb5d3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5383dba71171952c237127c554335115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c728ad38e3f79137a9c558c0dad48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437c1ac790d96c9e839c89504830561117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885b1fa88f34cbdc0f7c4b42f704a8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23153d6240ae3a3c161631765e3b8439119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f201415eab2e65a2d7f35f04c9970120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5d9dd93a7e40f8ca3199ff962a4d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a357dca1b470ca456da7d00b1bbf53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99480de4edd102466b28a20fc7fce22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb9397efe391f049ed9c35a54279d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6559656f6ff06713ddeaebd1d0666125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fad05e4bfc80ee0faf96bc9fff54b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641281943ef40ba89d7ef6c1bfc2bb1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb9af8d0e10afcb0a4a17d5818d672128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa8651f2ccd385586a3f2e7a6bd289129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f2de78f2ca592005a8bac240d351130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799f7eda1ba407cc3db73f7c497014131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b861af4e708694150fa08777c1a6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a493448b4ad739afdc7aa7c93c2d71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162c59295a28ea494523499accfc24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1131d53659458ab96374d284243bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0f7ad973246c477d174c47b1629f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f46ff33d5d6f99f4b31412d9c40e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18a12072daf677996c2457367cf2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e5329ad5c3e59991ef3a02dfd0777139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e990a27f3440c3be82ce1858605cb0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544852eb03eaefa8c6ef09275e0affa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445cda18bffa239efa412aeddfe513d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafb563630e21a73f9371464df1fa42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51824f4fb6ef279d46eb4aa94c90a043144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1f078a9081147d19af6c1bc078056145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d44b075d47d9cadba22d9e152da1d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728e382cdab4a89f74c4bf7b261a4ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac401343ce772699fdd7fab334739c2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f616fcd5cf548d1e71af893b3fe7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1946b8032129e4ef11758d0e3a68cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464900e6fc3b58f5ca7c5db4679d01b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568172ffbc9c51477d7dcfa0ea5b28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e0c52235b8f13f9feaa058c10e8df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7624396ede4271c8095b4d4869f54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb64599bb4ed8141789c736b51492155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cf177677e700db3a2f2a9f6823c32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d98d47702460b640aa4466ee154b0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4e9da6c890414d9949ab07865c813158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adc9de2e19e81d965d2c9039a2b51b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b42cb42a33f02f38bde62b201618160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ff9d10f33fabe4b84146d6e1de09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9ca44e010f0d7eda2972a2f906a9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3c10fa85203ef02c5975a83f677a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcf8ef9ade1e5d3c7e348b41502198164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada0cc1d07bdf2f222b2f0a17b95484165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76844a938bf1b57d9da307cf465c6376166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd33eb747235d5b2e36963d1628e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f663b09ecb6cd040371acfcf48a5ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1300893d0d19d18fd7c60cd12d2dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825864fb27d6d074a8bc25f1bafb67c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf5877b91dda44b4222f5bc82a7e81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc693a692ef89d977eee64148bfe249172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4c4006161277cfba3fb204f8e2f14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065f89271a6983535aed20c9b598c46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efdbcd40038b240dac3f887029e69b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c9c99458a0fd51ed741a4174cb481176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1b8e45d792c01eb285b0f54b86698177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77984ba91a60820cf4ea53a1f60f55c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd37bdaa318c411bb9e9dfe6b25fb16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175c8fbbd3056e01c1244c97a129a0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3062540214c12a9473435a498eb949181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e61a9202ed38e477178328c11af1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa165712ed574fcbe6bf1c7148079875183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5c055665d503b7add06fae8b2756184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a0ef797fdc82ff48c901aa14cb986185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642421bbca3a1b1e58d6c1dbb7a80e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b14bcc0a524f51de56d9025ceea6ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78bc95d004f61238ba2350aaa8b1ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38cf03fdf5cee7b155b153e4d5aafa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552b61a9e29377d5349a8becf819e65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc208d1cf2fa3079875ff024175a941f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36e1e266f827d1fe29b998fb218747192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05e2d156a85058afa7bb282d5f057e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79ef6e5f7bfb6f3797faa79c0b5ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3d19360c06397331674963299edcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c800035f91922d05da8b5d8e6059260196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde5a5407fa8fd81a05a08d9cc301c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce705618a53521c2418e26f6a3bb4a94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c689f26a94e4ef27a7c028afd8766c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69274738d3523ddc717b956862c7827e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f35e998311cfa7ef81adb287c34e27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b2de5598f8783ef1b9cfdb4f68d21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589488027ba3707a3436c961b6e48a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a59ae3b0c2c7671ebc1249d1fd9f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74650b2f83d49c881d1ccaec98a8ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfdc8f1d95c4f428639b968d5c6bec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250d998adcc977f2d148dd3a1639ae0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9471a4c1807707f23bc055c48f2a2a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dfd75fdcebc0bf98c083b1dedfb59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14031c5cdc96f5f4a46e59bfdf30bac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc66ed652f3fcadd96f5e92d17c010211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47d76adf1879b904d1530585d1e64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af675316131d4611ad5a86165dd14c9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eaabac9f03a085e350a5ad9dcbc43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85728574463a3a84269678eca2108215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25531179620d5e77e4707ff87caac668216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd779570f70b1e30822ade04109a9959217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcdf6fd40d8f6fc3e1231cd6afdcf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bdb3bea5e3c4c83fad59c3cff09fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3dfa2c6d87481871ddcffd7416729220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b94da1e31c4170e75e6775a17014b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63653fac7d83799e5f0e136596c76591222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182bf3080c79043f65e3baac6cbd60d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cbfcada2dc5505c18ee6a7132b99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e8312ba34e15d2810ed2a23ba738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd39ed5b669f606e31a3fd6853623a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5981798087abd64e98774ee9a85bffe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcce4ee9800d5a66c886eda1761370228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf6fee5b0a888e8c5b2a8299d606f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea250be278b189da5c333485e052a5b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c222b79ff800d5a0b57415bf7a87632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dde0f3c29bd556128635bc6dcfe68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115d4c2d3ab085ec3bf9ff4c7afd2dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d68e74bbd84d93aba3768c31b82b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a128fd34369390122525e6634f0bae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d2b67e8873fa93a94eaad9733343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8496ac0160d8793c03699a23bb35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb82ef62e2474313e3db3cbf674e24f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fa37ae4a6f6a1af042e802c1f4395239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b44456df611658547aa38fa4a20ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c1651bb58bd4589649ce89a94074b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde700cb00e2182656b1dedfa7e4869242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e2ea39067a5dc3375913ffac3d79b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5d09715d50d75d5ba9fbd104d87d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a4acb50dd3729e2ae6758109ac85d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16824ab57b984893f68698525227a9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777e3891c95ca66983ad5d24f21113247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaaeba532d96478fd02d815950c14e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae63bbfff7d3e4a3387c69e076b99d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97456676b1b7a6040b5236583cd973ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd183833513e52914edcdde0cac1ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f173f265ed05fc38e769e3c90802252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b1835075da19b87e4681b7b64ee4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb140e00808483156490c937d4988ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900d7472513d07d4a7ffbfddb620a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8be441db9ee718e14426feb6832dd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb6b6c342117e2cdb89c6a8d6f0cc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a87f36d162a58ff7a01ec82a458e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66fd72c1904fe3dc47c6d056750bd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8b9777f4e453ed901ae728832eaf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35d889ab9fdd3c68ea38d991a14b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4106dee917cca20e0cf32971be8c7c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3211d6bec4c5ae4515b2a5af3c8a96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16582e175419d2ced3a9d28de90764264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988942fb96a97982e3ea2e52448248265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b37c4e59e12c5ed716a11bff568eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cacf801b38b1040f91e801d78b5bbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5e5444521262201daa9dcbca187a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8d1d226ebd79465f1a53db7e6c7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f9033e40935f1ede4bd33341502fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf2e3eda8d30e1e47fb78af838561271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236817cf1aa68c2235d1d24f2317dcbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537c51323afed64afb7661d4c92e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c603c91a217139783a5b3370d2d6bf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ddb84dd5a6293207c81aef966871a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d277d2ebcacc50019e5e3184779d1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b2aeb02e361191edebe8e03beee09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb490da94cf80d99ec272529a88f148278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd33db77e86ad91ccbf742fadf76bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbe1eb26c0204a9e915159043a408b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b3de85b664ca5a957f4946f747b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9b3390176f63e6a95391a72880a42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06cf1853341fefa5822d1586a548af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65b4408979575ff0b143d16fb72bcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd2302065db86e44bbd54e8453bca4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf02e0a402db68f49a2c07eb6480f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ee07caf4861a10a1cede782e5889287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f730a76b685c0bbaf4debe356920d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8443d926199f9d610ce4135dfaf46a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ded3f294c4323b3ef883d3fec864c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c04f80277ef09c1c7f56cc6d6fa5a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02cde3e4dbad1638fdc32a7f2021db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e40f0bf18552280372aec30b073c72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a202cd3a4ebca1b0da8e3f109be41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ca82e98b52376b0001ea1c1e115c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba36252cc78ae21fec78756a5148bb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7726c373de14e230c8776f700b338ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29d3bb9593c772dfc29267e3fbaf32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467e6bb5a1bf148d533aea097fb36d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769d91b47e230e81212a4b17e50d176300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3598020f461473a586395c6e790fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e78b1dec3c8db708de417f55026f86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b21c5133d0af8d50ca57041a455c90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ce1a0a524dc906fc908bc8b3d8418304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcb04de840bf8cf0740b588654348305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34c87da97a919d18b64779a0bde79a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f3b0b25a0ee75355f616c34c2900307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c2705f5ced44f38026b431656d94f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd0d0c0f610f51ffce78a55c72dcb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6401accbd918372dd8d923789feb44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dbff92d77542c795e9959207193d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c812cf5cf5b8d99b64eedd5ff13d90e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8e0acfd9894e13b1cf8781081f262313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c2d80001365eae13a5905987cc8d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc64b1fced76c0d39c649185afc4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd576751f5304019ab3f41f74e196316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a003935a0a518d176f1b710381e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc82cd0b2ae40b413ebd1890ab2afeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094856428fbcbe7701b984b7aba4f9b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e151afdac97f1e7b90b6f07955133e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db275d69e0e86ed045ec6ad5b493e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de2a3d9a2d881e1738c955021a42fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32249dd028413e3d6b3f2c6a14bd34b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d392e3cc57c8849702aae80f1f1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c79dc1009702c183767bca38f337b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc9849e9323e4270e0584168f8c945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fa3f609d1f0ece48478b892bf7404327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca399180ed3fa926c7d49fe9b65c30c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098eb3f283bd11a9effe81d76114cc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c705bdbda859723a36a2243a0d83722330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf19ced56a435724c4db796b437c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4cca72e6c7ad334b053c3ef270cd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5330ab5547d2bad4aaa6b2949165a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6302cf24b4460a596a384121a1a24b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3fe88e1e746ce4010b45b8bbbfda6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76e801c931945432db0af7e35800d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5635108a86b47a1fe5dfc7b3acb9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0415fa48c100fcf847033d93e0018a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a6f5860d13354dc94dbd5d02d2eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d955c1ae77607512644440fe7a167db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8673619a0348dbbfaa2f846104848d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1aa91e63c535096bcdb0f351b0d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa5eb95b887fe1c2a82b4f37cdb4f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d46095a635d5189f4332cf7639004344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c283015ad480297d39c2aa2232a09e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612af52b8dc433d3bc468d54d9c2372346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb84873f72bd252a88642d903b3f46c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3fb9adbd4afa8d6f506a61b9f0712348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8858cf31cbe38f7ac74d1a181b9a94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a78881f2f45a99176b2bc028ce85af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0f57cb03e08ed1ddd62c9d0f63fdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404fee96eaa07ed239cd076aec9f99d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e24512c675faf77dc2b5b25ff072e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667f9862141d8ad865cb3fc1433a73d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a97ad0aab980a19c35e312f78463355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a113e21ff8e069a38427958fb324b6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acdf972b3b4566396c05f9b2c898b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc6a1385a65e01dc29c8eed07e6c27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c32f9bbbe6f44fbf2ff4493d8c4d81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610988484446caf8a9198203337caf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037dc8bf93de6169e6a0c66d473a38a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522492bb4835950118bfac1153895e93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79f2d9962197a9c27cb87cb2abb065363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cbacb7b50d29a777674ccdb3d9f7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f480a95e28ae9cec48e44381366b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf55b1a174e38fed9b00f3a36dba708366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deb298d706d532a1a35f854925be2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6effc4fe6aa2b1f67130e38f3e9fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1ce6d9fafca1e032edfe309bbc1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a2183e2ff30706de1736833216d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7a5ce980e6b447d8652b2684dd6fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73872874e0eff41b968bfe0391fde5d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49601654e86678da4a32f0185566895e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935b15a8ec947928c00f5730e5939e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db66ad52fa68226b0613ae4ec86fcb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f726a861570ceb5c5653645ef96e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4576f947f2c681ab8d2770b1603356377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf27c3547d47c7e69f439cd18bd3045378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b0c4173dfa9091cdf012e748a90b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35835fdaee03a4edf2ef79b76f6e0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ee12c721702624b55e51126a4e87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480beb71463e91d408d7f3d2148e63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890062212b9498911c73520000f118c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87a27dc762cf95b053a4a95d3c315384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fdca5da220fd06fa5c1f1bdfbc8f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ae00baa4f3a1d9526a80c10a41ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e1772df3d4cb6552edc0b269de454387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38f600d80eeb6a21915a402a2ece83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0509c426e5db9424e2c5c482b44c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979acf1c6beb1d57c02366636f5dcda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc2ce2ad1408a60ae5e25d285fab38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70838fd857ee2b95b879ec80b1c0e876392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba7b4f6bf0e10a4ee902719f957186393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee40600e8e9625fd4139a5b819e81a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486905165ac2455588799e0e83406db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971343162d2d3f4921c629fb034d5a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3de6821c96ae13fa47be72af80dec3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a83e6598ece380c0f70fd6c1be0ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d0f4b4e7a24402a0ddead3ebba51b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189d400f66051415dea9d36e7177f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7412a61fae0b991d21dc8d8cd99d85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaced8bbaaa1c5475c275d82073e1e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29001598116c4e0c09d4c73ba2f8308403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8724f638e80a79c3aa2f4242da54c0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e38c3d76c94ece7106d4c5a8d2d6b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3f73380d6d4e7e48151bca5cdbf0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8148f9b3db9fc51d5033bd642c6800407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aabd9168973de9abdeefa72492193c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae8dfd702d9495f9ae08b37f722fd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fc517ca9b650b53202388206029f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e3a1a414d49050c81c16a6442b244411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00ed27b6ee478ce09e6b27a3b68dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b58d3a0e724df52542a4a3779b0a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98379562558e737a528f4036930a674414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd471a5302553168575816ae6060ea7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c1d80114b04ea22df7738d30e367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb464d74de902a79fae901cf237fec3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e720ff3b84cf1ac08a884ede5f6333418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240252398571d3625d88965289df0635419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74982b7cdb5723df614fe88f77689b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df98f6b4c1aa1c6b6c884b80fad81c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1685ac1b9277eb98c834f535bb31cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031cce707f794e04254cb2683a998d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e249b5300d735773e90ec6a49834c87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a864d0b8700f708309b2e52732bd4d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437f9f7a209a6daa5f8a929eaf62613426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29a5045a65f73725cd64aea32f1d38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc450d2ec845234d2bffe14b33951b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50b00c19a487d90dc997e64cdba2cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc4e381729726d754202f53ea1b23c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663da9ff910b904532572f005692aac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7458bf16e93af34bc96368eab5900432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e470fd2971aa73323ad31b1ed00a24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c8483b95d6ba2dccb96d294dc2e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9923ea2ba54c22a1d887ce5e354d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7558e0933c745adc2657683772d0ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b3a69704e263aade5a676919fcdd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43a39031c74c23696f4cd1785cfdba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad648472a3e39214066a0a5baebb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0981adf85f4f8f3d9e44b04ec494440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d85028c6e71a8c38c8348d746a6eb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54291b38012ed92f9aa824a89facf05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24e6bcb4a377a055b12f93ac100a26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0c270dd5459cd89995eca844551dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eeb465c4856023f94566f940e5d64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03616ec295143b5d8b7b9b0fb883c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d880822dc4653aa5162bed13b2e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3356214529f78f0e4629a526b39389448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d8f8bf50d0ab7df5f63a8d29f52a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c2a9342ded97f5a2675c9756af2cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850d2c4a0425d86b02b87c6d1329ae4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8f9ee391439b7d9154d06eac5ff96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b7918928ca9d1d3cbeb358af19691453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec1081c9caf1d99feccaac1a2fb2ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f119e66ced8c09d4e3a0a9d69ad368455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b0ab4dfe36fb491fdd4406827ce0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dd1bfa556b38338a87678f76a31fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84de0a83d82f0aeb51799f696f20b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86131ec359aa49e7555b961d0301b62b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c36e384c5d3d7e2a293cc0ee5c86d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9ee73cf850db2e83567d97ace9cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d111ccea6b24283db72c7322f5659462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf1088daee3aa27e47e04f2377155463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235535b8c6af8f3f9d9be168e73de1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e597face8792701835e4171b6ca3ec5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f509ada41b531ead9c2a6956d4673466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b34c7e6c75d51c9ff60e3ce14376e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62be12fa122f1eb442647b6fcf5df8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d7d55736b9726904972a2577f711469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002319336f3476b8ee11fad49c9d902470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7763d9dee852ad18b8df75579535d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8de557b7eaa3aa641342eb7f456919472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f26a2f56afe1a4bfcf40f1026c3baf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71d1a873622a9781e2efb6837a4a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5091aeca3817c11cb68500a96f83d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c58394bca2d207645344f1c59c4f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e53b5b56178b43c85f240cf2686733477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb554d1c4239caf35dea7d24c1fce7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0aabd1762056fd59e846d3ee0a5fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474bf081c2da4109422d75d1be0bfed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d2b7be81028f549c6a4c20ba7ecf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac1642eaa5f292901c5b1e6c0c1d3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ed2cd9a1dcd5d4781bd3b9b5cea6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4d6d7a9ebb3f82ade4fa861ae94f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce71e0140fae00952c9b3f8633eb24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c05e535bcba60e46a7029a1fef44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b482331721054ef49812083a293e8c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177c627ddcae7a5b0fd21999647aec7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c85d14e496d9fb730216c8faa5b7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db8d8902923105c4276f8e20aed46c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de87969191163aef909a52db75f33f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e3ce548ce72a54a757c5f875417f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e296e4a6942229471d02ad473df37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9c39c5cb85a8845143c03ff6a84b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8ae58b6de339183711400c7144e6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db162fee75f228572b39e6781f5581496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac9b7c6d5b6a658997bbcacb9b9d9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2b4ea97b879f31d248fe4d2f80e37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc959bc26c9499ba9689de8a480add5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccadc167848fadfc29aa3838d3200d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13473040dca14a8acaaefcc519857567501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ab9b605a2d881867b9606c9e72ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d2720c53c6036ca87902af13378fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a50d03845131cdd454bff02a67ede6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27165a6bca71fff0399f4c710681b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9604504f25284bd68f3974177a02bad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b1268a4cffc3da33d42d5686339fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c73070894f312119d1394dbd2987508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89cbf672d6cc0f781b5a9dd3051a3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a6843902acfff37369764046cfd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca24ac86186c425c635cf908f5b225511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c78f3c0cc0b05def84e6daf5210c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ca6d281f9173c4a23b11e00b25e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f5013c5bf54e757e6a2204baf7cc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c3a33f81d90bfad41472d4b39c94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d010e586260777b34cced48502f473516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb58f9b96cc03f316089ebb177e90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e23f86a5d254ebee3d342790ff92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dec4d7bd470c82a46fcf198f8b543f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d539a5386940a112263b13385de0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c52e9b052777ac53427da588e8a3eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e534a7041adc4f7f13b204315e1b81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15289167d787d0c80b79f0fe9e209fc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798efcf108136b3c7c71e42732a2f6a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcb83f16f880887f9a6c253719b257525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e6655d8624c1a52cbb5f0a479135a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065c42760da993df088ad1425d42c54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe072b83a906665b2daeea84e589b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe370d53524d42cdb798eece88cc51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c14915ba0dff9c74ee187868240b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ba4e2026a1c896555b3b6f39de520531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fbdb6578ff2752d5604ab5601f3ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d20274d39b4d3685379a21874155533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45114b3a68e7aaf3f5aa2ef383c1a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fedc1fd782b3fce565b2ea21bab58c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0179cf6d48115454d77f79c503e0b6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf2fa15f6b68a0a6dcc54876dc719537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab9bcd5f8851d7c119bc858399ae3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cf25ddf3c9ef620dbc83a0b5046b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f1a2decd8d6b1bca8a4203db98a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f35dc696ac053ceb7ed008082e2586541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84617b33c676697f20d9f37940089c72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed8b69d498e3fa5a83a088e8aae183543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4f3de762d08c26b4ad3d80d0ddbdb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec981bd4f90413ddb3cff19e8015831545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ee268453fb7ffa3fb9a3db6b57e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033adfb812d9d3957aeb044c62c235d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aa0069e30a0c3479f5be9c284c4d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04df3899f20193b6dc63fce2c265a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c98ea1ffaaf0fa04d319a4420dd9a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1ad67cf8276b9e4be6e7159567897551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b00c9c3c35792e05258c67ad211f0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a88137a19d93c90845b80235952d66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25472ec0b27750e6effff13bee090851554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ea59b797d68f4d846ae0a34b465f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca45c9143f2b5e5dc42333c3c9785db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ef0e7b4d8fca6eaa86c106df290c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa9d75b9ffedaa02ca8b2f64fae71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb3b09b9bbb39795ea7f1d8d7096e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead20b64852936ded2d4b43af0a6558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40fa290aeda208ce3a0bc32cfb677561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc9cde1a46fed020edbee310b6c11d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9b2c377b6d3e264cca82ac1f08ae9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08ca66471fc244560a771fec744fa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915685867f8d405797bfcdc28ca6a9d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eaec1050eb2b6135abbbb8b2823a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f560f8abc890edf12ab047b1fa036567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fe72f6c2761bf28b66ec0f31ab43f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d955a1c1ac2bd31ba609d45885f080569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f454eccdcb45bf938efc693a16e00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9084b9f75dbc116a5492f50c847a84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ce82908a67733f431aee7bb23904572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7d4a51337f2712c55adec9962c11a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25fb714685d52657c9cffbfb450ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29ab70e84727e3e18eefd03472ffc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4ae163e471ccb169231ada0c9dff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668fc6bd6641d1602544330b540bfb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9fbfe84014952dc1158a6b4614a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6526df76000ec6b3718331c071e68e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46736625e00ca2ec373193b38fc64f23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a43715ae937f4e41aed55ef72edd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244100367f51a15a610ac5f3467381c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8188ba482d4802c3df2b6dca92c68c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c0e524b335fc73b59265e6bbd76c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d6625f9d25fdc16baef64b668038585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7a245d20e80a1bd0d74a2761181d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43da9b678e0425caad21c99c88b7f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a3dd8b763184e3d72a36e5b947508588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7387ae66192a8647ea635adbade8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b40a7af650e8f17bc806a4f9356b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9962a2696ddd9d9c105f9aecb831ad9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003a03e24c46fd4e23aafb00b4e1c74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd02a2e326a6c550c7d7b3ca27337c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47446e7f5b211e1f694a211f37e8dedc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf97c002a5cfca8bb797db457a956f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43634a80ce3158f815a9fdcab9c39eac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4411b85794cd919b0a5692477f2c500597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d8781644b66e7b0b7c0b5f16456aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948d7246bc7fa87758bf2932a4e3fa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee576aa4c3733a51c3aed12e3f8d4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b2f85ca802237a08b0260bc0cf516601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa070127b2fab018d93e5d0c01987f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f7871bc500530c05ecd4f5ec16eb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd5ba657d565a0beb3c75a4ce13c4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b4b6b80f627fd8572a66b4b83037605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a79ebcfcf6449098331a3c00531877606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e00bdeb80dcfbbe8940935d7bfeb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e327a1d4a3dd7e9940995fb47a39ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da929aa9d6c4ed4f7282fa50cd4d400609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bffab4767ab7d6ce48fdbc85dae3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab71c1927b632ac4f29d98e661a76c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f28e0c115da4bb10fb197ccd9c1ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a371d9b301fdd8f4dc1f7514ef3fb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a158baaac60268076381544c0513b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08c680d84d0ecd7fdb06476f1b938615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea479e81824947d5cc0aa8a809a4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94973865e7290f6eebd631019efed38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3f9234624b9287ec91dba3f63431618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229a6fed8c20c1df069d6b7acc03930619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c1711cf5171821d0dd815ee4d92f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e144581e1ea88bade7e4c47bdcb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660a2b17e502bf500ae7935bfa3440c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0a94564532e054552a8101a37e760623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2a9dfd7bded155f6dad45fd94eb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e3c8a961708af5a8349999a8df690625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5127373106c3fe0636d1446ca1be5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ec54a5840a391684c692e42faa934627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282068bde3a0be4e3f6941e0455a186a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361424e033354a6cbcf313d8ddb87c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb386194f56ade613c1b79b009518630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89610f999be1c3494ecb7b9de88f3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20894966d64016e0604e66fa819a45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde0eb28853795d7842e802e1ebbc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa76db0bf9b44143e2b75f06772674634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f760bb786b2e4aa061e549ab5cd43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78575642f2eb42c3161b80ded5ddd68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca3475c70a27652d33daba7abcd9c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025c8a5e4e9b78bc0aba26f53c71714638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc198f778d451dc51fcaa88932f30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ec4a5b617e1223e0f3df3afb1257f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a2a85479538ad11d5ca74709bf7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fd7648bf70fa0907f8f1a46793cc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09533168aa7d22e2aff10e8d4ebe64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54256cf8cde9eb1327e284da05f64d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4be665c46dfac6ab2e0320935c9e94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e3b4ab3f0f15d64be5a13dd878de0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3976fd03e171e7f2159dd4fcf318687647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa50865b052a7fc0bc3ffe3658de05b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc00c04034003b45795adc25a123b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a5e2cf04fd8fe78fa9123d2c31d86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf57fa5e4160cc2896ce0ab74c9e48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9fc39aaec14d6532c0c6526e42f90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decdd464eb686acafca4cd728d54f65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d0958cded722145f56be0d7db2d33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949499f508eecabe951a6e3c66cc6b0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7853f2f1551a26f8522ddbf55f3092656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f4f60b6d66e2db29ab7975878d38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a65d23d955a1aefdd21e9ab61588b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065bc13865ff6733792f77772124179659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c49b7e2b3efb15cd3dbc65d9a28582660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad738cb31136bdd8895832234eaba2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdafea73f522e48869479f5542533bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d78c6ed5f2b328044837aa3bbb6e73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a371f6be5591e24c80e2ceef3cbaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6b2e4e5b78634f1296ad4afde771c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7e5b0b6ddbd8d0b66f3e1677604fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a3cce8ed39532254d96589a51df1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffcd50b121bd0de90e61fdfa9e5c8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e6fbe14cb96ec510ca2ab739fef6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131348ae756f8028994a6f883ef6836670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f3ebc0adb3acceae2330338908f15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef293a5e1e71722c18d900e97aef43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794fb755c90fbcdff30623b2e628f9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd330b4545ed5b620d3d363a6e9cf39b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8fccf62a3f7d4252546f826275e90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d2b2f3d5294e45005e53e681dff79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a9e77f614a16167b54645a201ae8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e48f89faf155bb0d6b997a6d0f97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3905d15138f44e8fe521ffb6bfd13d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f172061c55bf49336d716b98485e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40609a853396fd270e7dd31edd93f3ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bc847f5bff6680692ba97e7e6a02e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e103e1e531542c09db439b29988b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369c86b01462ddb73e76da3a8fe5fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21926770541e00931c432963b4d7fea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e914c3000d632162cd3ad76d7525686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17999d730c246550103f615d9051ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754489e5017bae2c5fd71f5d0a720a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedad5b3bfece5274054b3add584ede9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b76aa37bac3de81dfb74449d92989690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f99fdb0bcc6cdf5e510e07213289691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697eb811ead422cef709b163f4af2ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d90b58b59993bea4bde59667fc2f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecbd83858577bef9952578e78d38a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619e4e81a73decdc61743dbeb02943695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a92a1e5e25dc496f3127160ec596f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337d9105ed6b9016dff24a8bc5e74e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b102ac9d87dd5541ad858cb6d628f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae74eb97809c91a8ccedb0d17e9edd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea03cc798ea84357927fd315a961f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b214f016a4925ca8d85b29320f37e0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c72d857bac3fd53301c3bc678243d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08b7de4f0daae5456b4433b434e1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8823ef5ff76cd13f33bf58a14d75b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f8583b0910a56f8b0836c18558420705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d418a6387f0451eb1c0d829f9650f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c71fac87da7f8ca42821361c933b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84925069ab626e6b8855bcd8a87e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0b6be4c140d6ecd8d81c1e2e4bf54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab7dd29d0cd17290bd29cc3368516b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531d77d2df7050f8fa0183afab754d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c1ff99fcc214864fcd4d6551db6dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c0478a0acd076a61ec6b3fb8c5d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac51a9e0da330ebfa1720ca8e109fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99daf37a08b0186b6a470338807c4b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3162c3d6870ce62e824e49f291d821716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98597ca0c232e6ab55eb88475f3e3b91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82084ddfcd57b021b5148fa71b3116718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680080a02e117f88b97326352202b9f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd38aa8f373a77b955f0e043553d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4146355cba29ff5c065821e170ea8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8fbcf80f9c1d92dea86736001fa39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b868007b3cad770329a75ce0a35f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aef2cccfb0aea1a753cc1191c45bcd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546dd2f777b6fe0bc8c104db0854d16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4326fdc4850ab80395d7074096ca10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b9b60efb76a29cd761d84b8354679727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efd29f81dc88f3c66e66df41ee4b08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc461affe4c69e8f638996f1cb99f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e3bf1038ff2b906722afe615b836730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27783d8000f37dcd47d15ec301b58cec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da48bd6ceb6a868de1015c3d97e6f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc012941564a8456cf52fbc65078ee1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb7223697e1034c24a873146d0a8f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77006e8eedb84005e7f0dc919cc9599735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df738c6c8d7f3f1f4a465c7e31363bdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1d25f02e8422608683b247b2e765f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbe7740fd19c8e7816f57dcca5c667738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3593880950736e91e29cfc1478e2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0fe3f75f1172c7dfc4f3e39fdedd8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4eec8a983c1d808f7ec7c8fd43af1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c8ef161c51e3b70215346b4f801f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780b15b109ad21124810a6739bfcdec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c4f75d6e183c6b7e129e1bfcfd094744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884585a7828133de25463ccc082d1cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2609dd5aaab08e8a4e988585f7d28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f42e770c1f926925ad8affa21dcf36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f7242cbaf8c37539a87b0610224df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f325614a657633110b13688dc8b004749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f66466863e2b9ece4d5fb806bd71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb2cb84ca3543c6bd939361a24a5db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676adf38631a46d21c21700172a1f993752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6159a593031410f7a132668545b7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89558dc7582f155eb9431e3247b2ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd04ef8d8dfdc78a57cf5ad124e9461755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16b38b00c91bdfdc91e2682a79baf3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6f0c5c5d6c0f1c282f1b77a8e3f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc57991ec8101aeb77878a235cbbace758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915359f4ebf584f8eba1d6846e05719759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>