--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ecb2641594825a9a3cb255999c4321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c4933287c1f2a08788929b0e422d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dbfe1baebe1c6cf00ef6398a94c823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5edbbeda2c80231990d1bc57f07ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ee40251b4a06983c4e60c6921e365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470f552ebcaa455f362e1d907e9a4d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354e29a3cd1c23c63cb48be1c1c0fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61950c240c0164948e65644de90b39648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8965e0ad26ace220c29694b21801fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944af4eb1f47f043769714c3e1d5ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca115df440058a9faa877f3401ae3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349d8d42f7730d0a9c168a516febd4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ba576668e7e155e978b5336b8f6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df20e8b3dadebbaeb1b0d4be62e90214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40874a2719068c1a6716e2e995b86815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69bd89b73c17ea25219960ea97a88e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0891d7b62f21335c7e614574e7f4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437751e77171cb997d529a78f0472a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe24c7db60f97f46b828843db9eb94f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb13996911656b422e9d59ac129cee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276ef9a9420ed6ce33b096687dfd34a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f2a1c02b6a42502c8c987480539ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3f4ce93edec303df87fab19cdebb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813327cd2dadefa9e7f5e3ab68ecb4ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3598c1fa665d3a32ee02ffb2ebc7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049b3d8290302ea08022c3b05f1389926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae92a9ffb59722635b023c1312fbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dbc9a369352775c427fee7ae036ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412392e7cb884105ccd0aa1f37ed90a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be7aea7a19d080c15dcd7a6ce8175f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df109a7a1217d480933285b14ad1ba4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242bfdc52fbd9445115b00aa1735e1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90022c5b319b1cbef169d3cd3c065ce333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d16f43835d7495ce8f830994d89b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e15ddaf41602362a6637e299161235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c6f1e58a85316b5e16cfbeea7923d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982db82d8250bf3e1aa5791060203b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582ee4d49f99639292070a7e1f565038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeca55bb238978860e191cb825a00439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f83a007b00351df6b67be8a469ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f8ef67349106037098c3a978996841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4947e49c34e58bf4528ca0d73b97b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd794536f855cf7a2d3085765eb04343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92528d33786e360ee338f5e2074a658844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb6e8bafad5b38b7435252dc4c608745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f5def3e9bb05f658c637ea53fac4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c083e0bf2caea129e1f9d0439e4fa8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcbcbc93c4de8e8781957328f86c8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b29d58223e825e1796a09d6f19761e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bd4f47d33580c437163ba59d7587750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5335574594dd7ec09e37faef6d686751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa33b55b9cf44757d0df4d368270c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85eb839ba54595d3906e7cfb13c44b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c07e7d9b6e3cf2b9dfbfffc2c5110854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa8634c467dc3327a923a881857fbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356d520370ce2b588158f36c201e66d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f755f714e2db5c67de9caaffb89af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c4b0157fa48525d2e8bd45f85c51658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481be9b31c9630df6d5624936c00b91859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c59b639c05ae8c4581e3fddff09cbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39a4c50a6d9e23475d265e3f07ddb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ca46e4b3223b074e1d91f5947a1f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf25f007bc6d82ef56cf4ae98848563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1034d880d1255c0bc314d7085586164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4e58070e2dfa7039c9b295891a1a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9334558ebc2d33b575abe93d9a95566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343917441ac0c21885e80e8afabf1f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461dda4704cf6c9ba964ef24e0a405e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb6dc8655019bf403255a50b2ef2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8c28235641232f987fc5bc4635d6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e76823edc5ed85abc7bae59dd22fd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a061122109a345cb0fd9ff33417d2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3c4c1e7177b0e1d09a0f94063c7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10620f90a42b53d7c5553eb5e4c7d9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072ab77fb6708e87aba065b743f7ae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c3f8a98efc11e9fc162c95aaa3a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba07a135108018c075e0ca5211d8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be6b5410efacb3defa9f83f439084c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a155f3d320aad7215db0928b447da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4ab89b27cc2f68565355eae16337580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff6ab7912e7618efadf22adadefb8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69262eb1e4a58f62b70bd6ecb4aead7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b4dfe119dc2d5a98018efabc4033a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5afaeab47bd707ed524e9fed1f94684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83854e13e121f24d732dfe244ce18785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613100d72401d101aaf6493454bd8e9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb16f78ed93122ef54bdf2a67a9b23d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215411df5033994bee33fb7d792223988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762efabacb61937aea71682704cfc8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e310acebdbcc47e1e92772b7f06753e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b794dd7f3f6d25ea65712fb9b148b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a68e40dd6771f61e46e4fa7330c9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628ba42043f55aa5c34aec9d7872bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ed2c65e5a771f116d3db94519184e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70631156ab1aa2837dfdf57bc839da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe66066a485aa86c6bbb708df263a1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e71e97157681bfd5d64b5ff7e385097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c03d8886e9444816944cc11d3ab20498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ab3ba2e6f0839b78f6dad92a6b56599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cc231f4019e253bc8f8998f7b0f9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e55328297a13f4d2db8a907c971d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59495b0a32d98ad15f6d5969ffbc7f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febe80936794969d3254f4ff76ac4dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80d04ce5e7f075b2e54b7c9c1922c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79954a8509c52f958b8e6a2961463f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bffac9d14ea85a4d0de55cee9847f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad53551bee1072703fdb4eb3996069e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0ede001d29e89c3803d6a5e1deecd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b061d4132a91f57a8df6a6b8a7e12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb4f7b21cd74588188832ac608474110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04696c4dd88c0d144e8c2dea7d3e852111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d78e35c8ba2bf65579b6b14eed3c16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b4ca52c2bcd5d89215b64705ab188113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c62173c560bc5543a2d53c8e3bf714114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed314f924c4015ffc79255fca5494115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9c8162a02603a5b8c1d5778abe22f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4919518f3205e5f9ded999037d550117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585935ccdd2ce22c5b61b53af0b0dcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf897f693ac3f09d6a67333d441c1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca73703ea8d6bbfec28f23035195f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7287fc204ca482b1bb3d95cf0f0067121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b730924f3263844ec006dbf2249ce7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552cba859043d35f9fd6f3cbd9614d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d47174529a99551eaf3e10347a1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83167417d3d4a09059e43468017cc01c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de4aed5960fb14c1b783165b75673a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0806b528bb590b88e88edb95ae04c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a930a9601a5725db6801d2b231af6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bc93e26cfce0125ce3cfa05957b2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ed459e0d6c9aeae7b4dbcf3c5d257130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c70f61542fa1ef9f331004bc14b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b8b0165535601f8dcd345a8f9365f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567be00926a0c748242fb78ed588ffa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf18aae56a3a639769ad3b8d8469a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f8b3a82744a246f00e7bcc9004da2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba0b43755ff9b7b341c5e2d54cfda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476de3476e29017fa167d4ab3d5926137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd609098532d79465867f107c1defb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1cc8af513813152bed1c68202adc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabdab108c724909123eef5c344fd46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033273b492edb489c8050b4ce855294141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e0eb8ffdca8e013c1cf096029d3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d119af06c981d98c527fa821f24fd22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02893c1d26fff2177ac0ee6fc7cb8c7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a6451580b0e2e2b37592093f05065145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203cb35f538d6ff65ce849920f82761146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d5d77a08ad899f07de280b2b9ec9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d34a8ef7b9fac3e48f8106f033ce2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80e75341a88f19a64930725fec70e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eebb9ca83db972bff209a4947719ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947dae2f145615bae99e245705166dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca8e5ab56a097df971aea08bfdc63c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b30527caa29b75973327f81890d47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86280987a85160c12081f4f61443926154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fb758c396b7e3ceac5c06fcec4d0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae5a54b81343bfa7efb6f8004c96c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242df931647c6b0e8cb2717d79920f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de08144b56f60c0b1bc8d9ea23df3a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10624fe09ec5197b04d04d46f7c6e4f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc6f281a2630f8f4b77cc99910bcbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6111d59e8d29c85f193934a132ef363161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f26e65715f71387961ee19a96f9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e9efcc2c18a7e4d7bc2bcaac2027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160111fd6fdbd1e13df9816183507a8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86055df677512416668b6aff1e4772a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d68f663b27805cd01dac206979823166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d450bba7a7469c125b5328b4f76d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae4eac64cfe995ee98ac9cf76e4541168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179fa61b60870cf63f69613bc1216e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b19f1e9e0576cba1d03f483a67399170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d966466b5d4b0dfb64b1ea9c64e22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef298ec0bcd289aef38a5fb6e15d1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5d5d78e3bd5e79614c22ffcd2c1a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dab7ff94219f1ec75e11b2789c6f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea2714bf82f410c1b0303755ed44f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdca0d2339629bb3ad496c9af1114a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c4cf5cfc5f640c218d8b8ac7fe37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b27d76f056019984ddb4e02ffd0b66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0bc9a5a7f4e5e171d6c1e2b2b25df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e91abaf898fc9c36b5f7cc856e60a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c80d1c2f36e96c1f19c915239e3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e93da25c8fb7613410159b4a173ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc737ce2ee057e81d2d202b269e57bae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837deeb70643bb37c2f35b1f16c9c95c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523a6d78b2182da666442a1c39d4e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216df7f7e2ce5085ef54e6752e3be1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c02020f40226a78e8a83f810d3376187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf88f32b577a6e94a8b6fe59828ac5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125f1230ba3a4a62b21ec97b5361e16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983a9ed0090283e99cf1541566198dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730a3693e4a65ca856fe1da3eaef8b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0752962a55959e3aa5e5bda2a0851d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e959428354ee835de69d33ed0d279193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac136b57d681a889aab271171bb64f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbf580d9c807d9650885b99589bb92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab3b881530146d5f58ca37ed15ca66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e6db0b6279e082517617c30cbc38c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37617a744c23246fe377da7f85498d39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26499d540de6046a5de23cbd3ade605199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb588296dabead24caa39a83227d8a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1fc8e36c8e67f06053ef4ff7c51c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92679a1b93417839c7b0266849671d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8d53dc06b186fe53fba8610ac8ffd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6d114bb45368d3e451f0df133fc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de17072e38760d8f74edb512f6cf15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac032d1ba27d07f8e0a0b549ab7b68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698c5714bab5372965ee53c1dacf317207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b63008330be1aa30c42f11afb6aa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c82832d5f3333ff1f3068c7656caba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7c362b8a9390963d324cd5c1ea206210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af111a66a057d0f8417f9b4e51a75d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c785a02b664b52a65a1ed619467f556212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f035adf8bb3e07e233c1b1ce4b992213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce173f1b6a469f4a6c75473c91f3dfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bed7d55fc536c799598a8803a1cb06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca30f06ed6002f216d63caae081640216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235a14b7524a5cb6eb1810c7175662217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab29d90e3abf1060f90970acccf0fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bab81974d8f030c3d374ab4af3e5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836d0efaff6917493d6a9038a815a92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e839904729f7da5d8f3898b9088bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cce8de34fb2a471f442a4be87b111e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701f370f0a77a57a9dbde6977c4b5d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6058563ac7ba4919d572f9364cc2432224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654ba2efde410cae2947c1e0e0bca46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef443b25124fdf2bf988b99b01643c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be9f83ce2e9aa4738012f4b173877227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf36f07662307686034a53f718fab9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff9d8b1edd3b8af2ee86a286df9c31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f81859123e895814cc3cc3a3bdb92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600a75813a6f5647d160a871160a226231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3846bfdd76f6083117f7a024b052754232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f7e43d2aad1e627c90064c2dcf96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba671a4936f529a79026abdf0148fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9e5a742080509908cb43a2a1382a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9c6d40b967168228b2168507f0c82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2ba7fa4cd1e242ce35e59145a00cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125b23364299241924e53cc5d94a1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc635c304fa94009cc871a9a06bd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2cdf75e5b35c8998a02f8b1a4fb24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28b624e8c15d503b3137697feb18a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaf6f22fcea18ee0cb9e7455e0fadd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea705487c033c45b8894219dbb65ef93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05711bfa0e8aaf3744d5127fde7f1d83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0205e100d6b75782938dadee2628b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0378713d8e110c5e1ed95f6fe3dda24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9879871aebae9b388310bfa1ef54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab49dd9de946c5715e999aff988704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411003cb552a98c0d86180070d6ba20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf6f0d038bd37359528f1e7e3da29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba688f7728bba115d3caa8554c143f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ea0bf5f73342f588067168724be9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b25a89ea865eddbdd6e2ac1ee4aae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d28ed280f229c8d33d255db8db20a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53a60d75855a7dc9c65e19b03af7e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195c67ec7de7dce334be104f462a7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07895d12592f70c827a322a26ad79da7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d2d3efbee118ac69a3cb90b796ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a36ceb94577708f6e3f32f315d5fc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113aefb242a25a0970b029e4031b6137260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf936531278be6c933900d20ee013c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a79865b01fd949c053aea637bd944262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f120c32c58de7be9ac98cb29d4977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eee209e9e5d3c06a76b54d5bf09d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c37ca9162a34e0050c0ce2093244e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341922ca71abdffe1668716170daade3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e414577d3b627427e6381132af48c09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de610ea973604e167b517fa420564268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f76b81953383026d7cdd911e11a2f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc71a8e48575b9034157e1793b3648270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9ad129f15453b9f98ad9f16ecc84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df965cb1f27819c8960c6a62f3040272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006cf70026f59dd1ced1837ac69530c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7aacfa90086119b431256e782d748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1a4405b51d8443c48240beb1dbe78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195630d81c4a4973e0c6c292145481a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97611886f3e337935b3e864128c92b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8decc62670880a26a8db211385da9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce21e46167a9b1f3f977d8f2ec6630e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58056056e9f1fd8885f46f6f0e16c3a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ecc7f027a250af80197e0ac8b99cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c7b2660efe7dfdcd80e9a49c00bbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b1cbb8c71a69553e58d5f35bfb8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded3ffe1e5bdccf7b8312cbd479246a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c6be7b605f1812c981103a48800b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8e4074aed3a4f5d2a8a7c0729ee3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565eab130134ec5389d7657beb7bf35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b5151a0ae82fcf08840280bb04a93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754bf80fecd31cca3f144726b13348b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b540cc2bdb785ce6bf9c59bc3e8ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda830b3841285344a732ed8831f2441291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b4984478e8bf7bcc482b7012d247c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ffe19091e8037b64e0ec4d4d582aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0cc7b08ebd9493ce0707cda3a412f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fc1c65d8be0a1aab3a5ba114d80e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90cda2c04cc9603fcb2051ed919d11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2444781ca0b4d0f0d1c1a2c56842e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa91f56c0d1304cdf94ded14fa9b660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5ff4d2669cfd7d64b98bd155bbf44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894b4335834cd38544a0f77caae46ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dcbd85fa7eb455dd69ef1f0868ac3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939705644b62dac73c3d2d93379adba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670e3e61aed69e0912d6249412361af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151688f17b45925812e35bd85d7c3678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf8bb6f71b0ac284a346e2e36f2ac1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d772feb8aa780eee01e2eede2c415e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f582273a61620b1090e305bf86a442307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770ab53c9a51882b2c999677f10bf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0e848562fd67f37c51088c8402e80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad5074ff3f476ca09a46ca66194b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6d7f35ca8053e9d53e6ee53246bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77515d6c30495b26b015c844333ef677312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75803c1beb7f86f55c31119ed668c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ab5390b3f1ad956c8347b3d94deb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37cea98775382336d2764b51c21a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca708a9661c9806b20c38ba05760f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354e2ee164e8fa21a8ab6e136594b2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051a02d7b55c40acf27338e279feee0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e4b104af5f453c1f354f1a33c30e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e52d5377a3ee4137a182e3b86f712320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa06c4104fd964e5163479af56d88e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf6ca8195423751e2bcf1bed031e47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d20f6ff4d13008d79b247ba618a7dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d2d4b6df726a3a0536c8ba56038c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b919d1f991507932077325a6fb634325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98997d41adcf21647e7d39e2fd16849c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773acbaaaebe70d7f650b15fb72011327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f320f89428c3aa9952f249dfbd1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aad200465972645d40b123c4683e83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a0b13a43e705b9ff5b692b2dbcbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84392477076aa5992fea485f36e3d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e6eb5ef4de772e0fb11fba6cbb5ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a96ea25d98c8e9797092bd1d9129b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25155432471941ae748ea62bee161fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a38946fe4936adf0f55fe67272ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee7f0e701b82da468c2b8210263925336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd91f432c4012d028c9918bbb91e7ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438049e08569638610ed2130876078f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084496559a580c7085bdf0bfa3b1dee1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651690f0d3683367d10ca7563ff16bd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23892f0de17e521dcb2d83bf9a879341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc97a407e6501fc1bf50e8a1944055342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d563cbaa756c147c72982c56ab8f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955943c8a6e3a20564df408ecfd89f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc57cfcb0a9e01141b05eed17830466345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6802ca46b4626ff0a30903a5667e502346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eae3debb082a6ad91af8230e09182347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd4f49942d9b7413e9977eedfc8b6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123cdb1d5ce802009697ed567b8581349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836aeff99dea32ba76d78de5f7c9404350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059199c0d4e1d00343abfbc98503c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401b8622a68e1206a0df4423962d533352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30dee828d9a36ddeac29d53b69ab2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30c8c8fc6b133fc9b830064ea9c52a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd25b6f08e2c149dc5a5dc8fcf9401e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066595bc27e1790fe26a84ab440d145356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b00c512fad8b0dff27a7f67513f17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671218f5504bccd14cc01c8f849c34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0797b9aeda6aadb5a93d7a22991f6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818585e4824a7d24ddbea9632582f70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285b383599d438bd4a96c4dbb5ae616361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63fdafed04afb03cb081481d6642bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc4617de25cabd1affe2d12f15a56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b8557f8297d90e5fa9382b87d7e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5248c494aadd760c40677bcda6d5134365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481a9abb00cbaf3e4d79e54635f9d40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5562774f1c17171b6ed2a45281543f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679afa793b17d893150cf9a93a9cc6c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b6e0826d9461b54fee94c05b755eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62e50b938da85ab2c3a5b57b59e8b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d42a0c2e6bc447906ce4b2a072e0ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae62be4ca8d8928bac04b9a72d8bd12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec6c30db051688535d8a04a46b14a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab84fe5a30b6a1d29823b46e7595e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb298834fdaedd6c404e5668eeac58eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872db5464d71483370b55906d091e513376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780e07a6e56443ec126c60b56704d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1039ab43fd6e505ed6075cc16fb14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ba2bba4c59dc14f6576d96e762f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef47cb0da512e9e351edd12c85c70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132e74d8880421640e05393c1dba017381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a2fa798466714c6b42d39856e97d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cabc5e765bc86f389e1c01b7e7878383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4812319f63e1d8ffac04bbb0a21802384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e9d6e8328a26fc7e081d4a3092b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a092226d1a213c7315b0b2589c5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d33631c4a382ebb13090a7ef64e24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8610d2758d6bbcc491c1c04ba8eb0e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6fb3e4fdf710abb9aa86c707e991e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd748b557cbe57df9d64de737c0d11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b99aecdc1213400ec7011b9aa03e65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a0f6f973707e4616a177a254f205d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be47dd5a4e104390bba1b7c0c3967393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365244bd780ed4b22757f762be3a9ac4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed5d8856ae82b443e96ee7b225003395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45fe5bf91608c29dccba7f4ffd521a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610912f43b7b5f9ae5e3f0677d9cbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3257b766297604981e75ea3438e417f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736e69b41831ac60613876ebc3d7194399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8a380c54d74d97919ae33da587827400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a519cea7eef0802a9baaa2d9993659401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34443ca88f86f94a794f565a5239a4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee10708539eed0f1ee8e2bd8b26a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735a4ec77890e1ca24c28a6ebaf4dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305556e1043e3166967b003cd7b66d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d064736d341ffa7061dc565581e66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14946dbca98d231380206fb6ee27e3a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be4071b011a2e5bfa3cef4cf1e3f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f86f48074bfa810b02a364eac626409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57432e94c95eae22c9b150ebf63f5e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8d28cedef8d0763dec6548def3f61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218786b428854997c4645ea4a50c3b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f0207b2dad090d55f23c2334a91d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ac6ab2382067bb539e71bb82c7728414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2b486a9a1022e2a1f343d50784125415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf02938f555da2fa1f7c33eb91174a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ffb49ecd2c8ca05593c6a5e2d4009417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9d2ff9326198864bd2dd77a9858b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a47d91b7552ed60c5e6b1681225bf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce90505d78b427bd8b908611e9627420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14415b0f3c2976a0aeefbcd24476b32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d332c0ae028b40833ede5edc1c14fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f702d2784bb736dc8fabe03ab0c778423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31327105c88cccdc596d0d596b3556bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9246dbfd22b20912155ffde425aeee3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde2a03074e08e631c0c049c4c2730e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fee4fed11d97e0350b9eb63e82bb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de87269292bef607b6405edf6b9a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b5e7770a2ae71f4b52b1309c0590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fc5065aff8733871d5ea5f6b5dd56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f96f4b23e8fe953574859ea9a99c39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c5477447b33beab8ea2b20b48e4cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729967554ba41df8602147b7fc60e524433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9364a9d7073cd0d54b7dc38645ebc04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3faacd1740eb15de75bdae8485bc02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfefec32ba25984bcf166964642491436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf5848f812f1b27983700e9121f61e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33b8d00eac8f3a85b337d74566826438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c56bd658585311e1be064796edfa86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b32d795758ba02e69beeb4e631d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caff04eacb0b1e6a987d64db949e85a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca3626bfa8da8398e5cc77bacd4669442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632950bc6a0ba4e61144af6225543eab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a9e3ca9762f5126dc44deaacc3355444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80b38f7c6f7684deec76cc01b563a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22371f126c8a28f9befa0fad3b3308c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c213f80ba3c0f0787014570a8a7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18910c77b67f7a7699bd059112e19bb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a84596836e548e54a825a466c839c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e67e39649764258d05a39d6977ae79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9af9239c347299ecbde9ad086ede6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8a619e34ba27962037677b942622452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788eb63bb5e1458ac79b50f4464ffb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732c190de305950d5d17e2930dcffb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e136b4f444892850cc4efdbe78c6d83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbfa47da1ae34f6bfb420069623c22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3090400bd5555e9fc46bf8e5b5b80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b371ebcdcde29a751ba6509d33ff1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd9a2b6c4cde467feae9bff16f4c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd05b4827b3f4aa3c25c4c926cd77b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692e5d4503e9178d91a90eeebacca2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e6ffd3009a76062c57920960112fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b2b6b248761da51af925f79256ddf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961e70af86c630bd8ba6d31718f95c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a3a488b0e109a376688fcebaed22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f44e5a5da0ee92e71f2e36722f78f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27a53e111136875035f54bd325259d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059bfac59404a0ceac3a7fe891baece468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47f1edeef8eb2e63ec2484d8236853469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71267e26eb3c3ad289ddd3f029cbc41b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db37241c7c8383bf66e4b2151614e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3a996a1c41e13d0d7ab17fb8090a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4901374aa9eb86349e9da4ba5f527e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e766ffa885b28bfba54225c76dcf0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc2a1b994a7d637a4ade5e4ae9df9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e374eaea888a1b28b644c53c38546d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb65355323a5f5ff135abeba3b5182477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfae2450c3784c61dc47dfe93b8c49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72021b3e2a566f0796609cc151495cec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0bfde437ef36c242103507f3bb633480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe123e30727220d419878b5d009e02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb7fa9e8c04dde9104af275d0a055482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff604f6360097f84c156e508049f7a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e20ea0eaefb22543c79db66d4c42e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7422b4a2fe6fae34c0d9d2e957bf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c33dbb9bb9740764b3a7a1878d36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069c01a8232266310b80503674d63f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc231f011dd1e8558a62b11931970ee4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d98c2fe7aa252d1b5638d3071964fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be4bd26580d0e4eb0fe612fa1e518490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20cf466526a12d8f23dfe76fc4a0b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaece7b4c33b4ddbd41e91356d74305a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56465effe81184e1112ee3a6d886879493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520c43ec3e46958dc5dd15e530750e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df5e54e08805029b3b0418b1c8d65a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fadb76f60120468d39fa3a35107f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c689ec51f52736eb29bc6cfffeb39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119be9062157c28effb2494b87c69908498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492dff4fb788ee873a4fbe1ba7a84a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3d68dc6beaa59453110b1ef180a31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f66dcdb5e83222559a971b14a1af6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8efd7fe15ab8519e14221e0b0883c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2237cbe4f7045b3be9fce59fff5b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37dc37961c4132fc98dc5da45f34d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24852afe9d34b611643f16a6cf39dcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772973647c8cae4ed69b1e08978098ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85663d7dfb1b835307a9477c0761c701507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e301ff8037b72e079c33ad81c7794508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80599e37a1fbcb9cf0c8e912460d0e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8edcfb5b8ba237bf7f18079260ba3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911304969a0f46ea60d989c9858460511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4edb723eac9d55af3f3555e6fb0cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797b279efca8ca598ba4ea76f9bd764513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbb9fcd6f00451802112997e46a9a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906fed49ddfb6c88d05e0796aa21c85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca56054771835862891392e6eb8ca8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c0b43bc5518117e9970b6dea4e3bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddddf668446b740e81255ececf3b78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf949161266b58f87fea540f278e5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ead9a3715ce8c2fd9b7c5bd372c679520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c5fce0d342ee1369a344b6811c65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0316894f71ad6d584ca1391606e06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d15d71950e3be040a871edc7ab027523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b767ec3fc2ff8890e0d7c333411b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a405cddbdef8d9ecf8dee2e17fa023525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624f804b7ac1eba258609a68283a2ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e73aae10c0238f6cc3f85910f8fcda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3dc46e2242dc86a9d28a43b9a593e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833a3ac2fb1aca4877d762fc44810aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e8290f5a6f28f580cb4f2d90832f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a9cfd81bc0d8fb2e8db0753b76e03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570dc771a5f8568f63a3d6aa9b8a9fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2948bfd65e8c807a88c5dcaf841e16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5ff10e28cbbd105c1b6855966f2d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfe78bd1167b5d29ca16df0b83a340535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669ef4c817d837f4e6256300a21be19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4862640e90931d5653a17fc11079f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf869888391beebd80f4a76517991d43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba402b79cc59ed7b7ff46128a9f63b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ae898bac4f1b53c7b47f38966517c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ac24581b3141e538f3d0cf4cfd42c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59dc345a2b09a42c3610e3d447b440542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e901d4df457fd635b575860062ef7be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a78c1c42f4121570716404c1cc005a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a327141b9119597e07001678a963f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d924686c0e477a9ad0915fd25504546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c013facc2b778ed3eba1c259711f985547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc7ec150aab9b33e66954571c5892548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b360fda227be223a906ddd9f4b8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee957efd4a4d2aab490fd74346ca9917550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f0ca8535ee368ea9709d95daf9f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c321bb19dae411cc3892c7b488ffa3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c7c3cbc0dc19fa6c976321c3914c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff425e4ad44153ca35c402a13aeea65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949cfa4ac20e8f37a232286d9de66e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59588f10e94d147b876f180d4979c5b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d57d1ad501829671839e86feb07482557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311603c8a04f35bafa78b14bb6007f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e668a1cd89b6efe9ee67533c0d5f828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf1623081467fa11c712525bb80ea1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d1618edb017ffea6b1caf8eb0e473561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e125232d59aff4356a7e8da30c268562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa185a46ebfe722bbd6fe1b1789af7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c61f106b104dc382f08d2efdb9aeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc7e39e9983cb2425e35745c372d00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05227168a17c49e247a930feddc8dd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4c8f1a6fdac9f587bc8c74f6880f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311db7541e4e1fd8e7fa92689d0230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2207b111de66abbf140e594a8a5481569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289366ec0d3e0e99ca3c309c358ed2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b973e64475c174323efc4f1b757f65f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b32e8e69da5c7b5a54a2517273da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a70c1cbf54928e670c5ec7aaa0c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5aee6a553e00c6f0b6ecf2880506f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8627a0809cd649ed28768e2428faf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b09366688642a77b5bfab4adbe54e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817331b969c6ea39c69e80bc1a1260ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3c1ecc0af83f22ec59536cbfd1c7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d8cd02db66fc5e49b3b37d4ae194579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b6044b8793fa30e65d7f62c58016580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c33a396c9e2ea0065cf5f0a8fb401d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98da35494d661db66fc37966a23527582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690adec33f8e18b601fefa2e625acf9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3f12f05a696ce23a163d37e42abe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e03222fc675269af531495fd23c45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934ee879dd93645fd7144df6eb1221586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b79ccff032479f482fb8903022fbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1878d1633340661729f5290b7f46983588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50270663d3432741f426acc14d46dacb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ce6f2e9cc7d27ed9061766062f4eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe799a65066d625831152f55cde6a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978702cb99add9a306bffc985debabff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd9224bd633ade9d810861134228ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f02f3c4afdc9136a55fc6622a657a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff242acf0d11087e42888fdbcb070bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce95c9d1992acc44aa823d322b789f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f07b64526824c096b3872d096be5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d35325adb6138e1cea420816680d6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a20ed08aa54e46e45633dc48146d4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdc31802df5175b147e743dc9500ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf40c0e0a718b894ca7e6005181ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c32ba1f62df6182c7c9a60b0c80bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de67ad5c2974ce13394b3f8bd5150e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584d0b26310ca623b331dabce8b545d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba626d74269027106e6b097eca84c04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4469229d51c2d9ea2eb446fc9f78e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e20eb3a92cd0ac2da4a950a04ffd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c644600d20429587217c3064864d9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c5c256166b1acf47702e11439377609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973111d09cb34c854490446cde67c1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae62d99e16b2723333b80f9f3053167611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c81dc9325dcad0fda8acb81808a8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ab97dd985459bd4e6000703fe433613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b341ad847ec927cf5a7ed1ae81f5ac4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38544bfd2cef7ea051d66d63e8fa270d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18287dcb3cdf95147302087560ece616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137a7ebca728c33f6ffd489ad7f4f14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b196bed86de1049e8f3a2765103dd74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef563b6f710a96d0e8fcfe9f2f12bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acda741430902475c6276ecdab3353f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610a1492cf7e71900f9ab9bef8383a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62405e3b37bfe02d08789590504497622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5da81a2298f9adbf74d17ca9ddc2a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c52c2e6c442382f48bcfe9d833985624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dcac0460995c6d0b5aa57c1b8b40c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4935efa73dc47c9aa0c857f4fab1fa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610e1c2e43c0bb21918b9778b07225a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a440308e9c356385a03c7af7366fec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e766205869895ad5882ed47e800e99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca57bb28d6ff21bd45d4a87cd37ccf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19061caf687f8b4e1a5aa1db6ca52f8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748132167678e9ff9ff8d5286eb0845632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb8e691c04420fbf39263b84c05ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ecf002f3016564bd43e4a011aa69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1d763df239279bfed4b26c0f0d0d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaeb03ec555b337c2f22c6219c6036636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112d93c2252a44ea941c971d2c0828b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78267cd39e8d38f1e4f1c57928efd3ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738b742f9c60c84481cb917fe67f365639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0a29d45bb921fcc228ad7d9466628640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101aec117944b2ac3289423568c1207641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c434b5542ea1a4a20622802d4dc97a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6785c3035ebe3a93e497b5621081643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e7f38ba5666f7021849dea82f666644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42169561d70c9456f1065f60353ffc3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7812560a777db705c821edfc52a29c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465715eafa8acd221519af8e4ddcb7ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb79528f42a447a95dd4a57ddc4b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d9a894371215c828e26f9c2be62c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7415a052e89aa13d1c53ce4a402e90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fcce928062c79d1766e1667411ce4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5913c6e2869f4bcc288438bea46798652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581091bb77aadf3ada13274fe9281ee3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94ad3bbb4bd42a577446bc32c1ee03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807cfac5357d1d2e44f2e172be38323655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bf7ae9f14e1cc0cebc614b0d0123b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dfd015c8008961fb56ff0183a23f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719f4b30319f58a7d980d1c75e282d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28bcd720c173eb2c09c3524b6c7cd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cbf3bf8ed44bafc0fd7e34f87a55f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2303684e3bd99425cdadf491ba9333661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889261db48eafea133d1228b98be1d7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacf9c89d081d83e3aeecb8ee67106e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e3e400493ba10427fa25d015b4b57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f70a36da73a928b2242190ee106c38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74462e47f88aaac1f88b773341bc1df2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f01ddfc26d34566361278c7313bd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f4544f7dc1e393531fbb6d70bfe4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af482b13e5de90f3bfe0f1ff7eca54ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aacb8b614162d4fb0c2cbcb9982692670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5c8cb450b5b50be13eceade1068a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23d1310d954c6edf8e5283b137683672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c02b2bc7ddca267e2a08b38ea1dc71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cfae197db871c578a6f03d1c51577674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c648d3d3bcc2b59b2859fc8700318b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3406d345fcc1b613c4c7064725a5ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9eac09d6a2c1beea1dabbe5197d9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c521ee36febca3896e4393fbfdd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98c0ed35e6b5d3657a9e0b11a9d573679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e0aef14e50b51c3b26c1f0e6bbbf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172be8d703f66239bbf82bc633d59444681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ecbc602774342adfeebae9e88967682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f246e7ca00086ffc83662f2f51e0b4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9e3c910927069654fc88ca471b18c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0ef172b71583a8836ed8d7bd85231685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8f2d584cd9191b31717b055341399686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f576483ae0f091906e25558d36b7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61048c2a643decd42c64d1d0eb057688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be466cfcf3749c08f468c17ef4963cdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1698cb1e210b8a221359f084411c04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d304ba770cfbffc923af8df1a5b985691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5de3b2f7f70c35714fcb15c07541b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272c5dd44c39cdf0a5fec0e3e783dc1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa6c22630410edcc42b40e4e89f1d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc6e186c53ed7ea475587e6dd2efb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f229a67d4b229b29631b29e7076cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9af51d1e6e4ff63adf0d2e4e44a47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730e1cda08c947495b3366875f88791698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9186c0302c9a361b51211f658c69ca7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d2f3ddf100e2b1c14696e60f18895700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29968fd42de5facd732e8e982580015e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc140c801ace96344deadacc33fdb37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738531fb0e7df83b4d396bef0ff71973703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bbe35025abcc0b8d5fc744a8b1637704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521ef6e08fbb08a7a106a68ad9970b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda6e77d9e9197d2671d0a4f6bb1de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5a97435fbb5d326932eb562979fd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6654523684ac9a11ad35312a48c11f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdac8e5291979529b0a33776a2bd6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfc383ceb4be93029a0cf1678edf0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b05e95dc82148ac3a00b1465a2799711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd4f62a3d8f2a1f4e688efd49d3928712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f097f0234a0ca453a1b70d65f306f3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0cac691379d2bb37014e6edde869e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4942c14a081905cbb94c7710f12819715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ea88d816106a1cbd5d711137242f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd51fe87f5aa23f064b27061a1b570717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3867531112c3744c84e89a964a477718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d633d6333df1c4117640b4a91967a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb87a9f8950a6d6407b90434fa66ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6b1deb7a4170daa0ac1bf5f67a7d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439169defed8a5d95e30730198e3639722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b95034ff237eb0799d1068276769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b083711d51b03753fc2228c65de921724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58fd7b9693f68aad16fd5ac2d64541725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb792a42607010df0c5ac1e18b14f222726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a95e2329966995fe118266b5cade34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d14ea4ffdd2f049eddde03d9e6481e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71bbb16a6cb7c43ff2006a110dfaf2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69d596052d28ec2e78527fef546f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef0a7d15d522d96e575abc3cc6d32e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab768a10f0c865e132c77c5242b265d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc0085c135cb57ca8daae97c959c20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc85f5c5c3ec70ad765c19b732c597c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6e87cc1d9349b2c8808ab546055a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2361edc4c10d18f9c40398b80f1a23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49e39803dd797f86c6422717b66243737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8030ebd9b590ac3506869d7a3f8e96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50b55e3d0f3cc7090653fb3063a403739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b28e3a42d9a2941b024c3476c95a0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02abee7593607d8ccadd67a85d1da78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37db148c325aa60ce2894593d1d48f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646982f25a64d6f89e3b904419a38f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4ab72d62970ed0a005551f813cf25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e08b80a4e116c2316101e18efb766745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d41e339e64c04a4da5439fb8fe80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366afee53c1231c62653c6e7af0a26a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d35bc6d8837b65c678e8486a131838748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b821ebbf682ab83aee9214593f29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef21309c7f35f50e1c49fe95b3a4f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d73c63c55a8552b323eaac737c1b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f099c1793821eefb32869d00e55eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05ed958df0fda9eeedcd4638ee34fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c9eecb8818b53f6aa538db90d19b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0571d67d1d84d1f597895c0c8bef7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6560198260be8395660d1b7610cb9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560712a841089d3f52a3e6264be1eb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b0b47783ab3ae018e581b40ef2a45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d301c4e0f9220b4c9b138ef49ba9e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77135c0c7a26838fdc7ad202271c341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f217750b3db664c2a089a467dcb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960abb289b47f036f7e88e524137f1743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb1c46fb05b8b54ecce8680ded3724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc534f2d85f7252960ca378280c6a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e9f7f827d0eb2a67326e098224616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aede837991293aac9ff4267a3bad6ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c93a41691d14b245a836c22765f7908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28830a0e0f52122077f11ab52ddd049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbc05920a7cbdbef3ae65c34322e7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c7bf55d2dbcfe2bd986e840ba046111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fd958e9232c4bc34979227841c78612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5723abd5df8547ac42e77c7c08caa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef9c858fe9e49eab4a8f71b44939314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f934bc1cf030224decf7d25997a656415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7bf647e70a5a7ae637a357a00d49616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861175c161b605c6b88120dde6c7dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac8ce9d4d19f80a3724a3544e7a78f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440970c33899c11a0be20a63ad0b1c8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac19c0c0e8e9f58c7b185c2957118b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d13811a8644358d7be390d20fde8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793060dd4836a04b2e602f0cb6a0d3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6206a06702211b1dc1c3d90406c01b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b7688582b22e97dfaf47b93069ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73f7b1435179663081001cea6901e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455ac5069ccac911eafe99ad84b006d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a71d52ecc765f0a0e0163bdeca93e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e37cb1b9501726b07464eb24a0c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad39a34e66c8bf043f8da35af5d0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd2fe7970aaad20df660900010615a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e05d3ab16fca860db8137a5d4fd54231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0176e09b70333c518e4ac6d76b2144d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af5c1b070d974ae9b24e2ae908a2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f707e7d55da097c9a3e4b95d749d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1495ef940110fee416fda20390c7a0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf29220b8466addc25b236e5b71da736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a81ef88db6d644c9b5fd45e4526cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259efe6db02edfe78014aaf20a99a1ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35592556c552263426ee8817dac40139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ff9574d10ae0533b3ed99b9bf21a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370268f10a8e2bdc6c217c83c1cac3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53325f0c5850f057e0abab9d0ed52c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2d414df216325a768e25d5869bab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03271a58b0d0a9b4027557f15a8de11b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244dd2865ca6c30b55afeef97d9930545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca409d4605a62551727a95b465bf24bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0b7c3dc2a31f181d10280aa3e4fce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d2d929e3bf7dcbd073db21585b8b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee328ffb3909723e2e45e8093cd8c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11075e6a393dd6ebdd4b37d5cba977a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f6fe5a2014ecd96290c1f993c56f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c2a761c534379a05c56e9b4de95cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961351808740fd497e5cfb00600b206b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61201648b94992445c5dce1f05f46d7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2227a765287c72cc1b72eae39a0825c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0ed9444ee9a45bc1ec87c8b80507956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9117e3194346f6c31ad67f5086d706b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8149970d3338d8534040552525aa6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b584dacddc16eb3a9338ef16c0f15c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e565b2e6276b12320f1edcb09076f4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e107b044b1e5dfc499f56c75fa4df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c40787164039bb73db7219962dd7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73c5e077d97582acfaf43f91d3633263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2a4cbfa455295b8f85fb000f305b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28293e8bd91f9f2f406c11e266b4752765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870651b5291018964bca97b800edd23d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a2384bfc7fb8bb79d768cec4a21f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeb07ec68b519e7db181196ec87e0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e2eea291ccebe8de702264ec042b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d28aecebcbb1d1b0d4b00cd987a55970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37a8648421bee7ff958ee75e48b98171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdfe96f13fc5a19d3bf0aa2a57328a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a760d13cf4f559900bbe97a48cd03d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d15488a0f517dc4e30e43dd49b46e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374eeb8d2f8c29754d54e9c62127da275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f547a1d8545f8a0e1856e938922e24876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38404635bf9242f2e04297dd834a395077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184080acaa7c360e92ca4b48370254278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9cebe2c77e1ed792e32d5a3d0cbd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7774cf9f6cc43f50c55c632f555f9bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fca02536e21571200d6641a1eba6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528c058be862c3034e6a6f4afc77e2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadbb9ea6e7991bf9ae4a1ea28053d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8991254556e7c689483c214f17435d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56af7da89156067bde5e4dffb62c3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49011c1f89ddbdd42190cf796474e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de72135894b0ec203c71fc5b1d5aae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc789d0e54fe9b12625786bdeb88ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151972cc45fad07aea805054d9a6d4c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61f58020d28dad47680de4f7dd0a2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf52fb18b58007e92714c132b8a2a0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00140e58f0a8240ed7c5e22b1efded0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4ad8d3c3b80af59b98b3b67340ab193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d384c93d739d4de8d078e341d05d06394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c337575441d7c1d80e3929d5b5e226695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6f95f01645d25c73cf7fd9330a2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c22d52370d02bb7675c65d4d231e9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1390c76dd2c5f45e159e4662d776b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e137fcb55e4e08c554db39dad8f504599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2563677288aeb51323b1ae5abb8d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84405a8527c9d64021f674f524a4c80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cb1887c4d5d2e1ce80d1fb1ba892c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a142549b1581a20d0e4872eeadcfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096567cc3937f49da843a71b8960d54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3718fb4b82c946c839db9cc7bab44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede0eb9d98e2ef949c7aa06613b68e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bec079b986fcd86fab4d5480d73753107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17558f4ac335a5e46ecdf6aeb71d3820108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501fb8e36d5d6e40c77790c906e9bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae20ef7a28c77d19ef6877a03139751110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72d930b37b48adad0e4e71be95dcf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2f39ee03a6df58feb2a92577a9012112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3791c3529fa30f935cff86e308058113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46dab63dc5155f5b26deac72be014f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6f296e0eb83d7206ddedcba5041f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af12dd36a5eeb7e177f6e7f4ddf503116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43623a396c01f032232e58f7cb537851117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37b2ed855665263870d905930279cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67478f6a020d62e723b0a2e62dd62802119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b53f9916051370009b33e98683f15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59388af96d5f94a447259664a0a114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516de05b96766747eb1ee47594c6afd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0c59bb589676a1c89e9bcb4bdec79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38b9518e93ffc08b091b0859a1aa67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9415f80bb0fbf8873b34d625735b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248164cddf8da5c4441e71840a2163126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed0f379c4a3a20ef5e609f5f55e37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e2dcfebd36fa11cf4eeb12b013949128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f33159eb504fe539ef7f926a86629129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca0510d0afddcf44a952426dfd6edb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6007223b87475039acde53cc8cf177131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260964161496d509385e1f8ac1b0f59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49b7af5829982b0fad1a8a8b262aa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ef268a7edffa58eb33355d50903c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848296f8bf273ed1021fa85ec90447c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e529567f60f9461b19b17c772b308136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d649c5bad03901318c4bcaae8260bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e76720fd01aa6422e93ed4f4d6337138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097de13743a1738df61199456a2dd91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5ad18629aa01147b1059fe371bfa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f9fb2fce5c4c7499c43fcee51b176141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ec3b4d36df7a954a0c833c459b05b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306f5c5fc57fdf0ae0fe3fdbe0cb842143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838906b4356ede5a23fe9e22a6c8c62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a43f4e9b18bacc67874df4a65a3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92627d78426be7743b8c53106b7998ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69696ed586d957e2bb52f9891c166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d580c5978dc6b5d8cda7db52c31bb05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa815d1c87c0f69ba5553e3f8ecdcf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afed819d2106d5b3939277ae1225a13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eece2f0afea828af3666f0a546b0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983d329a5362d17932b4352ccae68b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e04f5d3880cf9df8885fc52f9c52e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d236737af29568ee39d8a9194470a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a1c00210e6b3a102874278dc22344155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0d1f46592df29766eaca18bf44d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c74ee58a4a2ed6ce8d13132dc59e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1febe55eed3ee2755c995805751a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a3107cad40396b459823867c1f802159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49e336461e08c9d7aff79609d9a8e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d111d52f3a115aacc6fb8263aa4f69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc12fe8ac269a389a3c10d5e314eec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc8e29da9de400985575321a4f381163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab21bcd8cd32584aa67f4d0bb85ed3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e1bbccb8d4c71f3f486f3faf080ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97acdc026966db9bf22a82ebc2d24a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ccff1f91446afcb9d5461ff8598b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56257a232efc1b7bab3457b7291b91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f46901952e60f5a40e5fe05c9bf83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5dbd450cc4eff6a0bce9e3e440ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fad656dea41b718433ce6b072b1263171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7892a0b2d7b4dedc0ac1318a7bb20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7761ed65425be871ce38b5065cc360173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380e1826de15daf590259a00db05b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5a03acd1917366ea092559aa732b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651685012bc505bfc63471868855cc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177080b7f6306fcc4cda031445b1ef8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cad8398aa32affea6bc06438d25df8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac67117b55b9afd812bc201030f56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298fb9d60a5f08e51ca286f8bd1f892180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23c0ebaf1af5276f5b622fc748986f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc8ab6984326c7441cd9d7daba36a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb76534f644acc4939e846ad9cda5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce9a74ec0f592258f7761fab7bb8a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4645e86936065f984bb11377ceca002185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06c3aea32d2b306297da3a2bf49075186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f963067818c7e44824873d59bc4e0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635f891a054cd5f3a0fe281aba1c38c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2fe4509ac73bcacd9ed547f127a0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d709e38b3955e54eca6c2846e3c123190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d7f8a729c3ccd25e9ef51720f0c9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d301e9afd2f3cac06defc6fa83ccb9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db8aaab6b5b3b43dd447f8337ed6e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c990a5a46d26cfd6a096ccc968b4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e709f8c93af98499a9d3fbd52ee32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040f1e01578faf3eb814f469b0f49b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac08e0eaf4cb74d8507cfa6c7fb851197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee41e6ebcfb509c6eac9676cdb09a6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1041d3f6854301a1d91688e506969199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918320c26e031f85ec52de02ea5c9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce60a1c8178c1c1d91d4e193b10d1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0096c24c9aba8e72b50ba732516173202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb7ad7e1d9d469c87066a6494fd589203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddc92b6fc7d37fd5d2141b74555663204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027ccf1e40117cdbb93ba79caa995a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaae488c4302aa2118cf7639591011206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee67572983129eefa808b6dffec3c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261c69114bcdf6c6343b5943a867950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c2ded1faebafbd086bf14bc75760d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641de903500db1bc81e1e772abdce3c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b011564fbec42a15751bf27b0feba5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0cccf45fad3405fb5cc06f30ce64c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c9a48e3fe0451ee2298874e8d18bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b71113c53e9ea001a0fb336fdd6422214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4226663c6854c9d63d0996738fb469f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679202443e054f0b851f2fe229e86ae6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3755d2efa9bf9727f1a77e289c026217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515cfcb570fb85245008f84efa47af3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d64443622d52ca9f3fac3640d73708219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af2e2dbae213bfd9a0821360f4ce2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e6caa9de73cbb14bf80b7a55ddb54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e45d80b05a06deaeaf9193cdd6783222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265e34765b91fe0502847df30511330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e7494dbbadb56c78adc2e2d40c78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e2dc09ed03d27869cc76aea8c4bf4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915426a996f33f26c67a6f16bc20e004226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc3aef82f54b2ad275d688ecbef275227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8545459e6193dc0da9ce1bacbde1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb4696e61ca622fac73f1a3f239a18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854a04b3e9a9b1bf3e66d13fb459576230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae27d4dcef1058c6cd3fd6f1d449b31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561bef4190f637af39374863a45533e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29559d902e46575494e1ea3d6bef49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad07a50dc3f68c06bfa30f5cee7e712234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea252bf00ebd49034a3772aef5569a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35d2fd54c4dbe9d87f8166c7e96cb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27dc71faa9f62b79cd864e1c758be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745cded94019016788751439340de1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca823bb95c7721afdb6893acbd429e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f757a74c905abca2632ad4ac326b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c635cc549a7acf27b490ee658ffe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4bf7e6fafd8bbdb45a144c82fd7bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a272bf0cd64bd661732c62a12b3866243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8206faa64eba750db0f3f45c60b616244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a5c58246261dedc9a2c6857c90ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1777953841087493a0d18995e6776d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60e7e2d5c5c0d4c35ef2e4b0bc8a5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142400ac14e04bcc64af38a24030df9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eddfc2f25234a73f58bf1c51c21b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7955c7a4376efd3320832b2f5413183250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d242361a79c91485aa04b5d760de65c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abf7d6d294ac242548faab4f35669b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c210962c8287ff6742c811c6d5b2053253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15783a86be828e60edcdf6b3ce249972254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9cb3e142810edfbd56135d9114848255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeba4562f284b6df5f1e2928dec2905256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3718c67d4c27415a869d3cbd69f05a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49735d53fcbed1d873c57f63ca0547258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad86859c9f0ca8400c1fbe3ff685e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aa4beabfc75ca2ea00e59572483e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ef32c8dab0c0013dcc58de08e68b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c92819359fcfbc49f3b3ecc0ed770262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c8028b2c1970fb55dac8d1f5667f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e22f514c0e7e2e87cefbc1ef596ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ffa9625db7dd3e5b597407603f831265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d28dbf3121c82ca84f261e099e3fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa66f1a29a1722e271354c6086ebc27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fc13c59ed1743ed3da42cfa167768268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36e6870a775728ce8e9dda8fb3aa0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc60707294a19c94610b50fd30f34c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d044a41b7a531bdc7b5cf820abcddaa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4eb36d58cf1cb6b55698f1ebbe6f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89384bfb3f45ed6c7fd6bc9416bf616273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ee38ae89feda493a9d21dbf294494274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80d8f491d42b3747eeda7acbb6c952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7cc02ae1b77a8c372cab84a7374d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b825e2b2f3c68422ef717a69dcca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c0f3493bfab99e24ffe52a29cb9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67920f5711a0349357d35a822fc76e06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cc072c6ec6bdde20eda7474f493d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b248a52ef6058e90362540932ed71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc6636d0456dd48f2bc3d5e7402dfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4e33ee2185e954597eb8173d4b6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265eccc75d0b4c829b2951f51782343284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d9696435fdf9183a5997d7be6a4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffda4435b78b59ce6094b9c697442286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2669bdd654942d595823c8638e2051287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63decb531246ef356961fa243421b290288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64e7ab8af5ea346a2ce78284d8363c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec42b9729098b7cb7c90f35825426290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b7799ad21ba348fcc02796c47da9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb530fc081a2c2962a13f4a0a19b8ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baf332788d87cde1c75e763a7b1195293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456355484ee3e37f9f2a1045770a62f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdda8bd5df080f493770a00ed9fe10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202415771981b210b229c78ba88db4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5747807eddddb9c41359c580cb0cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427afd889641ec0da2ffbb0e4939d9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5700b6415d3fbcd01e5f3230708cb68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5371cac6d915d142d3272c6f06fe6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d054e57475fe97ea8e389cbfdbf9b51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42a1874757145760e0a27fe7fdaf37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af0c10638354496d3fa17d987c2a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab6614cf2efe57c53b517d35b77f2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697945a420528a3b2f9752aeec97a80d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869e5e4553472720826cdbddb5ed67f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aecf8554890e971bf796130e8e2f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c14a9cfc155ca27247d7412058220f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94d778b570f964fdd8cc2af229555309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c4d69138a9c319478cbe63fba273310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4027831d1583c3d0aa36f248f9b21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0438a540a6503fb02361122202e481312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66631fcc443f413a84a3dc52b68518de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89143990aa1a6ddece90d0dcc6bceabb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e26d5cfd91003c702e7e3aa70bcd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f937f5ea3106a867dec13d64c71d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69294d04e5d2e96883291ba6c15344ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629961d0ebaa58f69cb0df1b1c63d7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8766243445b3c03f169582ec180ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab17fd9dc6b8a5c1dbdc33dedc5119320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf381921e9a67ae00befbbe579f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96141fb78fd17b29a5eab4844f04cf8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0a35ae2024301d135c02cef9996c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1529e60857341925b483e7e2de03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a76a96f379e9ad90897bae38c546d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0520a01e9207efefb684a5c1e105fb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84bc9feebe186f2be8220e40ed67db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc915c31704fe8431c2896ec829bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1b8762c300ca9aab10f310711bb9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a8b98e7d308e564e0049fccc82b01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f24d1db70810b697d55b310eb3d0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1928f9ea004c2cd2ace03a163ab0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b12d6ac2dea64f432f1ce33c1ef20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aa80f5759fd0dfd76758a171450c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8c6d397a252b505e4eaf8e7be1708335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e454be95512d83a6f58079fb4257147336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56367c51e383a543c03fcf2bf6db36cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92bbd744d542eed47bb8516c2c690338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd531749e7743d0387c373ad9a6c37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811ef17898a7984b0178f4e3591c68c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda10223e69d5fb5244c58c72d9ebc18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4029be08604f48c60eb0d4293ae92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cfa433023db62dd1a6bfed04077e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406c263c8a0900288241e7d81c01436344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43168e9984b1db8bbcf77e245339c513345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b660a4f84fb7a91a2d7948d8d885d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7a8afefa36de1f00311ef56b0646a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16718d5979de41b1a348d81d4d1db744348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4a7b37aaa9f84d1127db46b3ffcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624eb6925e0a3d8776ee41bc1d322b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a303a7b7167123b2ae9d2c3af6051351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fb68fb5ac03edce963df5081ff287352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b72ecc7cd19c8bbb82f3f156b743353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf5215a5a2e98a3a7f4ea43f10f93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a967323fedaf978eaf5f6a494cd30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f9670f6202d5cdf8419d9859601b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bedd0e5ffe35a6d66fd615b0dfa3bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929492f3560b2d27d7149b6e319e2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eeecdaee36a42665afccb2a11fcb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339daa5756ee8c376122a6dd94f5e91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5eabdbb228cc65823969485fe8d29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77966f3d9a247b85c30a9e606ad2ee77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6710a42c8b2de09eb8e810f96a5e6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d7054e976cac35b21166abbd3c09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20d1cb2bc5aadca1d77a07ad4d2986365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107d7d46037cab80e9f4d54bb7821c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda4620111f6e7164a2343af3f5f0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff4cb78255650498bceaa02e860508368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f20b1eea4891a88044b1c4520c71f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f882f6135db46810dd9bcf258caa238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11062c687d9af46b3fef6ff7fa4150371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0900ff63ae3b32883e74c0654fd5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0598ab2f7c6f7d3a6ba76408474ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd4aec874a6ccfba692a70266667ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84685548a0919ad614c29656f3d43c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a66a8b2122f6f02979078d16d6eaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc3e67f0ee486fca23e1ec77db7a08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28035da71376aa4d8e0d6dbd3bbeefff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b92a2147aef1d224c8a52741d5796379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af757d4d362b46801d8f85880a7fe936380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac45a2de55e8931a394b27853b1c6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99920a28c663adf5d291ae973045a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a8e9fd9bf3c70154823e6c64a05d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c7e5e945ffd2a9bb9ae66ca2b277384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d7fc808253c1114f1ae7072cd274385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb622b405b07c49a3bd413d96f5e6fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314588e92bea1fe6a89e5f06ec12b7c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf5367f4bed71c4a0b555dbb6a5192388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e7254889af0f72fd639d25dee31b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48db89d1866f1adf3faba09d941c58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d7caf645e04c5b4268303ff108203391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbc753533e636929b2980b5a14c354392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7dde03561d9a51808b586e26a7912393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d24ffe925c2c3839c9df1e2ff71e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab3f5c70f562697055f7d81d6bc1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431eeecdee76d497134bc8c3f945162396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078450570473581ef37058f860a19878397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edba190eddf89e1fef9711ed04dd0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba206d88254c88f0fa668ccafcfd7c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdc7423ee181dbd25379397427ee2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e3a68c279af5c71cb4c5e86f198a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8239259566a5d8998b64bb4dbda7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886ef6e7bb0761b945e59c7db9d868d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd6fed9ce12e118c5bbc01857864f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9811dae792b9210c5b1d335d91bb1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a324f7689808f8bfcd5aff85b0ef17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204f64e7cadeb64ce5ad50f748e1c76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e99eb2d143a32142d6009748680a15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a831e162ddc46684019b6a9fea552a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacbf56aff0841cf545c90bca4b9457410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b301bfc456926ffea2fbf63589c6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56e3e73eb71f24ce7997273ef6271e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7f594207d7365e610298dc58c12c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace59c3f79ef0468fe423c7e4bad3bca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b661f180d653e7bf5f716d1067ee1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad6d8cbc759f37bf3becff7f725da3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d912dc8bdc05c44270d327f7e89d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ed921fbc2388cc82a37b4c2e9780418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1f8e1312f29f3720d44b44e5de6b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920391590e28abf284ad0c984b5b3ba3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1caea791a423a676a6c1d856e2e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcc8945a3062f24f11cf798c5c5ad3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b3c9fff600baf38d34858ef4673d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb0423ed0f41be274ac183632b4c7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f146dbcd2f0899e75a6559e00520a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ccdeec8cbe890c0794bd827993ad7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442d931e3736e9f9b7f612c511d54d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6859975a8e900291f3fe858fcc6a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfbbf00e453a2cca5aecf0a353123e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4553ae4460bd8d79f9cff7b9c06ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e52e8d45cdb0c12f182f63a5998a7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a0797426a72afa643fdd417dd6ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa28717f5a6b2d9c756d9b3cd5d6980433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28d413cfbdcb534b2449ef453ac1af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b720bc544b0383f39e872dc0935c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7777fc6b5626f1738852514598234436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406cc75989dced6a32a21e1d34ba5a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f7fc2ad291d9203d98515970151f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ad76beba63910511ca6ff625649e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3774d8ac3b85d078ef8cfe46f5f408440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b053cfb093a4e4f4a92842c490bb19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabfc7707dd13c4bd57592861c76720442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea0c4987094d64fc826ec2e5f9195a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad6cecd530ba6f8d1d0af1816fbf05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315c53c1197f1532b3c5e4ff90caac5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df570d56d28e381d645d6fc74a9c8af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046dc58eb34c67323b3358ad23c890a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411a0f6a259a8d791b0f83850c2b344448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dcf9fd8ca18f88a582099801fb7b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec846715e3120a47eb51ff3e0cbcced6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ad4c6f828b5d7cb88e9c74d4dd4ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949981ed275bde2b89fc7557c7ea3a95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474368e753b18425b31272f3a907c7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc6ee14015d42d66941afff17aae7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d4e27b52123f9fa2df4d072d344d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032cfce8b3827021e32f9e300db80f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057248e8780fab916bd1679c111072f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc02e7cba28c4977bfd81bdb1c7f2de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08b002d09763a3d151b58870a33d00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcef43c1e607926344458ebd59897e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e2187d67736867e2db6c5cc536f1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a465f211d57a5f04515be247404149462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84867471b65f901c3dce547512e249ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62474b8bb912fedd1d1fc34cdc5da6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2af32901d2aecb37f9fcacc68f0fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3929d834b0665491e6c752e8409038466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd1e4ac636e372741ed74bb8451145467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af294182499d2757b27853a37243d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1e022c6ffdc0c8f253db035f83e51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61e17369dba0c6079e4301ced2f674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a56f14f425db5df6dc06b0fcbad29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcb974bd73df3ecc5ce891d4357276472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c27fccacdd02ebb1d5546df74373b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad9eb9feb21ee8312412b0724f930474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f585e10ac47a554e4cb9c0c8178ced475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c17af1beb6dcf199d11f67367dc41d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cfd758581a47fad4031c6ad2c1ff2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74eb966d1b70b81b141e59d9631ea2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ca1f9c7df0248cc407ba6a7dcb695479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2be5ee4bf312371932857fa2d1d62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24864a8059b7cc7906f13720904b8582481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2fdcc5e03c5c8d5981c5c1b719790482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf5430eef668cec7cf7984799805d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a831c57e7b64af2196f262dace886484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace1d1fa2ce3d0f167dad607e45387c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926addf9193b371a13e81cd3012d0a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe596e65cac18774f1a8ea72120145487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4232e62e8e26c68e085bb01d8e88a71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc51a90865d270f02b700e3fcdc4cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8aebb71feb166cc0f67936fbb9d7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b33f08ceaee451a9e2bdd328ef012491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d9133086a4d65127e3760d388403492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db75dc35f7ee3a03003786999b9799493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39320adbb770b3a8b2932e80eab641b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132c63d1954bd3d9246c437b7c326a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34052c7249d8e8e6af8374098b8b169496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b7b11c040f27c4d7f4c7746a2ba5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4959c8e42597b69e663ce32afb1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea098657c204ff59b03b5fb5577172d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f56e1139a45ff8043ec7d6724ba78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce111452045584c5265e3b22a63005c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c72b22764dea9497db7eeb9f4768502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f46a974da5e9760a2f6532ffe285dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348662355b0af614fbc145b6986fc1aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f2b634c7a4ef34b3aed3e8e4de748505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bccd76c1097b2b511c36e459362d50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9ae13ee0998edbc7cac9bec462936507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1107acc0b19ed449ce4040b19dd396508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f27c4d9d920cfb9081381729fb6d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57364e6311c461f8362153a6896e2da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f06ab57eab5de9238b7204c2fcd5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5bbecd84710741b0fd642b2b8f1fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a32d1a94b77b53176788f858db35a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10411d257eb977784be6f2d5d2ebffd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69f71b05a72662a9af401cc2150085515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe47fb05340974212124500d5899c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7326257949b65c25a63c718283fba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437d35e36c116f0b1c26ee9b0b9e01d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c33e3aec9240e64d211e32b642fa9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9585d02ee287221cac776d3e4285183520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970334bf1e4fdba92af0393506f8f57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af40c4ffc5d752e8f6947f2d0fb50c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b483bf5ea3fb5a050fea519ad545a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b3bb810cd82f21a5d497547a9e4a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18d9c19123a07a571fd26e3f62b0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471f2616980d58f137dabe9057a67d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5ed601ae9a25b6ef5019b2e5cf3bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f284caed3fca392b063bcb9d5cf25a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a47e4d06fa3e353930732b6a3ef3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d3cf2ad21d34faeca5c193e5babb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed847fcf6e57304e24337585bb9c8700531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13a63f56a8f44dc862aa04de0b6e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7c10477ce05e3da2f932b91262561533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f63bc14c4b771a62c06f1f5a6497b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922ec4db001e73720f75bc3a6e13aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eb5291aa48dae168f7af27a844a50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4e9c79b90dbb2f9c5606843a9b1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95b694d67f99bffcc83c6a67692130538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcda19b22a94ffaeb2160614a23c24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b3bbc23fd61277febdb7af20c998c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e73bbf3f19b235e70bd5ac2569402541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1557c93c58522d0ca5e7fbff4917542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b4519a1c3038bdfeffb65597f32ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54f7633b8b3b888a39dceffffe9746544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e10f7d9a370d0481d96cf34b8ee60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b4a8b547692f76379e2a0c4faaaef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f969c823a73dc571256996ed5649e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc5af4fb58f2846468d0fccfee256548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857c2e569bff1a411d6f23b773c6a4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f01269a5982787a54688544dae667550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a23c3441d6ed31ef102a92391e47e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178137d849b6a11dbd72f8035d11f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2efb3e1d9609104ca32cd267c9cb8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b352fe9dc40dd3db2a18afdc88fdc94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875fb0c763f6c4a15152bf8adcc5d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddf5e39e75a8936af0cb79f4540dec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca7b14032b93ae3a2d573d9d2aba3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730121436318268818ebe3bceba7caef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c309aad49e6be7fa140b2b19f66cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db10f9040a2682d18a6541daa22bae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537996cffffa1caf4180dcb92800dec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44131a422e19f00291c5c460adc835b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f2f5d20b3e0fba68ff7eb66281eb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6e80cb9f65a988a9a96eae08b787c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd978206cf08c68077e992922e418565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2cbe4fde35da12b2201a69c1c5175566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a9589cea939dd9e4210902d178127567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9922cb09cdaf58aa008231edb92ca1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45cbc19163e39fac178a6f17799429569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc4375c73dd44c6415b3715b4bb9ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4912bb774d06fec8603638ccf2dae79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0bc712f5d27e3e5fd15b406c58a12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1190ca9c754327096277f34d1602b39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5ebbb0afcc06fd6b01420ba09c114574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9595a1f741e6d20fb5c471f05053ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95917af173cdd2d957d532cc35e887576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6cf03c86da882931ab4582f97f03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4254bf2a72f0f52c7537e063ae32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54846d4da49ac1844a150268813a49c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e9f6ce09f3730ac022ccfd1025ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ba6392836d0af555be7baebc88f85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de1c20d9513c369c62a32555c2e3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a5421329dbd1ca3b2daab2743ddf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0202362f66ced988624601639fbabe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e8b31f1bd775bd11e58400d42149585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e06aa7c0ec11875b13c47f4f5cd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c3e2aaa4980002fd3403ea90b01ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b7ed9615301eaf7459f8dc84c2c99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913baea72a97d52c36cfe806ac072886589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98abd9d139e4ff55379b97123fa026590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667ec81f13a1cc6041f8181cde39a8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dd578e54864ca94adac1cf7e5dce2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f844bb32f63451e187acf2649d4c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeb24d59d1305504188bbceb3f465c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd3c05cb6b575637168a2587b77032595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec552def7c16541c6947fc59421e8620596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d5662b65f0d896b042cff58a15d8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bef85ccf0518dc40c7bfe1b0e264a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d907810a51f8dc79457feb403d56b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402bcf143940e4200fb2dc5bfaffa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9afaff6d809d3572b8d9127aae0c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b13ffdef2c701bcf9b1b773645fce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f6ae230f4841ea357c966d3c10ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff7386eecee1ad5bf0f7a0e8b6648604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ece335c4090a1f5121cfea1f2337c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b766286d551e3d139b71e1ceb91d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a823e2fa4bb6f44a16e8cc22491f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05cd359d18ec0acbedc78b829b96fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a2e771e9b5f843b2cdf3d20db6d06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb942b695a76d4f2de2f5f94102ca9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2656f994672809317c07e536481f5b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897cf48c2a238742058ad2cb07ebd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492090485199d9c357e8b67dc20ac109613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d47510c4d5736069cd100fb415d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22bd75399f743c44deaed6a6b6987f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693fe0d2806b783167625e50b68415d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8126295e5803e6cdd69708e311db5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7221c2f2c8af48bf4ac10402e2b85b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28233f7cfc05b45851654e52125c4d62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed285d8e661898e6ce36a56d0b706620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf94c10817e1c71cb2c2153c1b6f35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1af146e563f82ce8515ac6da36b40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c46efea9db7c2aae8cf1e876d6032623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648cf169920e7f5e6f8f834a3ef93c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d391e14a2e073d97d107d7d479070625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc937c36ab30cede5067caec09470daf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eca8094eea80c57149840ccf039e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a47189fa19eaaae340e6d90fd330d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8cfeda8c74ad8d54ca5a8a52fc9eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeff4b2c32425de0ad9af060096b22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85137b8f68937a7f659a1ab1d190ed16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c4554d48f8952c97d16602899921632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692379690cb24b0aa61c1f9afeec41b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a503481d0b323ffbb643a96bd77d081634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d84ea74ddb0542eb91bffd672f2d48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70f698de960ec3dc92a82b265656dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddcd1cbd3d670cda99d0e5146548cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eddb1950d187595d7eba45bd28fea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189410a109559142a1821aa696baa257639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98b0d5e4423f2f71c7b28f968393b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10941be66fe728701063bf69a1da91fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299937ef32918278cef37242106f10a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ceeb3413d6be9d669d0bc0d5b5277643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7681d86890cbdeac2644813d160f4f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cea9efdfcf333998ddc1ab23ee366645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c10a37c22ea745fdc05af5fe58b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7338bbe1dc11aea81ffcc4fff28794f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fbcae836eaebf353d93f09951442a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ee4d6373cd0bdd2ce23b5342b9d3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6dd15090b0193ea2a3de6d371a7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442753c77d6ce08d78c3942748332f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b64b914db566e0b6bad169a4a8d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a5b4356d33eaa1417867dd316681653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea428337b2898c5157a209e79baa10bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287cfe54a356351230ee0b4617a93e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05544d7da1005a69d5cc83ed6835d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1588bc9a4d704db92b877fbebafe0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2193e10f0db32e4d76fd8c0fcf03f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c82848c46508db83b3076e018f9460659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a9ef19104a0b61cb7eb804f450a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee41a722774dd285c8dc69e4854ffa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2de7807cf3b6c9190d624d77454e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc79d58d7abd78cec307b54866cdb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783c4ee1b58198187f9666edac897f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f95cbc4e846926115847d53304da7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7d08d33fcb5d046d9bcf7a29e5276666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc41271bb13ea257543110888e49763667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb3f21f5c4301110d406247afbde4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7eda7ed2635586c930bf146cb64d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8646b07a5942ba38c321c9814a4905a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183c6ae315219121a128de56a90d232671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19499357368907ba2e2b4d098323e53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aab7d927ed511577544dc6575ca3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5da2eb02bca962764b02c3591a227674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb6dfd2658a47b4d4a0f1a52953b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfd658003daf24bd7b1bda5c92d04e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9845e3c05cd087ebd8bd43fe8f48e50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c96dbe4bbb4b6c0fd2ed1187cbbee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f606044b4348726bc6177729d8b4f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88774b2eaaf6808e9d54fa7230d27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905964f7106fca0d7fe36062fb0791681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c9aae75ff38dd368503ff5cf131ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd104dbfbac736ee03684039ef05f6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f6abef31c46ad555373dca0a17f2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96aaa2f25f148dceb1b530c3596e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e723abd6e07a504da0ebd242c6003c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc93416e8af6a142da61fb63ad43866687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21131e6087db33891b3ec918308b4484688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881d299af2f884ef1698ee773fb95f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9280a1ea4260f56a66303669cc93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe61c6dbe2b66cf84e90c770de911ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea921d1652e066457202ef24181dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256a7d80af89b478092a8dfe40468c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d3fc7c51a5d07b15b6cb6280e52dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0109a4a706a7ea816357cf1c3ec213695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a0e8e6bd7fb01f7a14c918cc67be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f33ce99a7886252a9f307ebe4cad62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edb1c46fb593c56c63a8b682888f6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bbe882b76e22b83ba2660d282efaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c0ec86133ab512c8c686915184a1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb806b38b13cbffcf2bb1f6a9b0a3dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491bf4afb7b0d9a7b2c8d505734fc80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddbda6bef58687bd0f785d4f4ce2c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db286861280765fdc66136ed75593704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd1b46918a016222b1ecb54f1b84bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcfa4c308dce8b13634cdee46cb3ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb12dcf16248898876cc5dc6c02b52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9b31e8030981c2a965d3cede59ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca6a3460d1f38ebef1ba0d0c609e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae54535fc3f1c4657a2ae61f2a288f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ca3ef6930b09b28e601d25ee5f27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684a52833e804405e20bf5a7d7f885e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b15178b21d7dcffa342b5583e96de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5b56e2d484f5df6c80f51025cde14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667fb860ddc039a46ee57b50dad8e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882fe8f377383c6f4172b49bb1f9031716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d71db43e347f190a41e226d2a42609717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e9e6103f22ce990e629785709dfef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4cac8581a3d9b08813bd4b7cf3abc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504baa4acb437b717009d70a4443114720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b2f079b466d632676c6c0659f6adc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ef604025a99f156a9909263f974c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5c4c256bf1f0dfd4c284f23a9ef1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a620fc0eb5630946dc525e97152b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f381a2d108ac726fd4e97e673c52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962831eebfbd1e4a174739d83fdb2095726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f7165800d8a68b3a85f4fa081429727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdea466da010106510ad2f4adc51ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1925b29fbd91d9eaa67f2a5726ef58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6383db49081fab9fd0e76819e525bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99341b573b586575469895891e2466f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061e1db06df58dd5b8ffd1646436f87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa780c2f35631e0934bccd62f067225733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98335b1e650df6c64d231f7501976bbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb71d083157ed808c33b3eb2103093e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919a074af45afdbdb4dc11451c3b85b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becf67c80433d9664bbf7c8299b2594737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61921e1ac013c0404c9f078e6fd1ee35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c3c89cbad4bcdccab8613ecd639a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740df64ba87ba082fb32278135b3ef5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f6bf3eb133536be035165f117731f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42593e3c1be2c90a1faec0960fcc50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6aa8dd9aacdbc800266a6de3f3d56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512b0be980375301a6b42d3e203e555744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f41292895cf7b16ec952ee05de2d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2454b2f4f67875f89bcd5ad39a6975e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711c62708f8b31d811366aeb8a8dd1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d299039f7e68c9e9ccade47583493d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b451a0c29bdcc194025e3d5362e2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80600d79f2e41e7c454412d3ef54103750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1b11e172135dae48394b539aea38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5810c74f244d2369cf68606428aca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0086742f783335b11517886564e6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d543d7aaa0e671d492f390146229e42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73fafddb922cca1e0480f441c40eef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e2391d77272bf3ec0582e26f7b261756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff63697a25a0a0e4e06dfb1ce398885757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c646c2bcb604aeb36192b8003d49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab334e826ab9ee62f4bf2dd8ae2cf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>