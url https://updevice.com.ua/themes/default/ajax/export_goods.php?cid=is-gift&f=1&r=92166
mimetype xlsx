--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22dbeffc1f486678cb76a17f33aad41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c02f52d4bb46f5ae4b4b60aa0fe7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc2d594360880e2849d61e7b4b16e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed199fda3364b40a0452de5678c794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0fe0c6a75f6652552a70010b11aaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f734e9c3f1b68274fa4936abfee44426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e2b92b8d0d4b23bb8e55fa95ffeff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fdd6c780f1b48071c99d6a80bcfe28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd5014cbd0eb284c37bb13bd2258a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157250cb9e406d734f630743e9893aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c718034570118f211190d9e63e752f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0afb62ecece7413dec557fc20ceb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab316ba3d68bb45362aa2b490289c19713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dfb36e639a292af582530713bb06c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617dcb4e1d567bbfa5d66d1b71650a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0948f9ad7c954df1b0868f596181216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72efa87b64e6ab104a888c1543a5dd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f93998c7744430c27edc69a216ab0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8ad0ee01789a5ffaf88162c3f2f1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f94760a22a8b1bc125cacbad76633420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b98ed98aa347a41225070c16a0e7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e165a110887d53a0b4b738b5cb81b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946daf2f7ffe54ddfe16eec3f1d5640223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801d533fbc213e3f95d9757a6a0a35424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24290dd96d03fde11011cfaaa1c8fac025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d10de15a1a5dcd9a0beae6af3734626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a903fea55c00749af4af04905926327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a338e6bd323277673e06d28f2eb0d8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546364a080992cf9ad50477d26389a9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce5ff80a352ee7b5158aeb0716bba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37875053f96d75e1334cb857fa30ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833fa654f183b7178bed980bc9f9bf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abe3cc34cdf420f04be908c637c57733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f4c86cef295086f54c98b9b5bfaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb1e30c2550f2a313f00b3d934647e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046e1c7e80d9c667c8da3da99bf56136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8454cfcf4d4cd59a11aa288fa6ab9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95727790c96701359694cebd38441ae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc852955fd4a4539ad5ea12331b3c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05b490ffa30a1c7d9dfb9240ea1dc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0a80b764bbe933b09304981bf32f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e15fac8c6efd2fc3210df8d075b5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61535ee7f57e61f5365800d1233dd7ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1a4cd46f03c366126382808af2dcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa554d4b5c9cd22866e1249f4023fe1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40439931920239f66f47e528d773b74346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c0dc0783103abc84616da143f2b4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379be91c600b51847ebdf96936b697948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ba3f144a21548af2efd43ef34edb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a66f5348d883802671312663e7babe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f78c13a96e9a9ea9d0c4c929b157051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b420ed1664b5cfbc444cc2437e2acfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2ccbf33e9d1f8b1ef84d91604464853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432de7a4391fe186e9f262eaf9e5f07d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e6b61fb388875c2c336ec9b32600155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb024b9329964f1e1b6ea6ff868ef2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae75106593521f027caf4d12f16184857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2a72b75a8226af1d4f101530cdc7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748707943303fbf913bc027a5a4958059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a286557b650cb2902db1c375253b8df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ad7c7b89003aa2a629a900693cd9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b1ae3d8c3ef63ee9227cc7a62831062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5c5c01897b40e5866e89f920edb7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16817f3f7bf081604cd74f4d3a524c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4099c641c56134bfc330e8081c42d7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a493b0014a8e798f86be0ba0eb8ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e8b5dbe61fbc06d96205622711f0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4399e6f6e0ec3ad09f14681d902b5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020d613fbc64c1ee38a90a7a28cf92969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc04573833381f1a338d4ea9dc653570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ab096c9eaaf958ee35c9ee89096171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b048c6c83b822dca1662445b347ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de98555a32b115709d1bc5b0aac09cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0578cd349e3dbfcbb1dbd3000083074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2720ac00017c3a96b1fc7bf71fb17975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34208edd2002841cddfc5a07e1633e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fb9c138014f5dad238b9ed2530dd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473436478a2bf5c76ff0bc7e1fe42ab678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048920711830c730ad3e9c8ee34bdb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46b555287c4c2a081704d91c3c625d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91fca6f91388eb906eb21ad6cfce6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bce968c62c4de8c6293b576e489fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee06d395351d2d0702eb395744b97083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfeab8861ec42916a04f908163d23584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d90d90b6ab98bab0ab16c8bfaaa0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdcc7c4a2e0445ceb60c69520fb25386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1bd006bc50c9a4ca92045f353e99c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1346358ea0ddd297c903fe48360da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182acc804b52579dbad0471e2e44c3bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c913226785b7937f06115b8bbefdf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e52f74101413d619cbf402824d537d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c81ebf7499fa43197aea37c22f81c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ebd3437039b169db505aba495a4bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220098fcfcb09f7b91bcb72aedb66fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa050acda9a2a18d349035478d478fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83789b6c7d4dbbe34bcae333bad0238896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19708ca0a397a95a3a4d64c3d8781a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017c782ea03622f55e6b6112d3e56f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919f52cb2751b3d7d0daefdca8b392099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbaabe883b85f6cd8e8d35d5d78f48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b603f64aa8535f0701e7393a49d0b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cfa6b3e193724e988a6b4ff1f427d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f8a744d86ac56b93a1bfdc59e16a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e6c919db65dec987785e85611f1b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d97f8d7a64c1ab2732d9322ca914c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d750d8fdbdadc7eb60ea79de47232106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e939dce558e1e929733270d23544f3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21501d794fddaba46b82af4b49b9bec6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6621999652600ff6b9287124caafbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f010470df61304d38f20cca1656af32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820abf58dc767ffeff65be3ddea2ba2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f8e18787adcfdaf5fd4f0aaaa70cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89bea064f15361ea879706a2900f70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2145706d8c9b8ee136bb0c031949428114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d6b26e2f1d3464fb01f1c3c200a3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42201124cad001b047b8b75b851e9dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11eb0d17de83a7994d5130fde4f011117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffe1689bb63d7c1af951aca3e56a73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e907c68d7a8a75216cd48d896cc5ca6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7220142e0d6b290f7a6b8c35c245120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3597781c735e1e870c7edc13abebcaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de3eb9e9ba751d1fa17ce1462cc592122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e698d67a612c43455690c3a32f2f1db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d89220f943ece3f70ee363b903f87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400f62dfb2ac701a478b54b2927a940125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47f628e49ca0e239eb87bd73f80cc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b3c7ab479cf0bf36bf0914188404127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca542943fffe5202e6e583053469d423128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77f723c8395c1f5033d919b0e3670a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d97deb43cf8461a6a7c6cb2d9408130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41a92d3804e6280d5f94f3c509726a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b20e55cb082b6211d84f571ed6c16e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f23830043f06a020e09f88c22fcf87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1debae254bcec977c0736f2dffbc7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f640ca64f22b1ed27f4177391f3df5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566310fe150135a859731ebdb4603f13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2869d36ab856c08d3303c82cbead137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb16524c20b2c8c05abf233e788618138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11edae4482eb962105fd7c7b793b47d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137534a3c03c137a1fa14cf9a99ddf4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eec680f6cc7810b6633434e1d6d22b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f5517c4f387ca057422bcca0f6a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1414c4422c93ad11bd9354ba661ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d73660cbe66a748e1b413021760cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec700d6cffaf9daf4dc8f05aac6480c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ba35e409ea7b59d627e07013bdebe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8e11c25db66c9ea514e35c3cd08e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e72f68a2f6b625e0e403769f0aadc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de3f3b85e29dfaeab7b212c987dbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78038c64fa27d3a1b6beac063a6dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92031e1e10af9a931839c78a98cefa15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360797c1027634bb9f11629fe27eca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450feab171cedf19def3568fe15b0f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce0cf03bfbfed4a0e965fb9746d75e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf9800b85749a5a579eaeab61928bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f07b1da0c1a7635610bfa718daba8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72da94ee038a98b94aa5fb3c529294f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6f55e2be18e9a2c363537f9e379fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd371a1610db059c6d2bb11ac0fe3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eca13beb71bc1890999ff05338ed8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c923d73afaffc3232195e9432eb95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca747f4707e8fb5707c23388d2f4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83128269dd58052a6124326eaa0bdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35f9d435e8893d6abaa724ca500094164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1311fcfd12dfbec9bb2fb69eb558ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5793d37e85dd0a02223a70ea13c239166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982ac419e06a693986a3f110db2d9e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87cc70285a7fc5fe8553089f809d0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeb404d19df3737b5e9c0a8d45066c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aa718569fa46589d8765890df6e00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd84ba9edb2167c5832e10ef66869171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07633d64cd9b6b97e6ec69de6b68a26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28d5b195bb42492f863df0337172b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ddfa94a54e71556c5e0c7c596f62c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752123fe36a0396cae4ea5baf2d711f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f48007ed605dcb66fd7f877debb83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74834fe5e21771db09b629d82bd20dde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a442f021c841bc46e92f399298af2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7bd2743eb96fed1166ff60b3fbca8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c395cc6e91cb0bba3c715d0ca94e47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d490112a45d8c518d843256f5b1321181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070001e9265c535466c6849efe3143c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6877845ac5dd2073ceb73d762f259f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b9cd5948cf2c6b2b3359d8793383184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0022ddb97fa96036a583584e367f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913aa85a1afc81f9da4734120dd63b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce36b1c9a77fddc8e95707322f2797187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0369960b716ea591fa89c5a920d7aef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce952a0f5fee83fd175dbdaad11593e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de9780204ece36a8c0ea0c2b0e97b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287b8040dfc51ebb42fbc8820934720191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b8c05cd3030a5a0b4d11f4e221467192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa360747608ffda14cd5ad5011e0d085193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4548748866f855f9569e44f343e1c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca598bf0c628eba85bd6d0439a2d307195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab99b90c2771bb77cde05cfd0a9803196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13653be33d74e0c1cd18f573ef3f2a4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372623843b96e89f3307e3a231072c16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9775f3e751fe26e6dc703f43f8ff0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6aa678e8627dc0040384d952df80f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e52c50e37e3b6bdf7eee0363798bf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf01e9752be9d7ac921bf6a2e691e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2d862d7680482987d688e08c85145203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58d313c6ac4d20f49a4654ac87e90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7293a877b82ce77c2a639b66a7a95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a88c61ee5fdffc67da8eb027feeb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa15e13470aad7cfec22c22318f9fb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06d48f21affb70b7fe73aeda078044208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47799b4f57ee672fe9df53812a78cf63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c74242924894872500234bbbb44c87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f217ced1e8f1dcb22dcfb1b1a6c547211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4a1fee7ec1e2926e84ace6e565722212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33374df4e1125663cc73704f148b9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c2eff070b40753e6f7297571a360214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78df3f319e85d877d54d6f8f20943ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7f42469d56e39f2ca83fc0dffa0b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f354354579112a73870db33d0f802a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f2d32f88021ba15b981872bebbf4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88638de5405599119e28d72b67a56da1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c9439512de2cd5cc33ecfc4ce541220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cd43a1207e49fef3be1b5f541b31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ed78649015e0756923e59ea4ea38e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb1358056b497b353068f7ca0e0810223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f126215709d54c33ee9fbde5e51a639224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2657f76464d20901d1b4842e9d94c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381a9f42b49514bd7f8c7e5c0cf25c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cefa5cad7aff35f96af04a07dffde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f642f666a2368e79976b8550567f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7568a85fe2b80db9cd1cdf8e81a72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d741c467c356450b5ef75ad7fe78c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb7c12725c03b2b97b0c1ba088a6bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25070cc4f3388a0190b1c182dd83bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0715a7e7584d5990afc2a629ff7c903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f92f69c0445446e74258f96b326053234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc9febfafc785ebc7ebca124306079235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924584a89f17eb98ba66d246a6c1301236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1223ba1228d9818cfeb489c4528b167237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40aea6775dbd6621663d317dc9c3ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bca9787b86a718f27b782591766b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb31df60497f181ecd9d02b867c22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c660332743061c874c5bc90e10753d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213faf8f77a7530adadc37268073422242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db3aaf0c266430020a8e38a74c9d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9854733b2c68d45693e2cc0870176a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4afbbebfcb547749833d8db435ebe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5ac767f9d88ada65cf6962464d5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ed58a1f33628d54341da505e8f836247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0f2fdfb17b725eeb285b738c46622248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370d41d23051f20dda0957f12651635249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30505ee35cabf674bd49a6c7bd760250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944398afe6919cf9cb7047cf9c3aa47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39462b5bc08e346f0b45b3800d2643252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc32e95ab784b681bb44d2a87994f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ef84cb106a9269656ba6e19a4dcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6641ac4919a05cc33f2c8cfab461db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032603f3c371cfaab3041be597bbfe4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c19e09e122d0564e2d89dfcc82c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89819d7c20662ce08a7f629eb45e125258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53a7d616bc81ef1b6d5c477e780eb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a0776059635cab48b76947cec458260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b796a57b5f7cb925e760fca48483122261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8303c1aec266fbfdb53fe6795d2d2d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83b2294584f2a903ec0db7e2d43d59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd367d1dabd8319a90b7febcdd8cef64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f9e5769794aee147c21a06ca97c67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ef40abccb543fe7009e2647ca9864266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34097806054b4c8b51acc717806ba17d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5886080fc4b4c8f7114a3cb32b1fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521894d4e8d8974d582f0e4eb8e86e29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8f8a7569a9ce48a0f8ac3f7d6822270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb22d0b76c7d82b1dba1576086c52db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd16b01cc92124ef181441c58683334272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57586bbd726bb481c3e8e9cc81db29eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a48cbc08fb56664ca29285777f0653274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0699b9e678d7b76e6423b7b6471e0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7590a7e38b6c1a2c683ec7809540ef8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb211fe63b1669b8281a28239edc0c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312396c4d9f8712411c8c8ad2ec1360278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d6932f6616ceaaca9d28d389e4e5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3456a4319b7a4c0bbafcce42f38ead280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545747c30aad95b5bc12602d7a884c9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2af847b0bee6d7a14d468a485e743c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ea280cc5586011622de32ac7085ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f0eebdcd970792dc1e427abd0384d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25fbeed73c4bd8d3197e6e33d93794285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7a2eb9e506522d1df1d18a29bcc1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a360a6be23891ad874be266beb37b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5033ae3770fa284a9e3aa668cb81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5a223a4a164fe78bfaddb60fe1583289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743710c89ded2348084c6599e83d2b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2513c4ad4c0e89f7c9d56e2aa8f097291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8e103098788eedb9d1daa59d7c6f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06dae8b8c4966fb9ed2408a7f1b0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6d0f1d55d8706309a4f43063d3d06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175cc95e85480cb8365d102ec58aa63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d237fef99386e6fff77f8434c441296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd35e8b3cd3790b30c948ed96bb6ddd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745dd1ec86f15e5a2d1775a84d6d415298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb04e654dc911b6df297e1ff4bca5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279cc6221bb525b46394ec83db33f66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6aae7f35820f7d1a2b5ab8f05b866301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ce630977be746f237369b5aa0395302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f29290f15f206b6de3db5e3e00d02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833c59515af0e7d55dcbf09d0b3b67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c0f27fcf753fee28cf3ed765bc8a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a3baabac95354ddcffe85c2ea44db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b773f0033b52fc4e8cb6bcac9ed9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bfecead690087b5de9da42acb7927308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac96f014afb7894c937ad0c8c3de2cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917929d8edf1510cad00f3cd11196d1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6220da4a6c1ca49490eeafd5599948311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a0c84092d0d62dd389359bc8b230f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa2218e79c9c18ff3c7e2a86a6f20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96736cbe558a424f6a96bc3b5b6903f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46749b2a2e3fb67561cde78aadae4063315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693878553d8c135747229f7b05ed238316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b3d3d4e52e1fb5ed261d5e3e46c7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c39de4ad0157541e7fe38493475e9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e237aaae894f0642b1d681ef8c6387319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3f1129f726a26382cf7dbf7192efe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca83a8a0bd73e28b476d489e548e94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4480c07c490deec06949ae2b68e58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b4ed1b9b975019747e8e1a22d24e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c11dfc5e2e29d97df0b14b5979a3a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bb175b2d1fbfd3c03dfa3de466d35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce486c7fc4b31809039b86095f246e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d150201cb14e8b1426647920fccea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208297bfc90b6f67176600c77f462c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f286d0d99c4cf0775a1594b1d1b9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ca31a73adc06b64501cbb3a2e09d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da347d2efeeee6be2d8ee13a08f85e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0247e74c4763b2472041a2eaac8d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4770d0214e91c61096f35ad787e9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9ddc6cbc29984b0147a2b5c4a644334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0ae659b8dbb385e910d470af91f26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8a5c6a3445c1095c495a0f79e5e2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461738a4c64cd54bc1afb7e6ad1f636337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc78e587bc84bb73c7ef984250a87b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a271128b180222e8e1414d82ba6d35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de4d6292b88fba381e4aa67b6e0ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc86341c1250e343df0043650ab7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747f8b940e04030dfe05c54fb291b18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0e6353a8b2e42ad7c47ff52267cf0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129813ca14aacddbeaf8aa9573eda80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e785bb2400baf13cf901492b4260a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82f004648d43988502677e71ba32e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca037a8104f3c07eeb66acd840633347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187083327166f721ea834036a1d2e4bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0251c1b58f316c3a45a4525173fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d51519ef11bbeab32701691e5baf6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feb6a1ebd782031322e2e06cabc363351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93c755cc6252ffaf01f9310a233d83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a77435917814495fd3bcc2f94f2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65041eac945c8fe9cb3dab143859e33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ef769046d2e8a95de22b8daf51951355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d125e1320755a27fe39e313f98907ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e74246778178e88384d313496544357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311b95db591b3f9ade7937b09dc3e30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155821a5876e4c95fe4758082ad9dac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4422163f70c637168b1a62cab36bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bc5480eacf2222b2a0507f514e5be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e195f0641b228255f38f9e73e2ea9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d2bab96d49a74047de41e6e90e786363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb1e1b709ea41aecd79faef646e04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e335c95a13a43617795b4bc9c628cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd1e2d797146f00f5f699fe838ffb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51e5273be8bc189392986215e5681367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2169d026ed943acfd8f4e90e038d55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bb67d15e3fb240ba3150521d8c2ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07267de74dde0af4ae5be6754880bd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4060d474868ef07c80597c519dfd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc941e09d73fdb17d1a807d8b4894f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0583cf5505c8a94cbb7ccf18169c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eb84d2c9d0f431183f355afcf0ab0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb9b8bd69119ff1e3802553ee9eb65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046bcec6c03555bde60d7f6838ee8f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0cff8a5950ecc1df5b59a1e13b6d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc293633a15236f1b21868dd261e56d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c63224e709f8fe3268e8337a7ab6bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6baa4d63b6cfedc2f7a9e56145f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee29afe93797c6a02a3795853105bea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1199df912f91364ee39b957151cf7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182156a5fe8859d56300a91cbcc9db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3da04e8e017ff05f225b61a2541ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6c7d406ed11de878e404874b7f170385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02496ae5b9c94821bb24d919d85371a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edcd0656ce8183530abc5302679ab5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe063e877de6fd54bb2e7de56e24263388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9c0b99b909b77f880e777f70c87b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b0621669671f043edd2e125580dad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a47f25bf46616c5b9836d44966b1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f99996514639f63f0fda4d8cfb60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eea9509015feaca7ddde82401a9db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6decfa7cf1eb58687ded6113929c35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90a290ff0dfc64ed69797bc4cbf8ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec956ca86e300ed881b6307da2f9fcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d313735d9a2a5469ec4b23d4b2e05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344726e15537b2c1db9fa85cfbdbd0b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0599efb166905b8a91e0cf9a88b602399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfa89a74777007509110d5954d62c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df98f87572e301956259f53ee388ddc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85775e5a5f6455273c2e57d57a3a5b66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fa5deb0dd95a043d9f3d5892295c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050cce29a0faffb14ab29902a69fbd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90de4a3f661e4c1c492dd439844e08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47e32f8179eac3e14316e105557ebe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928378bfeab9db66d93716153a9979f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789640541a1b9a577242f10a57eda1d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7129c4a86bea87338292186c4363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ef81e4d0808e6157b8c5699cd9467410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e1520a23346df5d232bb6331d59f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a7c0d391db68c6710c0024fff02cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462608761410db39bb6c7984e830068c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404d25f13a71ad80626c77652986602414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c5d652131c18fd1e8745f61399fa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caab42a3a3630eaea8fcee689d6211416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f3dcc39a36ec9e89ef1ab3ff48704417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774d4b8cca93b0ffc6900ae1c6108d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd728365b3a13cc572e4d4ca13751de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927500bb9125623ed48767ee614d254420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ad6eda537f327c8f1fbc3bc4b798421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722b68648ed46f88b1f2b035cf50c5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d78fdad0323d6fb02b5d0229cff30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775926f6198face8b6933a4661b45dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b31935010f7e6ab0e079ee2a541fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb4782117d369dc474dad25ee3e881426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca2af17c6b133eda1d1938581b7d3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec152cb7e61199afeaf2c9fdd42b817428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12054d886f9150da59c5e0576daece34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39658c407745bd6a0634e9e541864176430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2812a25c0e4582ea1a40082c8654b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4419e036065de9bd05f0bf98f25423432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfd7bac3a4cab5b1726d9186ede708433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93dc4dc048cae853af193b2d85937434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10249a020d02c20b454e73740c963a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbfa3bc4bb938257dddfc0f77b9d08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0b3432db94eeb18ed6b1702e9aaf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a99d589f1337df23db0fe97b8f0e9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b098cefd2ff433f365812a08241f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4463dbffdbb75983e61ac6a7e2743440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d494fb5ec5d39a4e9995e0e90d6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fc5f94e475af8c5418308e93e853e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7650ba2afe55a78550b67ca1fca286443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf194f26bf7493c8d517c637af1ce2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050c737a304b1d5453db87acce5027445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff33d9f85f04a61e3637b5154b79a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed28729e395f8830917cf871f910db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c65941381d19ad624f19e073afd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d393cdd49721d28ca2a2e4ef65ddb9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327ec80436f8c7808fe5182462c64b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fe98c3801a3958d42fd30a3fdf744451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cbf763fa72bef44d04760d3474f56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f303817c08d8c8e42933c6af69939d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce160dd05137d5e0dcb788c546f5d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435109f5f2f78c427f36acb5c932282a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a71abbf57031d02d5c1630cb6d3ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002649ca3f5ba45f2a215fad1a6de17e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70fd23a7fa49a495a897df4031d14f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f5743f6a41b7bd64896c50e57c4f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ecea1bd49352a74cfa94f3a7bb86f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc9c741fcabea2e3dcbc8689e7847d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b4fa389d0b43220d64096dcb33a77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5028bb55363df65ac79d3e985f6f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5207f693e4db580e51023ef92099b3f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd22466988deb2c35a7e835d6520c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1627ce62d835c9264038eb56832c852466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfabd7ad0b1acfa0f59c3de587d31e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e37848fb526f9bb27484ecbaf7023468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf246e0dde67096b6cd03bfbcb3818c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e92dc94f11fc990d03652f32b3359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5af170212323aae86ba1d12957371d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7cd191f2f9095f1bee5668389a17d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19cc95614da6747985dbf7cf58539473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d571ec3828442dce93c2e79368fa6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c78e5fd40cb57f08105c343c807351475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e10e52c075cf7e1320275040282c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd912226eac1358b1ef8b1ce515b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946641de1b30103810e868068f5a3445478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1fd81cf4ff815a27968808dda8938479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f64c6ffc26d2bd3d973e25a59744480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfb46091c2840d4e35b200fd9678c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873b6d0a05907c3adb5468ed96ec618482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b4ad702d8366229dea8b82c4a7d75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf327dec1354561fd3d6d995076fd5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf23ab28581b543e9814cab14439093485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc1b658e7cbe1c9033cb93fa7cf665486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba290752fa395c2ea0ea2a27feb980bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7b74ef8648a85525ae2e2d46e5d75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba4bfeec8d429032d29581817bf548489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9564c6f952d4293c6b2798e5c03b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951fdb47e37dbd14ec8510cfd002cba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb772fbc98736e5d0acd60d3626d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971e2439d3b5d8dccf674e68db4fa2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb680501eb11dd6ec3e6422ed7009f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d80412fad4012d086b363980c9b0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8948751394e5d881bc8c5b44b1f78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f507ce11a733848f4c668c75ee71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7420d5c5a0707dc776bb438e4fd9d27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9da2cfa94bde5dd138d01f88990408499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a748007b430de7355267c08888992c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909acfcef715d061984da0d1db5830c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc93f7d0fa16983dfe6c46f3399a329502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7788e1defb9fc78eef074ca4ae9fd7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e7ef57cd20babead86b1b8c9fdeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d65be54b4365f19ff30992af5237af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2ae1744c1345919bb643af9712232506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5790db22c16366e864966a2efc0f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fa705ad6aea9259b4ebe113ccc96f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df6a007dae5c485133c6f885145121509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9d1fc0d58c309d7f4ea89f7a8b7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632767e5f7780af0aa1ca28a1e0f035511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c1de49f02ef44a4e8e05617ad2af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62839e704946a06d4bfecbb847b8650f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f2b69007dea213c82894cac8b731514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0412dc011b456c73731c4d2ce9086515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a6340fd06a268ee85903d6ba93cb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23e3d38de72406a247f2b78f67d6f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86be0eee481ccd6bf96c312d4215fad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f06b4c4909119a08c1fcfe1dfafa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959fcfb3bb4ecce8904f47504caf0d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69125b1bc8421a8a11bcdb9d14f648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725b873fe1f56db6a78187c41399461522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e64de0fb520c5e26bf2f59dea66b87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d08a5c682fe617765f5b83559f071524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c30898fa66122feff022a3f2867230525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39663bbc4154cc38146543ca72df59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b2a70213401b16c947f74cc0ef1ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632eb0326563491fe0df25d801e48f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a5ca4690dbbf96be9067541c7cf22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b160fe81fdb368830777c8699215c3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2481d9b879cfb2b3ade18558d257c4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c402ea5311fc44b945d21024bb0eb26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d2fe48ae35d18c9c6817967deff9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65ed33598e0dad3ceb88cbf2b34bdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7e2e7aecb9c7e1c5ddf3e0d5aaef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ca52c2256166d05444d63053b1a7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370fb0784124308243d93092654be72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b242cb4978394ec4169c7b55365f21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2272699fe50baff2cdb5bdb36e80d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e8799c4084efe3b5a64fdff818ef8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6815a07bd53ea364b588d003c8bf1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a12dd7398b57c85b24b0b3a8bd28e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f51898cc9be2f4e452a095d6f3a50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15603c65fcbf1551e0e3c078c041c78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be22e807f487cc5fec29a5ebb0744f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb2cd41d0d4e91d757bac4739d5d36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1453f79aabe6b13dec3e80b00a5fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded3fcb04815fbfbb57da0f58562ada548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8fbd68ac773d2fb3d292f87eafd99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf11841dea7159f26b3c0e8784e1024550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f57a53696303ad7566770fcd66b59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e5333a41a4eb27dc967015aaab8e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c444648a05036bb883332b64d7e9e52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9760500bfbb20efa2f70c6a434b33a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782164c26cf15d635ffe707d0aa79b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb701ca0b94977be49e5bb4881ce7d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5699f4730ab8550dcc6c671f6c417557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e2300dd4a62663da01f55df2a03e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6765643139ad06f425b4d291b667eac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a71e0d482d85c8643d78e7637e6fdd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d1719d728e54f873b5610403242ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1b4e047b8147e27f35b8bf6de00c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aba4f82eb7c7f54085d1274f67b41f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fb960254d2165a208ec0fd23beb6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890623240b8c0aa334b304c69ad89e5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de80704a764df6f5312e0de3d230716566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8357fb687a8cd0fdf74567199ab818f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7154e6cabf35022a51400c4b087f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e32186d6636650e09d5b38e7ae66ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8cfa44f80d49c3174124e163f3f6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c080cd300a265513c580be4b0c4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94ca9f252e4179a0410900ec0e0df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a12b5bd888a20380af6cc0df81c4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9bbd40b7c69f5cb3f3faa53c34aec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc2a26a64011b0d4dc042c4ffb2bad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05dc1ddb19cda71fab6552ed7342fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3faecccdc3e175f9064178a778c62f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8ec7d36e721101d24d156d3e4881578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3302265e63f7350685f6abfbecf101579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0629d99b33936d388c9b3e63630d87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a61b29cf1a5f20da11a8878bad83db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db23d2e4c9e74bf5e41ffb707b68c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2326bfdcbe150f7b536e2c8a24c4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467374676e4da55e0b0028b0aa340b06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5141384541b072c0c18d6eecfac8c9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97787f4d4144e9ff74018e19eea5a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219223d36700c6ed86d49ccca067306587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d2d8cd57002dec5ce8bb68a8c5038588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb56295a4c73042c8fe1cde7972e1c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad703c8dd110e046289dce18f70a9adb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10857ceeb804605974f0f875bf51f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db45d4e896c9297a3131a6f9cd16e22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563279857252bab38195a0e510597c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68370aa4d662e3a67630fe8f477934c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672bfd910d093a0854f47118393368595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9a3a07c0dd53daa74153382526bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4323f1239eebc955b25343a53130bef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffedb9d425c4f480ca3a5257060f7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90254b51e823f8e422fa5e0114aa307c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ed3a3fbf83181c52f45fe7a0b8a76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184929582a9940d06240b0d82766c19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b4396f63cc1db3d47defdb2df8a95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cd485220f12c2b42b0f02788afb31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b3cfd6bb8351f9c15f375ab10d7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48849947d80b5482b6ea30d36788a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a0a4b20b5f1c9cbdf1759a8b1daa5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e140a69093b991a0ba88cfa913433607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5241b633e300d3d794c04d0b3f00e98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf85195519fd8696a9b2149be04b57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4df26a5977a14c5f3431ceea74930d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dba6e676841e7d8e8221da8b0aa21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299e789ed554f613a238aac07d40b20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1221100c3218f4361fb80a384c48d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c055cb3403f22f06915c920a697d40f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb46f56d698b219242001ce21a49f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c89fbccf6c9c474775d83585731e86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a290e27a7f0f9e6405cb9f032ffcee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deede8fac4df43b603ef24627a343e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5625396a2f4db939ca9a974c9732e66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec906018204078204b529da45b3cb10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a730768915873d3d3498b5460980b89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfb81032004e17dda4db28fd3099cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aaadf641d1ebebd1a7fa76c4d5458623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776b1afd391d71f70c3c3f46c4c720624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2ac2f5770d650f77f71227aa6170a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31619d08296caf81c804fdb560c875626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c90a428861eac943d075586a242e25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cfb535493293123fe85ebf60e1838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d962850c7a334650920fdbb2db077629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5aa718f8d81d1a73c50d5fe46bca2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464c81e1c0954f13437cd8ba0d8bdb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8396b6a89a81bf065c037c01f63ac0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92770584eece12f0faf7979b88bc4b08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa952aab9aebd2e80ec99d4eae8acb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd82cbdfdf6c5ef197576f6002edac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4df349e0fcf070522e6910fdd81b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25405670a0e3d3f1d1c8c015aa04f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6b16e00ffbf1fdadcca743666739638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d545d58253df5659f215bba0081b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea91a3570d0222cd360604fedd6cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e48a6bc3f2db8dc05965c909758a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442287dc1fb7c0a9f19f82b6445640642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad03feaf8e9945625de14cfc2ad46f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10932b28422ecc5342e880a396a0ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453d0746f95172cffdda1711798141645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a07ad639f130ceef8c7a4692ef9fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b439deff210a35f11cd9bba1c790eb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e2232edf35b0158fe1c49c2e254c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adcac0f61cdc4ebd600f80d75f96e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98dc84f045f81e8b75c580a02f8f51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d96006a4c39eae2480f7a1283881dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb342e91110c11f749c2c54645d329652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f009b0674d4bf659d376755c99d9208653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d472f7d7d97f4c88e55db587ee1d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838a899bf8357e26bb7301d08fb6505655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab76994ddea156d49a9bc52c7620b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee3a2e5fcb5ee7523fef3a46e9569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8d9daef6402f2ac2666b17ec31668658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b009f5a9d3e56fe3de82a68db31b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49a40b200f536cd524aded71bd1193660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba7ac55b9fc8a398466c5760c6956661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88909c55a74b603c2d10e15ff8e50c9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79692b40cffc28406302b65a4b5dc003663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b440b108ecb5963160da91c033e540b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169346e86d339eb73a718cb51bae83df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef74cbc82ab52664897d104b10f224666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd1b80e5441aa89fd166da35e5c4b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1487c1233ed522c6a111e06e9c20f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf31ded9769abca1a3069c8a2bf40f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989433d86168ab25772cb78cba05c20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf072840d3f9f25ba4cad1be265e2f09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132ff6715e01221c7b3d6c8b8f162f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a5bd723645d17ddd67fbd85ae86ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c11241ffb2109441cf2743f63dcd14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f7fc18b4139f54c99f524b44abe55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1efce4ba00acb0273f77dffae39a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9907a3caef67cc3f4a72569dc6ab62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3d563cab12f9dfec9f49122db633a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd61dcce1ab58faddfcf4b8e9299225679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484c7b0ed7007d8cd6f8de73a53c233680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c67dbff6e4681ab7cce82856b4caf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f001d717730e043a0092414739f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88792a04228685bc52236aa9c3472c8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbef6fbaa36b73549b12c93209a30fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81be753f9b338de058868d5fd176e15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d1318940d5b11c0c0efd9354de208686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021eab614cc10a3934fe0bacd7cfa2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfda187888ede07bb44cc260f01dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ab691619161b64dcb2e2d85007697689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e250069310a6470c2912420cd9edaf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4ba311752f0bd4ea05bf776ef1277691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b59386400af45bff64f05237022499692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0111a26c6330c0e207b1718c96697693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6019a47fcd3e509cdcdbe5771ad5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1458239960318468d295de83e6162b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ca886c70391850bdf9ec6fb5d8027696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e70210d7be497b575f6deffb2b8834697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a487c7271652830f394b9c224932d0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02837cd071bf0a14d2f2ee12cd69ca4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d805dc495b220b1baf82dfbceec151700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebbda3f9d8f28ac87f5512c33e84a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc905c43fae02595c578d5b198ffb87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70124e022aa4cf1b2563024eff165e2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e3b0d5d6b3a9cf4416e31fe6143e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49256467b7e042ac9d622ff42202361705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3ef0aab095009c5fe73393fdda88d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab89fbc799142eaaa3fbf8183ff35d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5f417c1a6cb112b8ed24dc9735299708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e5bac0fa9895ce2fc3bd16645e9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37440abb54d58530a7521154ad801ad9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f2cea6b4180f8138e641d9976353711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2397ac623320ad281b0af39518a081712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b38bae751eeff4e030021eb463f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc0a32673d6c264cefb232565754ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a94ad315e3e12a04c1240bfe412447715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099765dc4aa3ccce73f757035e0ba8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47436f12c6c4365f7f45c025b6e13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8816316826d0d89af2442ef7f17a81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba872d79cefa869fc13466a6407dc3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638124b761533df1ad27c2f38d053726720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3f0ba27ab1b441e003fc294270138721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49098730df18092f4ada2b8aa34d5593722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a72152ea74dbb154dfa9bbe109277723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db0b671bb3c73e33936f8b8dbd3c9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ff759800441724ce26bc8d3eb7e9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf949b9f8b2446e9493bbfeb8858acc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e4297bb2cbf7000e72da6f8ee094d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c62d855a226edd18f78c0b7b14411728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da2a6a6400476cfaba2139134cec1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b5e82b417993c5196faa1b52f9df3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce2ec7d7ed01c2686fee131d7e5bcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030700ea1693cc8434eb287108f301c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9054b98be0d7ac707f073aad75f7f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56150e9c1a19525c49d0b7e94777ac6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c797a271572deabfe790e89d28fa025735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a06567651df768db7442b53fdc8ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9ec0073ba7c7e5b8d7b959bc4b12a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14fb150822c24cd253f11e637bf566738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a884baacce04b4696a0014deb37db52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fb0b93485f1c960ccff2d4874d3ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa8cc43fdfcd9a30437c00491d2077741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450f5be999d9ba580b1aad3773c7e6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d612059feab27226a360577b7905563743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650c9d7d3286117628854d380dd26c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fc75887eb12264cae4de9f182ebf3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14817ee614cb65351bdcdfaf1c9085746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c43cfdf3328fd55c95a80b73e60f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705d3a624350a555ac4ba2bd18d3e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34d4390581de066f2e91352f848f0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730e801ca6d5fc22d99e1bf644b637750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24f8e14443d523fcbb9dbc60f04227751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc26915bab9700e1ff6d4ee7f75bb27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f48bde7e9bce4c7a024dc8b56a64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ffceb2fbf596a1bf263ffe97492ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf63ffd02f335143bccd0490080b0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84d084ecb3063e4816ceb49b2d6dc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400dcbaf5e80c16f71aea8f577b071b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb94c992e4fb805d39b4f2c6ed32ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000da005a4393fdb21e73022a3c4897759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b03ce9e3be564c162ab497ab5a49f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a7dd59ac32ef954b1f852fb5535a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5dca32f0f89185afeeed263d5b7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d080fbda8b0002af57b2944788b4d384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e7dad4385c684dbf97e9367dea79b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380bd0890588b9aa70aacecfe14b4676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b859b2625754dc2a0a4c51151c5cf557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5f87423a7be4a8a7d7b8f433e6348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34fd80ff156be910fba71c3ecae6469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce91638bc0a46792eeeba88ae5668c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f053f2deeef11092c3486df183e18a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cf3f35d085fe606badc91862f734f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad7f10b38abf04f0bda74364ad2ee713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68152c86eb6e400d2465219e09c1670e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ceccd64337047e56d045e9cedf1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb491d8040813becbba355e956958daf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b2e2eea99dc74235bfceb644b0ed217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1904d5c17989f71e6fb7d80c668eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4efeeb6d28908f1b84faf641b1507919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dde7e472b6c3a31262e33c6463347020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3276b8e05b8098ef0837b67d93e338621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26197ee9468d6723208b5495ae515ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05d7d9c0aff08ed565d443d9627f3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b80031e1831c6366dde40ef3fd9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b24ba86688e71042432a23ac37852425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c89c6e1d78a6814937cc1db053e0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a33a56a8a0f0063190b014b5f57f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8d9ea1848560b5da1d27bc8fe016328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576e253a92d5ec8a103f45b4712048129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a26438bc258f69237b8f544c58c9bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4da91c400212c8deaa2f8e416c7d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66925ee419b208f872bd9d7beb37168f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3095baa8715bf79700868ec0666a98433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0512aa9d68bc708a0e0693b0ceb69b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edae982efd69a821c7bda456571f5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f90d9b73fef2976461f9d2672554d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55874a37a6e17adfb556e646961e72c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c820bb04ad19466d206aedd502ebf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364df02e1dce3acf9d0fd2b691e8bb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273929aae486a946c49d3dfa9196182c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf407d666b03380e48ef08ef413ebc3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168af23c4613ae6507b0b44a7a5763f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b3cddc845e91c59caf158b5878cb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e7ebdee2242498bbc5db8b65394be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c01e4b9c75f8e58e09628d0102e9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82236299ae9e63b9df66fbf7b34f4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf575109355ce595b58f29592d0f0add47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88610b49568cbfe35a0a039dcc351548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c62b0ce971bc5cedcd9c9a7dcc62349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b603085f74a34c04b4e5ac8b6637f2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c7c97268f248fae4aea505165457251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e71dd0f6cde6f3a31bd842f6d39852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3ca6301b7611f238aeba06b18cbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc40f30fc5a7a91a6f39cf9223024f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc56ead32073aa3c0c7da74c60c915b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c90316549bf310b48fad504ec9970756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc077b4a4a409b34ec603541f38b5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f556ec7870000468b3664462c56c4be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e5089522311401125b9ab9e717d7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfbb515a239454c2dfe4c18e504ca060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f7cc32a7cc0f5a858719f44b34df361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68a7023377cdb3a0669c01604af64762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311060992d0536f0b34e881910d6eef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59f64ea9dcf3ff40fd6314656098064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74d1df3abc013ae232a11332c30a5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2d8080050fcc44518ebeb8cb167c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c418b1d6e2f65ff536c6f4e9917067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80035929e6b822f0935894aad9b1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327d436ff9c319f844b0cd90d78687269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b74b56788b189d3ad15c77d8a99770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5158d07937a17c5c0bf7d7b7d165171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a60314a83076b92c348bfd2b031f7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0fa0d50b882c0b1c79979bc696a3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d4ba9335a499335ab4f6476d9fdd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77950004da08ad7c497689ff49610975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e31e4426e6dd4ecc5d2c8a0a76d60176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60efb366a725615e4282678fb9c448877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1171f59370eea434a85cb59f4bfb0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebbd5e05be2791952759e120ef2ed679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d1372e66f9c28ac71b169b6f9d1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab5b40f03c0775e7254f233da0403981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31555ec01d2c67223fe06d597355887182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c02f9639b318c4da60e322f7c91bf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4abac8193d717fed8f3d2721d284784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a2ee5ec8c08aab5026556a3bb8d8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce735aac29040836be9532ff4f9bd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ad1764a1646ee7e8c7c4f7104138287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d2a359e28d0407305c042ebceb53b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353698a35d34ec43c5edd8d5ac815a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a714c8ecfe2246bcd191cb6ab0aa290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f7f80d92cc9b639f655d9d0ce4c8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f193fd9d0b6f9a0041e541ec989f7bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7f02fede452418a9b7207e48ee99a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eb12d50a3955d7bedcb8f6951e56594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105661894917480478171312a12e69b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069117485607a0e0bc52d9c8f4b828f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470936f8939d906449168ba382a4a7f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179264e6af578691ec63c1dee8e033498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218771969258cd1f42d154ecf9e4c38999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7f80c1b0831658a6155921084ea9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce77e1f65411acd10a6a7f56ec1251101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72d909c882bffd14fcd6a7f7037c3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2acbf0a839aaeec71a6d8903ca2f5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee846ced2285ed970f5477fcab14ad4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f9863eb91235732b15e58a040ccc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9d1d4a59d7f4c665bfe1e97d72aae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eddb20af1bba0daa3f317b8714b6aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1dda1db6ee78a1f611b814edcf481108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ea2af150479b9d7c74a5b103f02bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96913cde02e3c359f011877588a6cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736cd9e769456ad4d78a87cf2db8535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f70564721505e4048a83d0b0a8566112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7d7b54e8badddef88b180eaddb0c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f23ed578c1a193d18a67e365110b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ca2f4d38c0a2fb320db8cabd16a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce80f9066f7b37bfc32f945a1819e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab9e49c8a5a1d23eb9747aba52ab93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b138b3ce7ebcb1eea9bc4cf26afa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70913d7dcbf1afcc33e3110fa91e27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0fbd1dea1b7b6eb1caddebb04b17c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dad0954c0e985118fdfbf18acc8872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cda077f85485d70c45a66371681de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb00a9d60b3dd5664a2ccef71867367123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816ee2650670d1caf50bf2e85178500124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a353fce8d1024d76525547c09eb75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2357f821c9be61ccdbb3b7f7f3facd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fafdf63162deead12bad8b9058c64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadab7fb007dbe8c8140cc75062b87b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552981207923b2e1c90de5c81024535129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278cc843efb6320b86604220c028a6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45416b580d11031491a185aa1123306131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac30bc4ed4472973a91ac105db828a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1278e7b043331c668b85a66453d16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49cfc7dce41b14d5025a9784ce7b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731f1b954118088b06bd607c6e67187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b05c9dbd8fe442fc042f89e50b682136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a5741870e4c5d82caf27f99ec3dee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0e4689a5771bc16f38dd4b394a7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05a3cd62bb609104e54bd830b2e1f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44cee4bff72b13acacaaef29f94692140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52943049c936af87cb96667d508ccd47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32f833777b53a4acd3f9128bd50b7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab40ca91d8c8a245c090f3dd1de116143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479733de0bfd2a473c44554049e10fa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129d225be6ce95583919e8ce9b7d41d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497fb996815127dbc696d2bfb4d015146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4ed17716b7910089ae608cad4df91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c5f496dbfdce696de7d573a3e8cb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f22773bc7dd05f26eb030950864ea6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3273becb246f1212347b0d6e2951c5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3ca0f6b189230e8daa0ab7364a03f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9edd0247bfa2d2cfc90bb9d463e9b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a30910d5892a908262e08cfffe8918153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aa22bd22a57e0071874048e0c45ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78789b65be60c161b64e46aa3d509d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f8f314cc044de0cdaa8e190d10e5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ce60a00ef9f1b95a9b6609573b39b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e313f756c7176d8bc06f674391225b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba108997ec6759b4f4bf2e07249265bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450125714c0dfde84f3ac4fbd3d3951160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f56538a6ef7001a41a433352999fd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f274ba88d4fa47419f1d891d547e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88a57a86f676849d337f4b588fb4c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e88f86104e230f7ca123bfd572696e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450b2ea0822f3f67b2e970fb99af833165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46cd0ae6a9ff838db9884f60ad7247166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5fa8c2e7f789562cd160e9459b440167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed999d5a57ebe8dffb5fe90bb79f32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0b829cf8e6438c8da6c9b4129608d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116066d425a7b84ef926ce74fc29588170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3bae1cca2a827b71ccdc1997eb80c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e00e1f670c2a8ea2192b764dc03d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b216e273e9012ca6015df3d4f15cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cd67b961a63feedd07fc63f309e3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f24697f953810867d68e75854924c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad5f2660ba74eee50987d181f26caa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a406a1f00efcd27b2aa9c8bfbe187f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565f19604396361bc01118a0be83004178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d209849c5b7482ef32d107b2e4b309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d648728ca3035284f2974dd20ae64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061a8cc9c1948b5e3835df819f34b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebb7e83f0ce5e87923955ea58e3348182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a34ebe38dbbdd786fb04df3ccab9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaa752fb3e013e2e85a9ab2dd89fdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e89fa3a3afe52fecd4daf9ada0965185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccbd72545de927d99ce64344d00c1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fde21d8964c54f5cbfc5f520e5db7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed0312879f76235adbb2ea8d73005188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b5474154ad95d6919bb870a52947a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798591a3969b9c4afb28a583fa71e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e88135bc0c02cba0fd3aad519d2ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f634582341934881e30641545b886192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edef0365effd00485ff9ba0d64d78e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd24adc0a56bd7815a386ef3d73a8cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf70d3a9fa5a9b46b38e31b7608e8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6bd9465348f4e22a54d07e206edad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01db9c952d3dd9efb49d3dda438c03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209197f6a617cd2feb346867ba9b8a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c289faa5dbdc901a4ab38a059a3ab17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac89c478a636253f4fdfb2722555e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ce13758096a480a56c04523f80d62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d8bf0784938ec82f672d87749788202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3fd4fb85cf4539984b4f194ef0a89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd6614367f5499b1a5b2061b6af300204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549df46cc57abf554b1b45e641c8ba9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8090dd8c8fa31474a3e165cf4e3f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbde3c32d8c20c2d26163ff420d49e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbafeaf0f3d9d0ae728336e2a79dd19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a729a52447f619c073a4048d69a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adddce69cc2ad4a246b35fcc8f6dde2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45bf9dc8868efdc81d95ad5c258f27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387c76da854915846d190820eb298ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2a55349d9ab015bc65e2671122c8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4569ad913dd2c9db98303e492d32d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428318bda8e625501757d9a1400679d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04863dd932c5bf88c6bbca2d3b7d3e58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db34dab1a2ed391d16f6abb38fa08f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655dd6d17a2728d1df142b96abdd153218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbcaf6c35ed7894f52f817385b6399219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3ea183f61bc18682fbb730d3cd0b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723940cfbf2e70aaba14c8b0d93058f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405a93749a9446cb09bcd16b077a7a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feed83d0a4269f110cf9e2152b2ec68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc5f8818324a074f1a4c0d4a8d6ed6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4be4ab9b28db8a886484f58eda667e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbdc16dab05887851ba5825c2a294e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d9873363358d18631da5cc9d3da9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a94f13bfa96c923abb5a4527d1bfba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46402268f68475acb45ddfd81a2d0647229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4ec7eab58c62418853b75301eeb99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e0564edf3664b4f569a9334670a8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6414d97bddc0f71358c0b9445bc56d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfc766c1dff48bd0d46a5bb9110a1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccfd3ade71773e21cc8bdddd280de4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a793c921d25cd51132d84a8242fbdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1502971f4096412cc0f2b9b19dd092236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c47001348391aac02919b70492b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf006280a953b8f5c5b46636820695238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5507a5c879cdbb871a549274f372b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3a41f04035f13255df2adbc1b584240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36ddcefcfe3ebe1bdd1da3437bdbcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8d21504e6a76ddd54d6487fdfe39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeed82dac538baf754941dee7a226e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fb603e246a6d29038d32d35ca99f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2279305bcf8d7bf37556e64319a411245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9af8e5bdf6661ecae087d61fb3453246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77008b613295d3e1740dd3df03fdfc80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c6dce460f2b78cefff3367239d9a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2de3fa9170bab4a895355cbc5cea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570993ffaaf79ca78e032312f8c29045250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2341e4e6e14f0a3ebad300ff9fa65b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d172990bf0e4c0f7c95c0b52fe2643252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8bda660f262b63c9d4e03bb36ea40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff56b15cb828b52ac8e403eb34a5516254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f5856bc82d4792252a8ace14b227255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e0589d5e67c66a80002afb2bf9e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b77aa07a73ee90a0e34150c9968f57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847541289a0460d07ccc76cc740df53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca863d7ba8a1b2dac816f8cf0845a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40986ad9ba94654aaaffcf5a1779098f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bc8fd65ee0caf5002b754ed484df0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ff6f924059464bad3b22a75c4aef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc5f2d5452c037d53d98219484879263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e06774146042fbd391585afc291fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964cd1d80578ef119ddade9f074f0b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42c1b95da234ee102db4085097450266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a2e8b3657ae31ba104be354770895267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6220777fd5091fcdb45993d893fc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7acd9d6260b88ca7be1f80ac76fbf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b5f62cc3050a6d790d90ac66eb68d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2574c30e9fc75eb67dcb2feeb6399271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9707d2c359ceed91bb18e9b737c013272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45815db6af70b685293ae8667cf827fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e30ed6c26acc5fb9277dd85c0743274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fabc5f47a15f47f8aa27616aca63f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba727c976607d38690fccd1742dcdb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839dc1e37af9712737929d26ea0c8c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927034c95e683e9239d02469777ddbb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ba782e27771be79e84a3a449d66f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef9d292cf163c89bae2dfea18227d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b2f4dfd4b571e6215cd417645b8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff3f40e5f65b92502341a06d4b1d34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaa16f2de2445719a076fcab1d3748283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5636af6f6af96b843d79d6ac00c934284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767373d815f397b608cb88d35b7d68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae241e835d84a1aeaf482b07962108286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d31e6657667909dda0f6a873bb1dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549dc03a6e64e42676711a42c9e97dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0dd36688a88821c7925dd80b96513289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c81589243c538b00f58e88e96463cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c30f423a722245a54d5d68788d50f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe37efaef4abfa9bcb6d895ee32da3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd81fce4ec86c139623f1385b9e9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b233855bcaedf258c5c0e76dbae7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d62a35607635f1c0eb563b6a01190295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee014150904e1a63caf596aa3d06c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81b369eb57a9824ea9a8b1c47e279297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d8c08774eb5b0d24cff79e75d459d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d04c126c83a3a98bad8a48413602d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfabfb769e8b8520c2680831b82472f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87372242dd716fab040fca49d6b31b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6cdf5b1c155379e01650668876e2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9d55bcffc81d2e8a1c7b45129de1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe87532bcf6015cd238a89bf2af38b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b6c661dafbf90c47e4fefa0c1d82b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119679410413ceb9fe56565e587e632306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2d4f3109198b290bc2f1adf0fd79b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e30d143c46d00a7d07723780aac78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcfe3c2bd62daf436240dd54eeb8a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506c571a80e70081a9bd8bd03aa512310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d8b6020ed13b3bb0ecea2f85a0b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e9358c25a729bb572c2a0cbf98448312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511984917cfb6154e89076fcab64543313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0fbdfd6e2868ce43642b98902f47c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75261695d562568b6096c88014b852315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b472c924ffd2548b6dab241d7185e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedac26ab5a3ead80cd1815eb38127a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0e0c8c3e69a959f982cf358d8916a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fafd6a1fe342d350aafc0a48cca491319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673586dbc710702e83dbbda969cfe0be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2ae82d6db8b3ee666b7e888cdb808321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072ac345d55609e6340dad3a53abcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c744f021b59552a4ee21385225e996e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12596ec9dab252d4adf15d703cf3fa05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21565800b89569f400bd88f275fe9035325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e8d6eeb0fceda6ef4c8567ac6cd99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8854be9c32018300709fc930f1cf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cf1541262d017b04c8416791ddba6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31a8fcdf6409b2f6be9928387c0ead329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3873fc03444d40dc53a19c4b871d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fcd0f3d509ba4ea6a8097f90172ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77111c7e1491f96f11163c27490408332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7777a4a4df01f7c7da654349398c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0686d006627103a61ed7354ac57ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3324e8298a29128e5603a8872551cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a126514cef98444f7c1d67cd9ab9fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d1206c6cd7ef473b719ed898a91e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62560773f5f5fa4340a28cac4c7e616b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04769cdc2343709322a1764f1ae2e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b26f839d69c37cfe02628f7c6d818340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4032c84e6d01bdcfd3de092b82833b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc32fdd2a30b12fa3f13ec1a87538342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d86d386f7f5cc175199c88c6e0404343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a34d542bc13155dd8b37ac5641984344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358a7ec16921d56919d03fec3a9f8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d407be0dfc51c34d700d9936eb281346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85505d044c19fd0610c8642331bd2c45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d098037147fc31a7e1b3e672a2c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7298838fdb15dc95e70319d6ddccc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0212f18fedab2483b36ef70a37d3f21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6568009f9c4293dff93819c7462e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062c98ce0f8846b577b77cf47229f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7294457379742fe2cd898fd4e1ea6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e13931ab9bcda27c114031f4d2876e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b3fc13c1263659e906edef4b9beb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cca193698d996633838d06c1828a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad145750b2c8e7c797dbe6847d80381f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf256973d8d49023780b5f7b5e3adf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e664e73994439aad66e8129953220359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1765a0416cdf868b7494ba35964e108360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3acd8f099344b458307c3c12499c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad4e83864e5f279d4e5698f595d169362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650530059dfce2e981a398b971ce5df9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fefa1de85725c3c70f43e2331507d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861adaf0c3222b8b902bb751aa57c053365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce9667e868ee8121853dbb53dc4956366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b560a14f4147c67dd43cfe6e7e21d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9531b1a4d3dc43fe8b87e08c28bafea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61d453eb9750845a491f8e3b7e097369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb67da58f110a1e8c934f11244f93b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320139e182ea686df905044c578c63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d34c348af206e1c68436486b1b9a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7195c6a22f85bd0c0a6cd1b5d9ce2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77375b9e132dbde823d630395f257761374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492661c476f52cfa979f2eadd30cbc24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2029fdfc4bbb8b8c6fcb2dbb45432376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6d8d781b0a5fe24cad6b6f17f7670377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64ad980391b0c06fa09e89fa59f516378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15350ec9938471c33fc039d76bb358c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd099f14d0c911340da4050646c93e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057246e03d9a8bcb01caf77aaf51e56f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cee3c12ca9041079c276acbbdb1f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c11a77ffcb6197ecadbf2f52013ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246afd5ad250854a6b934bf9196667b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4adae4aad8e2b4df3731cb2d7bfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c057fd25c03cfca43006cb477d02853386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb9fadeb476d087a591725704db18f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216622f2dc85d07bd91910ac1ae6a5b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6795ffd5e93c29c9253c9343089476d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06094d24a03a7ab9e7dce40c9c4028e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae93f9ab07ce17c4ac465f23360a24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145956aad2a7d935171e3acf71665df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111e12e71d0bdc38d4eee7de96bf7ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e46757f8d29a9759de2c183389cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228600ee7c9ee91f61beefb91dbb657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cab089182d02fad34b20ea15ff2e83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d742e6e817c09f7ea75a9fa26cc3a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd55197bde3fe79aa68b585d71274b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c467cd467d064f317413c142bbf83d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf44da71edf4d65f4f49994a5ea3321400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a9e855d1724f1273f992e737ad29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac2c6e7a97a8314ec48b1bc43fcffb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3866118973be4315f5c1a28a135b95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c38f4bc3576750373c0f24d16be7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b1140247c0ec010326578ed21bdba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a9464e006b2f5353f8e9d9368e69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ba48fda16c6d4f8d25ef4e806716b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667bf25e9cf6be06c6db4984a8ea07d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf03c9fb18eb24300a69a2d064dfbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f663d8a1155a489a15cf97a8615d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd17d99cff6ca65786aa65a24ce2eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05505e3340d74ab7f42d6beb46024769412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83a114ddac75116cbc1a50336cd96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575371937e2b07838726ecd53fac8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7197f9c9294a9b492b4b7a3b59c8cc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f45c35b8968933cedd4824d6322f2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a1b1cb0cfc4acfdada7f73f6d1412417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e84f5de34e759643ffa300671360418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4079c06cdd60cbd36ad9dc746062a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2c5781d8620b76a23f9b8eb2cef8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74dfe5890dd025f5f9fa2c48cdc8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ce550a860954ad8b243b20b75f9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626ae3b34bbe4cdda50bcf580d208f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abe3e8ac82fbee9bf7f45c237bab74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ee423eadf46f59b15791a7be9e157425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874888b0cd4ada6b7443d3e34b86ddf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa331a479ecf9c2d81410f43604e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7a0f40d1c2a7a53151eceed8b1dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeccd91e4967cbac989bd8b7e4a5ca8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e306cdb91dbd91e33e3d2ea28cc18f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3d45a99bb9d23bb2759dd6971409431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf64fd548758ed88dc0ce081339f315432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286967e4f1b3becc0542a3ab9a168a15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d4eb1665d9241cfddd2b47cce23d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c7300d45662572819a2ef8b6fffb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe574106943dc105107a0f42889e9de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb2e1a35f93ac604d5c52f16ee10c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da87280844ebbafff9a3d8b7bfd2794438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832e69f13ea55c57dbf47ed51089f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9fd03e5f98b9c8b720b3858e6b4e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45731f01f7de6b04c45095c4e5f7ff5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2dc05b7b33724d05cb37b605a296e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a5f655f4b1e5c35aa7d7fe4ce529443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69da33190e57bbbe789fe0ff660a01f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ae41dd7ba3ec2b9ae7673bea1c1f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b0feaa6a348f31a2cca6a458d6200446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d5bbc1fd430d7ef137fc1a6be93de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92c016727ff299f6f7f5cc14f94fde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4aa3b9fad06307a837497ae2477c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e249534531853c9a54f49752cb7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a19dc64852a30dde1b945dc868ed0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dde2e8f80c9fb618c239791a63da9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf64dc4f07d113316ee650e256054453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6f6880f3e99907613e8ee07e7c08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619b8833b8dc5cd5ae2e3e65ff187d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444392546c786ad6192df37d6f9ec46a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1418b345d4234a22ceeb134ef725cf6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6f7069de34ca4089c6ef6e0322f45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7e71bb0143322b849dfe3e57c3d43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b761d8ce0cabbd4a8111d0521623460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39e98b834ff16da0a451966bdcc884461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c0305d7c3ebf839c15ec47cb7b7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03f01a0043a847b7c129bae2141d15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d426fd851882a77963626a67593b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d0c5600258ea7904c3361ae360ae0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c641f1e73a556e219e09f387c908466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1456d5fec62d01dd34f30ba9f714f73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d401a13b99432d09e76c9c67d514b28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2e65b0a4686241e74fc775b0175de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd8fd1e51279c38b6421e241677f94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675de9072ad10d026197e5ff2d449a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5f8544ede2f9365f8c98701f7852e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa655419a619fefd3fa0a8d674f6a33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739a29c8dbbc073f5dc5800c28c6f17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47360ba5999dbe17e265c0bef67cc51f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0afda40a8d51d89f89a95d2967762e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe6e5d9610be87b6133a0eed8e989a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcc4a5dfa012ace345ad1981894e52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f793eb6f92bb3fc0b521e689f1e6a1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef2cd1e0223aab4bb9cc9636a4eab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83726228e011f7aa701abe41ab7cd6b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04581eb2b34fa0d0f2d3d8905394f225482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f26b6e4405110d2ebe58c97cee3b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa5fa938005a6841d3c3f248f44fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa018f56334ec0afad2e5d562f3124a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d1b2864d4cc135a3b4c69dc5122e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeefbd1c970e938a147ee6d574a7ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5dd4b62c7577f3b3f984f15f52639488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c5158a6db08d3407ba3b222a5f0f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744696898e12286d6c02ea4364332465490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d5c31507bd99622befa098c456191491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae9dfe9d354d6e016a73ca14fe45b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979263a7d7ad4e097efc1debb761f7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a744c3c45eae8f79ca41f424c33030494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb347f56d572ec4a82c9a47696a1f31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ea86ef74f2f632bb12afd67b9393496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da1eb95ce66cf4a1cab447504c97a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45e3fe2a30f00a28e8cf1fdee598c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1006ae50869eb10f05589f50389d46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49ce5470dc06a0841c5761d9ed653e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350a8445938df462b8681616748e8f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827fb332e35531afa31da85b62436a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e81fcbc8527f576ea4a15d2fbfa3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd92dbb3577a15e05a745c8f047da3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f52aab428157414da002761831c2e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac350ef43207a7c9bdac1192f3da33f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb3e2f3833d7638dcf2c0c3f92e8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c58c23a6a124e06bdcf5725c01b36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0428bcf065897294d5479aa7368049509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b176a4ca6a87ad2d8ee5b9993418e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a7c7f42336bcd95dc213942591e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b187ea3d25f3c07991b71a17907728512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a4fe1737e216f5096f7392c2c1be7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078cd6e39b894ee4e0a11e0e9710681514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a18c77a094e696ede835940de1b64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc49e39a9be0ae30922ce1ad8a4183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea4631eb46a0d0043d5458fe5a12f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd240b7a8753891ab54e2ae379fa7794518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fd5e8752684955d321a1acfd7316d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61e721f436c388c8397df2906e246f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba801dd56125536b37fc36eb2b217a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e5a871a8c035342284854b38a232522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92667870f62bd01060578588d083293523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4aca1640ce3e0b1ac2c4a379407b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c1eb6e98b4463f4940e52b3626fe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53cb8a2dfc0467837948b0b8a28e10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccc0b61c61200b0df6aac307fac9fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e913397527d326e94775f3d6b5166de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f1232d62c7ac6fd1a6698d1adcb35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa994ae4d46a774063b1af1f547ae1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a442807d3a89750a507efd5f9c59e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8f2a9d89012ee9dcbea9064c9983a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eb337c31e88bc414263465acdd8f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16b7019781bd6b0a9c2c24795ea95e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613497936790494a431bf913f4c9c08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469aa686c47240427d630cd2edbcc9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453d3d982a6fd9e609ae27132f1e5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbf60b38442b325601f9c24d32f018538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeaf9ae846ec2076dc822e5157256c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e63b80a152e17111c9726cd63452540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f7fc12e071d836cb460fda3299ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e01bfe51ecd8dbf0546648cee97c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c5e683a55d34e37ef70366b52814e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a488f8cdf242a2a48378b847918f157544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d429f9e4f65c4d3ffb1bb57f5c85cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ffa10f01f3b3a66e933d56b62cfc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3046ee52013e982ff19f9153db02b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea658631887bd4709760123584723bec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a080c970f873bc5ad3db3d71821d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a662066b7e1e796be872fe4f56001550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b0f92e16cd88f0ff465f7188815e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae855cd6f2d7f8c9bd5cdcdb8d6a3835552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24a1fa299f0077becda6086f75e78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159c8e68a3e5b9efe5c928b1eb4eb4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37513f66dd359c77ba172b2e98641a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d08c22c5d449848b705b5538b94ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531bf3c04ba930980a951b93650305557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120d11f8171e757d901213baee36bae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22704b37a0d8893a9fa0652196112883559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e9ee6906adb03af653bcbbf74179f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24a61d7c59807a7941cae6c1e1b347561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a911fa2709804903a7429c88ece8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780a8db54907dcaa6f36f8925b5a976563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b8261f95fcf10ad80f0f659d0444564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91ee8d237c0a21233203a56a29d40f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c15cc551fa70a2d4a87306e5512a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e039d27cd54f00600fbe574248b82f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf45c66c5e8203f73e0927502873c63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d422e9afda6a11a6fad0ce7132fa7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9938b934b70348aaacc307828a6c8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24714774016c91f935f6e2437020d785571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da9c253bbd387e0d9bbccfe1450a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da88efd6b3f3f05fc67b154dbc51bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530fa97a6f5d73659c03aff9d6e2f75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359681fc6726bb5b12530dcfbdef219575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e4a4b2577bbfcf64d00462adc9d89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb69caf73a34a276fb7c3943f86f19f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5932d4147aabc19e3e1eea78cdc6e27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c01282067e6263e89bfcd7ddf4a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae198f866309bf0dd35e6b7737c9df3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e0298ee01b1b6fb3b9b484e3c5f0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65626d81e1730073857f13d2038d43f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c92c579ba189892390d424870152d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef29927ff0d90c3052a658961612c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a4ee534986c5b43b784a5b878d019585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b8d4e071c1e4a56d2d2f446426e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad955f05ad3fc9c90aaa70f65f0748587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1496560023ddfb8530d4d0ec61dca4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02ddbe384c69855b9572900335be58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1e722e0d37f2fcdaa3563ef8f62d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35aaaab983ce31e3f8a328502194ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b301dc9321573be6cbdb425c2fccd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a59030a7fe1047bed5d11781aae4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ab9c5fbc9170c06db953204171e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa913f4ba9dccb84a4d8a7efd990560595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad48eb4102a8fea5cb4ce4d45e246d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f0c10b2ef7dcd7d6756cbc2f7e3bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5f1686473c19533b7100b145cd2f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7310b4495a8a87b8520a9d74379474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8c7bed8eabe93980fffb304c8ad52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956ff94f8a4e565bffafa589c5803d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef0efd60563de8f200a8a136762473602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa6b35af44c142df0f17f657fb776603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f38d976365a11f72bee4ced7b76c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea3c98fc05f29edb7e95b73f9fc9e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02644d6075e7f492181a7678f1272d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e7927f9d29557918fa77b74ef0fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9af230a40b78af7e0260738e9f41f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe99564156c182f1ee509ffe34940609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95152d648b9d73b6157d58def835f9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e89abf3f19a1f2455ab213ea22c04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37bb1f766d84be2db59619edae8341612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df48a0d49e5cf58bf44ab0e79113c64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23f3dfb0262fe6fbc8f96da98ba1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef311b1ecd0192dd0ca96304ec64e15e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18716c0a4b2eb75448042f9f6152e195616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283beda99277368d2f523e42a55aad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a330551b38aa28e1a16e1628cd4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa014991b2b5c7331e2c2e82d3cf1f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936e51ab2b5f767acefd47ffa9c02e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11cadb61199f342d7ac61ceb274591621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0d2c3149e6140dbd5e50b475bdc10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b063d7049ecc37e2f781a355f0bf01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fff3293f69ec4d003a8dad4ced32c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb578072abd99dd238206f50d16d83f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36753a587dde62d2b9edba71bcbe9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf10811c5511e18070f3597a9520a36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b073766b1dcc0ee4834b7daba9f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdbc586ceae65f65da973db835abdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a9deaf93fc69598b26b810b8eb278630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aafc578c29e22ae9c60bf507480d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae0f7f95a19e3be9219a659c9ef06f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2268c20b046e1d7f9581685a4975dd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df767a38974a7404d4cf2d27047b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539697a88dd4e6f521af5e6f201bafe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a753f2dea92b91f52c6075cc6a8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d388151c6edb634cde7785044080f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03545b6bae1713cdcfed5c41eac003ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fac3e6ad40f2d2f21049319c41f3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111671f41ce4f54f8f1a6c1473898fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb435c952a1f4910197482562d3fdf21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd842cfd4896c387722dcc144283dab8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496c81a7a953e74e35660c26187dc59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ab7a57f7d7a2e790ce132162d2b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ecdec6689e95fa6bd3835b12355a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ad78ba158c2e079e2ce8bf033ea9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fdd99808a01ec7b4172558b6edd03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead55351733d33cf60dc2b52431667c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e061318355bb05f46db8c4d4dd47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5836de0f46095b0ec8af2f60d5623c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3fb3f005919e48c5f717f750f4ed0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc828e1baf11f5554699188e44b3d77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b37722420456898ab172f8bd73edc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd7c67882b579bf285849599b7cc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7269a629ac55328e3ea136d42e3439655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b2e99c2ec05e495f16b835570f3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882805a8279b8911c6bc44c8cf0a269657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc9cea5fa9ca0208f4418bcc9b3b3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956be30430d96e6a86b2fa57c9b1c6bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d533982e32ddbdb3c9d33ab8e98d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe44edced2c8740f8c1fbf1aa75aefc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071df352cdf47771ef832f8f294a687662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3470daab5efb023732250fb1dbede663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb629ad2990d7f65ac50e29e3c8b69e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f4c9204d5284a6bfe1742e5c28aad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc60e163b7a952ea773d0e1e9a7e0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93f90305907b55a10674836becb6da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726feec0453d405223923fb236e54d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fda932441c512ceb4128a6f6c151c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223230f5ab520af9630eeb74012675f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd8642488ab1d79ef018519b01c143671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54bee86d8a4426e7633ba6779e0915672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f683b164765de027f32d1f86161541a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe2248b82a015a7df55e261ac9f11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06dfa594a1452455762d4f4ab47a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e812ff0ac0bce121406a52b7f56ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046cd8e494aeffb0d37a184a736842a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a6fede70b46ef1e50f221e5588e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580318b3400e0c11edd8e7b9004636a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8315deb8067334a9e812d58baaaec7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd1936b2618998602638959249e9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23668b84024d3efb3be357e664f9b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb03fe5fa30bb6563cc34e149d5f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d998ae113b0f4e876737a1c1616d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda22e7c88ab2b4cb2c2317f33fa7f60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7aa4a2fc0a6c4285d8b6cd187e1a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8420f9c4a7bcf0babbc45e3c6a7b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c336c12ba6ec2ecfe9a1f63278db0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb8c4a0dc23185df256b7ceb15aeb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28593f54002bdc937b8f9c81cbeb94d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d79ebbfad559b7521f6842880251f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b83bab525bb885b8803cb460f5d4c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c7936bfe0560fb464a4aa76a9956f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cb445d4430e9630156acf582ff3ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143304394a027cdefcc34339dc378a64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70edaa7aa25bc5247d972f413b2424696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59e4b9cf1d0e1af9ca913af21a3c29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de8b185b3f2cb511907cb09d4b843698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd5ec61165571e82c8a264cd93520c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff564760d4ab3abfcc8c8f639024eb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a2682e87b3d73284d8f16e83bd792701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0ca214a36be3a35f79f8b3c6e2976702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0e0f7a1c7968b45a13a021f9b21db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c19e56c421a7cf6e68b419f2442a71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe774898eda9431dc389b85c119d3cb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402a3ebe2346f72eb125531e6758da1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc254a760154d5776c5a5c68c2fe60f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418559f08f577cfdc451f0b7c7fa692e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebfd6835b03ed90748b48a5c0c227e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41d46a298dc9a9468f68e2e35b0350710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae3c3fcd67f3538a4f5abff45a8a64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a535e771ff583e74c8cc672bfe1ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f1874b32817ce2557881eb12c64eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce7350ef18abb484fcd1fd81c67d87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbe9a939988bb16b47a49a140ed1e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f31252a8d579506f6bcfc8fcd3777716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd62ccbecc4f2195a3a294d309c727d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32535402d52ce651ab66ce30dcb371718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc6f79e2b32481e242a69f89ed6b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41716bda7586c4334953cc331b59539720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b616e8115ddd312c4ba42f139ce9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de6ab23da3cc65e88e03f5302b35d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ec2bdca21d4aa3067a6e777f474c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76122603d64ae6102ddb93f304502b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006ddf18f22ac2caee9bd68bb5d467725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523df9458753d107abf5430567e5246a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ab337ba03c385adc772ad574b1d52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15108955713e0847f7fb863d93119c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3983494685fcac8cc485a69c71685b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6698aa5967c89913d328fbfc98cf29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0242b0024e54585398b32255ca65115731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f8fd3ec8511dc04b30e08220911e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60f01de41cc2d94ed7115a515ee095733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcadcdb6fa43fa18849f1b84243c0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6767e6415a8cfa7a1810200a844dcc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc14d591347838a5ade3b679cefb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa23e936be79917ca1a4ef4849dec33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0903c155fcdd67488a76a5d4d31d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f820b202a1ee5e56ba0ceaa3c5d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e21622d464d6aae0d9142ce15abe2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b00a32fae23c1b7e4537534143a198741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114aa4d60a7a0d641837177da8b9553742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c49d2747d620e759898579a5f6642743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2312dcc2c44da9b839297567fc22b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed593581d6887286b4bb997a2cd697d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f243b8820a27b2c5214f3621bbee9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05bf42fa70b1ef5e2f0ea7535d5c8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437cfa7afc0c1e494b8b7397f4707ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6d38a0b6dd937eca42a7a6a2aec92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e32f23466f8a48a12da1442e08d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff546be3851b07d4f1fdac90bd390751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf851caa7a5fb830d9c6cea5179907752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e68c9cc6f9a1c36e7294bb514eb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595496ef2d44ac7e2fb854084cd0957754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de0d359e2f5b5302c42234f2e73645755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6452afb70181cec880228d75d4a2b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407291ec1fd78a20fe58f8309a126e9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b91e28f4c7e7a4825f419dbb0fbbe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfa1704203bcec7a9691e7fcb485a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>