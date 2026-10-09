--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792ee1c470510002e0cb2c08c368c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8039b9002bbd36e2cc7cecd96ee92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7de618603fcb55b150cdb0ef765d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325a523ec9bb0aea72da0c56f46b1a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f9566a86ac0b028f73840c168a3065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa5e285a928a05c7366204759363906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc377ad346fd9c85fa32ad7750cdbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49305e2aefc3b6794a0ac4e8039be4d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238df845c8d6ce6a9119a39beaa8bc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894b48aa61cb00562874a72ffc8277210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287bbd4e1d05c97bbdaa248570609a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd68c66a1b4186c0e2d52cd8fb69cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62afd69b889f1b713a09349a8fe399213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a63bfbf70a741e27c6198c22c7bad014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fabe2594570a0e7c4a1f6907c6e0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82b23cdc7abe5adc654e81e83da0a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7375fcf6259a164f272f04a927f93917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8306a7b5d3128436581c0736636d3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7d20afe4fa1489c70afe87d2a67aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc117ef006de242117dc9d92e551220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b24e880e3082cd474dac5e6611a0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90839fad9e701d090d600bf626adc1ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2a5ab029f1cc054f9d58d8224804c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4743faa4753163a6d32a7adb00fdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951666cccc82913ad0320c658ca922a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc11b977055b9c12a78db42787567b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f3c2a53315d18fdb2d985d62339a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba6542d16037059ef4309d40a0e9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36ff4243e876a9912de95970a131f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923fe44af6e64bd02d932c0861f29ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1de21ed5e39b90d7da460697cde9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b81df8a6174c0e247282355bd2ced32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab73d3961bf3c2fd1354c0c8f1abbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c1510c6e5f1b87d1b6fe22c2c3f5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80a7e70c9e5e2648239f43c3ffd9cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb23915dfb78a0b579af9e0e50670936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c7e8dd0e544c0ccec67ea9ad0749237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097f835d79bb79e16588d5fe06d246b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039da7bb4043144239624171ea79dc1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d8a2ba27da96a110298598dba896740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c6f998dd71992ea11e25158af75bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138623c708c0ceb7aee95825bcfe85742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa94956a52728fdee40929359ae79fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e81e3ba3a68ba9a9e495222050bbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c9f1f7c051882369713730c88cec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb89bed11ff5f796810ae9469f6eef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db87c346ecd5b93e89d4ef9954c52a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1556d77940ec8c2cb375ffd1f50248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68791022571f22336e3f939f42ffa5e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479986f2ebbd2b824c48425c5fe7e99650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb8f2e4da8558a4735d23db5fd362851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cae7ecb724895f68644dd3102ee56852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4927130898de00bcee63f58132079453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421592cd4a7b2c88d793e9d5a838a3d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57b0679fe66bdc19dc9f7014a67e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7a5df94e04679d59a762c4dce0c1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72259ace3c2d959860d90d07e34e32a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a843b72ad4e9a0804bf2a349e1301f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15e7bd1e5a11610e661328b4fee1d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0063de5fd4962bf9004b3ea35ed5b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cd6a922a873319f3d74a9da9dec4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc45ebe914ae966c5d9ce0a2fcbb9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643666e252a6615564f267e64c7c7fc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736b5b20963fc291ceeb1d0b6f4067364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e283f2321032f3a6630655a744fbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409c698a249b912e60c9f23bc2f34cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932480cc4f8874e31a417cf99b5db52967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c82c3117a5154ad6d47dfcbfca80368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01856454fe986164ff86830a86ef4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089a173767d3e1d802be2f8f4837f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda58b2727a903f7a441aa8f94cbedb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e2f02b96a5205b8e4985649922bdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106580f3acc2bc13509c9fda67a0b1cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cc669f71a35efb7c2c247a6eccda474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983e8a725cd0716b69fdbd85af647975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3272fea08e00acf0799106f4a338c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64972817ab6c4fa2c3742407f25c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a35cd649e2c53a688a1c9c9ee3e8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec615ec00b419b13e4ff771c9a843ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aa9c75e9ba47056bd3904510a381780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e850861d3b1f92cd7d1596834f84cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab70a4cc62437cff28da035c8baffdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a1971b046ce9e9865056c8d747c6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d97d85e2393f5cb2776233eb71a7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d249a37867c65bc5c8e0f1d2542341b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde557fc90fc74246243485644f575f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d177bf166bf8a507f29beac8fe68987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6400f5df4d8726da8bd4b033efff5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab9c9d385ca7cfbf8ca7a4ce7c44c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083b5de3dff58a1f5e009f29f0d090e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb1d973598ddb41c35d7c35b862ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c6cb6910def592fe500f93e74f3ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252186dba25894f2f36382098574c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6689180021af1b85cd9550522932494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1d6c93504b2ab4da8d0dcbc003c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a288b9a83585b8d0d4463ea77e9e8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3621788b4477e1798b6383a94a93897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a96e47683ccecfba1c298c41e742498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31604f1393b0db349ebbbf245810f2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd0c9db976c07c8eba955c4032198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27560fe878656ef06dffac2475424101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9d9b05a07bb40ac95c5bd90c892d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b737a3afcd5dc25764e67c98fae8ce7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58071e9dce3a725708a02c9e5e752a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef42168111208a2dba05f7f5431330105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c6e94785b30d3222f010c2ae714b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641862b122a4169661d140dbc47cfde9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd4aecc5c898a026ee8de0dfa464c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcbd6ee10d959db829edacd571b9de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd364a67f42f4e661c4a82fba6a93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece05c2be40eb884ae946bc4fd33cbe5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32545469efb590387e9c58a6d1b1bdc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084029b4b544300b28d0fee9dc4210113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca0168efea4b85fdd7a56740e4e237114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607d9f9a223b219668334057df1091115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa327a0c8a1e8bb55369bce9b31c842c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62ce47bddc4d2aa70d1ba9372066d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041d11cdfbeb63416b70668fe84f6e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0979e4239005c20742e2044fd6c6d68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2abd889afe98d7a24d8dd8b3b2aa8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cdbc45b1185feff2ed83b26134489121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a587f4b3c7a9095e422d73f79f8453f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f8ca77f737ed443acdda6bae213b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab0d118224d0656dd2c3fad69845e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e532de4f5be3e8bff1b136445435a96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c95526a6d5a5c4139db0f0c0aef7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b703cba8c9e6b1c21a57d82635f3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e2fb40ec1e31c015096aeefd24d96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4854caec658e363575bb0ce8bb50c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53416f8f6ccb0670dc551091f379f9f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336c7cc753599744a1952bd21e7e159131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916118683311b0016e891870dfeb7a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b8097af66e5e812448297b5d96d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e538495eb617862a9dc61e50e7e89f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b851bf0a033cd3eec5890a2c38677ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29761cf359d3723942d9115676454e9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2993899ac8615aab76a7a37fd2a9222137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad18b92bdd94a37fb66f755af45e683138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1d93742bd8e6febaf2033458e205139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f666abc29c5cff89f50e08d2bf857d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886f1f7ca21014c6bf30ee390d3561b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7435699b1aa542e73664a080e8fbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87569971b199a2238649f93d02247f67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e42c0a166e75ed4e3bd7c1e8b18b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb3d3dda171fca42847e0bcc553147145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fd8cc812ad46c33188400d0d2240a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0f6a3ed4ddf89a4dcb28ddae6f4bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d55001a849a38569d87e6e95dc86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9664605688cef8a8e6bcdaf971515d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34401db1dc0e76f2c5e9321a63dc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621932282903fbb04e07920a21944315151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e376dcecdc9048f4aeeb7be02c191152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1c4f7890ca131c553ec259c275853153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a2e01fecaf0f2a613770fed6b98b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f035d7d43ad88be922ed9c8ef3388e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959b1f2d149b1955e9bf4acf5544fed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765a66815dfbcfd92ed9ab4ba41340157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec9ed5662bb534139beec16527cbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065991a7262e102e906e511fc9e944e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462f62f1f70fe31b7e0fcbca0c5991b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e676e7b52b279c36dfddd24a3f60b34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518d75412a0fc2ad56839fdcd44fa51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843366cd0e84111d3b264a5f05d1122163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84450cd9633842d9b3a701437d755886164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf68077b37b00f3096b367cd258a29b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a881bcfc265cec0ee2954c8cc14bb47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5152d9597bf8ec6f004048dc8c97630167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84071a6abe5e108aa6475b9154813e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d3ea86bf45cffec5f91bf45697002169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bccb4d5a1b2957dff94f13626144cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99115654cf0a7a1068e2f9095dbbc954171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963bcf68f533281985a1aac77f1ae3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3bd52c10ba547ebf7089447ab1241173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e515b14bab2eba20b92588cd2bbbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9544cc0729e8bbd6538c075c125424175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcab38b3b318f563a5e894190df1195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265a71dd26543e3b22e0e14824272b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bee96a210e72ad6c904bef76f36c58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b450d893a9b51ca61e6922513f291179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937dc8aeecd3430b22b451534526168180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead4f23c7ad77b3f3ecfe932b99e41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880f05cc5d5fb3c0ffaf7ee0162f6ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6427d2aaee8f8a36567113d369d67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e2e0faf6e1cfeb31e8ee7f580887184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a38c9f6206c4ec48eb4a471ec6be6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005ca96227621ac6cb0b114ae7a2640186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f247a88d79ee098875a265e71d02d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cda6e7e9034a10aedcd701c7c81dbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e00e3e0dee498da3a4ba0f6793bf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34c8ba17ff16dfd79b5edeabaf3c09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b608033f02f9496ab7a28670a327c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183033a99df2c4efb2a9d987c5b14cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e42ef03050064b436d1d2bc005c6ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d2aa66b5cd735a8fcf6957d8362db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0656aa7682bf1cbf2acb7956635a18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416454ed02920e7fce0cb1bd421215196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd34d73f7e2e63ecca6d8e794d70c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561f6fbe2dad6685c2a66f13995ca0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a0eab2baf8bc3cd5e84e8c2a0e44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9adf53cad6c68ebbc2b873c9d7f8ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf277f01deb0c68ef4a27dca0f6447201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160dd168f314ce60ff5c15e9519c264202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e914fe5055ed9601efd77a77e0c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560a55027edf2a5624d1dd009ca896204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c326583d528ab5837f632f8375c06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c60065546954c467bcab51d83de00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304002ef274fb709afe012f9332e195c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fc2be0fab04ca4e9e0ae054d16eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1352a57b8752e2c6a9b086e41f32b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf01f00650b4fb0d303f0012fe06ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48baebe0a6406009026b7fcee6d15a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bd7cd4b6b2985eaa04e595a4f34d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc7d19a11ce0e45da1b3cffccc7002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8de06591bad0764c721fc6346c7d5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0930067f66f80fdf380397bfbe353215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e1f94c72a82b45361e251e5d727e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8c96987462d4ce053681a2cd9e57e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddbfa7fb8b0d0ab0a3a1dced21ee97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373f2608eda9482e910bfd533d32f2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc6622957e268133e40acab517d38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413b685f2ef9bfacdb29b634c85a61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0bef795772b9b0c0fb99bf87438f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee424f2a8cc61845be672c101da1747223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c3fc183990cab8ad81d7aed43b28c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb6716714b333530ac89404ae2cfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a86e5e80c554ddbed22e10ecd41f29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c1792f5599c7fd0faf113cd0ce1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac0bd12073395bbe33066a56827cdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8152f744be3663be6dbbf9e7131bc38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e0a97308b769ece6e005a206cd82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0a5da23adeacfeb916ac8f7cd62be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3610f48b09cedda296a757f05d0a48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153e3ab8e811e88e048bbfa0ed80561233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a1b81cf0d554836dceebed70ce5bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe31ec444e754f418ba6b1979ad70b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16fc5e65c2e446db51fb1451ad6ecd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f3e5a8eb58d7dacda64ea8497f620237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd431f6dca944bbab80d6d50f7c887a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7987c55332eaf58388ecf87327547d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efd5ab3f5ef6f5edfbd748c9f941a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcccb59d29f84f56ec8099b227e45b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb4aafed5678470b95a504f6be37a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffdf30a8104e312c058adaa8da6c99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2c1f8bba78269c70e3ec9043eafab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875048e23308bd17b9da15ad1ef4cdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b25d309bc3e70984127c3ec48c81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68194cb8f62512a692cb1a37c4a7237e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec067b3b0f430853d14e18a7c3361248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9240ca98402d3cf6de61fab14039249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc9791fe6b812c22014b09a712f655250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9115d3dd7232fc5754927f9bcd6f99b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974af9b10b8923b7780b257d5806b74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7a08e7e707cc9db32a45a3762696d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287410dee49211f496665abe242def254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab35fc87d47e7b3c96d253ed510147255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa13297e32886079fb4f16329109848256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c14f4170d1736fdac9e219477ad0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b945e0739081290ef4f7557cb5fbb89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd0969e0caf3a8999c17d5d40a1b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7fba4ea4a9f57ece2905c91fd02dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4f15b9c084f57d640e8b806181b19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a0d3ae2cf662c8f1b03cc5a462da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907ff87d6dfd538c75cacc4c4466ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e128816690a155b819eb8222da4914264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf682e505a43d69b1c392e6c3d7cef9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda67438812efadc86025bf82954ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810655480bd7d0d9c9e2cedb4cba66c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaac4edd02a07027b4b506a1a60ab5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f14aebb530299d8986f799face5996269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff182604b121772639122d70cdd8df57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039172401896d8b52e0bdce8a5a2c07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09593587243a4082239089d5981ea05f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34f93ff399f650f91fcc798c34100273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac71ec51cba640dd663a2a769aebec0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c1f924ffac83eb2b2000e2c719239275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a9e9e015c0b9390f1682661bca5ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3769ed812c2c7c1f31c250302d2f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7571f904675bf7b34a20b112a6ff1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc329473e0adad00885abddf040f086f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9831056ac4643b1949d948f77b8b2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be726de93a7ecf3cde07cb4ced92f61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48b09f9956438f6c61e3de9079574282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdaf1198adcc9b8196b2894efb5531283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed8d8101a2ed3f0e8e78cbbd98605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2ef400d8b8dd7c16ad56700b78ea8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb1776f6ad69abda284d0ffc06791286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5502f36b7ddadaf61a3ce3972949ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2bf50bcf486b0a9ccf34b861d76b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03868ebf315f7dbd8ff8532a4e738e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98d9140f746621d9c3e17ca1178c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781875e41eb8626d1d7e93a54129806291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f85c1a945ab79e4dbc543fb087209f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecee4f6acbb840777b3ab9bf849e450293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265883a07aff6faaf1c568b5e95e1bf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c92fb8a10d15cdabe682128970681f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba6c27aee77f77eec1fca011d68efe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa835d59a64c999bb17fedd116ef9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b6466040cd61f854421df22b3526298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692309b30f5b2fcdde8a2d72ac90b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8410e6b6f6dfcd6e84a9a7967945f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67323ca5861fb5f903d67f3fcc8dd0a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79578511547740384963e0b84f54ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24918c4e34feb8123dd0bf208c4431303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b59e391be3411c099a5aeb8b17b4a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce6abdaaa042e98beb64206367531305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567bf0ddd1aac8cf6949031b80720c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b77bb4482d66009f5d2e058344ab66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f083bebb0d5f1e70db11dd55e1d0227308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d897bf469134519f821d2cf2b00c8f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd8ebf2cd0dc2aaa276d14453dcb39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45befcfcdb34f4f28e0f8530af853410311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc6682ce562f001d3dff960dd318a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc8dc4b5c4d37c809e2f85538aade3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908108077b273b7c64df90b44ee8c4e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a1ee09e47e9955aa83d5f7ae66d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b4be5c2e65b2f23048a3e6303a1d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b80f2823fe6ef540e160b926ad665d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3aca51d91a4476cdac82f671e56f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f656c3d7ce5f3cfdf07aeef8668ecd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc986f369ff65a527961d006865d6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b8f6640ad6fcadc6570ea5af106ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552dd24ba0c3de55b1c88f4d50cf4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957d4cc232d76ba9b9394d7d1e4ba06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20180b34a7a8917d3a7fe19aba0c668324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be1b37f7a6b67f19d6d70c93635810325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36797f932e99c199b5184a5442e8217e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16d966acf7088152f9f4f39ece10c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f1e6b12f164134f69fc3aa5ebc66d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025e9062196fd628ebc87af724020d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b8e15d49021192eaa71247db45e07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc39b834a345625076e5f65faebeba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd55296ff61d3b57c10b5a778af6e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e71cc456dffd1222f69dfb945d8b1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27933a4030a25ab91c88fe6f2c0ae148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8061296253c0d6d4d6e12f8e9e271335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490c0b9cc41959e3bb1b1219aea9cfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ae2e3454ab8a339f4a3766e0841b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b992e4f36c4bdae9b556b17deaee07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672757c6cb641a988e0abd544a6c8cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4762ff6785b45442904bf6b26267a27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce6766cfa4ec5b3b55cf4c8fd43086341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7416d4596f28659a6b621839316825b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda0dc44adfce627d521190745645a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7c7dfe85abce56d01dc77c0cec96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97d02a2b1043199a354514f92055a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966705d902f3985f3c3c88e835090118346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f9a31652e78a2c85d4e3b36038be8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebdc76084c6b33444319aad855d738348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2e68539ec1b15707366ce40290edf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa1993cf15fe5e4cc386d0f0dc7db8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03643f6a139eb3d95b395888d83c569b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e374c4721d7ead0fd9896944ed55b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e801a37c9e96d34f76be30853338353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da0d7439a72e3530c316f46e305fb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe09fc56ded4a7df08790e9ea5cae3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a473f579add71e5fdf7dbf0618cbce6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ad7fbe204422cffb90323064923f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b3b0b4dce21dd6b8b24db7357cd06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ecf7abfa10da2d658dd0acd8b4346359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a7b3a2b56c5494da64eb09953839360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b16beee8df6e3e95f03ad579931aef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16647f3f37e0473e25e374bc228e5fb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d101c7d232862333ff3ecfd744c1f62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fbfd45046d42ab3bb20a01d185016364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d64dd2e151a95609200fc088032c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ca3a8fd3ef1a51ea821b29d43db66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cca483c54c8bbafee1db9ac5bef756367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1bd4f95caaf7c15e0ba72e7a2e0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229a27b338248311164423d4df3b06c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9f40faa59c825ba9d8370ddbd5f03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e518ca43f5152757feca4aa996833371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b8209eec16c351373b29812a2aa2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ef241a3a506c3e9b27242e0448a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8628701cd7a1eebaa06fe9a091aaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e13b9a8e2b8385ec6694cf866960c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b2976dceddb5d4a23e643776d1797376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2609bf97c5e25072220a8260e67c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f24eb2aa24bd08822f4aa022bb7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95ebab31f0a0f82a32e0d7677ddb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69895c9460caf49466b0e47b0066ea1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf727cb63fa476cc9a9b5d60e20ffe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7b1b61f30642bbd6aa7fdb771f4da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed52868676f0bbe888d7ab76b15cf9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec669682d550b62b2ffdcaa002c3529b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449b27bcd0bce05ef267a747b7380c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341aba91cb3ca9bb3f3a5a64cde6237386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c41a8dba7970896a5ebb7b6fd3fe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619259f033a2d8df672323732fac7b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa8961194a00dcb2be5e1163422bb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee009e22adab5ee4481aa789615ac4dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58b87204ffec21b363f10865fb31cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feb0ba0ea58c985d4117e31e5b352b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f38d5e54c1d21b0341b63597880e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd73e96323661becc2aa5618a6d13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34fdf3919647e0ad9af5ba97829d33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43c2f0bc028b2b2d98095a2281b024396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915173407db24900033268eac7fbb1c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6847a75a37eeb5f8d3c608b395f155d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acfaf6676a2aa738b1bfe069585c76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99848ab401a3c994bc47b5f01266124400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f668609177409189903ab3f49aa887401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a83e4c271099416cf8f3634bde009402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280ab520ea4627a07047f293b0b1fc8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266271532ec5c25f9d07f2c23713d687404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15657b28709b3b81f5ce50e2663d7094405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9269e3badd770269261981a189120406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a445d1f25bc685d117d22f25128ef9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d790bd977c38fe190194853a60d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2aff4f1f92d9f5875077900576268409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02143190f2fa8979a1e7254bf5cd112f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c0cac9949c10df86866fe16a63c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51bfa7051b4283621edc263c7d50a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc5a663feec84ad27d713154b2ec8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24361b7efb999700c4a8d5b51b6e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c78cc083bd250e64beb14aab609619415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713c2c7436c2933577b4b6be54cdd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598f8dc7b0a6aaec215d220031acab3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f40a19eca5533ae3c6550efff2ca9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638161abf5d05cf0ebb90aef1964228e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c70229f8e0fab5e750844d75c4a17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58dbf4090be2f8589d37403fd30303421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4955fbeb4847050d80867858bc2fcfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58d7ae95fbcd1b38592aceae7668d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463e81d0c7e307e4212648fc96573b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d46e6521b6c5c04fb0aa256a44d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65022543b8af5dde58a3c09380db31d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d51680fbd02094955136f917d0dde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039258c64efd23f1085ddb2051292f2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca641709539ddfdd051f0a4f784329429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388897427363997df6ed40ac10b320c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee72175276a08de80845245129c8968431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0942494e3ebe1ffa39966407dcdf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd5a8f1395c4dcbaaa9cb52dee2b5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf985eee53eebcaa83425593f6ebfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1b35f515b1767c555d575081346f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21fd4a74159a8d26cfb5a392b4d788436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add2629212a73f87acfbd0f8147ed9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48bc9994974912c6a77a6ccf2562d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c239b296ca1d465dca2b38b74ab166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3988deaf21bb896af97316ad947c80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e5b9dbefa96d3d4e1542f4e27789a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a513ffc9e88a496f25b30c2754cb694442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21339f5da8e96737b289ff24006aad4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5734b9da8af2be6b31e5526c5ccc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910893eee95c40bc52f7b9c9f443007445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827b34f971e672767bf0c261c7d8c61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9beaffc6c6a217e3b4fa016af9791447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8d50e5baae23c790eef4e59b4e6f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5586179bc357574c04c9f2bc2360449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89416ce3db04b96f7f9bc0fe66e87d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568aef2cf830005fc31ba8a8fc415c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb3e5c9d2414e3f6cca7af0adb4197452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb698d9aba8d071614e05b1553690d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9330e1ab6095848d40c8a8c6ae3b7a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761de820643581f9e795b59ac5f1348455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04e162c85b9220fa84e19fd410dbcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533037148e9da5f7c7f7136602b986457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ae81e9e77c7a098fc3b8252585754458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63386cdccfdac332e7e912f2e2a64650459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a7f6db7b2cbc5bce6c3b782baf13e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79857ee8c80b462c4f5a623b5bbcca0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ec16c205e05198de614f0721cd9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8226e96a7d9c9ae08d27e14c197bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc853d21176f97e9151117e2af373f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447e10f9e4cbd6713bce47bb613897465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a940ab77867c52124ddfe02199d97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ed6ed23dee9796113228d47b07e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a141de9ae55648113b0300ec89bb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230922dd7e2a8ba14d6137469264235469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66af8e7ffe70cce8be04cb85fee98d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae17e6472ffb9aa1c8326c663d55f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed361b5f56d146e043f344e6f2bab921472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c054889131c186de38aa53b22bf1ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c77d41318397140501f833a6194578474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac9be7f52310ff712f9f927f63bc9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e5d3de9528221558bdca4d12c1b2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c87d2bb5c2028491f6398a54e583477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095e8adabb7c0145bbce36453cca16b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f3656270f409df8195458edb9f459479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1981add5c70fc6e8c34b7d175cae8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4db6d47d0d9ef25eb489af567d490c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d985b78fe2fc1309a1fdec8dc534de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0008ea8211841e27f96fdb73fa3d7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a4463ef9646c71e316f481c76955b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc1795c8a21fcbb8f64ecd149c4295485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0193c0dc58d2ac21ac8345713c1fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b14f047e7fa55d1dbd99e589ec31b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49f5bcacd4f5ef64257369b8297aea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a630fafde1bf289bb4c5e321e83b79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dab80cbea920a7860c8b145c9efee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2503bbf4b84cf7cbf26a0389164ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59e1cad59e0b3c5c67d6f3cd3d7f10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5c1741abe7e982a188f44e95a634493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4854ad7b85f54bec16994ad3150b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4dee5b3cf78dd30128145941de38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa508ad5f8209a66f3fc8fab9d6f9c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca399ed72f66c0e7c9b4190d82422497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491282a839a9c0cfca553d67c9b4f09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca87ddc3df16e97a6762c84772dd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9da688b7ae3fc475a87d063cbeb0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2731d241f487c92a5f868ecf04336e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b840ae8300ee94c34a067dd82da6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd50211b427a3f6a5d5cbd603c82486503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98ca4c1bc1c8345a3f2f34509ffbd1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5621ad42c9a6b0aa2400f449fc44120505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761964187c721197b8ae940ef441761506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecc9a9f6a33f55861e7666deaed85d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46fa00b40c449a6685b8ad068899fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ef81f610f2419e0ebe41ffc32c4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ab9a79938424c2c213808a2bf1314510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6626754be5855a375789d05c71d79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5a2debe5a5ec5ad1d70db8dbaa998512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aaa4cdc02e51218d543a3774668ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153810c616aa58e9177e6bdd1ef40f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6410bdce620bbbec3b49443e2b3a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86a8ba21276e0d87c09af0c4c079f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1129c44456b6efab1b41db4b24ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec69927d8fadffc1d3e491a5ced88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f015aa9174f82e562d35bf08aefb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d50eb41c36d3c8ce78ef9d1c22bb92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c610e7fc3ce6a6c90f96ddc39ba4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b13e10d38ce0317bd8336636b2d91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31092299324a22d0ff3d04c486b31f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e65b4ba03bccea0864ad080e08101e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2524234fc698ee6e878539c416bc164525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab46ce4df82c5cff22425b5c5d57b3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee415fd120c1eb3825884c77e3847527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beabc08e6631b640b8dd90af64dcbbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a2fdd820e9a9c7088a6f6904518d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a20a068c579bb5dfdba6e924056a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e2898529c35d904173571c85d1f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fb14426488cdc8b73b45d4319528e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fc82c8768f913572f325b5b448ee0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62836527f05cd94f7abf0982929ba8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b854485c3f08869f412ada1aca8769d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed5b50264a711559974bf5361fcb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fce5898d7f8e22e2ed7eedc156470537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c80d99b0977b173473d70e3cee01d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353338c0779e987183b9b7eb06f10ab6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e0e085d3d54cdb4e8411ac347159c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd728f3d5c55268f52f16b21f306047541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb479d88b8eeb4be4ca6941a076100e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e675b7e861ceb35e08966504adeac3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e5456ade847cd680ce14c172d74cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f8656eeda9335cd00288e9be51b57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30a2539799e77c70912bc63328ff57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bf6b91ada5e162455fba7ddff3c01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb988aed82c4ee4062cb15d1d130f33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289baf28bc80004b6628c7e819c103549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12daad6e13e3aa8d67fd79b97dd8f8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e81152b1a797389bfb760410ba4b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed629edd7065298e3dae3e07f2ce7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22be1a2b313be4c32898007eae348553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60cb21add91d9ef6846c7a1c48eb76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d6b83846797144491fba54b301ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edbbff3fd160ac53547b66a815f001556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1e972b922f6ed55f5d0db04c78cf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8fef852d7a00b7f481349d176c920558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a7ad939b1bfd2f39ac35752719fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b952a37862c413f76c2f0ce19c32c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844b5f197447aabd33c31d334fec224561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b7ba514820553225038b7a585afca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0426b514b4c73ee4eb2fa329d6bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b476bdfb20db415ec7f4f3bdbd900b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6cc723efbbf7e11c59439d16ad0ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6bccc55c14908bf654aa0a4bdc8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dd9dcadf4926de95c67a3867ecb30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffef616f8e066a98004941bf7823145568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42efc38d18e8f44a9e58d76c6d71ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff736d94ca13a46bf7cdc833517736c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c4de33a603350aa3de9e62360eef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97026c1e3534fb0fd47483f42d30941572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca782a6e550f1651c2363f9f25c83122573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1621aa14c27505dda9f159b69d096f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57870c5eaf153ab7b2c6aef5e5101ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea4cf4fef2721506d9ed72c263a12a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399cac7e15cb63bad27d53e309b0c8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ace1af5eac6e107037c8bf33422a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63868bfeee4e1949aedd56d261dc13ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6f9758e2acce83562936c48675416580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e442b3d01b7d9aa47bf34af80a4a6bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fae5f385e55c2784ad3a46b9f2f9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8a7e286e77389ba23c061efda932b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86d645bde022177f2cc7e21924325584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e16b07fadd7ae791c11d7cc8689fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686f5a5e902d17af7a3addd47466a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba195f09c1d3858ff7f81320de3aa3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43948a9e411777b970211e56c0bc431588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ec519711a09095ef7de2abf91f9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163df86328f10bf8d1e3ad8125f66f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63302fe634c8168da71ea2a7ef13a47a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9583696e83757e47ca8877d1811faa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff9e245e7bee327d21721c11bfa309593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c75aa6ea722546bc887ba5eddb481594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c309f5d440c241856b7687f73897595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f840d5ad52291562a815fb0e898924d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeab1ec15387d3c0f17201ada7af1e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f1292c8a8c56eb7b9954551e80b08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc85d7f73ee1d8b9c4520fde01a445599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62aa6edba07ef225f26d24419acda3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5617fd72467cd7fb9f7d72837879f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeaa7da3ece523e30ad2419273f339602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b426d81d58c5b9eb6e236003ab2ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb4570a7cf896a927d3f409e5b9ca5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8929eda89424909210258d947b77e54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfa0956aa49ddf1b543806255052fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bcd65517403961e427232397ea27e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac9a52ee856e3b25584a7b22660d09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c647d1282972635ce0ba79e0d1faf2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383564cd5a160b67215917e636e0bd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a8f71299c312fe21928ba809c52ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a53d2cfad769f4e02ab3e474a6a3b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471a7fb42885b005556cbc5bc3a352613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d03234fc511dfa9a7b1707e67b107614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352efe7a99bf7424731fc57f00572a52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f8a63e85524718b5ad44a7704c932616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08010d440ffaa70c05bf23df2c8538f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311dac48060c45ae698fbd1f643d604618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db5c323223f263fc0988571c3640d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cecff0ea40ebe812b12fef47844245620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a36a6d5d8797cfb716e03b29765c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b7a0bb152c5b6cc28913656af7b3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e524f000dffd1296e9221ccf659a621623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e4ae0ff2ad24f87527327552de10d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc9e53e49fcd7aa7e7fcd3042f707625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc987da69626ee2ae01859a6b519f91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa114b8da47c8aa143986bb312f2cb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8c157a4313f9b83564839ab1f5028628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96456f4b0930f7ec20789b991829ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b5676030e32fd567af130fbc351bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572a9b797aa022bc249923df8a7ff83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3ab6a694ed32ffd49816ea2f6209632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d519aff8cee63ee291da04ba57fd7c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ded91054557b9e884aa4da420df32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e708c6834f1f1b27319867edc410a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344bcd97e1fd3632d86b796688c9c4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af04deda9d5741d9d0cd7e83f7758637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcbd136663d47b62004e07c2181f6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0493a31759a8e4b3d5bca02848237639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2d91be5f2a82233d6a2dd44ac8e6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26103b54c1b8fd4e585a4bbf64de9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e13fa1d51c6e7a81bc18c661d80f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c2174e8ad87ac164447fac61835de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f52b44af343705dca2c66f973d882644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b57b9b58dda2ec75e8c437dcdebd9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f5a98350dfd59904f7898afcff86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc313cb6fe8e5e0987e962f69ccd57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c1baf3798222dc636ef76c68aa3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110711d0c0f945d25584efe08db0eb83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8483b32b31292bb92d8a31f703670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359b03dc0b221d3fe8fb295ae522fc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20916289b0335604538d8af5ab9dbb83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba75ea7aedd3edd62d2e252d0b7992653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b55d9bafc0188748f9f7a519612b61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe05f06bd4f422e6b248882630d8d19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f74c2aa7c5d7bd18514f427e2dc15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2665fea8c848a93b449d980ecb67a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d404c57e8bcf52a0712e1dd037d92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1283021a3520489f59585cef83482659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1dfd28dea58bf1008e57af8dea244660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3d23dc62ce5c667fb4529f28a201661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d23d8d6e1b69b44c82f74c3c7e5a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36000b1615327c44f06345f9759086663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3146263c93227bc401e3bfbf61986664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b416e65834647e8f2ea06e1f820e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85077ee95fb83b107a239e805181af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5415997bed35a10595c57be6e40eb2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c78b2f7d1bcf067c7be3d0eb12673d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1b23ba948837161ac5bc4e540d288669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec515277f7c5d617e63cfaf002f663670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11507cb0924694b51433ec8b47e0ad9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f165a6af41af143acbf8d75bf064512672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f797d59d39b581fec480502e5d695c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104110f7e33fe20fa33165b1ca7baf62674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8695a30d745add1b00dd67403612ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c5fe38554b1f622c53b5d0a2f38cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e82b916b66155a1e4cc2d7d5367a8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7562a2aa9e60169a0edf44ac0b01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9458a920b4e9bd472247002e8fdf8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0431dd039e222bacf2f9838b48c2baa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88bf07d71ccb23af4259bb8b88f5d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eef0b58b9c6a8809b3da96ee6d100682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d02b4eb9d52728bc6eedcdfa7f3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9108d58fc63df1c40835789e16b2ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec695f17ae03386e6d87aa8a6c8740e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469d2c2153dc34997c13a39aa76be06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444fe3c9c6fb544a73a5ad53d4a8fcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b1cddc16b03d41742b82ad5b468d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecb983b9fced3dfa969e2fdfb1f625689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2217abee9773bb068637eecc48ec9d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e001b0fea758695c9d5b81fcf6c92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e976cd8157bf79f438b08a0295e37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d1eff7b1d299e483308cf349a0b0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d20bfce965eea3210b6e7abbf2ef57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf42cdb364cc201c208e2ee5355a03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843fc7cb101cecb6f161070b410fad9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99437f767e6198ebc84e47e6fbaf22c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae1221f6c5b52740a058f58d3a4b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dd561d183a7aad3a3064f1e20c483699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a22c41b6201cab4013c59b124d120700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd811586c31489c0c681dc86b19f51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e889e74c4ad02f00733b998a6ca1e59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff8e07ccc9b19736af455254a7299f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cab255292a9f680752d0151ee4e89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff538215d088f8c339561ed812314705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0abd4e86fafbd632255e8463419b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1902b530827417729ebf0336a80d08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97f00ca6d30c13d0731dfce3efcd9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baa25abb07808cd05ffed0c64f6f9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf3aac70b7befe51443b2d9ffe0bf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1923336bb15e90a380bd0192a1e5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaa5280d94437b7ba04513d663732a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41c7b42967b1a1771d14e7cb03f25f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c7de25a83c4adb04f4ffacd09073714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a903dfe415b93500760dc0c799bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91577fd46eeb2174daf658847d07b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde181e1c05cac8ddf016e66dbeaadfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16921d75ab2a0356d25dcbf99661cde5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ed4a64dee5ed06dcd438fd179f2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d0edf9dbca494ea364b0b6f309ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bce7ea6cf16026971c430ed752035721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2b684c30ec18a16725e51b3c2f483722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec548d1a0fff4f23ce3ab641cfe8f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f4835edff2ccb5ccbddfd9722dcab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70350c069cef6d529bac12d7e192dc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed15b1add4f276abc38a47925edfc1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235f707fb8e474e7a82c47977964770727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5615368cabb107401dc154d03c4e946728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f72d9672b2be22097e899b261bcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0049eb1d8d8a8df5dc6f817a7682c22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2e6a07167990411a58ea579be6767731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c97f8e7d50167594851bf9d04f26a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fa57a2065ab306922f34b383c43db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c4aaed1608184fc2b69c14e0348ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863b12103964395e93e1de2ffff80fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb5c3813267578bc78832cdad538f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea98868841ac2c0c122b8dda81a644737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c50daf3115956194b581052c34c5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c97a3c9bdf355e89121ed109920d97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3300084bd6be2d359b748f52f2eb12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f923f30af9fa12c0d8554e7186b8b46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb686c677b7959778033cd2f7205f46742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd982e998a394b6eefda5683eedb06e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13add74a3c56b545c0b4df88645aeb1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14842feef6a18196e3a4eec1907477da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0758b549c45d8e194597c5fb329b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef53d2cf209a9811d39c16982e85e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f7d0114a7ea1dafa45ef86902534b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048250cb63bd826efff33e39a2e03a12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea8b2b76d9cacb866595846167d046750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f39f028d01013386e89a4a1a65f08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0048fd17bacf850ec3bfa484aa8c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343cc74c1c769936fa2d1246f6c9de1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bd87dfe9ed220132589ea352347b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f78eb32345634830f4bdea2a75a97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6352478acf90eae6977a9e2957b29dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d118e1ea0923534c4201a65d5237f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f99a44b3a7a3caae2714c3c53599bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a107e9b67cfee05d37b6d08bd197d89759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7560eb77eed9b7a9f5542c103581c3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe22143efd28ab1a91928b1835efbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dad4636ed40d16dcff59cf70cdfc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a6ce7668e527e1083fac7e138486a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d0c96164480024f3261234b6d45ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f80b48441a5e98ff096f4a96895a436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94ed99109ace285d4b54f2eae24d6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78e71138a140ead615314c711f86158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f3b4b34158e0e8be2bbe9594074c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca85051f351a68d7f985fb3a1492e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3483fe57cfcabe16e5dd6af10fdc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1033d9a19b2478e697cf7f14dc812412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147352a883f54d8ff295b7673951de213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b91282571aba37be38e52409509ecd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37829ba0a16690a68a5026d41b12041215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55ec6ca5f45ada559eb4e914caa40a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e918cc4177c82151029ad28c236106e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e707137414d8a90acf92f3b34c2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4705144b4d31b353284c1293f7ed7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97071e832412b0408d61f5837d829720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a47cdcb12d650971075ae6a92f1aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397b0c14b500503c1a8c37467c2122322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb914fc40f191e2941600ec77ba24123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9da3c0b49ad127675f070684fdef324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bde53866ac2f473161b20203cb41e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbbf735b44055ff5bb5c237b60922826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057edfbf77c2dfb709e3668a2add2f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b230ddad2e1e788f012f6ae668d95928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be398f7f3cb55bbbccff02a777afe52529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f818b0af7319b15e6719a8ebbb42730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a40b3b6437d8cec524940d9132a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7ac4520ab0d23096752992891159332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e60630e1d90a192c14953934bc8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2289fefad6f0ffccdecc5670ba79134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553692f2d75265c09cf4304bb5868ad135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7311213b01eff106a183073b17795a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd344189560ff83d595d12b048760037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163351131fdf4a72993bcacc19fb0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ff6e3e5be7ca15e880f67ac6c724d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28697879aeba6f7db3e0aefae9690640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee596866966f9868dd6e210c885f5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c740997945f63b20d4a2be6151b2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677ec03830e830defba9ad608d189fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9f87780abb38ecbda7445924f1f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80143225ec01fc5ce7ece7dc4c08c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55017633deb9855aa2c9d5caa0e57246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968481d0526a6c292f9f5ceb2216df847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5acc4e13c7719fc288263e5180605748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7a7ddad2bdd6fcc9f91e948fa80549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb782e5bf161a214e5921fcbc437f8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b377e4cc40853f60975c3f8c8622751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a99afb4de1c22a7c0bca8015440c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381d8963ee1b5ccecd9973b6a62d91153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c478b3f46f78d51fbf5f03c3e759954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645443f0f26fe37c5872da2cb5882bd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210161da93902e3a370ce0da80552c9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0aba6922b6252b9c375f616f315ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b888f95173916619ebac9caaa720c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6824edafe1dab17a2b838e35aa9dcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a949a58dfce683933c951d5a8fc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d68f1f2a24636740904bae9a6708761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5a8a8c3359b48b7e4475feb437a1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70137a9e7e633909cfb0397a554ba7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b513e98464d4d5a69279c7d7ca992eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9cd9d387b9a854315f8c9373fc6a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ec8e006de6d330db09ca5a3254e2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c58829bdee2da94ab7bacd02e005267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e424233d98bd13e7c30ee6742715f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df029b8ed8b6c87b644463291260f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409e98a9513be8e9e26287a679545fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f366cf9ac8e1714cdb8459fd1f99671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1bc980db64c852d426987c67fd1c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6bee4e1da76f061dfffd0e3017f4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a4ccdf11cf6e167f5f1bf7ea53d5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb35c3a605df24edafd9552cab8a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd38ff5decf25a2e4af85faecc028476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6889702e8bfae9ff2fd789711d48dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dca472d90f06a4cd0a277fcbf9e29878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d2f4961f7a93ad7f7b40c41fb645479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a915ea80ef7ed0ed99e9cfa861d1af380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc3edce8a3affc411fd3cff02687f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637d3a72b65aa22c3b0d5d81c557d0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3d81485dcb9d926835b4b865a087e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ae04d06c30b1d809020d0cde400584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f9cb762dec8f53bb431c347071fc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c5702511fd8c93e665a29397d06d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f9025ad88db009765cdbfd933f9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb427c525b30f8199f75f21b753907d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d8b56f880706af81943dc4103c8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360afa4a0867edb1d11ed9997cf0e9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbf8342e44daa126dc99494189019e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a3ab218c3b70b31ebe5fac51fb7ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2bd719dfb5dbd34c623391c16fa5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc2b4c7e408b56d069478474dc7c3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ac0f609220c2d219fdc4bf49d2d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57078c2e4db16521cba652fa60b0c63896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036da0e22dc3251b56a3f48d971553e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2d1065ac85bda162745c3a478dc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2617ca713785b6549abab7d9734f5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53251eaf19ef3dc73832f915850a1133100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b045c9c78f58a29fe480f628993995101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b6909242f956672464888b848bcda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e327bd97013da038c544a01566fa1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5db98edb692ab532246900e210068104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a110ed014957745db977fdfdd3c01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af169741952b4f26952a64b181cc8ee2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de465a6e3d7c0b94f0b582faaf52da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a689ff5b371dad8ef13c45d21553443108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2779f559c07409c73bdfe7cbed237109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942b136a1b56690771811d9f967f0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b62c8bfee188852d464ef1a05699da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b5b7c63fb8e093c24513dae003190112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13b13ae277978a1cb67a2f8107eff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecbc2ec244d591755980cbfe078771114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e876dc649cdf27738f839c3393d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303b1a990c7e3c861cbb92b80c7b8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b549b75e5bc996478b0fc4c813ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a126ccfdc3f382d6f99e414dbf760b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568bdfdae1c97b4fbd2bc40efd9c25f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496010f32d25e4cba2bf4c3f60a0dc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda35ac85b46a466e8e6db797e8321e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8dae75e668396f10cff001edbf7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a60c6da18793000c0747bc8234f56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded614561f36b70b93aaf26490561c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645f22fc45b4648ba0118a55234e7ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e34bc00626eb9771ab1d9657219a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587eab07f57236890ecbbf877f57424127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b22f96abf4b4c98cb4d432e0e72b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504c78de0f94ec6791725a8e11ad06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731d1a7ed59ee11c46634e2fd47898d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f788793035db8edf2a868ffb548b95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c58965d7be4cd8b067edc1636f661132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6701968890e88a3deedfef5de288b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5313660e43a275ac1c7ea08f517eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e2a10882590b11e14e106fe4da96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf5294ea0e1da2597d3ba2a53b55d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6534b32fbf11fab274829985319e00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5df3ced29025986dc779fc04da18ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf12b85088f7ed2124bdd82c5ab29b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435e58ee6430a425717db8b464db5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7172b30dd5f82984556bd93e5d44c39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764b2be33e565f986496153c4d37b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8becc7a93dbe490491448403a27ec3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df985d3c0c7aa56c29616319b3ea27a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6ae4d57780de34d399023405bfe2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170df1008885f7cd4c39bf8469a36ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86cc1d4325bb7479da67fc8421ba42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead0df181e6d4f4e806e4ea71e3150148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e17e866eaff268c5ac9a8367efe85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8e3917e0f22b874370546602c7cc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38134c9f8ee1c8ca0df428e5ffca43a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee3541d8b537f660a642080bdc4110152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c0b8cdd51f055a8dc337325e4e00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f14255a09ab4149428d18f91fa4fdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddbf872c952d8d4f607436b50a7901155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d57b6aa6aafd5820696a7b931c8eb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d1adf181fe016b46d285b0200c8c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8d7a146baccb225a1ab38483540ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6acb761291f22732fa7d3fcda9db7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b789d58099153e410b97f39d7b67526160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da071270c60bf15d067708b87d39da6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ef908f3dc39b7a92facbd1a7bc0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae2dc3da87044a49130b5a51a14ce5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc092113cd5988c0125e906cd0850b46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0d059711a1f1123275bd6f7e13cf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405f401c08c485077176685495bc8d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a12cc72ea08e1057010a3574d11e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd48a50cc58e56fcc1c6645d35afee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d73c7e0d5456d5656d323234564ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7e61d528def8b074038c74c40511d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9b34f2251f415a21f8efa802e338171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d4aa4e9641203dd9bc75ab0d23d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc5c7558e0d0fcbe45eed70ca565aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99c6a860a56be85da2937da3ad53f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed130c91e1c09ed8e62279833cc9e9ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67413f80339d7232db98662ced51da18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219a96aab745ac0429d9a81481dd684177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3023df6079d7972e79f4dc607f079178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e17955b9973442d7bc3fd7ed555ff0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8949e0410aa9c91394f2dcfc4a3d7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4de03fdd28fe019a8ff75d384a143181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cec1dc66eac33aac5899ed30057cd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb487816e38fdd846db0ac34fede3c97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a961e8e6c5e57fd4fc1a99a6d7eb7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c2db91646481abe5ad07f1d7f227d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac22f42f0a7a7fca6f52ac02b3ded8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c21e479b341e5caabaab1f84b4b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab43b47c8228d7450ee4df22db4722188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bfe6fe8ca852bcef436f482b9ed67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7ee4b22ae57493edd1f6dc822229190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba46a13263da6ac2ba31cd098f57cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d703b06468296468fa3bba3bab019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5d82c5c5336b99d888c0460d116a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a33c81c023765d87177e5caaeb21f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c969c9f9cc7068d5f4e095d624791195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d011d6004e9d6887de44d76c3970196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faf0327f576408943dbab32c62774b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c1b4618f18de7c14b96f1ea76f874198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66862a928cf67282f4caf1ebd647a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b71735cbf78d2b727108472f1bae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007584952f605c4e60569b3eecd02086201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2436b63fdcde9c26e1b88e733164e75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ac038305276caaadc9ed1541e4ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29321b69ea1576c8fc548fe477b947fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f5c11e90b72f394c3949e8591ab0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd40fbad5fdb0915d057acbcc69bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095024ad13b152828b55b9548e643804207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd338341057c17490237506fed0ec2ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94a94944f515a207c2edbbc86ab53c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec65dbe985d03ccbf8ab4f2db3e1ef3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64df35bcc63e9b36d31b728218b63e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65dd4cae8e9d94a37473b913cfda69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d52cff6d40aece8b40b9994045e8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cf9101b16a0566e675be96a5278b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702c2a743da3ccb07db0510c61b32a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5695496b033f52b2338f228a0b6c20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aee76ab77179d64ccd72b50e3e801f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ffc1ffba531a342a4ef3f03aba85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ad49780b6696cf55eaf394b79bc3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb84cb90bd4327f8d0ef06df045106f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70706bacd34163ffcaa82bdb7e39011221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23540df9305a5d8d565e8e24572bb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede45a930e8b8a8e19058db81a5c5cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014fb5206e2e1a4d138db63eff33ff0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bceabfa7cfc2e8433bb5efdc11d6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b191ac2290cc2f8e704f1916768f5ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00db32865284ba50d92af78fa130a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108264b4dad81b0c55713a931df796228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a26e505a3801b07dcaa6e105caee73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bb7b2f07e7b970f408b1128f51c73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc345d76e77a5ea85a79398203f1429231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f5254e66e2666a0cb7bff375383e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b415ff64889458f51444c02c37a63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589799a4552860ed62b40cf343779636234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee6335ee26a71b16ac06ba549b859f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeadb038de3dfc1fb5d24d75c7556c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba065bbccfb886d7ae40f09132627237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81c58111866438bb601622e212a806238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f83336a664a80498edde9d1a6c0b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9d5ca0c6b4ef5e4d5120d777cbacf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a8d7c1770e752992a6a883b5bd727241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c68d1bb7a8f4a84fe9899251d12ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877032515af17c6415f3ecb34408f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1413f1d31e035485bdbfc2a0ec8be52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667af2457585b998933499d378d8985245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281a7a3254450e8e449114511f98bb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427916117ccf58bf01209f2687f147247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b76b30a15dea1649c87ce6778618248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30f4fe681e4fb7bfba862aa6554369249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915868997f53f2cf36ab509487187f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff7f5ad1cdfe28cd279ceba9b21f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d11c840d0e8eef26ac588992c1affb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c0e8d73a14f0b1fcda1b54b8e3b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a39b469c3b9901a7937b560e3752254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef416d309ffc46e1573715648c2a68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc402ed617ece21082e4b0a355a84220256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1be87974c595e5b76a2d6890cb0e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3341e39f66d5520745dcffe3c84b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a15eb5f281f540aeb0cf0d61dfb62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68caf23e642e5bc97280f63aa2249d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d997ca7be8308b935d2f9226830059261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6192ecf2c39941d3ae4e817d747a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c1d5be27c90f319df5e200947ae9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b34fc3284118e8b9d5fee41ed4abe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586c5a44e02358fd877fb4f1a5d2d64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e95b248aa93b348c794851c7b31eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb5ad1a8f58a8f4f6489a7ac7f1943267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c53857146a1c10571caad7c400cf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c87a6bdcda2d136751af9a608b0236269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bba76af53080b10a8928527a79c5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919f6d601d18ad8af03048f551870c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa6685afcca69ad904d3f15a7a769e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df90688b52b9adff4add6ba93284691273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1454947bbc4f5612305338c8074846274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1fbb8334c49dc27b0d822882a0cb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210b5d74435cb1d29afdaea1902a23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137986d36a97580c5fb70cf155a8340277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f582ca29c04952fa7099bd9c68b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb6e4cd90687515dd18018a69dc2d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf941759f6aa28efbf743bfe47df357280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5e13d42afb3e91652ff4f69bca1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42428656f03be1c8e4b474b2e10aff0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb026e7daa62575c9d33b24a9f4be1fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b74d8da0bf8ea50e8a3b90460ef47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6220dab1bbcfc1c8cfac0cd09ed91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6482b2b5bce63437b620a16c71c48a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5738965c3727c25328d9d01fc88197f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ee0c98f2a193c1dbac8ebbe605873288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405436245b65ab7691aa64a0e417832289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473c0edd494008f6173b102b0341d83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8334c131124d4687ec708b0a70c1959291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0f4c009c12cb64a841ab03f25023c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cb4196b58ba9aef0673be41974ef0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f4d7b60e3afa81d72271bb0080c41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f942a70efc262f668d195fc6ebcdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc3c35a0ae274ed51e175b434659c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e670e2d0a039358ef7cea9bd699dee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360ceb6963e9f0f26b5c455153bb57d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75712bf1c07d631f1421ad9577779ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd724856a361725e66153c112698ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d319b7ff833b632e2c31293d78f7fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484eb92e5e92cbf49644ed21c412d49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31404c599d4bd4e82b8ccde71e2a9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49659dca6fa255cede96ada8d4f39a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a941336878bc6060d4ab6718aa375e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a523a57b062a3e0c4392381c1a3f65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f40d29b6cc68606adb53f42e9944307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86e8364444bdae458bb1ba355119b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6f4960190f34d4c9b89aff661285309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8403346c4ac898d3fe01c5f3213617310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873a289bc1dc4e4f4f791739f72b909311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae411ce11a8c02844b5b9b66c9e77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09422a70ca36a10f35cc7108f39bc8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb5bc57bfdfa49ff11121986759144314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73f094045815404b004515eea0e04d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ffc26add8f0b448995e89bb9a9759316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1079b0670bbb718fcdd5ff06841ef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b40d1af0f8294013626c3e6564556d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976e9eabd21e02037b95cf60ee23df7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e97bf9260ccd730c6f19242d191f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388692bfa0e2fc359743c1f6e3a598321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064388c4a117b95366c2221f1f89a1bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000bdc96159f011c9fbfa0832b0dfa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c336d5769083d6a62fd3d82f3d49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cecae31d63bfea94a7f7c4df80c30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400726ddb3b55b2cbd3ce35bb72fe86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bdb53523ca3309e5f7f0791061cd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f4fe3e282969710bb89cfd86f328328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfdf6e31760c8a6e8a07a7d852a741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4b84684e524a7d979c09872a9202330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561e6a5b3349d76301d1e62266ddc96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe4937f64a3573e397d1221d5c7380332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145044118fb760822cae66fe9a4d744d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6feeed8133864ebc8d1212c046a4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46bd7a9c067c6d44fac8edc5aaa10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c9d3657b9e55fe56bcc4a0bc0066336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb3fccac5b98cfa1bef69d74aacaf6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37598ad7a335198d571188cd09964551338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7419dbd27e095040e333868384517339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5b1b367b3245bafb20ef0cb842d57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010178e3c2ef0c97f029bf276cd80bf5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d6a76e443056678e0ee2c47cb60be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb18d31e975e0caeed1ded7d267aac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad1415b1ff74fa7a73e3ab4fdf5c84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369b49ec9bb85312511e1bfab5a1320345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba00ec5ec4dd31d91c9cb92801ecc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6a90e821298522994eeef5ec61c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaebadfcbdbd895401d1331e81247f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56deb75a32318e6b3598ac38610e84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54b4781a384c162bf121de757e131350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb65186524fa25a39e9401d1e096996351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ac54a3cbee25b05a75946b192a45f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b7c3c523596d6807e450b4068baa9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25827ded501d25301b42f66961875544354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a4b207261be455c8ecbf7c16ed0fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5da72cf89861d07b4b561e51ac52de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001330412d86aed85ecb8960ced1b2b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287ac05e72e502aa5ee40352113d6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9248f1b8ad62c630d9c388694cb19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbe0e4b373c011c1d9e91e327d809c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85c2900970f1e7edb534d15d3cd6f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31955994bcb92d7c29058f394e12fb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9aec12f3c7e3f865b914fd565df2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b967419ece16549334397e1cf690a4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d42eaa80507350d78ef67a4ec7fe5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624f1fd4b32afa2a6705f6657a6777d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588ae2a772fad3b952b9a1d6cd49ff9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886709accd1615b0cec320665d9aa8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b456a35b017b019add4b8f5c1d9fc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7096c9570b73641d222c09917005166370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da5b7732456e48cf9339f600368a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf3b6b1d83e3ca792be89c21bfc382372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395a18a1d4139261a6598f3d62f8cb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f26e405dc6db86fe8fdc15bc3a2552374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d65f8b970a623194cf62e2ac6c4b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4ca449249ca65cbc070634aaade2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547d8bdbc2dae2e7b6af651feb3688377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc899011cc617cb38ff38bd87e6ed1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6969e96c8f3aa11e598e8d6991fb2a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f196caac9b616fb5f3db6bdba2bb756380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462920be8bf37549261806ce34888848381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5270f89a7ea35cbcc7adaf162eda41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94cd29dec0a2f028a2aae46a9b01c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014a4b368df40a8247874225bfc8ecb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc222ebc9500681f83550110145bdf59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda70b489d60759c4f399e816535266386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93079c4276f6742b5a868375942fa54c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82388c54a5e18e7fed82b5a7de6f485388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6c980bac3ce4af37832db5b9f5eaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0fd20fb4555968a19c1c561f92fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022652cdc7bc60ceca3912f3c193a70e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368241eea43d06dd464c03c39282c5bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570753e0aafae44bf8427c0e2ac90563393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6f1874a007fabd38d4c841a1efda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0073c99dfdbd83965af8518afa2733395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc018680d1369ec8404cab47b1fc48d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04b9e35be0c3cf6cf9857d38b2e3f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584d69989b5c8243e0d49c0f0247e0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd4e5b1c1e0892624931a298c23072399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb48fc038f0728ed6e38035cec19011400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2724f414a395aa9e42f9770c4737a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d77502d1aab2e118f7a6cbc70105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d5a94d09d3861cca17b579d69613f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffad06a659f3de8855065634eb1ba4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e87297ea3c91f5ae8b96522893056405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8920a94fcaf73697d2f40104a9d92c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97a361018f8eddb495d2b821230d3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912836dc28297995b0472207a26c41d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c59b0c0272519f731872473ab2e6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7730260c576dcd388620bc790f1b5ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406baff224d7b5c93d088c096e18753411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a5d4c4ea9c3695bd515a8bef1b20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373489c30de555c411243050dc423ff1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23ab85794c4064b0ccca03149f9e32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae843f4b7caed40fbfd147cc7abc2838415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb737254a52d91ece36a7b2304b34358416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27248895106a0a0bd22303fec7a2db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e13298523b6e6b3ad3cfc9a8d1b774418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7678dd7dddcf988a4c3457c7350d874419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62fc3f53bd9dfc3d06ae9031cf6793420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b00db20ea45ae58f137fc9724047b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c5bc88711019e2d18ed3a6b97fc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48c915aeee926a7bea004e8ca66e99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aea9622b89c1cf69e6c31bdba3257c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbc4ede2deac8dd3fe2931a68c3e15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c23dca2cfb30fcbdc343f8debe652f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740de220bc77028d5e0d4dba5b873e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbad972c33b3c15b0cf1ceeb1fda28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6a7467c5a3f62cc7e982554cc01b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af406ceef582ee960a0437cfe1ffd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875faf493415f725d05eda96e3a4d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546718b24139a0d44ac09ca46bdfa42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d052a021bba3a5daccd9ee40148026433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf2d8335afa2c38457fe2a57ca68fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327893b60390f0e630902dcb97299d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1a1bce2adce6fa045b5b3bcd7c6af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e33b09c7cdede83eb350c1b626324437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e570a7c957a2351afcc6e977191ac8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3c2a56bad47071922767047140476439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d47f2457377e8131a16344791fc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed82c728e31c1822c0c51b4ef0afc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdaafc6b5c9d6af2ee3326916fcb5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c27b19d9018f339ff894069f585ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f155a67a603e577e8f55f47ce5361444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39635db6fc2813d5cf4fb91139c2441445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911fbcdc75573435d326fb0332479c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e265cf6742310ab6883068835673117447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d01553f390c6383986dd6c4ace1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582e84131b034406489948174294a99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2501a2cdcce4fff19ec6b5c7dec8717450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176ce93a78b0a4a72935b198757ce82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b1aca0664a240b17b0377645e1f5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ec80242d38ac5d6aa7b09e757073453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa8f3c5eba294dd283469ffb994560454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f8df48522daa9ba014460481238a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768939d2e9dc84d540ce4b5d2a76d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b04cb8b9cf2fc47e638a71e817385457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba24b3ddb485f7bb721b17fe5412fcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842434711157039f73c480ef8e2ab924459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde49dab70c88f839958ab69d5062ffe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f53ff9ebadb81ce77f7f5db310c50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6141bcf7a7405c72a7af051cb3d197462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f28c5cbea9e2b26c510454e6c150a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c7df05dbb9b8643c2d2c8af6b8ef2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d1a37249b62e068d14f9c24d57e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ac1c760c316566c5b7284765ca150466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85451c28fec8e3bcd2a8616f53489b98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4a5870e9b55d8b0fc898dc8e27b07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc985777349e63e894aa8c807d3eb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacccf9e87830feda282cf74da328be0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6535368de091e9e467758a7d81b3879471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6451e63e6375058325de23679317915472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94e5b9d3b3beb09d464a627db2590473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d95a01fc4661bf513e3b33086ce2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254308a73a88b1b16ce3c06387fee347475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cfdfac0baf7061298d9c458d5b2fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f24a41409c789de56bb1356a288a75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1d5172f319a8c182e2b5ad3abecf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23635cfa5ffdcb8fe5b6abde3c036f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1627eab55f3cfdb46be0da344ff5d9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804b22f73694daa0e1f094d47b31e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624cbc9261248ad0948bef2f79190f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2cf586a41077a28acf13eed10a24b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da174e1245c694ed01d10bf51a51b0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c978abd0b02c9a734ac73575b7b4f08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c7388594b85706af8bbd902f53bac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc1002d20d9f7caa991df26855885f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abf6c9cabf636db3e52da8fc6046b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bdd26e3b24e1d090daac6f4db533a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dba8c7cffc900087da3f3a7bc6c4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e077e7df3b506d0807739839cd762491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa07a4fbb670813ec844d2b25681de2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f093d0f5f586d1814d98923e00d6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09404f80f69e967c986caaf7b51fd63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec8215091d8c898368a8aee2ce795b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324ee5217245fb4bc50402960e8967b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a624caf1d25c71fae47fd868883a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49b0a3622f9b14b7cc4c9adfb17761498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e949589fcf5532b26a36cee6fc201499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653cef24c7e347ea4e60ab2a0d66862500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c45db9fe2988cba8aa633e5a58188501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9279a9ccaf11d3847e020b48bc6762502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8aa36eca9fdbb503ab1511737bf90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdefdc66ed1cbaf4f90b0caf2fb0ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d914b5fb1174aaecb67875469b96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a744c340e2aec5f95fc6caf4852cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6545f7cb8e13ad1fe5ea829e0c6d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91190d9a367dbb25660169bc5f13e4a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c214ae768e45e77b28cedb082fc943509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5020c546d06ee87a8232a4e0106b7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593028a5ea323a38cef0c1564f99766511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b070970e6a5d69845132c138c247f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520a95d0d0510d678155031ad5ea108513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e05ad27e32c0ab9383955654a879c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e851d68f0ee98fdbdaa57939727d56e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc800ead50d40a982b346c37ff3a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d169457c0937b757a5b439ea0320a83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe0cba41eea598c15f9f6fc6ecf18a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddca1b1ac1a4a713c6d6ec229eb4d40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed771252573580463d62601fb41b44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b6a161f24722e8bb98a0a1fe8005521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ecb953977e1694bf94dc246772aff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9f07ef9a2e8c4f46d13008d794c45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ffbb607666cbe85cb6d0c160a931c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ac107164f5d028c48ac7640baafe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da463821074694b3c18275eedf3a1752526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79897984ec366359ed33115aa27f397527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10a6da33fd405e8e8e0b8fb63ace82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec89835508d1c9df9211bbca6231df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af26f6615b2cbeff45e2bb3f32cb4de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599233fe34176b4606c7a9dbe9d2d20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1556e84aa87edc36eb5fabddc68e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01308d8578bf4e3168b42ef152124533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c259546dc9e55845aa06eed4dc63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359459e1cf90bb1c7a56fdb3ed3e963535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efc9690a97d6d13ca045f8775e0581536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563de61844e74f3fd674555e0704c70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b955a7cf7dcf86624e7b3334e8ee5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf133fc981482a4588fedeb3b59fb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9421b5e1e7a8278a3ddd0496e68eddf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932cb89fff47588007f503a2e14fbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfebac0a893cdc96717f3113335d637542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6e87b9e10d1be9e4836a1fe9d2bc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a8db442ffbde02d94149def8d280544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceb1e43145406df3c1bcfa0a919412545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcf34538a7c0ee63d2fc93b4bb683c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d830524dcec6ce4fb02f63f4753612547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423dd9950f8d5595b0f67ccbddbfd56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e16b2320e5111caca12a3f2ad47cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b312cdd3c217b14e2e68376c8d58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0f27ba6f2916ae6a889875d267a79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5e0d579a65dad17044f7884e0b495552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2331d18c5c47d87fbaebcfb502cbe7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8da9b0b873726bddc9dfd0ae1b969554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf20556387b6251c70a7b274c848b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f79cf9bb5a5d228ff194c941304beb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935cdc1856c317ef15cebe0b42ceda7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ce9090f1f9c224c353b0a04a21da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70848b40b2044e28b4d75341fd3d44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498f2ee5515adb09e2574f39fbecf1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bc7cdcdf32789f086cbd3237b38e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182a58f043bf7fe66f9d828b05a5d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7001ffe83cd827ce906cb315e25b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548715c07b56b9ecfa12a9d7214bb142564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17208a05bce9e0c34284c1e63683a29c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168e08d72c41e8d2366c489a42fe52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725222277f9e1e70df9b1d8be3c2296567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676908efd8c8b5391327939478c21e43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fdbfa6f2aab7d5e2a783cae40f8bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018da8b8855a94758b7b2a601005acd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866fb45faaedd376572d025d285493c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbdeabc1152be2d5f58b198b6e2f64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c196462ed96f7b07d62027f01ba2ffa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f5e802781ca1f7d26910f19cd0b9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9b90bb89f871388877f3e3c28acb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d810c930d1821beaee9f330b94b8ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3d782689ccc062bcede88b9881ab0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a00fa632207287ba4d188267ce06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad30b295bd9ee704b5c05193c101c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a0f8299f69a36964e348efdb86b19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2af531a92945bd8ae0fc9cba072d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d14f9a36361cd1ecc7e190046c9bed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cebb7caae30dcf89d66ed76866d7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a6b5f8daa11122bdc25a987f677ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932087f28a05fc555425a21b688d110585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b189928d6cbaf1c0f96f7049e6ef7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979369a2c5e5e127d9215878b4ee128587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cf2b3721494ada8476e0acff8e783588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e827685d19b3ed25a2bec6cbb38669589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4816314d37bf0f3c545e3f2a453b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfb3ba8f0974d45da178be92eded1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8799b2504dd1d93871e5c38df2e9c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583135d23f11597c01776a83428837a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53018d9af85379c3aece6a0f2ad328f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc185a2b3736538c3b5b623a5485b8a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdebfffbe6e2970e03bb509ded5becd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ca2d9099a1a4effdafa6fc0175b28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90b3090066a980c9b51a3aebeb3e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2fb814ff2c5247c45929deee6ae6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ac69b11f04641decca349f6af4a59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59906c0f69e7a1ada8bff15d7568dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332bb0950b3149a41f13adfbb3c6c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5d0a426a9ee937774d06376d93ea9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b4b04adf3ea1ef33ead318b1a450b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d912ab591d6ca64e8d935528ca53d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06809ec742054c83db6119cb03076ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517c23c189672f4a94b78c6572e58a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383cf2771ddc2fc207afb51d39adb95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6214a3710313d72f7f6941f2fc74a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902341a9bda7dc4600d773412a9c1e3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a10d005810a182ebe30c15319f1b97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4447a88012f868dae8952b6f992acd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e5e629a93d4203080a8e6631bdda0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06090aa1b2268bc9797b34927a7697d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e853a8b98767fe5c1c331a11c83eb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3685e383d0f7982b1aeb2d5ecb03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1682c8851a2939b72a656d015ce122617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e65bd927e0f786f34836799d569062618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95011533a20fbecb0d9a270cf44ee870619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ca52ff677a545c4550bf864e272d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17c5949fa40acf18601ed168e9ccc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda33901e919912092e2e3b876c23d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f98c3cc20cf7211c7521497c0830d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b882e893e2974831567bb034823f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abf56d7c3dccb6765d3a84bbdd2611625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f93f88eea4325e46c8615760d96e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b11379cf8beda4d01e5cbeb2e53d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2082d5f8cef16b7f32a8c0ff1bd407628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbfe2a8a942e6c58179f630bcabb4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d2849d290cf819ee115baf0727b5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45313fa7cd66217ecdf6eb06d111c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535e059c702761f99788acf939d04b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb221f18a3d3be99a4aa0cf3a4a06a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb0861e8d31168453b16e7d1cbb2dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558eeccfc68ff72dbfdef131bda6d6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aca7fbb3f5b9e04f8888c351e71c0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b594d064ac4edb3c85566abf502fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f274f5bd971cf10a0ec61e2594517638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07755c38a12b24d676046aca987beafd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0796706dc66e65b989efc5e437844640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c28d0697550585d7fb8e5a3dcd96fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf8f8f4ac6ce14764fc3ada4d3764f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb15640fc01350e0c057372bf32f765643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d7252dddc09bf19b013c8e85a5a45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd02236d62f8b62ec3fd9f9a27a0c18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa6887d2a0c0b09029dd042f6ab165646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d2647be022f2b548948dacad758f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa09451b0eee9a75cf2848ba64870eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efaad27b7c19fb8aa4cbe02f232e0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8db78bd24403a244b50cf673d5a86c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ea8ce9139a84c46dee79e77083eef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ba7a430b7b6dfeb97f916d169181652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1379fec95d48855eb6591888e2a7885653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd9ba564caaf114582c3b0483ee26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ea8ab72e33f0d69f193e7a32f963655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7091dbf8d7724fefc15d0f6333db5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b1650b8fd3f39634bd15f8e4b2de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057301ada6ba534bfcb5e4f53bc2f0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754220d2508897d8d9daa988a84388cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d304d2cd4dfc2f659f90f0a30017c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca69b3ee02b43dff57f5ae8166e32f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b2d93825d63ca8eedce100941302662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e1eb7f8b2680a6fb0fe154679757663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8629f2fee44c9fb03f840d02ff5f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d1c82838ec6c0e06087ce7ca4825665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d0dcff8f0437f2a45d86399d53164666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa40605f4893a8173b3921ede2cda08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a8c701254b3c72d95448789edb2e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c12934449133024a152ea88c47bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7465cb4d1b3960ecabfea7fce9541a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992b8cf6943f78a1960637a9b935ed1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439ae0f672c8a2612f7f6708bb2478672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca20e588d77588dbe606633d7d4404673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c857eab0a6d7437049eb8abafd028674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde493075617952b00d4feeb4851994b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ad5ba851b41f9fb31ba201b6cb5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e00b91353fad7c541b1c518aa089f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a999a34cd316a4817ab18ef2755183c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb3f6ff94bd7efcad8ab547b799b85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f152ef9198ac8179bbd7cc2a3e2326a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edddbd6105b9d250500a19e71f5f031681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29676900172ee8118e77a74764d7214b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb219000ab3fdf58b65f0a4bcf280b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae2c913314398a074fe5854ad13e9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a33b3ef9f612f57c39ca429670429685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6103a5f710d3b40b62164c7530d10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d857f7fd4195b3e5078170827bff7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf8e2b0da53331ccf222cfdc4273f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2be33cc8b0a8bbbd6feb822ef5a4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c09ac77c6d05122206b335dcac792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dcdec9f4dc5f5b36920bc66e366e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961ea3e42a1b44d6bfa193353839e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07ed4a077467915df9d7b3400bc939693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da3c281935e0e6a90651389aec620694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaa478dc1d1be83a0cf47e7fcc3006695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d373da0dd420f998c2e78494211c45d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe3bc899581ee05baf617e05149ea9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd7edeacbfaafbfa328ed0d0273be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d242a73989d5a5778ccd31187a1dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135098cd6d9610856cdfdddab8fc7c17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd9a586156ce6038afa635d72f5cae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90c52ebfb741cf74d69dd951e74d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ca7e7458b558c25c91887c88c6858703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e481a6156663dfa4ba71f528b07bb4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763369546f882973ec3165467ca0eb6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1d2122284e302ae8cbc963b9fb83e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96866805e2ea3142583b0ff8e0a70437707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770f492cbeda4a5e72c697a26b31cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a050025a88480a480588ecf6cc557709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a9225a9c644ee079c46bb0427c577710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a002f24b93b5e47a140610cac57c0d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c99bcffefb14db727ac03ca66ad4c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38a068ef243618fddf9ace1c5159ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172f8183c5eb5cd07efb7a1ee1a5ed4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef886d489ef24917e270415cf9c1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de47b8876ce1dda6063e681b46069e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015bbf3cdf9f9af2d03475ac4086eb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a7fe754344665f5a44ea271ad96d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed656edcad254a0f38251c43c0e863719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20171683496eee1cb272d8e4d23ce35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da128b1a32f6fe0ec18597c30cf4232f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34e4094e2fde96dda996dca0488ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae15dbe2351f023ac60e84f85ef9ede723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe7dd7342df1bdb2e7e3eb6db62880724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d41f3fa029276bae7e1b2a28add09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fafd99ea428e004d7dd9196dae46f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59ddea719387d0d90eb208f5eae857727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2365124f4bd9dd10bfca1ee5b06550728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ee19a63fe21a703526e409c8420c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64446791539adfcc3be927c9e63aeab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414f1a2107832a76d4cf23e95404b96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c06a9387ac24eef78acad0bbb7fe7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a1b796f40eb76a88cd14c4699db5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54674ce4d232538f745991df97fdc6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75051418ac4fd352a2f2640279f3991735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ea5d98ff3837ee9ebd8c01e91655736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3583b3b1e9cd5a7c5ec510a604c897737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e251ffeb99071dc6ed073ebbb0f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011a0deb42659983f920a53451f665739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17fd565bf111da43772757ccdad76b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba527f62a3a9ff09bc7c00aa3a7b539741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa4ffb14e4fa2cdf5b212b67378db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed210bf4675447b4f84b56a4afec2738743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae42c1fe90b6e3c9e8006a79d1edb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec64ef772a89fa80ff09e4dee6ead8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89654e339358e539e91e6b4d3d2a58a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e75e72c97d992c3aab63bd224df31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969dc0d1c868a79e78468a366523945748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d04c83d42cf8687874cdaac19b3f0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06738e5ba2b43a54e98bdd9aee13538f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dc028ca55cb1e24cb1385a4373645751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7183c38d1e5b13a0f856386facfcc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a93e3368fe6980f4614f845857ea5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc91e8bad5c861f4b822802c818d3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054474e034ff9b3760906b9705ed4485755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece74f341d67c2dd489268d4020395a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454956dc6701528026ae3b003ce762d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd68e4e84ac59bfdc5bc4fbb030968b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32ddad6c6b637d7a3deab91b0e198b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>