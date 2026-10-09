--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d3f09e0029b65522cfaca290e3d4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bc0ae4b1f9725bfda0dc73c0a93482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b444165b2e2cad03c8a6559539dd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25f8fe32b30c445d24405cf727ed9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9a4ad5f80171877bdf9ab14419e395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c0e0d3a1f51ee854c75e9d24e0a6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b31bfebe42e25cf1766ad68bc4cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f0b7245edcbb4e7d7bb5be86ea41a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf3bca2610bde9c26e32583fe75cd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a273b0be5b533b201224988cba84710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c26b78d5e8e3ba29ffc81b69442bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88831312d09ea8af5bbaa3fae8955712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb2c4229eaf20f8baf7b9815b633a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f4d5b0570049b94112c8628df28e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c073259b599f93d9af0d32998b8be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324434bbe5f0e0eaa73ebbc69fb24d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9af8d3d2889f10b645555e84401eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a0cb37dc64dc423fa5ed05fe522ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d58d03c23a66ee346c2ab5962c08519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4fe7ddbb2fbf6ee81b45f272d93be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc312a688785e98958f6958c3993b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768bb7e253d415c52d694a5cefa074022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e87ca7c845755bffb97129dc57fd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14e638cfa74122419d4d6345a40e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2a61924e8f997931bcd1dbcbb577d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2e4551410a2a801c6161c0d967db326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf1fc054a10f3cd48f6860d37c0db027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d55b69bde0813c2ad5c92345ac5ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac7c5a70f087bf7bb52584097997d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc027f3f2685b6733b2bfa6c623530a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddfeaf3c4027efa1fc88703f9703dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfee134703b97bdc2a901f2293c98932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626151e5cf39e03cb75e3b05d11c16433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a66f2f2a2d68a4de25e13c72a5fe234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa377525eb39564f13571e8fe668735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb907e8ee1b684ce3e3d14c7b87b02b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eaedf9ccbfb0cfbde8db99ad32c3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa11c7e1b3d16557ade34a0f67ce5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29315f2b9832213c826aab7d3d69b18239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ba18629f189b3e4a337f1c422f1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67635fc82a8dfe555917b4274ba8fb8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e19eddf138402be0084c3d07fba45742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c45fcd9595ece9bd7545822eb37ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed6d7665bedd9c8d68d0fe9029ac3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70e545ce32bbeef3fc389a8832ff8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21eb4f837102a8496c243cd6cfb4e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9917676a52fbe3c594ee4a5bd092047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bb3b35082fb00ae6705265a3a97fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f1947834b293b5d80a07f6265888a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8109a244795ff7535ef30166c544c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3808af17e71abf6951c51aa5f719351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ddc93dea62c3fb3622917802fd82a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb508735497acbefe3217a012f8c586453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf4a4c1813b6a5e14b9b777c1c8f9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c04d475bfb9304cba042e8d8110f5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1518e7874e0b0d36a73947bfdd0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a17ad1d743996d3a114c584c08c7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729fdf43648f45604b8a911279cdd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a685c36b034d70c4fde727c694765859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896323fece14b0509f8a92eeac55a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dc1ac3fd66c8e86e5d833873d9b8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d60a77ce9f978ab536073e4a95470262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6a1c49a719e7539dfd9b6f2ee0c5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b19524787272b9628d7e1fab2314a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03498c900bed4cb69949efd59d81118665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c540a248a547b5eb3a62b11e35478466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d7b787e8d70a71c184dbc1a91a15067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f22e101a1a1e02a7fd64f4ea4c4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e691c0dc0398a337413b40601ce6e2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef802b760b5b67aac28a371321dc2a7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d8c4b2c3ef3c489cea2e827d57a5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810886ce2cd8e3d4887d8dc8ff35c0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42d4672d5b664eec4c3e3618a3c5f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3600764ea283a9257b620b2dc3e66874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b5d50c865d90ffbd91bb9ce747f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c84a7785a9378e287fc47973ec2db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa55bc937fa621218d880e4b1f5eae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4298667342f723f2e6a0f907121978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62417e74d2469d6f1630b95e25b881279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7aa2ff0e435ef94d2ae7edb26f3fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211605d2166c1778df3de6192d3509c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4d1e93b64ef1b12fa1002844ce3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9be42fb017bf4f81489b3417c949d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351bbf7d923e9c796b1678b971d389584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641cd2a30283e950c8b3525163a3d2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af049f908265a128923ac31e6e31d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f53b03f1d742855ad24420b4343c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e4d6350e70936ef284607cad8366288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc255bc88c7028eca816c8c118ce6dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4489202606220b3770f41c93e8eab1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dcd20d84cf346c37760037d7d512791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10e683391313f4a452ab4e9d887a5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe7560b293afdf9918099707e5670293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b731b8112aaae09fcb84065ea9c0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68268e680d86cf4ede4922c14c4e6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44962f5741dc4e164a0f1cca8fd235796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be276618cf97d5a08373ff45f94ee997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb498e268bfbd503cc5673e991d2bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9872ac423868d73e5246eb9b481c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1e559b3c09486d8f9c5dd7b01f28c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a0fe00c9fd2d9d7e984419ed7161101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c57235571eecbb41554c7a82beac4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cf139c12ee905e589a198e0a213ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431528ef7cfe60a5d2ba673742923ed4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6de85679cc0ee7091e9d8fe9be002105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9616aaa56c705af067bbbc951a46d97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb2c0690f20866383bdca2207e8fb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d0be503c22a3e13049785fb1187d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aec95767ef2364cf75eb8ac1b5a7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67fcc5315e8e89d9517a72b284529110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0962a33a5bf0e2e5ffb4bda81739921111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f352f943da77468d41044646cd304112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ca12be716beb4939b25a980a23046113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d656988b994a42a5d1a153e315d5cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b47edfe7f29910c01381524d232a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dee7483bbb5682c8f0ad8f11b3484116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267e8d13d2fe310dda5fe71ec3ffb59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f5215b74bfe4c2679bf230a39047118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd060ff44a2e3efa1b1f66cbde188acb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfd79d90b74cc17ae3595ad1f1befb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bddac10bfbb459ebc4f202def914e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a037fe4ca58b4c536af7178c92e90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8185ceb06c4d6c8b42a19ee1b2c0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25e5d28ae641609fc14d23c17cb565124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd0fab065b1a9ef7e9b93e40f351b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a15e3c89e41d37d1f9efce3026fdd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11564e4330a7e058b461d9b3dd695c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8af27d0aba8b0f096b064458a623c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241fb7b0c501cae2d358c19560c236129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04b0f44f1a634e50101c1cc2a9eff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861794c8e812893a0b04a0600fbcffe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cef0a7fa23b2b2b799cc5209c93161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb47d859df801924a3cd263ad65005133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a053ae6b9158ee40a5354e92430871134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799397b00a5d58b16a77047a48cf528a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a15585fe8e134d73f30d5f1c78836136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034e5174d7e3159172508c74c8a0434137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414f67121b96e116da63cffbada7ea9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94d026928ce9de1388e9244b580ace139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708bd57ba8b03afd2a3f3c0274b617e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9efa0653e5e71b51f315ca8d1da06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c1bf0f378e3b28d62b7268c97ba09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e07d85e214549d60ad2f01152dba8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462d4ade9f7b18b78e794c1f3ddf6c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15071fbe24ae3fd641472a25695da2ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc1b2e083cfd033286442446a1e7ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012944036a98dc780b226d2fc287ec6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f0b55ccbe5066b1900aef661cb0cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90946dac707117e47911f3f6fe563b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54d03613d5731f7c567621d9d308a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338df16bdd016e46a40ce323f1e2623151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a1eb068faa4db070c2caa11df2f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa6014ca4bf2648bea584f4ff56d55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e619809ddc67b63b059153117f57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf830790f6faa85f88e4ff78138533f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80bc454faac654c508ed6791a626b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8eff92fe94d93ca386e7a37453d8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98f55d9f071ba4eaed1eb737470fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24417e4fda4e5440009636edd23fb4ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d70ccd01e8ec2393feb2dea5e6b3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f301ce6c59771d5c446dbea0139de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456f94ec5c3babe4585574a924b5c31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5e035efaa707216819aa22b50548d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a673b09aedfe93f3371acc0500bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334618889f642b8e77e75a64fe10f04c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bc3f519dbe47b846b4ca6015a2208166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f956199b59643d26825577f4df4b0d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cdfaeb89df5f29337fd5ad501a72f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3ce96ac608c950e95c627c9858b93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cdcfa4b71c186c2a0ecb9e7c4f8f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bf2b2756859b8d21f78971d1c4c6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a05e096b56ea3d27b07d7de2bd2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd86e00631c9f1614ba6f50caa8f167173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c1437266268897c0e415df9883ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064d0979315cc3e085b0ad053f11a38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387126f71a2d31a5fc382f3eee4ae0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a82696c52995779efe53332f641f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f50d933cc5dae12d98f65ef9d527178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f4c7ef02e90b9e60a4a7245d269b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b24f1074ab215e2bacf5e1f56d2fe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae946dcf2e31bdd492c46a6453308f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebae2194e1c7ab15a5d008244bd9c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1db4b123daeac9fe69c59088d17158183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454c4c5334eb061ff72864af9dbf0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d214fe41794e7b7aaefe23d478091a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61cea047cbe8cf7dd8cbef2a85dddf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488ec22a30bc5afe8337e8e35851053187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af725f0f0f4c0a1aaf1916ba82e87583188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144c50a6519d186cf63506faae09f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cafc89af0345744763dd4a1b756c7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e53edbc3f72ee796f09cc7e4f6914c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbad65a8da7593952b526e2281b98d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ae310f6ecf7cf86ab2a904a88d5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da149c357098e4a30844b3ee2f1e6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be815f433ce604eaabf088d252257c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736dbe0bdf67f84a68ed65d7d45512e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58017238009575b6929385b2d2480b1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028ecc7b653d8e9affd32b7fe305c54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59168562f5debd73c97f010031e5ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e521ebe7a5818e9113dafa15886c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fcfccec84145f8d27e73209cda628201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75774382b1a0e2d04f0cf1b12d1f19c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fc44920dafb04347dae2e044a7252203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e56740602ddbc5190806cf42dfa20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1e10b979101ba5d77c5e64cca73d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f08daa0ed25d0a105b6926b1512d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3a948d2832954199a86dacc7020d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca9f0b80bfb78ea0408755c0dd3b6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded213878f1465dba34e02315bf58cd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f15b51aebc699e955a3053f6871b49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2fb2a0d0079b61efedf565e16959c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f95d837a04c42f0e637976f17b80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb9f1ef4d69c9af6ecc2c8c0ff2ff4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538ad13ea71da8167e498f80263edb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a828d6bdc57eb61d93d2cbb3ac9a3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b443b4c0e96281c91daa47d1cd8de0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e210717c0194803c25460ea8ed36b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8812337aaeb758f17735fffad46278218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f2949f7128cd00cde40bed794110219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b44633fd0d4e023510f9d91649980220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a7ac4fbb4e74e2ef4ab4a5fdd38e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fe7513abdbc8f23424d31a91a574f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4f5673aecfa6d5ce056f248c5b917223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16193205a06e469acccdfa08e5850b2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dfc81c6331f653dc36026b5141ff7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063939e984b77e02e158710461dad17f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1d2f841b8da3e23cf9a4e6d294de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd399a8eba91eca0d457ac950da0438b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aca60a80a75f43e34c56bdf0df60e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7de96b5283263e265cd4f0d40e42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f4be091772e91ff5ab0510785e0a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb698950fd2c670f488166faa3fcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e59dbbbde89a4f91184d67e5168f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7183ae0fd5b13e3bfa7f0aa19b6497234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1b5aac89e425631033cc4a9c51ce3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc495a15afa7966723967302774255236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f31315fc54f24c17c8f1cadaf64048237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c52c82b65507af10f87ea968729b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15424ebfaad2781a5f71ea19ca4f60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b42f5d7e4c85ff39d87b998340904240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f04068ebf3627fca76a3b09a61f65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe94ac02a6477bbb0873852bce17074242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c0e15eef1181860233850cde5bd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ee727b818767c0dceedad049e4879244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb35d719419793464b148d184f1317245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464137c081b255a3528b897757d29031246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228950c4cc2fd87958f6c1bfeb01fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81865980e83c4c2522bcee03b9a6c8db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c1a5d3a1baf41a3f5e112a7df4d29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a750eeb6a0e23ca1356dd8cd20e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5468ba013210caee05838d4f6811eeb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e55e361bd95e25c0c5a7f9dd877c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bda9cace866c0b5f6e63f82e0e606253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b3df6f3298cbf901f1c1dee381adc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3300c0083d95f837466a71865b122c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb10d2a1300ca26c6719fa825f8aa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50080a6cf971222b238ad585f33076257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f13d3c9fe237925e9845fa8c98aff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e844001d78b5be70687c5c3071cec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc23d4aa8c39c6c6cbf4a46dcf43ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57603c0b2ae7789ec12e35d88d642a6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2e5a2a82accb05fa2fa9660120116262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15dbea09742a85d552e975a2346b14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331859319ad00f21263a791b7c0c0ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1414b6b661bac106ee50f4b7c1267265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afccc877188ae7735570cf01ee69508266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccd76105a933e47443925c138b800b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff1e27dc407f0be1a90ca24852b6fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be292770cfb1c0d472d5b5abbefe76f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19773eba030423771560b3e1d7978c6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648f202866700d396e56b0343f7a933271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbbdde699aee507a9d13007096acd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bda4df965406665e59a2d284be0eba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4170fb597aa94197eedc46e496312274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fc54065dd2dc31518478eba89910c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c553ce48b7546e29f0ecf33cd0c8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59654e26152392fb91d6229c64576f21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aef4a68ec04f3dc465a0333b5fc78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c37f9b9cb77395b029cd789829c18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7730c48f21bd2b6daaf7350f1e938280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c633bb7fd95bf1379e58f2784571aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95cd0d70796417e187c74f5e179af3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c5a294a074c58451b85a94848487283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d07e07c15802dc5ba68ca8f0a8758c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bcd097a93ecfed0f5654665645dca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cf828edb3dfc9242567b054a02bb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52279dc359ad7e0c70099403770cb25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcc61c3662c8d3ee2779c2307e76f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733209296db14cae640cc0f029a769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee796ec6dc8d58fef57352041089d63c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752745aeb25dbfb8196a7f16e635809291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d363cf9d31021095e209f0d7e61b62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847af0f3092064477ce9e3a16eb042b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda3dee2765555c88d149cddf15062294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332746ae2e5757a1c35de2c6a1b682fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075611a75e052dbbd2e0250e055224b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de1c611931fff3874e011bee40da63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca08a91dae14e2c8ec3b3291eb621e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4fa535f98bcdcd59534d2d89af7d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2033c729adf05035106b2e7c941f8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e6c6bf6eb07b6fa9ae662f482c9b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069c02a6942103fc336d5084acdc6e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5dfd34958ef9df442e262b85baf6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330798bd80a2c42f226b4ed2646f8460304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5acce2515bb120648a44299eccdc8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea72c9231c03b70c1ad38fdf7289dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c81e6554d97be172c0510738a0d0f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229409dbbad2aa380f9b03f27bc0f64d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27cb2fd4122c4c57d44be3ce73c40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced17d78915a23a0996826c46c4eed19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b928e5c9b2fbb986869ec9bcd6430311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73358ae42262aae56c1e748c9208378d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243103279ba85436ada435fdcd62b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315f1eeadd3683c42c4a30e6135545a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f513d6d96b89902428d06532c9d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c2299cc2859e8499556ab95566626316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88d5c8c3e9e77a701f707625444958317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a9d8a7be64093786b0e6dc3e0b1ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b001087903d4c52b7be4d9189023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abbbb53643f463e47e3b480599f688320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ab1b24cd5763c3a8fe4f6464a4dc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b9e97158c874782a8eb7d6f2cdaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb43195cc3ae1aa88ff0ef63b57ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74537b7b3eab1cbf3a397fcbb1a0451324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6f9aa202bb28adf9539ac443418f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e52c3d15e7694dcd7dd121f88d0e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c89a776b2ca5e4e9d4a154696450327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e0c227c4c16a0dae301bee8b04aaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee70c3e5c9b512988611c78a0ec9a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc8c8c9501acba4a2d2d51350a046f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b1675181195e6f1f132f226067ae8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0116f270bb6cb82e9efab0ac67a83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42c7f0d0075efe2c824a011340557333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5482a39b736c08cdb3c3aedc079041334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e50b22911d734b10292aa489e7b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e20c0667d91b1fcf5e59a5338996f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e8c37d82c4cfc1dfd7fea0f0ebdc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8de3abe9fa2aad2bcaaaa079129894338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e76024854a70118f2d00e06dfcf7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeee7bf86dc5d7cc8f106519b1df71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78a838d64fcc48e384d0263fc4619b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f34590e84542d46aea44dbf8d17f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f315eccc6ea81aa2d75b60cd2cbdd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f992817246eba81a3e4332147f8d77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbfa13335f35ec03a01c553560bb19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22c383f9821a5633fa1f580b9e4f38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585947c346ee24c0e45109655bf434b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2780991eaa6bb70c58b24ccd690b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bfdd874ec1bcfe722336029f480a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a594f9c018e05d4b6572167f94c6a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2192929fb7c34eff46cc8bfa09e77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17640b601bdac1940c3be2470f5f30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76096e571e048068759e732ed1959822353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295dfdaef2240e3060042c5a3a6e455354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15851b3d9b8605a91af1303530da822b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64481d7d4cf04faabf4cede70dd3e901356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634332ed9ce5ba8a34019937244ad168357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91088aaa3d9e3e78e207ae729c6b0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090977c9921b48ace34a52cf20a837bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9e12fa6ce610c14fdf841303145d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f0678b184cf3c64ae8e77f7e268ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131b7e5664d286a186064b301b9f720362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff509deb52e4ad8a3596429d5e2b4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432095db8d99a2c6dc556e110584d15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8c6f00ebd728fdf43335828eb1f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b6f51f8d8cfa8fd87d6c4e6eb873366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720078bd1b7d65ad000fb40eef1eff6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3fc13ce9a046e82c39630df048e31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7c7e836c583444be947760cd95cc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6264fc701f952ad3d523d56924b276370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635f7b2d6366103214e9074de191b9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633a008678820a827f263a098c3d2af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30070386076b8539f5fe29f5fe70668373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fbe3bce4e362bc43e6e9dade9e76a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7b1abd774992938fbe3857c9f5c89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f202d171e1f89d342ededc97604c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159935326c7b4458fbf9b3eae3afcae7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4295caa9740ff1e1fed3ebdc51589378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dd9fec1240427ddcc544c338b59f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7fc3646ec829fa1f278239b4eda7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb67ca9e69318acdd517a77455bb44e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a8a89f2ef8a4e1a45996dac133be3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971dbb3199f8e20b477b7c44f4a6280383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22d47c5e43d62bfbdcd6876e3c29ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779343a725793830dbfb10c86dfaf05f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91bfc1208dad2482f8d8dca5980c78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e0dcf914192f35c629ed809b6cc11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4b7f2174bea1fa89a680cf2881047388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d5ed76f3878ed8f8ecffde4fd847d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f86ccbcbcdfb852d5ccbebd8d661a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92920a76ad84524efeb52cb99650c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52e9db5b177d26f14641c834e403c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777431d801e866314fe8ce7760fc888393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2991527b95b033ce17977803314dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921ffe4f7bfc3139783727a4904d48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cd0d3ba5d75db529388092901eb1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf690ff83485fdfcad145a99f32ccd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76ec00786461ac0d43609702bfa42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a409e6510576d9b4bb438458746cd3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f92a09a61ab186a0ac0e12bfeed867400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a239f889e096d797416b682a3a0ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1cc895badac395339def723ac0cd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9abb695408a79f926db3c32e8b91d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acef03b9a949cbc0856968dd311aeb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cd761434368be8ec8e787e8ca713e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e94441c20eeae3cfdde89de6c9c9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f56dbdd24ac1c199057277937e987407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411676ca37f8f33141a9883262a112a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b395fd4b5ad8d6482450553bc0628a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5ab73a03c564a639669a02677259410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcec035e9ff98e9a2900d2388e17425411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463beb392833084a7d307c8062befcb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e0c014e8a5dcbf3e0c35ae6d29796413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e9370cfc804b4a34818735534f6d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c0aef47a2d18aa5609bf00777663415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8c71b50be3eb4327fc1c99958443416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046dca3daa98cbebb010c4a9ba212ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37c512ae47226c2ff68385f51d944d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210250bef95d7eaf331d99b2fb5d4452419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc72e53757e1de682e74e275792fa2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b73c894f0d7ee505f26777a0ed283421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b523684b507860a97bc4acd55912422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95952c2d521c229dd2c4204dc2aff98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995cad43fd2cb4c7cb42133cf00bf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de5d33cebac7aee0d4749fedf587f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff6f2e328dcc9086581cbf02354e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff82e01146446bc125871fafaac975427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adb510af72d054b441ed349240785c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa98cf052a7bc830d6c971332c45b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d127efacc4708d362a311507dca1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b2e745b7613a157672261ce33b6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6b683ad2154a6e24f508ae2ebbd91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612419aec66b9386de13a055533e1c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c566bcee4eb8b949d5f28a4e97b558434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711541ce506e5db593fc805af72b139a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72235e3c9c5d3bf8aed84bd27402811a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5e07c6ded390d25d7bbc5715c996437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3cdf93b6363fdc6f49333dd36d4c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96791bcf6d31afe6ba17c7d2996216fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a73ab62a94255101b5f0ca04f801440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901a77be62e4645d7954afa49de0f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4db42a2eac6ec2a61c10a8d5ab335442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b939d2f4d98b9faa2fbee1dee4cfb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb86c0f83effdbda383781ee4e430d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a34d24a73d1dadc38e50a8443c79c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed3aaa45269d5841c780428966e3ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7888350badff56500ff5be108b5b5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380436ef7a0b4b4704b9633e91c6eac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e4e186f944b925988bf0cc0f1f6cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7257c05edbda6dba0a96f2439d580450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5bd9635ae67508c748f16567c7a53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008beeb6baca3932f4a903a07351ccb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e068aba2dcdf4203e472f6ee531ee1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610fe3c88bf120e862b754bde61004e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950945cb92284cf1b8f10714896931455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c41ae9ba5b114413ce4ef7491b42c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351307e99aed6002adadcf08aedc9980457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278f4296f895607648eacda9f749dda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10037ee1017b2390f16ce5d4c38f0565459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd9f128c2064ffa78e6919e61e61a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c498e9a25a37af3ff72b5cf5c2b544d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a2196fba94a0dfd0b6e893908f287462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613284ef52619916abe3db85c7d122c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5978fd6010ca502d7d14229700429464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e539be2df5516afe10e81d97a3b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c41a99482f6fd32e1a7869c632aaf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940e971583318852ce268f436d50ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699245c91e121c275a263e9e4cc11794468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588953b61c0133aa6760f9b03046b11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ee254bca1456739829574171eeda8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb583ed9e609ea56bd3d1dd01e8001471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89aa8a0f4c306f299922f068ff5bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669795de4ad9163d4a711e14539084be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095274fb5c3296b69d1522cebab5f04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db3bc11aa4caab2a24fcf7482b4fbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be32befff51c1d5b51b1a0dad754b9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787047e9da66e5b004dcd098671160c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec5a4366cd3eb4921d9fc429491ebf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc9cd6b17943ec066c1fd2920d708479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643699945061253c16d27e78e171783480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b479c3baa9172061c9465b57a0ea58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc218672b04d65d1d6acaa8cc25b21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5f9b5a2cc44eb264c5b905aa2e62b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97c28cc15368b050e274e5cfee3d4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3ccd02184bfe447c876e3c4cf17b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4aa6929e8b73bdfd306ee8c65cfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95445b9c78d2caa004b9ec04c5a8358487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff267c600bd8d204a2625da2714cce47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a538cf16a3c0664741f1a444de0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c72c8d853690f33196776d789a535c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679abbce34375f8879978c61584ec844491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3f4a6be125baa23457f3f319e7de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6b21d7e1cfe2f66973f2983da1150493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d90560a46fd708d741b1e069512e67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28283fa6ca6b1e2a6f699f9e1050e51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449753cd4486e402cf0b65c0f283e7ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f5ce113ac4931611cc7579c0e9667497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0efea9a10ecb050fd9092aacfbd732498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5bed4a0080a560c2505cbad7e1eab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1c786d7bc420f0a83a63d914ff17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0d40b478609d1685eeb9a36cdc8b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a77d6d29bd114121288071158a4346502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847757e8df12ce3813f684a5658f97c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb73c6684c3b7ed07aec2b3d138938504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b7573342980b5378d7066eb08b407505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5be8d3174dd30eb1d9a71802f9d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa1187856580e7ee11ac85af5866fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9be8d98469b97ce9a796de9341b50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695592a1badadf01a9fffe2f0508f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f281152fbed1606205af780674889510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebfb41fa61fded50cb4e2b64231d2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa1c72598e32254177aa40744f330512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918adeb94b44159e65657fac90d914d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aea5d768b155bc1cc7a898edf737d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a292a6749f94de717582978b58a5d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a816927012a862e8305149a54a6bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f01b4733937ea025a48bad84e809a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f4fb4da3e4576d52ed8fe22a94757518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aff87dba04336629a0491baa2fdaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b414147580e1dd09dbaccd536b76d12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e46cbcf896702db101386c5db65d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfafac5e4e360eacf0d912f8ff3a00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212be0da7c618f906401cf4c44f2706523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82f70df0aa3e029f1eb4566778be9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926648f43ee6c2a6ef641c8726646a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1fd6c7b88d2bd13fa90acc28683c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018c89fbdef73b015fcd46c3d44b330527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddff848eef698fd1e6c04acd12da2af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408df18f6dc416ad5297fe04512255e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ff36ed8ed992a46c3d7670e083b65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37052da154724c33529ecdb43816d719531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227473e2b5ba1ac34bbbd1f786ede4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd2b6ac04add1511bc581a8b9e6ee0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b842fe3109b55e3d7fe4573a3e42a78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2383e00ac7bffc6033de82af003bdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730985a680c4fd05dd973c8cd498cc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36c180a872539ce62fb65ba8296de1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387342f3ba299c38e1a2386fa847372538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2484446a4f958a9b4f21e6342d3e4f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c4fba78fbaa7a5eabd31960025571540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78198c04041ce2b45dc2bced70a075ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f1e84d9c9632cdb6edebc59406af6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2022283702e952603bb40c0e2fc50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c1ac8011742e6de093eb76c925838544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe1fe732dc16a4434c19b1892c2b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ecd833678f6339a9b1dbfa6f63ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd7a70e17f6a6d9b827eb919d5cd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1357b381e3c24dec9dd3cf8b7f7f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec763a027dbc74c60f224e2a3c4d304549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2285839f75747c7b552536cdc6ce2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a082804ea074b70185512d9703d6a2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d777f92f54370978336cb300e74a34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1ec939dc8da1df8abed06db0155a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ef1e3b02b4e4b4d489d8456e7e0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d59ec0e13a23b50849e5db573a90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994eac053626cb6d17d2b3ee847989556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e74296a7dd9901f862429c1dbcaf83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d9eb8591176179963f4321c59cbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df1b0a812b38c316f12012773447a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37176c0f878578026557107cc8b82f35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818f33787702fb3804f0d7beaa4088561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed4de4d4fec9c4c68c95e2f023e2ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e667980fc99eb4144d9bf0b3f4f40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b25ba6ec8547d992394fe12ded96d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d16aeb29ea5844a691d9a12db087b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422e00366603bae7c4df2a76693a3e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c2bc5ec2f3d9e47ce432aa8b0366e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65da1cbd2acc4869c7a8525607d65d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af7c89bf370a4d9394ba60c7250ce8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b91d90893ae93f772237b711e445a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ff107778f5cddd5ad40480e3ccd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fb18cd6bfe5b22bd122eaad906f68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b06c391503132290457e1cf178224a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b0a33d48888b38b35d063255fd86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ae64da07d2dfd25e2d4be9c94ecb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d91b9c1cfed9bc61d33a7e5687d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9069136b038380ad9b52cdbabd463b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc87379676cc000f95afe36ea52f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72055f97da5d0a2f30ca95457a69fc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69338b50a6fb8fe16e4fda58da7697e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba094b43393c93a18cfe9ec73e468421581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7051ef9267cff06d428d5861e517582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea660f3d814ba0042e8e62514892029583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9a113a22395f3463d9a982e4d122a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b11317772c28b997165ea2f3ccc620585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d39283b6fda35ac4b89b424906f41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e940eb6362cb5a9ab1b4eb93decdd56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71f4bb98ab482c7c1ef4a80a1d3c03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e03fb6bc1670ab35758e4f38a7c477589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e543af8e6924ce41f8c8dd49574861a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c71c062a96fdf0cea4678dd98794591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dea47f7ca5f31226df32fa2b2daf97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ec799932d3dc7139ad69565dfdf55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1ef62e9eb43d9e643c535c5ea45a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342e472d15ff71094ed57fde5992d05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ea0aae62f89de3a567fd24b8b6b07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5de7aaab950cde01baf87a3edffe0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a82d65590728a7ece86addf9a9eff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a07ce791f04daa8fd7547e3c1fd807599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b348d9270bfa0b75bc38453032b4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1759e3666c3668d5141c70b8fe5b1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ef0248b8ada4aa2cdc9ecde81adff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd8df88f751b3a6bf1d53a762be331603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955a03933322301d2cb83e8429b5d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22950121beb2c1053815f9d1abf3da77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d8ac9c5f062c93c41d0df9a6f25e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88cc484dbc21897d62d4f9b4825c09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410a54351f8121bc9b785efe31973f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a12f65ab7ea5b60548c35254a1ea50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e9037a5d60a0309892e44fbfd5b35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50355dc6cfdc18df88547c8673ae0d70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d742d98cc078f1ce5936d1e9b0418612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd56ee7a0de611a564a381c3fd94e26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772e984250220622bfd01db3930e60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d16e8a057d52aa3337254313ac32f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec85f5cbfd6f46533e4d8239834ba2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c3afbca7a8afefd6639931b00ae92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af73d1f33e6bfb23ddc90822b1fefd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd175c33407fc24cc561e58e45f00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33dfcbc2a0b31808b98601174a55aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10aa4e7e7c4b8d082bb5de60360137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0b86f5ea97eecc31cc49a0a369ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9ac494c8b51e6b21c6959a594f09c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0aa2d203c740998435c77d27aa774624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf1305969b36a64e5bb1ed28cc099625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca3a465080dcf62281063d8b765ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc218d39e75e3b1a3a415630cc1ebb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a818c65570d0a19867d3d12ef7a8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d409446c868f4c4ba2e1b66f6a9d7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a957e88035bbad211c5b773e3c9e4c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74875b2b50c004a857bc5e2df20973631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e0e11bc6ed89d98c8f90e53cd0383632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6eedcbe2f7a590fdf36a95aff09fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ee680c2a8800a5d5ff13240a761e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b1403b500d65ce0c131eea6490f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d5273ae037a27b373823e7ec8e4de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df238d5a89556c1fca5beb350518a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed784ab9b0bf0099fc7fb0c92adf93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff606e20b8196fed02dbb5c8850884639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a79f6a9562b53bedea2dbfa0215e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b099f349b6af809aa4a5e5d57b5e7d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caba7bff1fede86cc4a31495096918642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c369ef634636717b0567f79db7c9c58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb238ea5200603549bc49e1e46c31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94cafb6888fca1d6e1fc8e6c28d484645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e4da408a569c90abbb2d5a533b8b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945e5e10452af480f1bbac2ba866b81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f900f26aca4637c5485a6a839d44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5073bd8a325707f30d56e0e3555faec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68268e1b46e3f12cf765a01baee5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222083c0b5bb4f21eb1e155c21fc41c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389f1a55b110d4180ae271855e2496652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28244be99c372eb130b66c08f15ae65a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc455b17144b8eeb3e3f29e3d137467654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2e3da70b76d519a30d6bfb2d55aca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584e04c3fcf85a7309d0fccabb8fa80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959486fa7e8184849a039c7abc66510657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80908d8accb9a1967e9be35890d385658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f4fb47848863cc483c7f452ff68d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58df89917287efaee39d51661b2340660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df0fd967badbdc19b21f15e9b51b02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a6b0afebaaf38f5cfb52a256d9a55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd3f1c9d605aaf74a49f50ca8a4cf4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc63d7ebfad2edeb144d066214b5353664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b122b1a06af87d9822bdeeda69f7b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccc9fbbd446e512195ad0358f24ca6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b7b6b21e3dede49f73d62aaf56d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042e3aefee397f2ed1ab5514a4a1d30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ef40fe7564070588086abe555046a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8f019e2e5a8557db73b01941486bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0424033118c073f7f457551a0760569671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a521220f7da72b30885a2fae3bc98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c1c93c533f49ee7b215bfafc50d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0538ecae89e0cb3091972b6159de36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b293945a90022859777be3f30cb73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e052f27e09e7754d7ab4a9c5b014676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa7baa5be1d18728094b921acaace7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1898e49ec741b8de814a4275e44b22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a78cc22f28e48f2627d018860d3c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f2aca5c12cd83075bb722d380a4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1630d4528d93640b91ba4d69a2252681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e35d902d15d9405eee0ff70d4f5e8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f69ee79de2ef403298d5c71158962683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017785453a64b29d807a9e3135028827684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456c100b664934ae733b4e33952dfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cb90d3d1a32c96884ef52c0d99385686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c86bfc83fe616fc2050e86e639bc4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb64f9b039c48b74f8d195e74eec8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cfbe4360e7575febf50003e9e91ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19ef27f3817e711a12fe599b0dfd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b463eebe747fb0e0d7cd75ce71a2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da49b57bd673a39392ee5892ebb341b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c04684925f88d79019a0e45045c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52522a6e4b9f5ec92210ddd790ea16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c6a0aa78acd746cf358694fe21fcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ab5086b0d543aa9001bb06aea75f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b07800f64c218af107a249305e8b34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e04514930125b5c0ac6666870492698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f2cdad8aa984096bf72dd70623a86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3bf7506ff59d9a5251d69a64c3250700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd65593c5f1b3a4a2205d9783a8975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ce9ec0519bd32a555171ae8264109702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a0145270e3d5f67008eb1c2d6e7b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d093c0f2df9d05ed682fba70bb4b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff6ab5569baeb043b963ebf2afd83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abebc6c3a4c9f238356c404d01a0ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf94103c87a06d1395c1d98effaecb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3234b71633c39ed190ee2823ab4e1a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d75dbaa58419d891263755d71c27c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e56fbc853ed4d02ebd5a59976927710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca35dd811169190346a538735ad337b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d40e6e488e880e0189ab030b955df7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c1bc075b1e7f6a14ad900fd8338d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480dcad15c85eedb0ef2e9ebf23f886714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38d82bd040c2b043406e4b5f082757715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9213388771abebd4e14fc04b43e51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d1a430b1e63397a530080bccb430a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc410c6be80c9e3c63ed96c5fd21860718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edc27e5b0f54c0c4b6d332a3190b9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773dad49ab6edb8809eec1dd230183e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b1fe6d44abcffb0bee05adf049096721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378849d1ef2ea63f77e441d22e495d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4490dcf31e50c34100c62a8e8adce1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee9d8f310f10412fe9e0b7b57c115724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698b196e288e1b317583a6bc42b7e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f3dae2f31876ed0dd63a896525104726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4beab73f21ce004ec8ddac88e206e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818756667c766866fa9207a98704710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e44383cf7d9431c09feae008c747729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0b2f47018369c7d4c7d5fa205d5ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b1ff3d37bd49fde1b599f9ea8758c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e505271176acdabc10c3df394e4432732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239934091bd046dcceff3986214b2ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dca4d33600967e4b13a2cb5aee425734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870c49fd9be905351c4c77d040aa4bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181249d653ac7736319e565212e4b263736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639992b96170e60d0113f25d3c474fdb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b953e7e96d056d38dbf5d509d2707738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb720b486186b0f70908988718e50ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8192c95becbe34f7118d643e0139e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214e2b31766a2869af25fc5a140a0ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d4606f5859d846ebb431d8fc41ff2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571c214d1268e3332a42e596dcb3f7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce123833fdb36edae0a2705bee9a38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421ce4013e68a756d500d1a3e964309745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd96581dd84c43081976e141fa59606746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea756e4087b47e61b5b05ddab01a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5aa630598c010bd8f6d44e90a456e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41406f092bdb6fc4064ea9007c747be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d41dcebc5ee368a06ae2682507bdcb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53027a87aa7b54e1573ccc065033582751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7333599618a665d09962ce80b54b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346e733f1503301007715561659595d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e973e6684a34a866fb0904ffad00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2451536c604c5d9ed4c02fb41ffd0c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf993fb977b0e93842b2d51c207a9eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e47fe521fac6a56f906a627eb06dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea82c646590bb093e385524fb88c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0438f5c833949857b6ab020beb0bf64759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450922aa4920b0ee06a216091a007b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35a16f6642562aa1b0cd7ffed142b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d2154d549b8de22b675345989acb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddcf33bc691c8123c1d993218ece424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ba8ce0a2b0aab559d12901282449c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1cc5dc89e971d7a5f08be7e097c446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef47b089a5bb4697c55ecb86b6be93b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dc64c99c4b249822d708aff1f06e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a9be214eda244da8cfec9b96a8a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf595bd3d1aa25210a4ffe726618a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f85ff9680c7b9f0aac280d8a769011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac6d0c7a2c4b60c72bbb9cd8f15fd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686647482bf67d5396ef4dac02129c3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd245c4baab1153e12dbe103623130314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eca1de3a1ad265ac1edf61c27e86115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b935aff2788b2bc8846b96209aff816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b2720f6660bb7081a726ae49250e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dda5dcaa93efd79a7de58fabc5fc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d306991f415a9096a9621ec618718019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da249b08e757c49f2f3c6847d2c869e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7f1d3983ec47e20f8e8aee11f14d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d6c151b1adb972ac3cc2108bb2d7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783145775369e76c538fbdf742781c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a379ea3cb00ebfe1e826cad627f8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ca3582d4c291f56488afdfe4b58a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9f367df396573d92f449f745faf5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53745b0cf383a23fdd880274248fe3b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29595e3def2907a0a3f62c61f144978628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18685aed6c6125dc0fd742e03560b09429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1fcbe56082666eeebcc4ac33784f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab82ccfb90c3bb3960292a570cb0c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbf33a5f56e1d9c6782db56adda8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f994edf3c59348664991793a79b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae46b6d31aecb62366f77d669ca9c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a370f31c2bff5dfd3d3bd0f0b2e231e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807adcc7bf39aaf813f5fbbe5a1048d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ddfb475c2ac7251bd116a4c5a78ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a63272401778889d46b20629c86b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a24f952075b286a1d2ccac45b73d4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b0c3f010bdf112cf1bc0303c6833e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaeb3eb15118c30444acd43d4dfad741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c898d3b372087c8387a41dfb50e67da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66e3aaf761d63e86d172fc08b4578043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0cf0b401a120ea0e32154104222d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713b9e4b56d4baaad6422c3e68bd3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043d8858ff7744070cf38ddd5d0b6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e7cc9cd17dcd866c1b8f8b88fbddf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00341d6c0a3a22e8800ad0082166140348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf865591c2c1aaab3fa00625b32b8a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0237042f0791cbb8431b9fd99d0ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2f4904e36090ff7cac790db5fc07051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da3807056008ef8d0c125cbed5661852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba28461d4c8dcbdc651f11972fe294553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f20fc6cff5e6258d651b3c088034654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc30f8b3ba69d74c70e9ce4c9c6e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eebb35cf44cbb62165e7f89ec0fee556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b330525e0dc544946a2d5d083b55ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8964bdab2f83b5f56e9792d92ccc0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f1be55f486f6e7316afb502b2a26659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520be10ab2178746c04c4815a59835560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd02b8a3af0c340d303c56a346bd0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998400a2b89f6910227a0eccec6ce75762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e40bf4437a40ee65f74661e6cf7f1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66e6143a5599bd463aae483c0550864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ed7ddb200d2a11497b724be7617f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6a71efab7e987fab39a76dc473ef466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c61eedfb43dfaf0bbe337102089667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2d2095f85f75a64286521b43988868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f43632b49439282c7085b2e22b3bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e93156a707c58a2ae82a00027fdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865468d3365b8020bb8ebf77c0401f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6dd950773bae1504d3421d68102e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a79ee00419a8183987d282593b74bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd9fed1c9ab9e5b9eab0c669ee1ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ccad842324d88db21a022970f23775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bdb699f99b5b409032655fc4542ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39d61ee6ad4e2c97af9318a81e17c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d4a61226444cdf03f1a3e1f1ac37b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefeaa9cac0c4cf9ca38eb150044f4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc6f1f5ee31bbb402efc7ceb6368380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5faf74b03421f4fd3d0e03e5c363481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c5356c3aed6c54bc7c87b98e5ed2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8741b8a025159429576f5653f22da783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fcebfe082a23c3e7aba99bbca67c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e272aab4174bbc3e3e7df6e3207ea685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b42649a6a9e4830fd344db20693c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71bdf6b1e4e0a070f4cd36738b1bd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeaaa20b2d6c361f7d7faf5e4b1b1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206e6d6d41f45658f8b6c3ef472aa7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf3d825f9f606e89bfa5e052119ddc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b33854d8d2757e2feddb15a3b20c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030e044bbad5c86eb0589c7b4a0e0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287753cbf89e2330aa497f2598fc5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7922bdf2784f959b471fd31c4a32b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b2a95334c07708127ccd2c118214c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab602baa5d2838c9c076f3cc5771b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909c3d8a1c70666c764cdcbb7d787e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e6f10f2f82b01260339bd7a419e6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d8de6999a7db9a063bd2995df42dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589805246d56d8952804da3233b30b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b499b1f9dba56735e13b521f70b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0371a45316276de3818bd0f09a64b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459224972308454132c2f655bb185ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91678c5222d34496890b1021ecd0a66d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db8b1ddaac793ad63f5aaddb9bf98a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f69c88b256958d24476a1e579e7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4aa51ddc4037417a365bb272d01e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c873c79d9e4273497dd296942562e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0144e595bf1a99bc574252d923ffd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d614dd2e6504bcb821a0e672f297b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45053d1b8a10c7ceb125c09fbc309a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b063e2295039ad269fd89f2e4fb3b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae64e73f1907e7728b0c8d2fddcb56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4413e09a2e568471b9b32a20f025d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1e65cfbe30df731b728221191169b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1902c4825aaa9a527b70a41bb47aeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba597c4dc4ffca7a00fb07e8c26b5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a65bf9e659efe367248bed977214118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b28a10ab84f29e96ae2ea3c9f6ee9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eda930400bc5c0fc4dfcbdf6d26cb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2755dc5c26c62605003aff2d939de6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406c24766adce561e7cedf177aac4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350cb02be086e50d0f8cee1ec21323f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd328ddc415f47b10c37dfbf90153aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e7698daa99e09baf5d054700c0bd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7305b79f8377feaa3473e6a1df4e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40be6f4dc32c54e00519b45f957930c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2b7ed307a44f1feefa1281ff0ff31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168fd4ba5cc3596741898fd6788fe5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0897b865c561b5873446a75d4ba3e3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7d2b23047d713ec76e218c83b3690131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5912efba40ef5342a0af6d3a4df647b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d513d3e92840fdd88f4712c48ec0744133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf582fc3a870ac3e24ed09a7cf61f0b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cd608ae28565cbccdcc85067d21b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b2c6da8b3ee3dba58b697940132e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20887596671236fa66e3623ac25bb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dc3c25370e0605f780ae4a9d99d37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39d4ef9e2cc372981de1dacbbe2f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1230511883f3e5bbb9ca007050458140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd1e939a1845918d6fe0007a59109d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7426a83a2599c9d4fc074edbf15ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105519ca6909ea8704f9f68c2230353143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24a8764f950435df92b492170be7be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efa2fc38dafc513f6061c80603991a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff64260648e608c3ea21dd62fc5db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d26641082ece4938916770a146a68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055528afaaf9df59e45eca5a47bdddb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a339fa8c5508abf8b6dad78acc4c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04730ac744789b3dff6f690e9bfcd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b319fb12d26b22d0cb2cdc467846e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e206d1ff175cbac4580e413949c37f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3b568192fed19c3cd06b475beb4c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e442a54c845312f7328c71d57767154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd75ed7c338f1515e1438a145c9ff7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014b7dff946541f9b6a302314ef9337156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac5715524feb199da90d8f6a2f410157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec5a7455ce263a93cb2247b6ea2026158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828fd19c4c8e0db41f8fb8d401c841a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fafe28ee70f7da30f8ee96ff933a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38381396f138b5f06f81052531ffcc8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e078ac35034c1490211405da55bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f376c0534b835c6863969bc49cf9465163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49a5433c3adda3cb4c9ae9e4a4fdaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b616b65df1f9a6e8d8d3100620338165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257627418dee838d5e35e579cda0994166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79eb230f50c889cf46c2453ec21109167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d27f7685831f48bacb14febcdd624b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10bb08eb3751a4bece70ed340cf70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aaf95d6a7ba82aa423f707e08914b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8e524587ef976e982eed74ea7dea8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b346cef5f31b40a177ea4f4c02c11d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ac43c64eb40afbaea65ef921b34ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4e20300b366a8dec3a8581aa374b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b880d7d9326bd07bb9ffb4c86ce40f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baaa3e4e28b3fab1552775fae37531176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fce13b390cf49c57e79d85d66f67a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dbae55a5a64eb0507959a5c9e2444178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10154c666cb4ed2824fe62aea564e2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f23218f3bf791097ae5ea1b14ba03e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241c7757e4dea755d8a9135cc671f1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a135355ba668bd1d0be84ff5b9dadd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149299a7203c2cb6777ff48f619c6edd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0720a5a4e61285423b4e54bfe8eabab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803262f32d2896fce32acb05d15f466185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff4fa468dff42bee117babe3cf7bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ca83a774e94d7cd4fa8296f5e98e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd55fd12716f42d0512a4a33821609e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d2b8732468eef95b41fd492d9af9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d75d75a48b700f877bb32bcdbefe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6c29bab18d56d00dead791945dad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08185cd102effd42c8a9fa412d07cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bf2612ac4b03a7b291ea2ec6ba834193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9e07dc85aedbe05ef9f6f2411d43e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8c4fbca8baddacbc7031c60f1ec5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a0bc61d5a9a6c053252e4b2f66a46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd216ce79674cbe6668451a7c0b576197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46051f77de07a676ef484dd7788af4a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88693551e9cb88a2938b4128dd7aea4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cee5ef06f110ee16d20125e8e851200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e6460c63d80abb66ed6eef8969f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d308a94d486091121f2358b4bc99f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e222d4d60805eb32498d43a5d5526a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18f7523c1403d5f85e1570731f10e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18faf717b2f3ebcbd34caf82d56786b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb4419fef98492eda84578d39fdbfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685ec38b2a2f152a7bc2c515fcbe08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b6c65aa28e736b1ee9b8e823df3f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5650b93d90e94b207f72c6d287b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e6d0adeb62ef99fce113fba45f3fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b3e8fb1e4baa30734967e2237e2fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aca26e0a3430346f288a7f48554878212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9523503e3bc751f4353f8df017c9a16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1095e5fe5b2e644aaa0f22ffc4c7e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f0e81244edd933ec068352e51fd32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496c1d5dbf3d7a66372b79b3da4159e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d784df0ca19382413628afdb03ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a5f2baa0350f90a50bbfbddabe82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8d871c2b5a37d663797ad5e57e66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce715d13af7ae884800897c6a6bf8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcbb22c171dca99d17480ac4e80c71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658ca1e95c8440fd087e5b11cb47caf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5adaec95dd8c0f897f3b4c7264fc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e20df819bf4c114de1d69b8edb3f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eacc1e1c1f39520fdfa074af8c851225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa643cd832cad031ec1a611a92d37ee9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ccc811620cf8c4dae23e2d074f078227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cd55e842c93d86f1cd8ca9386a606228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddc29f554ab9e6300a583e93bfe19a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c071c38312f53aa88ca629be98bb73e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ef594cc31801d1f2fec85216cddc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b690ec60f78a83317138d91be5be80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601713a5004cbaf1505f2a1015aa96ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cfe42a44b97ebbbf6c5a1f60b6b77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9185b6a195f7ee83f6033a3e11b633235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeede524178179510d2d7b4e929d26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a62fadb5dc43f223225786ee6f2ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26d82e130572e9852ef4b135310973238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5c6711284de5d85a3372c2828da2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9079bfecd1b84d80a09af00a1a056240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b807b9f4f920075272a624ccd2c1a24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31a1d3d10cf0d8a094bdc5b3b5fb4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc90f2f248d7f7ae9670ca49057295243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85834998ae85c3682b08b05b9f55932b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3428ad6d01257ff22dfd5c96abdea9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fc0b23fd32f8833d2883b90ff02de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719280a25175386c8a4a474020f5889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ad164ff59169ca45e45138e1bd4c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7208b66edc7d56552663b860c14162249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f7d21c053c8bcb1c13e2710eadb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407c92103f4e117c4f069840f8673d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe4b9d95ec3a0f399e60c85d4fede7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67dc3396d93ebef86d72becbc25ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5db5d79e85b666f7636d312ebd949d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357cd4c906f3f31f2c9679af7331b44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1918de1c18cbf1b24bf3124a24dc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dacb400d730c541317d22c25e6ee2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f24ba229e2841234047371e394459258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77881f7032f040e2a4cc124be1d6d90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb7ed61abb99f63bb1a0b82b503e5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860973ca9ca9c4c1458cfaa85d7cc26e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf222676cf97339d543d1da5d3e878262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140588e317e84c2270a293ae12ce138263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eb6cb1f5fe04821fff5d5364e0e89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1087962a571b53a70580d293edd86c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7f77f7a450e37ddccdc3318726b5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd069c317bd8ab28b26a17d766a45dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c145350fb46aca936f4b2a21c5900268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039712831e5e4642e7b3ddccf2da99f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a315e8933d06067f0ecfae0d4d680b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0be18e01c2d7f8f500681f2ea95dd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57f9f5601a0cdacbcfe5ef04410dcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d414a5144ab66375c7a1ff1e3274e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316149c195e538189ebf1eced3030d87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83337ff83eb41e98b585ca357cddc435275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b524a42d640f4f4cf521441183f5ff0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c065309de55225eb3d6883cdfdf381277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6bbb2e9b5e32f0bdc5b06b5d9e883278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3833366afdbfa60116a6624007f60e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1eb1bbdfb417e34539ea9e96240ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfddeef6698d0eeb15beff2d486396281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2b2cec5599d69a5fa9f001bc78399282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827d93ff81bac696994c4e242b7f4aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0544dc4750409f862da6df6d96253284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3badd7318c366cb370b8b12c76f8b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e2a5e38d4383ee54bceecffe52567286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755853f78f9a62e4ea785b29a34ea19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f0b7558561da0d217b998ce6302d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107b08922a58d09fee2f66b5f39ad08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61168fe538b37153e8dc3ecf3f825d43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a9ddf38a8b6b3f770887e8a880fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d9187fb7dc352b5489f5440321dc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcebfe34d2b882624137fc219f21b32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014c79502b8992df3b7bc3a5a4e79ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657b44b9c5c0ba609986387cc131afd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007592740fe33e97edd28b569bbf653296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1d24dda7398c3eb8d37b886819c05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a2784323807d9aa370e1160dc4178298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc88c078397fed485dae909d2e6aa7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bec1da18acc531f0ac092997d63f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a88ac139a0ba6226821206274c51c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ecb6b526f6b7fbd189f19e8646bf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7ff8e1c3f92b727fa5b581a2bb7a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c7fb7f9a3f0c75d1e2b015513369304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e793f0c509fe7a847038b6524edf20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4961bc12236b9447a5d851303edfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201127331562bbc701813d61e28f2c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93a94e27363d1a278fa01fd9bd843308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b777228303839931c21f2798ef5a6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c909dfa5ff57cdd697ff81c7fa124d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1b628d24e42576c1c1f4502b6d0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede3a1e9953606ebdd701fb1e23acda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c183f3da37385660e62f234dfea298313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821597b7a3bc78c1a5906844e9acaf29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d66dd5efc7fdb85e8abb5f46238c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f100bc5e7016bd1bdf37d4dea034d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee052367087e90bbad6134b71f51b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7867937452998d58cbe82fb25a2bee5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45852986f7fdec62cf7929f1b10034f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec252f631e4c3f9e19611032169690320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86eab084ea715a6bc8a55437feccd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba3f03ead354062b736f0a37267fd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79846d619c3e56c21bfd9ec45e1996ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d264d02ed81a33f3c1d4a4e809e29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237057916793bf5e26e6547a1a79604325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6b334d42e1c0675cb73d05728ea2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30233901bfe1beac5baba3e7d928df61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739abb2f5b4b8fcdc0b8b256731e90a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67f4cbd7f0aa453b74632b967752e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1000122b61750d8a16b73e33aaf98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3719642e1b2312cb617dd8104f8ce14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e11feaae572d1b22e5ff7047b8ad31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fc7331431c27f1f4f5636cbf6c858333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c3755bc4ace6d66e9a42cb2700022334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501844f0a17d0d141e8a32db81560113335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbe88e370dafcc41ebde65faacde4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe36b0fd9791dead7cf114ae8b8fb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0101c77bd0dcbc4fd9f13b115ba0b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d8d0db17e4526f2b1f44518e7c17d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a611795ed04d4b9ef4fd083a7a8324340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4ddac57f350b296e31778314296a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a360e6a24d25aa97ad6fce6406221342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686d5bd1348813471c93417e7e7f6d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3739753da6635e6c5d0de7ee45321c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32069e8acc132023d1174b25db2ebb31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693914e1818edce63f9d7ced69d533a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac49ae98adf67fbf54edee97fd41c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8a53063594e5942c54293d8ff075d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856e0c1f7962b7bd672f829f999fa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7fd567106bfaf7ceab8b377673b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb5fade53709b2fe4a555ff9b8498351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3af1e1b12ce69a4cc4267d3e0218dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455f4bbe877110dc25cce475fac7f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d521ae257ab7cdf348977f58de116354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0445a2486f3a4e75ae8a2a7f826fdb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802850218e1abe346380313f71a9b030356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de73db77d81f4bbb8789d7afefddf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c518ac08a17e27d3eac23d911da068a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c26e821791bbf067228301d2704e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bde0baa82bb89f0edbf7cdb64b17d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85d7959ec7dfb24a1963940b925a61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158d3095ded78877d23da90dbecd3e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904d1fb4efc5af8198f01e9e270b33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d416611b3c9287af2903eb2eec5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda326e777df98b40a098d7bb99eef9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab548980d20da9c487e8ef85a1ec540366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872ea6a9bb6f32770bd31a0808da119367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2fd9e889ea4d8c8167a01c6f66091368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5367cb287c311e8e63eafd310a8f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28a4303a158547218a65166f9f9a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d6666330908ccc162763cda278c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860779b5a51f38bd408212f2b545c1f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5604dc2fffc2d14f14aa73541a3fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac655f7a6d28d3027e00a26344322d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb54edc178181e2ebe6d8eacb2a59a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851ebf05e1cdaea96766c29540c9835376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa39b8265a9a28ea19520483c84c8bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c74d7102db68e128e733b9c7ea10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e92e63c2005d7bf908058d2085367379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de7240e980ab4d7f55bbd62d6f99b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bba260e44a8fb106ac9b3ef62276c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aad969fc9c783920635c14e3c348d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c0954c5805eaaf608e688ee35a336383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3aac68aa7ad98c13a0dbb11ed9ad4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f74d17023e84c6b8bc4be9405ed6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7c87f632aeccc250c9f2d85512153386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb0e38eb619da006b8bc46a81ff1ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea13d4e9987b050bdbc0e6d33d53da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4c761849d7b54e76e652694aff476389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7641421d96a757b6a71da3626541390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce551c986d901b3e1cfed33a77d1e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b661524a70016b1b622c9a1ec6b95e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0f684d228ce094502c248365b6a65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc066f4a2a8b02b96fd1689d825dd81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d34f27dbb6002d5da388127b5591f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050cbd977002eef48463fff3116b46b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c52ad98bbea396aa785dd4e21547d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e03fc1e7fe94544b70f87b051b8e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2316f3727154c46e2e3bc8123bee4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e009d6cc8eb00f19f05f36a16ae350400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0abca6993401dc64f445dd5d42123e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46533319a36a58087e36abec11ff4cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7587bfe6b3470f8820d8ca3045515403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715c2303f5ff565bb231b3c9afd4d43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c822ea804d49b5f65e34b44027c73df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4ef56a30c89d56f87dfd418dbd07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d6da8a109e012059a449a10924ffd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d865ed02c8b92b9ff8d0d5bdc317e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d174492b2b63974e94ab4c8ff943409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c673df5662d3212bd267f5b644f06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38208c734693e1000a8de87288954e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f774ca580335c3bd06ba6471d9b948412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044442b0b61d1b301c93a53ce4e91776413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe2f63ecd10d8e0667cc04e9af3b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36f0cf8ff1478424baab35c8e6cbea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf08fe257fac01ebcf1394656d42d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77111d3dfefc695947a204cbaa69ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037d6b3589bcad87c8f5482f3c6ac2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82b18afca9dba7778f103b3124c1e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb99f7431b2ab6694c666fac5a0411420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adfe8b2bd4a367b9e3d86184170e73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06341e3bbbe187c29523c09ea36de1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb28db6d8c2a7d3d7c7cb6122f20380423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3696f89384eebb13a598b2582edcd2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad151cf06ec80758820f5017f0a120c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bbc17ce73b93290b6115088569dfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25426545388d8c467bf77a2589217f3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765316f44a3d0e6e2b9dc104a48e4af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cc5e692f03e3d4c6afb272db5dfcb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80acd6963659c95df77b15eaef99c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcca58e07ffd809cbd83deb0387a85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971364f5784061b1f99cbf652d1aa76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419e0898c416a6fa9199f67d741567433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acc832e6d901166ea6a4cab7887cc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162bcb041c7d870d36479b37aa2f3d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efd1183f9f8aa93feebcbd587bbd67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee4d31c472b657182817c644890366437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfefe6cb1c084a49d602639ba2a768a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ac1a4e17b534dcc3cc334d40d7b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c33700bd29a6a8d108a3d4f7250fba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81af203f5d82e8050dc47818b6e2a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e709e79403e475c93c4ade8c2d20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a21332a1f304c326c1ffe29f9bb8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb979c9ee899dc2dd2b869f658898f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd6bcbe54ada9e6a50b530a08e258445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267564fa8c565171c8c1bfd1c18cfd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55127000d7f2b88142465e544d134e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010675c31b3de2318ab55e5e6ac71ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872310e24a86d35127244d1e91c0180449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320a9b9476288f30012d9025d351c95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad14a453f580c906a52882bcb27324451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2c9af9c2330f1e6af9ed015f5163e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf516ce801a68880ae547241850ed4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb72a3ab400f86b91fcefbd6b619fcb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54d049fc311a3430e4e0fadb5ee46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a286f8934f2a56190a18af8c55ddf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71bd504b1f06a635d533498268d7ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b02b9ba03abba2631f526ab66b9f6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ae1fda07171e9628bcef1b03b068459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552d28bcc622c8e30c23d565822c0fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79915fcdefa0237ae3031a2fdb4be43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da603ad0981b15098d33531f9734433462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde220814d5ce08799a98644dff681463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a42ef73874365fb744a813ec8cee73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f9c41fabbd47be26127d733ed193465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611d443fc8c2fa920dbf0c5e74b6c32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421724cfb930a98a1c473a38f4c9f829467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc15b2fe9458e8e6c8bbda5a77cd87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3142c158d142a26819946553cf31ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673155010f36e49a25b550b62ca264ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa543b93f6b40912b1bc65728155d62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467cefd6fc1400762902a237a069753472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080401f409ee3bcf3704abc930cbb678473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c939781efc157c6ad4311e94560cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db94c72a97e0ca9e443b798c5b52a04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac54cdf8e8b4a7f78ebd4679bfc95d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1558f8d91cfbd8211acbaf33734c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007576560e6ff5a5aafaff41f6c4e73a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b21e31df4fc15198e7bc8291a83fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907fe1bc5a4c2a721b3320be93c1b5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765030717a889e597cd762cbfd8f6c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f57b0b0e11e3a2b8690e7fdb681eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6211ed5ecc48ce4edefc08d60522483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16493429b85ce183a2ae2b5b0fbfd28e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d386bcf7d8c7838ae45e4c16e6e5df0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd78fe452ace221e0a80039a69c69e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0bf22946882b06c373f12912cec53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda1b38d9afe40cb5408cf7e48f4d23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a400bb7c12badfcaa6980ff7b6c93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3508c93a6e22c416ca217f544d7d3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f1251f8f876b8d07a9c6067fa4d6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d851ea1a8ef5f2b652ef8e0f51a68d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba158098c3cacee5e007dd5bdfe5c79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1663a4ac65f983a8ba4f3f2ce435fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150ece005ae9a2cd43142c1213166c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57c7105bebaecac7cc56b717cb9118496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cadca83f7b2446a7ef8abfa804b3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada1c1525acfe02c2d25b7448357a13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61c67a3151e3b3e41422a2d569cba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e9cab57926ecacaffd16ba044aae8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e369346e19c1e4490ebadadcbd7758501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e915059b1bf58d2009c746cf779da7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d372a8d9a0153e8dea67a5b9efa52b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fddc8ed9e43d8c839df9250207304f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c53bbd0320d21ac93c2d433b04c1a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3daed8249c0e06b6ba0c60a94431a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428cbdd4711d358855a2dbfba3975a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5fe43ab5c343490d2afaf9ee697de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d4ca0aecec5c33268aa394c4fa70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87009c6ba0d56ca67e9c6eef3a5a7a48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b31dbdcce430f3be0c71ca4a39f23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6d09350222bac4afb017e0d046975512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6f010306b6e41877a7252deb5bf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f63437b87dd2c418c28d5195e80cb6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9cd72045c9c6f7dcd511ee08c2b8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dc5b03dc9631b6dd0fe317a58ff63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb95bf025ce3c96369da75a394829517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470e4c55d901305ddf9d2981365f981518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc522bc6ff01d441fef564d55c516c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38838c4d01bc7ca838b36fd9c2d3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc2070689cd1e9c965cca7827eed84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14411f207c8186c97f76139be94ab55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6b4edc9f3e8f913a888f5a5148309523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcfd7c849a720b0790d8fd11254d02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbe2ffe4472106a0811f378fe378c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd546de49b818f8b26e0af5e36aa979b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90a96cfeddaef4363458cdd1ced38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b05e5f9d4265b79ccb625aefede1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ad195612bf9f77f620fcb88dcb982529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ccbfb694899f836f958936811a8be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4265732ccca3c7ea6008169be506b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454bca96eca915a0d4c995bbffd8340532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c78d8107a1beb18aef6b21459b2415533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e60e4680a938e8a8aebe1c98fbee10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1850c8166aba54b63793b40038f7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12a77d1bed483c6fe8bf730a8a8b47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d5c3a61d1c2d25e74eb0c01ad1539537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e07f0a3f03342f9d833a41bba448a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42b2e2a748f419663fe57fe861bcc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f144e90db315b11c404372751acb75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db58b47e9f9dbb966590a27910e8d05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78905657c94974d6c7d11f98369b43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b694c348d954bdfd3ac7c78cc16a78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eaff9ca8c6f265550bc69d7000cdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662a59043ddb304e1a9fba6046a93db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7868a6032284fd9f67217c703a7a19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b170825d5c15af51f6f1545f24737c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d79625c265e5cd12fb802de36795c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad5247ce473911aa80907482625835549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbfbd942fec40a1681d1711ab29942550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e50559aa5906de14cd5bf2834c43e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510cdb005579d0e3e3d26341eaa42cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d95546d513bd01ce99c506dc9fca50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e0c2e4faf78206015a011a5e0778b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7969fcb18036908a7978e6674f7a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c4c4e0cf6d231eaa1c18f34750c33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829e2397166cd06fcef493a44e63d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b00f4f5dfae453f44bcb1107e53c51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458245bb98f1afd49a1de8ebc4882cd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ca45b66bf7edb11659ced8cea6f2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b29f4ecd55d7f1ab4c47b93bf3796561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939f9a4ae00764b83c46d52aa84a35e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c26e48df7c452837f52fc3741a4e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96c3d9f21c6d6c2f5eddafc3bd8d3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3fec19ace5e4039c0c9bb82f4edf0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d4234ffcd62828e9c302d992d4ce7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2d899490e08a368c46cb6c8cad0fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195489ab8964edb3766f5f803e0bf857568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4b5b44a026c6f25ce155b1b5a9b49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2a7e9f451b56a7ad41cf735ea79ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b4488e085fd8e5dcc46eb805fc219571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeda7738bb985a11353dff12027f63a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd6a5cc5349cd576e8f5e81d7caed8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f22a1a3dc3e0088a639d3d08bf134e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d033bd8c0c1c2cf7d208aa56b5d753a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3134b52d99a3508dfee44bb4bb15fdb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843f938adcaa89a43a7e8b63f74783c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554d67a5bdc66115dae71a94f193a6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c689527e435750ee41a256c82293893579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286777ffeb58b56bf30653f7726f8b87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873ae217bc70d5c644c6c79bd3e42e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2492a9cc9e0bf18a87c2203b43c5d13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe2b5e3ca7abc08b757e71bffa294583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9a79f6db071c98890cb6cb32e19a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb7f5ba2fb948f39f43d8e3189f790585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc33b0d3e0471dab2acba305adc4db5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3a5cb431c72e6c6fc48db9b33bb20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4308ef1dd4da81294db6c58614ab790588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8960a19e0ea5f3407d1f159b4b7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26171bf1251e5c346f2ad129269cbdf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bbac01a763d42c83c7d6c0daa684f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf6d82d3a098f6012ab33478f27435592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02744b09cae9f14a114dc6c0b10232a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d84c5c2fe15cc23367c9f78ded8c62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16709769e08d3b2bc64139651d24bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c6cc8634159fb79fce9d27c6fb993596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e94707c2598969dc067c7483d06e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d876dd5f9bb99570e232a755d285f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb71a7f84d42975eb007e7c49f74aea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8ad61576be9784b76e8aa33547d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036103ece2b6e2318f6f4b239445617601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280a55ae652a2a2862901fc4087d364602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92372f6f625aa7a83ed8da7ea03313a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f288a01bc3d348c92d2714b270325fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7ec725bce59bcadcc6af519bc8cbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8912225ab9becad855c3d964d31ad2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c8ab64def501b8d15f16547a11294607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858389f8b6b53177d2e8bab8adbab95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160f359cdb42cf7eefdacb217d6ebe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b957d7462ceee9f707b636a46c81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2690842f72e7861a7bd54c5caf50e2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6243c6d8246bad9be1f178bee1ecf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e25a41baf589a57f1293b82f8d425613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeea6e0738be3b5cde9c962b3fd599b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb303e66a875954d13a35e84b3850a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff76e2a0f611cecb22e6e97b6125ff7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e915edcdd4d01fb985f3f27f26937ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16591fb33ac573afabd2a56cabc107e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd77855c29c1da95a2071adcf2e0cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ab26f9ca655769a129cadee188ced620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530c9dd64cb666755f8fe9389f628ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde0b6e71ad0a618b887fe7cd316b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee636f9bc40c87e9497bed9a89ef988623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860e03afe9fd9654896db6109037083624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e21da16957a6319278bb446d2004a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d78d3c738605c9562b43eb48f8887626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee33a8d9188b86d38fae6e78ef5f1f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f35385f314a80bb98d554543ec8e1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eacd61ebc6056db2570780db050be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7db17a7c26fda7df20e1aa321cb6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c15953305b53725bdd53195db6af55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2142d1069310dcf5cc438d3c00adc76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc434dd94ac64b047aa4f2431d3e5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875edbcf169737018be1e88d033de99f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5571affa0be88b97bca44160d398b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea85210a9eb5c073195dd76d6950b57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60aeb30a1e43c472cdd8b1d58ce0af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ca8902191e7a656685e944b5f6be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4c457ac8a38c76b7c4376ef9df15b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c5e3805c960c5d8864323d95c5703640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce521786de91e25291f6d55efd72678f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa1cf6aa8ee0caf87866d783d5cd61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c90128881be3f5e515a7a5ba4e4a10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db9f686a7d48e08040973317369fad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e7e7b08cb7545eebcfcad795e51d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c7298580baf250cbbeb1421adc5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a5e35e5300b573620689966f0508647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b3d266501616419fdac84ec54179f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65ada9076cc6ac034da0a1878d3796649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece82d3090ae25c3f0b176251ddf4f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b87a85e398ccc84e0aff9a6169bd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de1e47ff2afdbaa7dc95f3cf59e5b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b7ce5f6cdc754318ca3b202bb6326653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28750774064c39fe56ab9bb4a68d1153654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab4eb05b63df8cdf728c6863c24a3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc835114b3234d227396dd197e4ced53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fc39f9721bc37569faa9e3531451e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f01161827459142ba7e23e6990509658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01578b50e09232d51c24af618d2605b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788faf1f27cc1b3aa86a0c8c73a465660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78ac77313e6a597e9531802914e7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab85bf5628ba0f0e0fbbdac7ee9846662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ac18bd2e959f09d34f3d92dc2ab52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08033bf1428844122566e46f5946a30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8f27a1e8f76575f951074af0d7407665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9925c3725b8f1f32256929a121579666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a53b7cf66a04d03e7bb6a9b5a5e186667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf21644e2572e027275e040c70c7e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940ad148725d36fd71e089436fe2e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da0e5e51ac66a4e03f779686563da0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692cd2396cf804d4cb6f8e3b45a1074671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20606b3676aaddff04f86c6e88c17b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9fcf891d3fd99da24b930508ba878673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a8ec128a60817c75e24931694e79e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aca62bcedbbb43fd952c7910d410f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303d907b0519a49cbd5dfd0acb14540676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ef9ed6be5a3546d385c74aceff44a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092d41b1d7e75123eb406f3fc495687678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d117ba5bf30b7ab68a52368c05601679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66cd90b113a047706cc063378f793f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3f78a0ba862b84c7140e244e2a59b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1d5a1bdec2079d5fd598e2b44c4d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375777f1da228201f1e2b40a67d9d57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e9c50c7c28fe528fb62ac3e78b0c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33a25135e09099bc45ce47f537af62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83581638a6eb0accf30a3bbf46933f47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7db5a3c36e66d6f4da1885cd1878e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd9aee380544f688b580bb510a48e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846d751579cc2fe6dd6c9e2e199c5ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98e61d16e4623ef355a000c508b49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3dac33b8508c2a74746715bc35efa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1575516062240d8c00c8f3c00d43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336ba1fce448ed92fe5459f3663afdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2141d5a5852c76782ddcc3d9a87c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc59fc8767fac27472756a5b7dc857695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414982913a67a5c3520d59c53a3acdfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746a0c5da22464c0e1404573d6b3bee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec8d05e59e0913e664d1f1c1712571698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60131e9868ef6fdf05c167d149b4f462699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a50084d8f3481ca588ffc35a5edd3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a7aa18cfdc9e8a1af658062a0787b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa234736d6f3000c4f9b2f1461b43921702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a11ce4718bf84ebc7773067558a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fecf7809bf599c197e758aa763c4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b6a02e7ff4979a6a0e07bfca632b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a07c6952676317eb45158dde27a606706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364ea37577bb5afb76776956c07af9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e1f67ad0e557bd2f494c03f3eecc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa22fd42aad485a524b3f7e7054b94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f436f1abed53b15998d57befc4118c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ba624b110c9ff9ebf9ab5c836a5bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b43952cf32317cbff3eabc2afcb737712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d449f1ee9ee06615ce773fcb84531713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6458b91f9c63ac38313ca39d124e81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b418c7f8bd5bc0aba7ea04c6aa7cea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca88ba01dc752d0d27e452e59d31ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd146cf72f4ae131d915b7d9e946513717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5890e105122275044626c29e3704c81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155caf39cfa1c8c3804e5f16b7517754719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d424a41ddf3b269d5c57219f8b1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a301661aa15caa45e48635753866e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd8583bcc39d8e6a043aebc62cdef6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65150c48fd63f8914bf34c1132b846723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46b16bc3e34c98d57375340e1afd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8cb64420e5d8f9b1cc51ff8b756a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12069d6121b7db7afa9200dc1ea78de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f70a4e45eba22fe040580c3507f8b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393aa1f079c3cd60c3292af07951e7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280aadfbb3684e115374fbef7c4ef30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f36cdc8b8bf39b7d72766c7c2688f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2749f8fc309ce38d9134ea3fa38761731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc93ff1b80908eb899fc63b3921bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fcc589d9522ed477aaa3aa9c9c27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e962c1a448796ef521da43f3f96d74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a72e1dcfcb0694729c1fb8311888d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664bae0125e0ce9d682632e7d806a74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a08cf762f16160f84ee8b4dccd9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78252e1060e46e763316b90bc61bd6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b027c39df984f93b06397723ee2754739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd75774edcc4460b2856fcb94d43c36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439bcfa44bbb0dbe4849525b1d53662741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c90ef6ffe39efacf9777aa1d72d79a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d271e1179bd9231cf291d452c8a9256743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b90af9db075f50a62fb7f28e93e62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ede6e7798932de8dc3af7bad5d2a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e031998daecf9c8c4591773bf7dc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede80f60fe5484a83b563fd38d330201747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c7c75579059a89970b0ccff88021748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b24e1e54d3314931ba0a5a1a8184f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51def4b3f36ab519c93867ea5c0406750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cdd2bf54561a9f4180a10752b5205751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc346d6d8e43332cd454f4dd6b31e38e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce839f060d64d1577f16e743034fb84a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b553f909ab8d7894e01744b2d98e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911386219bff8f7860f84acce94345755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d43acd02afa145d9e7b86b1f7dac5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ceb9cb7ff616e2b586a7a50e9d94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9355c77d84d062eb13e634b0cc0fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3680349bdbac05e68cc5af503e18759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>