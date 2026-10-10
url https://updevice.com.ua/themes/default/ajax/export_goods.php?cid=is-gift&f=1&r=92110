--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405ba468a29cc2a3492a8f0205459471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b038f9ebccec16d162a52f33243522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e63bbcfd87dca0ac0584a89ab5ac93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da26a514bda29263482f990486242454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ad016b374d82ecd2f7387e07dc53a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263bb90c1374612e5a660b5f7fe5f306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1fd76f38413d2b7291172c19e50f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d42e752da4240bae4014e15123d8278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65684a6481341e303d55369dc7b28c439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5e2ef45330887ecf0b51d078df26510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cb921f1bf60a311a0425700b1b7fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb25c912f13020fe847ca1a92d13bc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee318c8b36de77c8c8bc61714852713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89e180c6ca59b5b522c6a9a2438c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97fb12c14ac1d2820d7a1b397dab2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed5e734a7d59cb9c66b1cc155add0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee9e1c6fcbf6414d7fa124e79b4bd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2fc95faa2b1b5c13e0a6b0875e31718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71660ff3041890f92e8f79e350d7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0926b6da3879f680582cf05fa3c91420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5e938085735014370ae638cf433621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e0b2718e6d504b25ad4e7083fe1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec884ce549762e4070366421c5a33a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182737c41e14464b9a4662973462844324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec013bbe6305d8ed92c39074f6156425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24c8208692306432ba310cdf30ac1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3abd2299dfb088f00045b899b1cd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fdae942c3b86c43a2d70e222bcee328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c87cb9b8863509074d41d74a08d8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7aab3072140f6f245a333bc374c8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a47c76a793c516531a21198261672031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb90a2af82a1a6546cdbbc4e4406e4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa247c69f8920d74665c957bcb03faa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2418ba3c7dd316d133cb5224a83d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7f1eaa9a8dc803ae5817efdf144cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c396cbe22dffb31dbe6cdf7797c7fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dc8ff13589859fc64b95a79c0199f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744131c15caa0597245a790e0bfa39c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d4d617479b3309ce98158874b7fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406720dae4158ae6cff2fecb5198fe540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e3abac70d05f4406708c6220360d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61448d74650e29e983b7bb5d3f70502742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713710d322495f04b7acedd3b869c1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f635576f19521a488804345db86f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2850c70fc7200882ea01722eeee10f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f50a7be62c49f2791e1be601d947d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f96283b36abfbee637e74f1f6d04247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915184fd1194440cf37404b8c82437248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040e878718b3b9fd46dfe5f3e17cd8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59acfe10e9382cc9009798fddecfe150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07287263baf09afb132b034bc4e2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4e29204850e447eda6c16693a6c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf97d8964a5eb4ed55471a70f12753e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73edf7d70b8b6d36c269125238584654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619385c462f078e7bab12c641711605e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20a3504f73e6a46a722b407f0367c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacd593caaffb98654b541105ce256957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179bfbb9b9028f51ad5a75b820e01858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9618599f3a2086952c6e3307e98572859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d7a88ecaea8eec23b3797456d2f4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a981c4979b05314a8e0ef457c7b8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc0af4720595822930dabf279ce93062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610ba57dd60ac7623b0312f2054226a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd02b53b1308dae4c9a462478b6ebd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df8dcd9f088c9d393c9d76acee6a5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f3bd417024c48135b7c15bce388ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f62796f5510e7e1c9d9a422e599967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d7d590621231b63b5cae37391581968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1bfb51a5c5c22df762e69aa0c890769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847c879bcb48e723464ba4fdd71ca470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adcf9fe9fb3cded220a4ee285abc8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b87591f939b235890f0ba0b74ce0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3659e3f5d6cf78a284ba9232df4ec1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df582b2418e88dc6be6240e1cac3bbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31038671cefcdc8df1e46e9bd3bec675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1fafe8b25e56ffd2d28da51c86e1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d03c203152423fd55fbf87a19158a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2233728c6dc6a43982e281bd20777c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cf727a17dfadbf2d53bfd21ff9d1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655a20d8a50aa68c89be54b500373ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09a075edc861f693b7f3b6a517954d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff737c1148e4cce480144bcd1edb750a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db508aa718559e111a290be448b44883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8075e15abb5012d57919fc204928cb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d7b4136786f40aa72a34fe752241c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3037098ab993ffe5be25d2559465f3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bb1e28e9971aff6bd5c7965b07bea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86887852a2ebdaf1edb29570f06787b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ceff6622f4c4eb995d1d069e27b2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de92110bc71b2c1d0573c12ff5bc8c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd11160f4f422a6f7ff92dc7ab3cbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa21d42266b7102c1b96b63be1996b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae772f1bd3d2cb7b37e89262f5e95b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301cff9433b0a3d888a6a420521b7cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c617ddcf17ced3dae121605cd1e9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6838cf189126eadf4e772de10a94b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ea1f9eb3cef3b5c0e463d770fded497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2f1a1be42b53cd481d6769194719998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d9cd7e60df9c515931968a162c82c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e08306507ddf611b4f7733c58edf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f470d745ba9c9ba4f4a45585966f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7bedc924a4429804d490e215fdbf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ea430c3d19870da931d4f04f10e56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e946911e704a0735405cd940c075b53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba1db038536431d1a1235e2b1de2de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b586775acdab6681d1553c2db1b6da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5f35e60c065f5699291a5f735c49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267389a0cb370b57012c3aecf1cb883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edcc5136d8e65e2ff93871866e37bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1541b86849ff19f84bfae1ca9233c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac359eeeb8c255a9483ece1ece6b344111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97637e775ca70d9d5005b3558355e52f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398db5f6a26508f536b47a52598b4b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b8cde4176c93c661dbea946f418a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadc32a6d3a8e9bdefd84e1e71ed8f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a253ce8cdbe30477968261a43b9719116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc45dd628f28181c2f652244db3027117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d4b08b06aa1f505f52d0362535c7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b004a28923e3443c0564124bb0116119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215eabfe5772456f706a8b0e77aec85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba174bfb66f078b6610024cb02421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef4eef6e7f575880f228ff48f4b339122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2f48a22b3350b701a55b6aaf92472123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff2ceae8f57333ae7cbe32848ea136124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaecf9b4aef6b7261780c51e647255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b92f3e70134d466d654f65fef34e9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0af6243292a42594ddad4507366ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552534a36050b1453e2c24ac4d10d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539358898c5f4d607544887c09e65e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856e89291226f22def70bf1a80dfb07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3f783c61fcf31a325c58098dddfcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495016a9e27516735ec43673efc0fdbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780ff7a2ee005476554fac463781c2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68f94663d4bf8cd424e8a99cb444f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836e4b9170a6359d6f1da5aa1be9985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfb92c4becee5e509d44d919ff6eac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949ab9a2b7cfe2f7a18ef95c204c4a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735cfbe36ea725721373b9a43167701138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353dcf5423227305fbe4378ae0c6704139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d37acdc2f479c87c4ce20cd5fe5d13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d4eed0787a8e26f932b8d8fe43a50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0de052517e4aa0171153db1fe91c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f84e630c9614a46e6e262bc7abec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc952882b3e55cf894ac3e73dd397f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbbcfce9cdfea0874ab160e2b1ea84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d490bcfb65165b2603cdbf027b38496146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704f5be15e5703a831ea9ad7c1b6c75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c27ff3c2a6b8d3e537f1587348b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab01609f6ce0763cf04f71115678fb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b511f10c90f99869fea01409cdb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95872ea614bb7186880486dde6c7bce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3cfde0981552c8fa031d0b752878152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0258118188378ed7050bee778b8896153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79897dd06261c0afe61afaa6554acd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f983bf0d057d2e82d0b8f65ac349d99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67e142689458d480af177fc9628ca2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477cade18f1d8bed40dbc2cf81564d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f8f9949eedb51f3d66ef16bd61071158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca8fb0f6b2b30cc71ded2c4692435159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c43096d0bba5c9df47b87afd9d198c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1df8ac07de9ab766e185ff8409cde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d58b876f0f01ea3f1ca503efb8191162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f08ab4f4591d6aa7199684ee92ce0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e55903892344a25c9c85eab8ecce8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b9fcbe801051af187ad857ee1d09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85811927c84c2d2b8e4297954eafe0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abc975ed007256db42806ba91fb4d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4ba13e9330f44eb6b146a3448e68a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e11470e5b2ff895451b5c36b8ee65a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986de7a33b7465f3e6b3ee356dc280d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7252032ada79d591c1d0f918a4200a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cdc8fb3438d6927113e847c5c746c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd3313c946e3bbe7927be4dd01dc86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1a02e3dc7dfd8f8679a8499c0e81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996ca439e3245364e0f06c79ab08388175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9d2ba28a8a336796b3ed0439f2df9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacec1d39864614b3fa69af04384a2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d3c6c465ff601a684aabe9a1958aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a61e9f21a018d547a13adb8527a51d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114df03e5723966986042944198d6cda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d192ef0e60ebd6cec629fa7401ac3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb9f0f622f0b2086f709d20858880d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d2b2a32f370631316ad0c74f8e31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1649aab9e26b69e47c22ec0ac099c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac989bb9df89b0d731d936edc7040eab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9403bc89a046343fb75acfd6caeb4c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fd6e0010067c0395c9de34567c32f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c58b8f436f1ece22c2c510b68906188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b72ce5dd61305bdb77cf27770ce67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e201f3bdfddf876034997b363cd150190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb04e9f82f1dda02511941d8d26498191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8091c19cf75b97127735eab934f6e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2cb712e014fb47054cc33b368b68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bfddb6a00f8a34add7876d66d9931194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8796ff682cebf8373e3ec1c02fca72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d1fd2bea4fa0e5fd2da3720372665196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a844658997cd13863f8807ec5f142ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57436e485283d23e6f540cfc68132e62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cba31a3467f4d984cca58c9137700199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9f9194a8bdc8a61056095b111246d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65b2ad5d8d2c19fca3f00a1185e346201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481af8b5460031f281810d523192a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd751a85cc495ee3796b83401b6abed5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90541614f3fe22bc1e3ae5973862fa50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd92026a679c689cb59930aaf09a93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cfb67633c2dc4df684f775e27f94b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb396ec03391eb7c77b54ee57cb93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809afbcfb0ee8c64a882cf68a0ab4ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05ea4124892a1fa07c81a99030a9b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf63b383b1d76efcf8529b9f4d6dbfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d56acc63332a86b436f0febdf6c2b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a03661f5d16d9a6ac259b9f266db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cc41098752cb51f9c2297b9e3ba6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89002f6dcc4ad80963a27ef7fef0eb21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0bdf91c3c131d791fd13d3d0316a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edeab7f5c574024b2ac3b02c9312f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20542363881bbee3efd75c410b24b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e52ae48df0bc23181ea3471ac51e84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e9c8decfa08d51f65494454effe4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42278a9f551bcf8f8e3b454ab510aa94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d126df8d5b24a1fada3022ebfb2a62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5587a045a344f86acba5ff89f0271222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a28cab313b15c890e55cc5e5f1ffb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0cd49925b17059488a77afb4bccaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cd39b0a60f283c5cdb74567a0647b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95c49f029544060c4e89c47ac984f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b95c2ec1b7f752681c2eea232becdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d83d46737b579303a2aaeee08068228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a290a7a4026a38ec9bde497f036e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495945b2f90e8bca8619ed42b6c5c92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fe91cf268479e4eb58536a34ee6bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462f9b4954a200c6eedc123896cebb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02001f1285a91936ef6a2cd4819dca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6fb3dee837490a43102451a740887234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7230869e845e012acc84278209dce92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a5f8ec7d81df0a2ed458ea51f6915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32db716031afc8353dd942a07c56be8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f349fffb9f562b2566357bc12320b8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc4a0121b20a70846eb9f0013bb39c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cbddcb779648237b20f2d6136efa4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d205ed175a2561fd986bc3070f6fbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c06352a41b88473758aacb0952551242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd158f998a680cbddc6f4fc28eb90352243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf54059d1c506acf6e896f8009055e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45268413295fbdaa43a58ba2a702e36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6dd70338db26eb12286b48e9fe8e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3baf704ddc64df1b700f45b26af8fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad86f46888360e482f5cfd4d7248df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3454df8e5fdc6dd86652acf4d8947249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b59a3a1601ebebd8ada46a7ff8a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4927f97dae00cba08b9ed097470c8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e28d9835538802b5ef67a3275ecc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbef1b8bd31965d5928ed51027afc10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618854312a1cccfe653b2a8fd47981e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864392d0be48b491f845eb8f5ab2adf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01c99e77296f1baba61905c14b8e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432ce9fba5c514df218fae12eba6b36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4e63a8a3af73a6e42e7e5c456288c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabedb44230a25b19ffae85950de60e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a1344961c3d83f4ab613c93548344260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4209d4b1dcc09b6f1e50aad4bc9717261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9388670b8dbe2e7ae3c2629f41444f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ec77dd47f958287155c2b6630ade263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97281e3ee725ab193b4eafc98872ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba613d8536f225d2d7fc83261258a6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bbb052643c0ec1d52ca2e902a46cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee95ef04a18600dd3e2e12e86b87324267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c896143c53258bb6c075c4f3815363268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b0549c0b799f21b98c08d8737c47e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14e62df23b3758152cc8dce11cb047270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ea958fd97105219c05af1c71db76d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36b9797b5fd6fefa8c89ddea5c4444272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8857c4807a76ebb6a60f5ca0d1cc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba6469c42dcd6a3d0cb83543ef84e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1f98c2f0cbb5ff6f437156d4464a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3761b96a86a4ceb17d74888e9a5b7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d92922f06a781703eaecece44c52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5618f2e6920677b52264478519f451278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f83059c1ee22bc458b38fcc5ae6de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9c63fa1e58c7bc1417ae76fc6519b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868f85f4cdabdef72a7e78ddb2516e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf8696fccf9d5cc639276752bab6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af0348747feca0376c05196fcfbf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd949eae1fafae8bb9b7a3e05b8f6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7299cbbc2921f77cb5a981df57a05d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de06b9264344940b5d3706d27bdacb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79785e7b3b0fad62c690cf8dfc70953287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfcfeb39acb372ec3de4e4894e742c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd4bad4b26c794b85633718e53187d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35b791c8ca6117832103be74c1032e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04612dcee414b8d5fb6122d735d1233291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e041e072d2f5f9c7b3080029e069946292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687aa162589b6aa7b997308fb499c60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15d5635df23e69d8a3cb2e1f02dfa6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53e03d0a9f40ef88688dc3d458610d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d39ebff1e8ab681f241d46e2910b27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a13769716ea69d0933dab02f963e27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaadeee8d937161e051fa5da5aa2aec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d9cac2213a7d2459b54d425ac8b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead3ece066f287642e3dfffb59b0c65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005ecd3a1ca7894b75f8ab488e98a46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde1762bbbe9bd588e62beab297c50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a77efbdc123527ddee088a23dbcda7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6223ed4187624372e0cfc4e4b5176e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908915e87b0363538e981b418db1b717305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b0108c17fdb7e201853facfd31db8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb78f8ffd5663f5ad05c67c0cbbad3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e779bc3f0264ff48d883fcff6ec22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59595f88d45a80bb8e3183acbd7cab00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10145296f4c4cab3a9884394371960ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f3b6bcaa28905a19fd83eff6416cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686ffae0ed0cfca60435f77cf747310312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3525c5111cfd6ed12bd41a8594bee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fb0a7e7abde99e39c5cbadfb9912c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b1c1e336ca6d424bc60ce97b3d501315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a6815106886b8935a22c1fa7020cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3aa982d3678c8d9bcb106c309f0c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109c3d45fdbfe3473923aa6888d802318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12476f1a8689ea9d6dade1016e13a52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2eef52ebaba698bc9f701b6f80751320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9383217be2b988a158917852761d75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51387f5e1fcf6f529eddb5f5b80529b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d35134d168a01778ab17f3a0cb8ad0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b3cc400db76bb3a6e1d04ec65e2c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3702253e3d206ec2adcabf70584a96c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137455f458f51cd44c8de238dff46c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877393474b16467c32493ca0e21755d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918de5e1a2252ac39292b8f3e7de365328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b7c81a4ad6308b5fac572ce54b38f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21cc5e7387c145eb03028abffb07f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173f7e47db9e33db69bf69ed875910331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7247a6abf5e07cfbd194380c9a7767e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ad97fb19f2d2ca8c5b4d9daf6b71c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683a8b0a4560533c62e399be113ddd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c331a27776f81fdb86336ec145601335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40e32da4104931715397d8915fec49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b90fcc3cee5e8d2aeaa6cdc3421f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f450d3986e88d4a530d7a233f1381338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988cb6b6a71dc1653d945651d68861f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaba86cef8792b7401ed4138d4bdd73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990543cf20ad145e673dd061710716a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074abefc7f7929313c697e59b2291198342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d48468651d6bc60cdf5480b4601b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3c0dabe47e7bf77be2493a1b5fe96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305ea3b3e87deabf50525452d08cf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16163a420be179e3bfd8a70410ceee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19eebb07ab3e1f012f6d4a4e1e6825347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edbb29c6094429ba0aca9ba3df4ab0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5de35176b36f05e8ffbb01e81f4dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025bcc038749f6fc92d26679d14e42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ab4962d728d9d5e27fef19f1810b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6f17586e73cc5830ea3ecd4325ce3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce3f0d25f70544de6a02254d49b212353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1056340b5d92ed355eee0ab3dc29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a6ab879e86fd4b990981d9960ad7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8d7d5df3e2a4a17942d74eb2cbbcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f1ea5963c3b0e2a27df1dcc96fd2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097821c3341111a8d4c6e7de59f20c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72571add70cca773d7e9f7f05ab56f12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae457b96f0d2cf3585279430cef01ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3020d9e539688689cf1d601ba587c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbbfde5dba817f4a44fac71b27efb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ccc12c009f38a682b8f0d466f50d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8621a33be8b4ed9cd60efc5de8237364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b564bb81ae131d0c3bc1876cbcd744365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3550e63d63ac7f08074ece790c3db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67d2d4e64aa616f396588effe3f704367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627d679138c67771754970319968015368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1290a04688deb53b7423e44e3687767369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5927f579f762d93afbf74b4d4697132370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82d6103bcb4758fc7ce287ee1ed994371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1c1966634fa86fd4fbbd0fe24f46f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea8e725fdc6369f4a7e471540bed42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dba72d0004a7adbef48e53b3e905e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afb0e6e8113c11f15b772cb3bc636b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8a9404a3ca8aa81479396988911a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876cfa928856be2c29d6e53f3adc2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3736ebc96340355baa376a9489c20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc095f65ab022126a83648c2ee74e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577aad2fc72af8bc252e120b005b2c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28a80d9649d51ff826cf60a7375394381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54b4463994408dc1a8aa275c40aecb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78d076f1414f71c01470f1343d357d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a253a1b725449981d83b27f1acc02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34968d62ea0616557d1ca9247be3703f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80704f9186a9f888c0b80481e13a224e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7fa98f9d052423654acca6645727a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7478da92f58893097766e02f0b6d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1230d7cd5abbd430d1a1de8ab1b083389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913d41b169a67939b4685363946bba9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1452dea1145bdb257d10f96ef90d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccf90d2cf01875504b0a333905703c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd537520a328a70ebd6e6fa264ea9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a7b0f827c5408e3b2911ace3d1e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c644a145d7271527d79c8810aac7ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235d2f3e8bee6d24aae8c879b0422a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64fd3909bebe4a82b7a43a7c7e3cc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823974d7105f6344c51dbb1d25fc0f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b42ece3fd9499df4a5e0b89fe803ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f93e407bcb960df79cdff75a374d9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427e56846aa72d20446f27774d16389401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d6ecd6ac53603fb6712b400814f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fe8f5033b679504083cf2be030389403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b20e7f560a624fc970645b379b3a1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc491a4608d95495e3cf45adf46a8f15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f5ded505b4706c68173c741048035406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd13f17141a0cc1da625198c0a028407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9047fce167db9709b2330e339042b5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34589c07d86177733e063901ae7faa88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cac327e05ac82b6082ee377e42fa1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bab010fd5d2c45d3824fea8477113411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd163994085533bff88ad784bbd8eec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bccc7fa1c59f7d0bdf1aac5054f107413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c234b8cc543d3f1183741e95e6804414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8194753702dda9255bc1690aa8732a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79273dc4733bea4c346e9b1cf030a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43227d8ff6ae60f38021d07df2a3dca5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6078641d3f5cc010a792a5fee47628418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4aa8c2fc3a3a59243b552b66fa357419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3f06c7062fc5e58b7be54a0fe0abf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ad0d99bb6d09042e3fd5012e26291421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce87c464dac16126ffca0667298244e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e18fea366b0f8d621292b07b737c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd493f39676c93d22f77beff84e15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b3bd82e370b60caf760021efce3a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2632ccf41c8a4ac7522ad31c98ed59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74298f0f9922a561cb037bdaf6eeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb5d29b58375628987aacd262f6fee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753938022f218779857a9f8e6648d03a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0833d614672cae1feee51fb19e8eb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cb747b502efce0ab0c0ea1e3d2165431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ca1ca96e08e82170c722973845a87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810047f2a435a1ae67836a8b290b92b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1cd98f6879d6808ff603d8c8081c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c9919ddcc67f701b776723a54dc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149e12757d97a276f23ccbe312bc38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874625ada11f316765554c56294be0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db3848a3cdc3cb980482a478167ad9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a51257581fd979abbdb7595e4a16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898149bcfb8602f0945c9b3298ee499c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bad7734ba64fd663078f9171f4f30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ab3a5d0da148bcbc1afea1aeea647442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156796886d21b17f97db738d70ff4210443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a82184d511dbf15911a424d2f585dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb76ebc9796637d9c6d0f003851b04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db0d0b465b05eb9d9150b8625e46f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89285ca0c8f9134e0f342015d7073df2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3644d139b12139cb43fb78f6bc2b711448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707b6b4e344f2c4deb554f72f3c0136449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c4a7a4b4692a05bbcafdc13285033450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae718ec23286916a6e742ca37ae12a32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19f2704339aceaa9bfaa4fc98aa3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cbc7b7d338cdeea77c95281470969453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a85fdd4d23d41c8a2be527cb1e836454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebccac1802813c464a21ac0be9a30b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bdf9cc71c9ab5bf52ae146b76eb90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf1486ad99f36d3e4af7844477df3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af316e3fcda5cf0914101b0ace3ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d595432ae7e2e1660ee52a8610a058e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d1dccca652e522b21f774130f9a4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eebc0623b35b4ebb9730d186235c85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88cdb55ca518502c975c822b606708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b9314a1c969b06b2a040d0bb4d0eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f2f5f85bf56bce505587c95c262a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527174753660ad45e0a84b24ad96f87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4253ce8b876fa99c5d259b7a3adc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c03cfefc8dc3a850cd8fcc7290f496467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb19ac0b75bfbd2f0bd9427d15562fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbff3baab20b0f2e165d8af59b8531469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20885515b27cf310420a8e2d76a47972470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8024cfd3618283e8996352e48c275a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960a2d306f684421e11f3b4b8b20fc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb8e14bb6b239b09eda73094c6098473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d174ac1ff61559af2b064c0d1a7e2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f99aa63867556aa2bb9f98c9cd06c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e12f063ba16f8d905ab3df2de3c6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca55ad5cddb634e10ae34f6e7f657477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d54b1c065cc65a32926367845c73d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2df3f4d344002b3cad87ef3da217be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b9c6285837ae7e391537ad080bfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d66199e7e8dc305c6e22afe63fad2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27ac0a225a0fcad66c6910325a60ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c129870eba47f3cb9752dae0e6d60b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dc785f72266a7823a21fbfa29f418484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def37d13a8034489c7966cb34084c303485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a5dd952fbf91c0b2cdc3482dfb6ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943b54b6470c75760187af17d4ab70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dee9d56827f9140ae3b2b025d292a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747cc8442b8e863300fc844b6f6ddc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44011ceaad1314bca0861198060b9198490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbb531c3b31b580b847c3542cdf8b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b324473af779704488a5d460ef332492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546511487d090d0f629d63a267e3d271493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa5f38e1f753a13d70e32455d4ff7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d6449c177e5f97c4284efc8e7294495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3767f759450ddbc8dcd22357f34a98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da91473861dd14a41ce4a05ba0f7ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65f5a78ede39fe7ed50f49c8fa85de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9a5f0b457a6de02535cf5339ca1c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ecf49f0f7e2ce050ec02cb5c9fc93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8248d936cc9bc9771056a2ac305da42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e06c3862049f322116f0863d67cc7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6097ced5e1e85a9a921de774ed95ffb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f32439c6948a820466adfe0fb0117504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbaf261f66fce4073ce540a7835e07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742646da5411c5803712792d9ce64b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd0c0401e32dcc140347d58483ddc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39a3a3a19a75f1533735816ad2f1cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d69a0f8799c4f082babc9495015149509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63299ea1b7b620984abd4360734c7130510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a30d6bfc32e200883e80a1ee90404511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aa310854ea93bde943ecb6e587b1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e102465045b3a46f7869f77c04c7a85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ad24b5de6d185ba23338f6786bc0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377372f892eb56f985b12bae6dca7f62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62aea4d178df0f2ef2e293c183980a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b96f0c38ba11230f14a4f3e935b9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9f1855959eecfb775069d4edc3fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c7cd348d9096523a2013466ef4f34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d986703e65e1f12b0ef0a1e68e1a0a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944cc70269036001d0cba44e9fb52f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348833c0b8cc87134cfa05bed9bf6a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59a0b37b68858b98dad0e716e6163d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c09456be68dfe38e5767e8e781619a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a9e37a524c5241b4db01044874b49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3eb70337efd0ed0eaaac652927419526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6760e3208ca17d63781584df6b7f29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4de81c69a094d5e62c25e73eb5929528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b67be9de0324e8006e2956d22832c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d8b95e243fd008308b8e1af5a03a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2e7559975f0c17ae9ddba49905675531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed2a362c48fe4e17b77c59ae620db4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd6e7fb3433d701df22f6bf50b423b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cf25bfc0ecb4f5380b0de242ad8ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f81f8a6f5ce955181b3e7502287d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf954901a2d6c02d8f521e39f2d06a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d3b2142f91901f9ba7844757007f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d622a6d6d110761150b4b0fa401bf7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e2b9d5a6bddd9d78f91f0bf2fc0de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b11bfac5e3bb3d75a61d2541a8ede540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d45aaa92b8f421105bef7961b417541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82da5e8723ece3c674b238b68bc2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb8875383dfbff3d428f75dd80bd10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2021d1bb11fb17d6a07ff469bd4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcf10b227de9761e98abdaa1f91dfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7362e9c7d63f1f4878b7b3684ae8855546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aed0e8786956439dcbe5612d467ea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01770cc8d18af261a1cb38065893bf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253f3f438f48dc08bffbe7507e10d00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01c2cfaf9cc28da743ebddf46b8906550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321ae498c8724090d6807ab978e1bfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e1a97cd0a6e7e8e585539d3fb33e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891debe46110993093cb1cb7e80c6f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7617e5b5f6a1014215818abd0b5c197554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fce90d65472696d1cd977f15931d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc619d24de133adac5410bb2a43facb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e33c58949ce507e5968525c51aa49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47782bc96859d6d6b0ad106405a60dfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117056d32a224f85dcffb11ea8cb579559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d7291a663401ee91cd94e93e98d1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a790b052a11024f95e1bef538c8ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94239eade88c4b0ba4d44c1b0b9e03a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2f9ad5ed96bd5102c4d3960b9f629563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fa87d427768aeddc876ebc452f2a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25456fa3a4441601590281a8472dc010565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef7c2d2b797c961c07333dc458dad2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f7e493d6fa2482ec7f07334b0b51e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c5fc10f348698f9822f3f8a9dbbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf18bd947116dc10398ab8ed3101c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7d740c97951c8bd6c1f84b8211a2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603bf8416c77d4c5162cd7ae10bf4b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad5a5f82db7ef8e34ec6fa126fff11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a1b77003bfa8fbb92dfec4fa226a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706c903e1714f82865fe9c7356f1d6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249ac9b48f39eb7a23ea352a9dd0b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab5501ca979bbaf4322317f0ef295576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e007ca05b74d3a39931e50bbf21c95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568691be2ce4076135705177a656445578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7db7985bbd6968d86fc232e8d5de5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1d755e4891fdf3d6b2992b518875580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cd7213589bfa2c7e94adedba29afe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2952dedf2c43ba101ee1b7a04e235582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5afa9b4161162d58c8ba32c50b430583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dfca37b7ea44d8cb3a00a1a0f2b6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53ea5b849bb5fd0820c4c33c06e112585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a15a2cd00a72bc7afac883813ff163586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac64e73ba6a30fd8a27244e1d52a27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314bc6b42124f3cbf191f7895d9ab05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725d1deb1ec62e664f80d69c34620d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f96e422a527212b72a7f8d27d527590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7058bd84c676cbb5a6662aa6a2cac42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788682a81cb983fa4496c438a1c4d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37c46c9e23e414e9b6bef4b7a22606593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe72dcede055285c086c976ed88f74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba00ed2e87b523c6ba6b773415fed8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352197752643fa84910bf0c3589b8b10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864901f58a008bf02a4fb266d627ce5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebef8c08e2b2931847b8a67edefd98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed820fd262b63864b882fc5215d5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9395b63d258ec2c12797b082bd4e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b658a6164339e1afaac421326d9cd2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9e2862b603141e4c225ce772319de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f209d4e4ab9bdad66e5cbf6addaeff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a0bf6c521802816a82d36a0ce988604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d06a4ee36d87899f5bfc91e3767ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd369ffb0a1ac108361ce2960484706606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557dfee0c158b7d9f10576c263cbec2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54893d156e11b6ca0ef59877fc15846608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c62ad5ba3174e3b3a38ae057e9e206609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d985ee2d45c294075e75dd9bdba38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558489b547af81e60b628433062df48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23a540e78c8cdf8ee56ffdc57f09d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3682b6ec831f77cbd9a3210b2ecbdad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3015451c4d5351486f6fd5d10c4974614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf0cff7a7d5c9da4a9f3a5c52895f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd93f240a93a8bc3b75aef4b8ee4119616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209b0ca356105adb66bc198c45117b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd04b2eb16003464669d1065dcbe174618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3e6f4d92b8e15b6d5eb78aa536592619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c26005a18fb878d739c64ed6cbd52a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f35eae6995fedec732b11fa8ece95d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d448f9474e59434bd81ef063db273fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516d5edbd99b913b97ab913fddfbb66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1f86987f66f084924d872efa007b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941938277700752d585e76d11b162991625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660def492e37a5ff57249e2cf4393380626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab645f3209af8fadafa6800ab31c98f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32b73b094fe51cc8dfb1acf443ae3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203835c02d3c53de705f6e268be309b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d149be435177b0d80bc1f2815c6f24b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af402d170c7b47d167ec163f04814209631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fd1822e731b67c0d7d6d905f35f23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b088e39879f8b5096dba125b43b2552633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da72c5aa0bb015df4efdd4d0f90f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d0cf2e0c613a9af14fdf60a26237635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de99aedccadcf3ec96a8ecf9279c7ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5747fcd04c04d738fc5cfeced26d177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ffb888c6b3da67d22f0aa9b2e3c6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc8c26c9561d31191459901ebd8f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f98ec805907e2291ea603413612ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461254fe01bc0e93865b7ae0d5cdb9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b031da85dcb379aa0b530fe77b220642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f70412d1928f222208579e3734ea1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82176c9a102034714a8cfce01b417fe0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ad4589fa48bf21fd724f43ee6b27f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794ba7b54114f580985bf8900780eae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29df6fe97bba16789c61c1ed0f4b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aee6f2611afbe319abc4b930718be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e57af99029cfe05538165952d2c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d857f998c456edd2d7d7ec1ef30ae4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952590c973e7294d677c9fb7579efcbb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad35c31f971b014b76edd8eae1e4e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ca4b9f5798273e129779943daab81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5867ae17af1af391298a65f9ccaaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f108f36326609ab49e907de45c475655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a57facbda512b5d993c2cf78c478d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e1dad1d9c0b0d07d585aa1e30391657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216869c007099557aee543f352a928ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d736239da0ac73c6e75808b2711888659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e735f2b9c9588ef29346898d38e43b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bc499d0ff4e2411de338ed1ccb6bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5855333f8069ea577369dcc1c9464662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10eabc17aeca8f79f7e85e676e92a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73465cf4e18b4a99aea7313c495b62e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905b9bbb7f5a2fa00568621151dbf6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d28fd0ba39f2fabd946d0eceb27768666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7588dd0594882864faf7e9ed69b9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af397f7aeae630ee92f2616b4122d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49b9143f4c9bd57bc544e950034a3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beb98a783ce04da3aad107d6f972d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6df1c64c00056b74ddafa5b7bc485671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41978557137aa8433327430f6d2822672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa036bc6b20d5a449f3af2dd5a14da9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332691ca833fed8486f6f6bf0bb1e8f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931432c638883887b112a8a682b8e03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b34eb6bdab529c3c5f8bf71c3cf93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf573a26b86decc462189f163778187677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8beb93fc380a69f0225da62bbd6d79e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948af27ccdad28d8156a84e7639376a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be95bad98a4aa301d60105fd948ab8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06496936bcbd4f6bffaf2164f068d60d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6e3501062141b6ac4916ec77c7fe5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7006eace4f654c65a69d804548ce7fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac488316430685820d9d9417be4e5333684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac344f0555b50266cd1aab61a1700685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb7786286869fb775160b721d6f5ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d88294b59563112844681ccef840a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991621deae6bca1b5e2dc8c0a08e5c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b63f011a05f48aada3b5766288b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e191ebe4dfef041047c1122bf8d9ca4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6093bc081382224f64e88522899b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791df44aca975e6312cb53068db50e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cfb8829b9e35dd0afb679204d7d25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5724c31eeba726fd9eaaae0bdd0257d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ccae08fc955ebfdadd9a9a4143cfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161caedac99c14cd8131a00f83a482ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd15c9ed7f9a7918d96d61940737165697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567564cb4c660c8bdd6e7a51fcefb98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd14b8cd2d43d06d0f266b419ce97b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b3acf2b1c3657b0e11fc679d766e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1e71487cf472afbbe68fb5ea9f17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4fc3ac9914928af9415e0ac1478fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf378e61034a081e7d234ed7c9258d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43f82a616942ca323316da48fa3ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde385b701e4545c1b9a255d7198096705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f68a85a0d69eb052bd99c54c1df84a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4c1975a56c1a8c34959ffee4c85d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e97a3ee5ba0e382503385344eb167708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a18fdf82a54136fe3ebbe1d5661ac5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b471a39edb6105cc68182ffb6d172710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6df36724aeb7e13b1356ef3826288711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40b9deb3297a5815047c4ad9187efa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a33008ccc1661a4e0ccf24a37f9fd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18065e3d6183000bf06beedda8eb8351714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7814715c25b5992d02a6d506a3677d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec1413fbcbe09b79558dfeb7b76431716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ddd3bb741b218567a007c0246ca2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37950f89c6164e4faa58d35d3f8fbca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921db82ad13ffe059976e1103ca3a8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633141aad0df629b73d60a937dc8a94d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47813e80556182f3dc4cceee7aa5167721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7628d805997154b2bff2ef685d79c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8449dce3849da5b58654ce57cfab01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff971fa68ba4a9c55c26ddd7449727e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682800fd299f2b6601c2132050c5af4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f259941db85051ef2c6494dc602e1f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4c3ea018c4138e275cf47ba5d89a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af37413f1b6f6d8266363b8b9afb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf6bf1799ee4d06dbc12f5d31bc67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24764de1b6834cc5c1cea98a2e7128730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47872f6921654c0cc046797e0451fe3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4be63aaec532d29b0e8c34a629db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa1149985ccff09db801e889c1fa9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe743af3cc3731c82511c029047e781e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d53ea5532ee520be03f444b038b61e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bc1491a5bcc8ce666a782e172276b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3462ce268acc7a507b19ea9ca8eed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e7df57a77de1c07204a5c9543d1dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b2a2d074a1cecf6490e27b6772838739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2388a680ce8e5c78f483474a846c5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896e5db9facea3463adf2919173d5e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ad2dee4093898d9d507c126616ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea86ac9ab6bdabbd07819ccb430653743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db3968abf428e074a70be6f9f6b7c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba321c7d88fade41f66a4ef90a70bba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17dceef054d4d5806ecf9b6cb572a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc72b377765bc3badae286c6952fb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413bccd610ab9f29f2adbad0871501f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ea84a52ae6cc305b2f58893367971749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b643debc9d91e1fbd0f63929386c995750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aff54c062da75ff7563b37e25d272751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd770ff8a0c843f12dbb674231d03d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05450b7dc96cf9413af197374f92f1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc96692b42a64d99635bfaa4f4c1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d07130677cdf18d4fbb787bfaa8802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db5cd3c18eea8493e18f4189d94b6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbedff3df17d0a62acf4750afb6cadc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a6cd3b49c0787c0ca6d1ce2d3cd325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57823da7597b6396d20b8bead24cb37e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca45d5ff5993de865d49e9f2401aa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aa1a06fb3a190e90818663006e6118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787966e119833926e318afddd92db339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364330675a8f5b492f1862e92d5e2d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80fc149c3bdf5627d8b45906e60f8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e0a53d3c7b0a2711be7e46a85a6d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdff6c620e2207594ebf9e5c9c9e0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956853a8b6151b2255d09f7bfda1c6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2710231af848003f5c002fc875a67a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2ed4b1b2f32654826ed21fe6b5cb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7765656c2bbb5927d689a47d98f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61b947d09ee138b110c9b777090f8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef389a7ed2648e77f4422864881233219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d699e98c909a68dda1286a232f2d7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b435c7dc344bd4acade9d292e85a3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adead5292b5672b8fbe56f591054b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03e52c15aebeaa7337329eda1c0ccc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30155108509e8cea4bc94f653bb251b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff410324b8b180e4c8b7db32ed3c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c949f28101c07c7a5b82e1221fe054626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5309f2bc0dec7b0ec733ebc07c28db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be5b18d6f8f956fa95d188b7eaaaa328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc08c1d26a719664b721c4516eab4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244d1ba2864435da0b21007b97904430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fea26048c60ba944b2b791bab70f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2d0698ff474e2e0986996486b1a7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f4aa268322871a0411a33a80cbf1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca514a992007717c70958afa6326ffa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328261345bdd162bf27e11607a4ae735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2a8f8d562e1b42f18decc20178aec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e39e64b540df29fa233cc157c300037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3297873d4b904706e102a992262b48038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2bc39f877aa03f667ae494b4be6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28dde97536a77040496eb24c48e81d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba307339cd20093cebedf73ded1dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaecbddb471d30e754fb24fd5eaf0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34cc44a536eb71d2005f14abad5a7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9bb38ebfe8e87f7fc9676c35237844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a37d3a64a3c159c050c6ed978d41845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc46244397b21e16894d320324a03746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaca4dab65be9aca84cb4696e76fba547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06a13e12077ec374383a06047f4b8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787cdd4bed917fe38ccae1c2995acd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed694723156870d5c74652a50b3f31750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f799e211dcb9a0a6c47ca7028759e3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2569bf576631082faa57797d08daa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836edbc76c96a8275493522c33ab022b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05127a68c8a66f2092030bbe36d248a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6c29e9c5014bc4815f381dae5d93a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131226bc690109c33a1b8ba420010256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa171b119ce66a7ff75bc5e2fef1a7a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0c6d1e7fd603a74fd0cc8056d99d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a08008244a4c2f8e8d5c4cd908748359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce0105d27bc374cb428d2274c568560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaabdd0675c5937e7f2458ad737e9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dbaf1ff466a6ea305061a5998dca362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dd8e3bdb40781a59ca12e76a3ffe263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccf3368d59e7c623ab4a2ed63b534964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320721a6d0b1e2e6909b55da562999565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77b252f2599521d2cd062a8583f2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29e1c38c9d341c08419a4794aa38f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60e6cba12cb81c171e16f0f977ed2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04983e426fd1530d5c277e74ef572369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0b3936880e1f70bb5d8138e90c1b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd7cc6a572eb5c786484727ae2558571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db063cf18e926cb2fcd3098d982141e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186954395f2f77b9241f6d38b82c03e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011944370b54d3972adbd5775cb775974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9f4ed033f6f858692d9c5fc892e7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3e717d617400c6a220d39afaa19776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d772dc132a5d29b6d5a8a51470e4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e12bd6e6522605dd1ebe139feedb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a21fd0d534fae3321cc37a61f725ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64c59c8b87f200b1b7572586268a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badf2a98ce57c8eeada39105712c14a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f4883e83a1fb0f47c76266e9695682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd433c089c39615f20d3827682dd07a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f91cefe2a356ea4889c598df296d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898dadfb284520f70aa1134b48fe4a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643697bb7fa74e89f8183794bc5bd6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d34d44843ddba01b5c9e0257f625c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a682c8e247d896ac8d7a07119fc6b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1f9b774137f336fe41c763c9eaaff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767092be878b57bded2e81f8760f93e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c09f5bc7ccd51648f40bb47bfe279491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9153883325929c2cff41563346cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e2c79caf07aaccba1c488c41492b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff9c56647283f3419aa8fa4efb517094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa2e5f50f3d1576bbe644a8df41a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf0e827e835534b66498f39899441096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029c3ccf30d6ba709aabc7175ed060097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e2f026b45aca802987971c936099f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4e59df9e091ea570d32cf6086a7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e60eaeab3903ff95ebf0b73d8e1d8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eb8d246e017664993724d8dfd6eeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29ce0c0e40631bdb504f5afca7d30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac68146df840929f9848fdc24cbe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd611c2a2afbe8a99de03bf61e5385104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568724b4b2f960ec1b5bafc0ca74ac1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c991b65cb5748296230a26dbb15173106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c0946b40fe11b605cd77aedb07a8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addfd88a66bd1d5e70d67ec70ce67e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c410439e5100c000ffbefc0098980109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad0e240441e96645d501bcfa68aae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4fbd6855ab3e3e1f10cc7e2985459111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618b5c848c047df65a4c623b9b48cb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43083f33dda0fcb494d03811475082113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb331c48a3920f44f296c31f4437db9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ae1faf3bbe373c6537ae0f66d19b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b6c08a78fdb5f868251cb4570acf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d8c3c4220e401700da0a34f5ef6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15409c1b241569720eb14995819d44e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d90e5fb3f718af04cb4595dc58f45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abee42826f23f890d0d724a6a2611af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b668a1b1928f6d8f44358c7a5d711121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2ef71a034ebd8ecbfb3951b1b11a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a22867e1c891049a8c5056e0cfd3dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad4d35d131b4409e9447004f19ba77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b6ec2f87ebadfb45262f68cc41ece125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fc6041ef546fd2a61046a1e8054b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91929395f6faf6209c485fafd3136941127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfc5e3ab8b70bc74490502412babd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc39c5016f93375b33f9ff2705f8ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c22fde28785d0705fc03bc229586d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb89fe507dffaec2ec10f9ce445d729131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eafa4c578336972a33867cb24a11d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34d08dfbc0665016f702f63203792133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c1663253aa9f8bc60e256d882c60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb21567927ed425ec52510322c5c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64157d1e6bc4970e1b5c727a2949be4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc24f01381400d7ba8627776b7f5548137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652e0137ff4ba0d13638591a94e7f33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb4b07f53a871bd49024eba0a6ae45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a802a0ef82f1049fd1c3df1cf17f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b110e478b04c64d16b1860afe7b4b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88815bdcffa655bb596acbd9feb46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00cbef4e9674ce6915e36b271d75b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0ed005e067f00bbc8fbe72bec9dde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677003c09f8db7bae9c85780b83cabf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab8b00b8d938562482503218403bc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f27e99949bf283e6614a72716c24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b504f49ace2e70ce3f3d06987eb1d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ae59ea2c3aac8d7dea1f2045748b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84ed9d0afb423f3c0b9a1fe91716af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7619fd044033fe52870df67664cb1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497dc24f73db2497c592d79798828e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc89528b54e6ec7d07aa9126074913153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9b45579f8b96949da5512a891436b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfdd3d11b4220b89de0e6c3ba484a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3e178c15c4636aba9c54181fb65ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad641c578d563a9058e1641c770b664157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91348607c3937dc430aad5ec32782c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c0152313d29437a966649d9c3f266159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593418fe06c51f5115a49d4f3dcc6b23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e7aff5eeb1a1a496e7dd77689d15c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790480000c5261ddddeda3a70ba865162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba121f977b77792def20b81ee7ec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba2d5813dd8a892b5005596fcac5d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4892006bf3a9e7ac4ffa5a903457f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f78fcb3f13d96fe1609f9baa67c99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5df2340522420ce4c633d8b3fb96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25c409f0079ed131532a6c96810d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e551e1eadaee34cf63c93494fef2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b780c73f4265078b56a7cb7899b424170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55087a1efa2c04bda22a576942c3ac42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeec3ec41ccc18299e00d410c596df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11522b721464c10803a46b362109cadc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba941340757c1b056bb8e9abcccf11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebcd288eca6d1fd116af9a2d0dcebc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645873fb92913096fe930e2066fe3e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda1f926fb2a1cb8e628d96cb69cb81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62875b3e7ca93b838b186e21378980fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e021a7ca19360df8fd918354f3bdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3845baf588a1d57545fbbae24819b25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be49c9071b48dc6a19d0dcf625c227181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dcee5832730fa1dc0a926e5213c67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aa0b820492dc2af406bab284efdf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b926f70f924b56ea667a885cf6bb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26408b25bce413d4b51665f915a458c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1ac830803b46cee704c737c0d3cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43919acbc77275319919ad65cd132c02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902d701610a052b7692f2bda99b11d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff1b7319970f6a6ad516143608c8f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd217ad9d6eaca76eca06cd0f2eacb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e832b3d5e94e70cc541552448ee8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f3562d417b1b88553e86c3f3d840192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6b26fa7a8813d4533f17eef651e8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e96e5b351ebd09455f64e8952a41d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dc70b7e09c753cd7e243218158ecf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa167d6ecc3f207f155e900d464d22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1ea28978b353f1ead881c381beb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379b5d681a8574393b845a6075d8151198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c50d5175e04cbed65b9c28489f73a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2fae93c9865c2f50a977084a4bd8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44513afa10da8881ac17ea47fab038201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c7a2cc1a86af934c4aa9496af99c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9c22c155298d39fce565e13cc40ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe1627f34474421c8fb8fbcaa636f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120058b06cc152814bb4cc036ee927a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107e441236d5b34fa469f5c5ce02a88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b966d3eb92375a88dafdf0bfd44f87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e23db1caa3eeb8622b2acc952de3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca7d9fb277e7567c84c2b501db5fa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678acb22c0f73e434a23aec88844dcd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75edc9a84ca2ffc4b0d4489ec0022f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe8bb8a1d34cec564057f78f2445b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512462aae9b92a4cb027d693ec09b50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5bb7d04fcf1af3e5ee5f416ed35ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74218386a0a50a285949e8fc40aed94f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe51bdb618ccdad020d3f0bf64aef32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eedaa1ed1bb5f83a530074b45871f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679dee8ec51d50168d8dd5dfba3142f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef4d8a260b6b15f0425f61269c74c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17103d2011aae6926e50460856dc11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cebb3e2289fe4b32459c8f287fd5c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a42ad73c034bf28461d767858acd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58418bdeefe82802d2557702d00ec729223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabb47baa7b8e6354561ffe6603e93a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c50d469fae899ec612f37b78b8b414225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc79a135d572895e0886859d6839b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639901b17dd485cd2a4ca94de1a8afd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118b745c4999f43bd091d3063247579228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b22db6ece442d9f1439a427be5804229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939081bc867bce3eda503df8a2639596230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1beb6431fb184dec8d884c2eae91c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060c995636612500dc8f62d60b64637232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb9e974cd47cc43632cd670c40146233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1a28c712a981edf3e6f06faa6177d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366beb31c584d5c28995db8f2d86c80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a9310418a3c8611c5424df88589b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e325b8bcc4bdab4141733c3a34c15e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e625660f9fa9e682f75e06522a30d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bec179051c8394ddcc319b0a2f2f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72b1944aa3bc4111a4dbfcc0ae4114240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4fc434518bcd4defc71cbaf543163241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d7bf1ed3d9ae292aa589e2aa8fa7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ba7a3d264017377b6dcbf0bfa78f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88279933e8aabd3135d3df2faa27af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c7591e8c5b813959ed0d29f078bc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198101f386fae1166b252de2e978e087246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769da90f434b4d72bdbba1c3f9770fa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349459f20b2ebc96564e452c16e240b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2cdd8d7e09c785df1a6c23da310b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c932a8d43dd7feb654a1b62dd662296250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bab34f83d235b12a4e17aee945eed0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a05231590de785594b878c68b6afe0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd043aed477c43aa5a791052ec09ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833645253a96e6bcda1fd5b19f8eb069254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28d69e697d23c8cee53dad2aed0537255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d908f5a2a728c45a007a843fcd510256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ef714a4b043461294ef42a2144a15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d997c393d5d7cdc2894c1bbb28dc5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310cb74809018c28fe783b8ebe34982259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809801e19d68e965a7ac1ce319d5ef9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257d2c8ec6ad9bc33b13fda0f5a78c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44517d0bcb332015e4ad56943c193f8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fca66907a0c5e9a351ef3edecee15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8256da125e4cbef4ea04514858789264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cd3ab137e3a5a7fcbf87022b4800b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351fcf39f76697c8e7a945700ac5b6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cbac0afbf0d7e8de779887bfe71c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a380a871ae94c62f46dce3c19ab4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f9836f486f188eab9ece13293c75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc0d1b6034b49a82fb298ee2e277b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b755d3895171a8fd199a9a36c522ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da52b90074b74944c16f3add905f58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb9636433180a65e86a1af5dfc9831273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550f4fb36c5587065cdb6a97e910319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d061dec939151b8660798b3a47a1ae8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0a923e39c4cfa3423f9d2a32aea1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52041c5d8097a8f5896f472dbad967277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852362f7f2e0c277a98a960ba61e33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467b1fe0ed1e7d3c2d7793b51993d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a5c01b94d0ca8e1036a38bdaeee1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b9689bf8164c03e83895572128825281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d170e8dd3fc2244f23597e42e2a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6deeff5af0d91bdc1093ea161ab7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a08c7a79642d9e723996cffd7bf8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32864d222dfd0693ab3cb9e842fc4d42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893976c2d2a66d4e02031ccf2ed1b55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefd24016985749a90ec1b5eb303c23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47edd37383f902dfcd23c7bf5ec247288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d06d63727cc989654a62f2a2ca3ba7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b5506395662c42d6b552345e04d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6bdc64a9ea7ac0560c63beb4c118291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6380cb3042f7d16af1898424798d92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb5347d44c815b69ebee025d3b719b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce62ac2bed7306487c85a1c19515520294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2364043802cc2c398d037750b8e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b26a440a9196b6969e07b9ec41e48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d936acb814a47b2c167b055e4cca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d3f4c8acea7c21ecdc47ac58bc20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e48f5d678a1436c46dac66e6565798299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51902415012a321a9b5f8d02d2c1bdc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644de5c4079ca100c2124f47c3f6cf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d2e2f48597220bdcec92a216e27a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03568910e50b045a32493ab7f5ae5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52a0cf03282881e78da5e3dc57e234304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17981dfcbbe978cfdb5e0663fcdad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae335d2b71734eea537190e187b57f2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e34a250b461a6b0d997cae7a697c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b544e067e1db4eac15d46bb476055308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a734fa635306e7728d2d39e9367044a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e2740014d3113f6713afadc257d8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c7e08cbafb564ae62ef8328e517e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227b0ebbd0902571b8935f7a1a83f97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c54f38c7bd4ee6047f8852eae95b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7c87f7428099f042f67bef69b72b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe352929624f7dbf37df67e9be9a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a808019e3b69b18b8fc5ce1f4077d26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabef4e3605615df8edb8c3d6632935317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425686b1d38b4a4b6c91b182f9016188318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2841b576bd252f84bea922af523c37e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ec71d2be02d8b33eb20be5dffcb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab76e44cd48d615c3e6dc5873fc2e39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902a74cb2f5dbec23620b2605acea6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088f250148f7cf916a111259daae4d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94772d05d58a719c4e1402963b7ccda7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be0c6abfc60c853dc4f5e44286651a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528901f0795bf870c3ffadebb775041326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af91c6c63c6992e135c2f8ea4005b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602abc6586117007c489738cbaed8954328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109559ba6a6324b16f9f4a2229142d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4683df6f3072b06eb22914e3f4ef660330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eb08c40d79883b19f4ad257d755e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369810ae96dc49928eda8acda0593d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddeb2ac1f5f432813f4dbadab28a63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4025511da1bc20b989fd601a3934c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01000a0cd6873d3b3cf9733e50b31972335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111946a354d4923dfa4ff942f3025984336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31011e91c91d78fc938a191ff219a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93568619b7f0ce4cb97fdced617ee09f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644bc1cfe37620a7d9b32e4a6775599339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4529be0f22f6a28b7481e19503587d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc8b5b895306ffba699dfa147aa3b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6364a8a6756d20300dcbe29052d66e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e1c348ef1acaa721830b0909a27c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8e84448b69dfb9d92fc0bf6a96c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a46496bba9b82218de5f38fc36b852345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb089510dcc4233fd1ec20fc147a72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36271759695cbe73d8a48792469520347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16238d19013f470f070ca6d2f10c3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966df7c435eab4fa890870a215aae313349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77de3b8878e6cd0a99fd5fc6f8c302350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc64cd68ca46687b47008569bb5150351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea199a2ac1b3cbcd7627d60ef1a064352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dc575f23db42dc12dd935be690899353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35988161ea232341b3cf2a072d58963c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc57d609373fe5491e8a5e01fef2fcf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59df66d370a787c2c3079c751bd0f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e4e4747be76e65f4ba190ff6b6402357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46b54759b7de300dd0204c7832388c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c61e0ceab03ee02288c7664cf5ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818314bb3861f33d00d9cc43ce0549f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26111206ead6a9225076c8b53fdc82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb29d34b623e9d316e8970e768b56f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc431557dc166e39b3b83c550807d652363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49cc52e46332420ef96450b9d8044e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d28ed6de29da55e8b2766fc3370b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49468cb79979fe5203716e88605fc1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a55dc019e19b8355d82acf53f4ec71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785627da747ce45c114138fd9f2e05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0eb90adfc5385582fd28a1e81e1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4790e71c915b9a0f65c2b516ad1d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b229f48da06f17d9108210389dea15c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f17c473ab71cb6af28a1d80943042372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3802d8d288cdf8112b0c2c316ab9934373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93316d66f7a8f828045addd74ca6172b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc48f0dab1cea0f04fbbb6e2c6feae3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc1e11f7a5352c7ae373cb777b2fb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ead7ecb425a28531ebfb8a38860f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8502ad5b7e23f801dac54a645505b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9477398a6c4e2763623e8eef4434f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdc072128f2e72216bf78a00658f48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5570c69608ac8bc26a0fccf8ded00a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1fc2cde137a6e01b4244fe5fd72bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c1da97284215f5166d6e7ecbfa11b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3312476daa3530d0bfbaee73e6470384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a99eef9b51571a2b2efc22332ee05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aee2ae7aec18f1493fd69417dd527386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855a1a954d74ec934c49aef3c53b30c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c959befa69159fea251b76645811388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7cf8f0bbc831fdf52c44b080f535f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248402f63fe9f98d39ba469ecdb103c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e580f23ffdc6b258ddf22153374a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09f04b10f25d528181a681218804cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9b201ffc9fd7bdc4b9f8c4747c85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b9fa764132c9657ad7f6dd0efe74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b289efebb5b803a798c0b0f61816c22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855ee727f78eaba2d1f7ea8c6d230d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834011bb7bf7a82a6f4a63fc36a85cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426fde2615721c638550d903c2085c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd2b5a26f32727cfe65b617f99b05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a229a2db6f47bfda07bc284c2f92992400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90846b47861b2bec162866e75542a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc261dde37162541fd5f796958df3f35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabb1008bb279337147257fda2d226b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c880fa8d46b780a1c55c456486792404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de44f12ca7873c4b85c1eb70f1c9aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c1ed2b47c1f924a0d51280e5724d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b943b51479bfcd5bc0b0843786f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ed72255a29c05d2e210055589f5b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86c6cba247591be9f71cf248654cb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e198d6af7667834c57d88598f9f3f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deae942a4c2c1b2332f7bd9dd7562b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53e18e13dac789c36492eee1001990412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a777d049f7545367f93233a264849413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869047a98dd20064069f6a2c614554a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ea9235e46c49381198b120043de5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338209ae4c0e12a92e8e50527a7cc3db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444383bf2ad9ff741d8a47845a400c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215786aec3586ab52bac63c51baeee1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5a0fca3fd796410557fd28c88707b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b145b19dce0617565d9ed15f220c1f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed829b5ef56be619c367dde2f70fcb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91768892e495e6628cb0c40ac4c3d1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5e26821aa0de48d943c353dfb1dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac9f94973732ed2136256cab4c9ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8d245ded9f0d48b5e987184ea0d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622363874820d25c2f2d8d45fdc6f3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992163ac14441b22278ed7f42f59d5a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e275e6600962ab9eb808f32e98267a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31208430e6fba9092c7759681c3a49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbb31cde7ec6309c090578b35c03b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd9e11a24ac07aa9a1e71128a6e20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ef62eb63a3ed597891377400a162a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0c0379af729a47b280a68a87e329e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdd8caca14d9a2bd9a029960857aa6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7742fa4228f4e7bd4a51f27d025b89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a27ff814b99be046ae308c0cddb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d2275816185b03fc31c5d9eb39fd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7652a9fb78bdf55e5db7f88f55d2ec6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de614b3cc4817ef5ea93dcf7513462439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536e52644022328eb0ba74b89c8358440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3389aa58c84431315074eeccde5e56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b20ea104da14259fb2250c308aaf06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512d0a44b949849adedd88d8f772fba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c25c9f020c26d4586168986ff2c86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aee7cf59c38200d0dd4529fb5e5be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7065b7d193b16dffb5ce26eb698305446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c5e9fe400baa70afe4a8974ef6594447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec0a16f2da22a60b0af053ee2f5305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663fcee9d3bb862d4244aef43b1130a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea7be60f16d012ba7b4c1f65472bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed62ba93e4c8ee07a9c5cc8f148373451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dc9199617a4c7363485909650ebcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee7697a83c31d877526f8d2bc5eeb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25f1019d30e6befacb74a78df898ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbdc6db05cb49c1f29e057cebd379a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539d464a0cd5ef199812e01f2a6d362456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586fd4b53b0b748ddfb080228af19e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fd3205b1cb4734bb105734df9f280458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4d32d3b41015cbbaa1edaa0c1a59e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ad0ba0b5ee8929f51134e80d86ebb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdb840291cffcbae390ffd6911dd6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649ededdb31f41803656119d0d5fb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2665fae9cbd920a563769fb95cc8cfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343095564932e1680ae57c7f5ce54ec3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548772c96f50aee0f4a9bb95ae01b90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242937e7faa3851c23a8c047bf201d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289af25c3b32a9800f17a83d6bd46f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b7c0ceacc59cb58d49150d9dbf8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff0d5ae6ab319b19abf66cff9183c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac84a0db76220c70ae1985289336a78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca4a62a5c5545a876d54f579f5c47c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d1adc3c38a06ab11b70741411a4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d3c07f44454787974339d7787c41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fdd757829dd4420ff1c7e658f677b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b27436ffd774101f307350c800490475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96db9ee5dfe09c746f25cfe27830a3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be65bda4f74c99a77f5c4f9f039a1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb98d1008f0dae872b873806b8ad29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8784ca38c9c03dc99626afbf7a5ad59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb19649f240fed2f499be8330bb5c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed19d4ff2e3f647d716621b32d0701481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1c6c2c1662d7c2e9605803903b1b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5ad36bb2aa8551e3de29238faf67a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768178cd51fa6fb25afbbfbf33d00d91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682713261acf75dfce369a485bbbe412485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35cb8c6153d230c4b0749571ab0fee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0998c347223381dc749fd9401a80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840789313eb77edaabfb231454d3722488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b43ed44f1452111150e0e9f1886e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a888f60ea0ac9b79eb34061f00f14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb71235a84b4b802f33154273766ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a24857aa3db27d5e12c0d443cbd35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f29d18514c19a0d4b27dad123a0dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cfd90846e7a3fe5870edd4eb66ee0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556e2d22718665855f87166b12ce777495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f9471f9f1c77074b6184db2608b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb39d4396276db62c3c5f92947f7b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb163c57a56563c02aadf971ddb7c46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d413460261f9ce33f12dd857434e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b16ba3d95575d7e20545506255028e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f0a76c50f0f5d7d893449bd4e0ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce779398dcd3ba8f2c9cc3bda275ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93965c079333c6fde2cba42ae3a3da1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02e84c3378dfe8c499ee4e964be8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fa664edd554da9947886baafbee9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2ed9a949f06517c8d32d2df4994ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e404c7b5b611466942391eeffecc06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50125842e6fe594e6ff058e149fec8ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97925b5c0d8e9c884d0ff5c9fe271509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774353383a0e9c761d6d4d338e67d337510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d40befa76d259ca48936f9379e74b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c8da4ca02d5e0b274dcddd340cc78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc88f5ac0318c1a880f6a4f14534711513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065baced942cbd07807459a19bed9ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db93bc4cb143998d58e7c22378e54b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a6e2ab5ef8b25ff658e54d097028516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ab534feb62bd9ea7982732620bc32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1829073daddf53a8fd9551b99149d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a937d41bd57c7c414842c05189419519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298549b0834c81495f31c50e3fdf041520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624e74746afd10fc4dfc82a02e00c84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefc24f17a12013be3612e02e10c886522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bb3933258d5426e897bf15f05b01c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ae186e94f87f85a1117eb8209e2cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc550d4570d6d742db7f6c37db8257d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4089d22c3bc6d759e51b8fb8f884a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947f5f167f33fda58fdadf5575ffa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19cce6a41dc0d2c712834e8b8b9063528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1872b57e5d57d3bf5aeadc50175b0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d47456f95724d6d9f4f55b9e22f65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da96211c92be19d192bffcb55ed2fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4109d3a2590620022d24b2a000e713532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747590d23d3857dc9c1980defd4384533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5084ac0811e42add4d35af7c8ff5c57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278cfcde812eeae04813c12e91bc04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3d36fa482c3c3e5d85dbd575c8aa1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e42d66a8bb71f684e6b5306b078d22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d3c95079651e0f32100d96e3029d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b47aea6df43059896dba5048062c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5945fdf4ab55ec60c42fdb42d02ec8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd22d06ad59150759e2dfb92f46735a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7142b9c8f059f235b34ba3127ba8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc25f88d588c2f025005d79838f1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac95708e1ddcb908d1af5ca2c5ee4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750635aa4e145dd1920bbd3f4f5ff93c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de9c6cd68d08787b8a134653398d5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a858a9cb53ba4eceb410d39b3118ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9f7b316316d2a57b967f72d838e70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f7d91c495f0aa7fdb4ba1293f1766549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080d85a43716a7c3a5341a43bf6d423550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc2a8116e9351bec03d22b0f0bc73a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f8e3fd119e61fa226a56e9689f55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b59994386a2cb27b683475288bfa9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67732e7c33eaadff575f75cd22abfdab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5a066b51e2af9bc8e6055994c3601555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb17d8df77ccef92aba14a7b31cb4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce9815a2a2a55973af478ebbf51a78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8af2ce1c25fcacef11297b308fdd9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbfe9441502522af734e827989e18b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2534af7e2f60c86728f7c451fedf1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aff17e225b5fb0923521d6eb1f8fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34274f404c3f28b83aa8d7bbad572562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc94624ffbb5a4b67f21b348b1a43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e42929c9e75b7ab6112b5a719137d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec7594a442359db9a48a20e9404e42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6839fa86ecebb4060f9f8b5807ef52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4cb5413fa7a037ff1fcc70aefb276567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb68c823302b47898e6f5d839fd9f36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8e7802f33beaa38dc95fdc8f73100569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73a28fdc3ae79c0af1037fe8ff9d8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f97cc7cb71ab9a29a23012bf74e7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98676b96eac4b7933cbead9d1f1926572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683625aa1a54fb63b070f78f0e0250e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee8199cf72d8e611dddae1288514c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec82aac91a0b917f5deb8251df53a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a0e8a4503c82e0d82506eb180d99c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af7fe0f85503717f2a2472f6c5f23b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bf15beb2473ecf2bd655c457f4d23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b68f6d883eb876c01b3490052af8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc4d0d9b1b0e9cffe5e464c10a897580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b12d8ce0849df906488022b865d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794630b034fa6348db8051e3d31e58ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9047f6d8d2122eab1e9678119db18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd3e9465bd58126290a2f7e8302544584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c2d16e062591e6cea94442816675585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1720eaf066db51f7a331b9a0dc402586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e44360c70dfed29ffe0910ab5324d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bac6fccadd804d337317e4dd68beb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe2f21a4a92226d915d2f5b3741051589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac601ecae916d5a2814271bbc50f0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e179fc4e02da8e46a93c8283d3ceb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f28d522a5cec5eb5742593811b7e0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d455a7dc0cbe4f71e4d517158eadd59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316d7924906dc12c53f0c42a4f5eafe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233007c59917b792b73f2f58650213595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82d59540999e93af296cb91821c9d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74c67aa394d6083909551d60c8e3ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d816ac1a6a3f01f163dcce3c74faaa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578e1787cbc1319b099ea56ca823aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926439a9ef2db99af35e1182223ce157600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458fa41ddf1c078f58cb75d7692cf19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52242dfe214dfa426e33c410f38036602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012459452c3b6e161629667730d257603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f4cf3edbb27ceb70c503f6216cf3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ddf8bfdad0b6ac276558bfc2e656605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba220e08549afaa9d22170a4a3eb5a59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915beb5a602be21a1e3efd78932e557607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa0bf02b158c507f9d7029168ec598608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e68f1900ceb05f09c94031f54556d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54e6330a9dd94cdf48d3cbc513b932610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7c9139c1310762204b2d5622719d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2e861d2c968a19be9de7a01f26596612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f7463166a57d3181e48b455b8ff97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbabdf299a4e46dfb15b3aec1f045614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d06de1c58ea6ced8984facc98d4b32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444edf2233840cb6fbe0d71ae5cbc35e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d9672dd203906998140bbe0e29ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546e4eed143847131491b72ceab2896618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6dc34aaf10f8c12a95936fa5986dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2cebcadcc4a1b9b7f885c69567ed6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328d4af8c31b2775a18be2f02055574621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eea04b6eacf9606c7099b69b88855622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431c125e7565bd8103cd55f074267f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e612b2f52a03ad39171539a14c2c97b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c2f21a86efd0b99cec9414ad68d53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27954c2abf5984c782d24a148b2b451626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78183ee0965df849cf0cf741a8559627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c51db36ccfa4bcf559b4cbe6c949628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2052dabfd0ea7b29ea2cc94dd3063629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca3a86767bb82ba25c297244232b19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c4c8b1459d7fd140c15ea51d7665631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19742d239b9b6a5e93a5141240ea50e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c881351c5f7dc7fd97d6e8cbb7f2b09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c93345de2ecf54780fabb5d0833211634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a07466aa47f266128167cf9a5b971635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24320454e39dde3aaff6ce5e51d8e710636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5b706d3f6d2a4520f508160df6bba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d730ccc8d83dccf557a3052b17074638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91564a7db252cac0e53907b653fc335639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cd579ff066363a415c751c80c80da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff0581cec38322d0971c96b027b154641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef79f835e2801d9d4f673d9060d3ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949656b9d68a699aa2727ff45c91e1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06281c37ee80e619db3704cf9f2e9a54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7681c0a5affda5686bb61ed535e28f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d995d30b5311c886a3dd0c2deb6632646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f92e2e9f1e03e9f4a45a3377f2731b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc86ae26fedea414ce405eae578a48a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8cf7f596c0db010467e4eb20e4da2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f2bb3e090d598a6bcaf65bb279fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7865c7654986a14314cd7c5a00a6ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5dac2f143f2e4d175ddb10b6a8a4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e978524b7f9fab940a5a61fbab5dc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79babc178ea109c60a366c0de0c3ab8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e09b69976cfbbf50e3eb79f3fe830e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bb07290823704ccf0139c09096f96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602fd044a055c2af995e1dde62b2f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed284cdda20ee8f06221928a360f43a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4e339d82cfa7748631a2e84dbd112659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223b84144c8e71674f7a8db844033af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b74a28f9c6d9026703cae295d8dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea177c78016d325785156aae94176022662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affcee26bd040e18fbdc54ee1d3df7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adc8aa7d99d4b3984ffc9565d74026664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44dc0ea6bca89b7a29dcbe4ba4e331665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd05d948e3b2ce84572629d7b46486a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead460d26599299aa2702db24a7f5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0e085904e84a5674c061dd9edf62d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153215739d88acfedf8a66a03057210669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d583b5ea36d4bcd45900c78c204b0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4088be06a80eb99e41b4c993f669e24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d263d2e64540afbc31a691d623c47a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d5bc8c195338748e566b8d13f2909673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fece0c9ef806329dd401e1e6ba9ab75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79aa739d9c24ee6506b32fdcc60162675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041cc28b1573506463ba8ead97acaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391832ac527d27179f464b669e032a7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6fdac3be2e73aae834028c42ff019678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e055fe154aebcd30012aa8a6b4edf27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e9aa2c87e577fde89ad49f2a3df39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba338071c09e91f870b03b8e1a9f1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101c4729d5d87b7288d6fb651c446db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b02e3daf251cb1449f63666d2965b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3e7f16bda65c193e54f21cb975c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00a89ad7c81b4bb2d4247c41bdd1e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0609cf9249608dcaed5270f9ddd4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe12919c00dfad45a0198b2b521d18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa759dc634fb06afc21c187fedfd99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a507409cc2c3ffd026e9005afd3a66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f6b5942ea22c48202ef0da90d1a1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e63c171da55aaf81a718553a2c0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0bedaff711157bef299374ca90638692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2bbc5dd9768e12cb4df39e435ca9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55398a4ba57b23ea21cc0df305e1179a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a5306d0c169ef5b6f27312c9b2999695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717198e88f5ab67e647ce19468d1664a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cab5b55d9cbf0ddd4b2e72b4aece8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a054408e6f972b9fdbe07d0c5886ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbe63d44ec6547b912c281f05254e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88577962de3284feeb2a8220845a5cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406d09886b1369f848f6130106d1241701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750e13f92c9972b585ab37f0239958702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5347d41efc46466a8a7953724bd4c9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d367cede6442cc6934e357caae1408d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8247e95e711c5aec6f7f7bcd23a74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68afa730bf57cb4abd2387422733ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6246d0ebab7da44d241b0f7c608d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18a4b1c77ce9f98effbf87060579c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e1ff1c015438b5fdf5a0f2cfd21d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f9937987a816c32fe5ccb76165fc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06313dc270c7e276776a586dba5a93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abadeb1004e3423834104236f6748d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b3471e8c170d2de1c31dee1f2cc17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b91f122c7c7d4dbe6e174db03a038714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad07848a97c53aa4e738acc5a50ea4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19aafdb33ba488ddac709392756f35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815a92d74490f9f9618aeccb535aee8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fcda512ddc717ac97ec9074cba194718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896d4c78d3102e4f1fbca59002442e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c71847eae2dd03913843cb188ee9fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d68003d0b377ff5654d5b961b4706721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef144c5b5f542faf878b04864adc135722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd659e991cab0bee4ca415346eb8c180723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721763c9f745bc7ecc822fb84d0034e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e468c0b4de907f3c5159ba54e11703725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0cd49458f70c83cfad9ba80b36c8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee6bfb444c88e262af7062b62239f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df2eb8d2468ae9fd1731e778a902d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53ac7301fa065d49ea2f5fb7a4877729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb5129a8d1a2899630067dcacdcfef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7e667a029651aac1df756be9a204731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f81d0086edb3d558b100799c7ca6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e5d82b030837f99e683bc851c6e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc022731d16175650ccf0904709e412734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588784b4c573eb2d9fc86877916fe696735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bb94084e6d8c14d594458193a0854736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2133a9384d73b8f5f36b71e1e8ba17a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274dd38fac647afd61148b7cc289b4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed86ebeb99fa88bb3d4694840a482739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b339c08b8b51e3684278dad794af922740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ecffc6017449d30eec963483f6e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9226095b9f8b69a404c190894aecf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200939f8107c5c1b9dcf7be4d73196d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82dfaea9e0cda08813fedbe21ec7cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5e38f2c489e888ef68dc9c91f184745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c756d744f3e23881239184679390e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bebdfe7a13993ad811c2ee636d54b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693912be184b7b097012aa896d5b7c78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dd3fe0e0c1e2ae25dc42fd156e7c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2549f84190f5e2d6b92d692b1765750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf79e9340e24d26c34347177be74b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9400528a0ef1f9115e17723dc67d78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250bf0f5696bb0d3c1a11b744f710f8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>