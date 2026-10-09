--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fbd3f0fd7c7714b3927c749379e081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae28aa19e0ccd63d77ee46c8d4eb072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d8e1a0d8c7d378f8d20db82edcf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996b5585cab3462d52bdf112d5b0e164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc852d7822d10860aa91552dbc7d80e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10860a5f16fdb1ff17b872894b8097f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032074ba024a4092530aab0c491186be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a64e4f2c2af1ba10b5076126adff588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8633488c30c7e27b3a38c951bdf2119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3cbfed680443f354482e888e0ed4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98d1415782fd4c801fcd490255892711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be253f8741ead98d3202ed418737e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00925f7d2f48781fa6761388e88bcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f9e2d6d0a09218df3dcc788a56d1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e110435c2b6b3a1404ad34f1e4e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cc4ef1b561096fc03ecca5e45972d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b131c592fd6247572c4fef683aed66217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc2828fd1dc32f9e65d0e21acca80018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b87bfa36a90e3af01118b5264f5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb16c497cd49a160d69e763428682520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51171dd017f22573984888c58b6e62c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764b3e1fbb3238e8c869fbb010f21722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d792e8cbf11a4d38d3c66bacb1327ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab775841244924736f9c8348fec5f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f153231b45c722aaae5ee21ee36dc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406c01920925260dd1edad987bb2e8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812d01481171bd26fb4e3b7d4ab40d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862d10583eb520ad6c6ad6a43d4764e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d7e41e550cb3c2113bb4b8ccbe6f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18ba75d68cbc82533be3e1546aa6c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5545c8ac5995dad4b5710d55d08af931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fee9902c8c8d9e76429ba78e3edc2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d666edd12d77d67792e5596cf2f952133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5434840a9ed39d54918352b20349a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ec4b41798a7ed6d3a9bd87cea05b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe81516f962ceec41d1ddda5b939d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf5d6217fa2f1d08e2e3ff15e3fd8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8b2a300f8b0394c715afa82b1ee6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f0ce649d4c442b5349d039ea18b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466988864172c3058089d9856521df3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed62812054325f4feb51d9c3b80d9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acc91d9e002aeba9e8dada05d7325742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe467e8d53aff2a6199a5465326e0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e4aa34720fc188a697a840e026e2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4912733299ebd50ba57c08b883465845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098fe72d7f76f23b908f332c30a13ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79673d6056a59eee337648e65ee1c90047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e2bbeefc09db62ac863a80fd71d5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d4f64c20030761e452f3d98cfa4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d862ff88cc4dd4084020c4b8ea9b03450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f514507628423767a2b941dbe6588951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ba9c87074b2a7e212155dfd1bc12452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c1d2865c0cf63311919933cd7b2c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb133a8ef267b2ee75cfe9988dd9503954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3cabc4935a5332ecfadcb47ee9e6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deef88aebf279a593531ca04cbc68456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d093eee1333b007b308077e8f920dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36bbef4db39f8a12def0bd21ebed158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e9c9957a427c12ee1766e536e0fe259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539cf4a0a42344ac18c35cb5f7ad9fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36645bdd97698734b10bf0da64be68e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f452c350c448f8fa8592ef4739d0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa63923837a98c66bfb0d1c418b2fe963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e5718dce17efe4bbd981204142ed164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f60b10d09f40fb1d92999f1b352b9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05386c37a1f8189d61e08d5c7d82c5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458bb0b998a88faff38a021779ed63f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c37a9ae0b1aea059f18030d36a0fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d917dde8e899f81eaf3247049a0627e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883488479dd197382460d68017aa34570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4640580833ac9e783b12f4439899bde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ca4f60e5ccd6f920ab74ba6f50b8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129c0591bd48c92ef770d241fe249173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36064dc93e4e871360a7f1c262079d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034ff08cf64e9ea58550317de7c765d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33c7160ad15477814166d60ab12a9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5de21cc80b1e52b48012a34819cbcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97dfbdbcb0ce3e96a326abf63e5abd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e747f052da64e7efab5afd33ffe1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e9f38086ebb1cb867f18f0171daee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3597a1d785f3ef049fbe951d6944ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bdbf36c452e6f09478ab5a235930b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee8c0424fd3c2bf60cb773c8ac767f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df57750dce4158611219d17e77325c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73ca1b0589b1dd74919b755ba70f9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd0b5d67f35f5cee0036bece864fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6d9ec7d62476b9ffe9609fdbcdd0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114ec8ae1625a6817efaee299bd85c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45181c2b0661e6355aec768904bb6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d07edced59760e169fc614b3253a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ec6218b5fb27376ddf3ddac4e89891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babc0770c1ac9f18947820deb9cdfb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d2449b73e4e66eeac041ab448440393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4522e692ed6eae5b3142e0ccbb45b4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790969cad8b07fa432333b3c55e37d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a8ca955a2edc4a305d2f83742cea096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35deee17ca47e3f48be19b0f291fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7727d3b5e6402d4bdf7e0208d3da9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791a0512f37e534365f115d081434f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fe552445691e320f236b093a4ea7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60a0c4359975e9d07ea05a2984b58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717fcd75bf4dc5b111b8855f14cc8c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48179c6c46cf25fc92eddf6714873b0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004efd1c93f78862d1d8d10cbe01abc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be330d33d86c054295b6ea590ad37c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb17ab134a98b02adbf079cbe0b0b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388be22ea202e878e414c3faa7c1e262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a80c8894a72d30eb1aa84bd8f5dd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1790804a7584e2c2a43c6e7a946d929109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded4ffc2de142902cde761c6a10ab8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a89c85d2658b92c81cea7846cea5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49f368ad45afba67f7246d6ba8fb89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0899e190216fc019770c5ad3c61c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb74e799b36303efe9c62d95e00132f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38f53bb09653ab1f394a8aa2902619115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666ac08ce0a17898e63977c8fb1b422116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e444e72be6a125fb13951772351c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634831eded20d128573fad21898caded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc045a4cf5556af0001164a873e2df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86346f6fbaa90393754efc01179fd17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264388607f823f6b97d218cd2ce8a25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcac7433b825a45163c389cd267f6aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1702dcf078827540ea360327dfe055123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bb02552e1cf7570bdd4281820fc88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf9fbc2f399945b994aabb2d19d5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6331ce317ed393d055eda0d6f3fa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2fab91b1511a3f3a57a9f63412b86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfc35960d9a17eed54b7d5bf5514bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb3caf221d2a5f1b1c52e9cbe01c85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d98bf96442cd66baf46990b01a02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec932d641fafef0240b4f113ae7ebfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb14b9c714582d4ac0695c5d1c46f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f6d687d98caea5067100fb4fc64f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce935e8ba09325af26f0943cf6ab4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854650e7c64049ac8656e8e7216a743135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7906ba497db372743f9aa6207b76f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d792230d2070a34f244ea70c5981473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc99e2998e1530c110f457a636ea002138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ab400a63349380c673027c9f46c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445c59f7fdbf56e4e42732ed6c7a82f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99778bcfbec289031f74fdbe895d1fe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3615c1c6a668e218a74f81d9e325142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2aff53d46bbff0d2bf0c8f4699ceb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ddf0ee7f74cf59f8aa02493dee7a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e9e4f27768a0ba09b3731fe8ad95e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e95c3850d3484dd6282d22e503cb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc84eb1cb601d9b90c97789cc5e640147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9280879eb7a85b11cce3fc124e058148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cae62862ef28dcb7ff80e08337f681149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ee34182458b49c429e5003d01c8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a629ab68e16615cf2f9ca94cbb1a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee5546d14ca6481d319e8e9ccd6492152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb259f61aa6301ab28b721adfa4160153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628200e44c2fb390713ccd5817100d5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47095435b9ded9cdd481476bdec185155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2779b68c758944c1abad7114864a9ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70479232c3a5473b70a8e83c43febd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80439d3b2dd554308252fdc22dc40d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a37f75596127f088a572d3b4bff12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6deae01d58d7b416a424010abf49f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c6f9570f8c0085c5623dcbf63508161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9816abc0a359debec0973d8ea4e52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460b70000ae8e55f1027bad1b26f9e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f3ff5ede5e32bced2eeadb79c93a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6378fdf74bbc15d6c3829efd0ae20da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d877f0fc6a8129f30ffc307a844c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da473bb2d226a7840386468d28fc88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21dbd00f0ceb1297d45ac282ad1523168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b08ed15f701a0295ed473bfdceb3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d28aa64b109d7dc4371a527b0d9e47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294cbb22a706ff6b7aba2bf831acb49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6867383e84c6798d3bfcbf29caa84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862bd78cd1deaac5db46034d9444a00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60d1ecfbaf48b09bbb0e7ebad1c85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d71e76d9ed98ecdc15cd0da6b0162175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a6874053042d113a474dc587adc78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be187b51737a8fd88885a195ec97d6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6080a639758dcd2bbd9078c129ad8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837854e7306dfc089c8e01fe25db579e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a019c1fd9b3a1801650810e610465180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc2dc67d7114adfd3a9b595e39da7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14446da061baadf65a625275b6dc0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35dd2aeffb06af6e5e6babe54523ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69eeea5d411d8e7d1cd9ef41961449184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffda03fc03d9a6729a7e6268c89f439185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256baf37f379b53a2681454e58adc9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063baaad04206af5abdd068f261e696187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af1411db2a2958edc941953dfed192188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55046e3d28674cf9c9a312b758ea5d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d683f6b8ed689b8bd5de7ccc505b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebedd0581ec761b57adbe97d755a32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a59d344d406a23fc3cedc9fed7fcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37b792c122f4248746f6ac5ea6b49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0537914797aa55916fc9ac5045e8fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef894e4f630269c4030cda101e8e592195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db149e3e6c0d650d2fb850d3a799e0b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a29a387a5ef6828a56a048ff5e1cba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5642a169992f87af783789e96a0d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d639cb67c8d71d05b848b7c3293647a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b58ff7258cb179c02ee63cfc3cbd9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4afa2cfaca5380d1c8b8bbc2e5b1f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c270c17179a07cdc8f995fca4a18656202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c6b69ff88ebe47bbd4747d6f615e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073f35cb7ea73a56a49ee04bc702027204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a1eaadc6d2434b7b5405d7d997ea1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34488bc03c270f29827c46dd05cc07ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb078ab08419b8941ac97fbd0eb6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99594b09351967cfb20193373a897e97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1b026fad0ca8a793e58028f8e85d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16dd4d421b3658229a238ac6b16dd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd87c818fab53b3f6d92239084dea6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bef95874ba99a42b7bcb7cbc13e3d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02e0874068ef1ffb47ea6c9dbd6d8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9d161f19266c3be8f578fe83c6c07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3d1f79859653a8f44d0ba0c08512d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3900437aa8c6cc55cd532e1a24e66a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8cb570512ab69e57383e2c2ea897f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb30ce0083f044face41bf8e359c533218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5cf01d13deb8a78fb17dfaba1e3a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cd3d47d2964cb13dcf49562c78bb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff30bca17a98143447b952335eb18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1784461c29ee7d628c0df9641f7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b08edf8bed2cd205c56fe9823dc3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90f5c3fb48a7b0046ad72ffef41f42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fda392fc1b19b3345bed1c228d11f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0caa65c0624477b78763c97d6b8e81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc123953d5e8dd10b39786f15fbdd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851581b2cea00852efe55dcd7406e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa5eae8c53d59fbf4fa7b1a289b8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696366175212a1f67450b32a2e99f775230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c639b591f75fcf1cc2ead7a1f26a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d4d479dbfaf391ae5eae60b57dcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc57496f3ce7cdc444dba80b231894233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6ef1b4202195e832fd83dde56f412234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed554c134c8f0e4ac1dcda81b55b2bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fdffcb80b9aeb081ef1664eabf502236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8621391237026445b8c781131ef452237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26134eccc6f3a3f33382b954e2943f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d31ded7123d0e3cf72afa9caf89ec2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5cc6ce550d802a5440160424623bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050be2d3826cf24ca92a958ead17a784241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8ec485dce7f8b9e32913d5c44f753242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d79fcc245a093463649f1dfccaca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e18093496366f0c6e878dae0ae5bfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7b539ab8434c70faa89e0d56f9d8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881838d1dcbf712717aa3d3ecee0583c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6567c661586a407e70c0fca5b6e81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b8144cf7b280c70c641e4216cc450248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c64a279996a75261f2df4c2497280249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fb2fde76be84e6baec64bb3e7845f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b012c39d7736fdb75e87f8f6f6ab80c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094f66d845611447ef20f6d66e04dc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14a0bb577d23b35112a60ae78f2258253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834917a2fa0268fcdabfefc55f55ced2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a8cf578ae494722ce3f9d914307a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd8a1a08df733d54ad94865016ff3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0011e57279cb5deb6679acb00fc31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b18324dfc4a6f7819209d250a55fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c346601e9fa4cb34d695e0fff5df6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d6349196dfa48c447928e8880d7d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4613216c9648a67a7492f17eb97f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941f0626a7551809b631ab5da9f4b99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa2133a2876a65ca499b357a66013263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5519eb9b257404babe56238cafd37e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155661af9c792876bcae0524ebaf2b11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dbaf59b4d42b585658a9e49053a25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe7687b2f608c065e2e2635dbfe23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb00ad13dc647c9a83c3cc0e56c7934268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d7ec095f252e9e3b29ea5734d35a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcabf4486ad86d08f98007dc9f26837270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b67c8869967001d575c2ea5d5c708d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca94b4d1745e5d8e2688b911db7811272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90e22900b300e516a6f295c74625b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69088e2177179d5e401e02088fe1069e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2594668c57470c4140af974cb0fb6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de4055eb934a71bb9d973557ecd73d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e5b7686b017c967c330f706064723277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef238c2cd85c7aaec89aa037d449af9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f688c343696dab376f44c35984a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90254a095391a7778a2b262f443798bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf6f4492607183378416c62b505fb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb24ef5c19a2ab0053257f87518151282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada23861e394e4a992fd9d131c88bdd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6ecf2a7b7f24772222fc5a3de0c5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dd3eb7bbf1840b8591aa0aa7f73d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ebd6dfe907d3f7fa97ba7257cb9d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a4eee50cd69cf2e32c22f9a5b2339287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ef167d936942872c57519f7ebe159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ed7e570c6b1478aeb16f2bd85c0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa861c2fc837c0eaec0413f9d9801290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3f4e13e5e34554fffd2dd923fa5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3f1fcfca1dc6abd10ab8a0f2ff8c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95aca621ef61b54118a282c4e8ac5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cb9f99ff0cb94cd78f8686e5eace4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a93a2863ba91e9d9c4f2d1923303b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b861a6727f8893b6a039f950b497c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa733fd183d74a8140492f07772c4934297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb099c40c5b5fea29362958a1bcede6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd9230fe353787c78ade8816f3efc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22253f2f204dd2118c4f26efae5695af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3296592fd0be1de8eb82de728e4551301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee146f8dccd2db49dc2f8b9fec59530302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1bbff7071436abc90bb3f21a53f3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2360f7ba6e49be3f44261d96afe2cc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be7b5458933b4914c81ede2037552e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d8d8935b0617ff708063d79e04809306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c91bdcde3bb0304f9c7a96c5154d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1da5fe855609bf53492b874fa17132308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea9202c1f1b735db100ea961530615309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b5377ddf2073646362e9203461bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc266dcae503635d3ff9c8155a48f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5621a5eb9d8ae949c3799052244bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d30ea7f2fdaf629f5677db5720ecf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecf6b33c680780b93e5d24e4a8ed2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ceb86a10a352d58a35b4e5e74fc32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71fb19ebfc41172c448f2cb76aa314316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581ead39ad2e66dfc10f6cbef4e16c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf30481a874ef272a89ba3fca4138a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db645080d42e89e46e22a3e2c4c992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31815dbc38ad911dc19e10fb5bc7d90e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e87e7718b0364305e206005c1e593321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49db49931c96a74b94d6ea0187a280322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb595afe87b21ce42296295ebdab6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd5849cb0c974b52b153df2b181337324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346dc356ddd1a4d046d35c11fda84b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fe6fd42d9f2f3026d451f9630fa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e963696d72a065324afc9f3805c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83913b310d910d69a9bf178de467541328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d70c7f6771c1b6cad44d5e8e568f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95fc67076e5026458a4821ed006639330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b5b8c64361ffb33175e64d80be366331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a40842822cb06ec71a217cc13aeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f754859aa5aafbff9a577d07130cd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2094852c571a1eb96ea71935405ed1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aa8036e84638eca247d5ff39ec55c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648130a5c5e6079c7f3c037a6d69b25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd113f2dbb23afec3ec49b4902b134fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74547fa3d1e0b235d0a5ef5717340649338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013cbde0da6ea7f74e7ace345677f20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1a54b3e5486dd7b44c6f98501f4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb270edb2e92a480e96175b438a24d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231328ce1d1f764d86e91a68c9d68cb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb0262024e8674c18d91e309bcb9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c0eaab4e58f068e54dc6918f7da84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ba695aa0594f77660649a138abb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e1edf75e03501fc9abdacbff50c95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85315bfe4eabd771f423281f5a539221347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a860ca33da441591ddaef3af9834fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122c4a36cd890f6c4a08e8fbc4ec30f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587b2a6daf666c117f3ac61d740eec2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e27d181e36e5ebcc5a5695a884e28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a236cee1556088d048649d8e5184d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def4e10513fbe47c62d99e9e743991c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba5eb21b61d9a1adca0c5aacdef2a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e510fd559bf72c3960b4eb2ae956567355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78fd810c809d59a8cfed71399a96b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5241b6611de2304dee23aeeb56d2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac316028dc31dcb41f8bbe2dd8e130358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1421e96dee46bd78eefe2eac64862359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b87d49f20b637eb33823e02986ed0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537495ef42181c5015448ce3c9b62b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da9728347edf0ef8b0a320c06eff71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc74de832efdda734ff10ef1e7421e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2b5b4b1cf30a23622a3f558d53ad9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df71955f78b045c526a1081b4274a7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac815ffc7b80b783dec9fb0a5b6e11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452f3b516904b0035a053e3766ab2d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca36ff441bfdb92acfdb25f9eec79a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9bf026feeb3ab50f3601f8f10e47f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16148b6f975dd2e709d8c769d3787794370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e11fb850a9653e661095cb925794371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349dbd11126effe38d507f02cd29b70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7acc26bfd24a5903520b7ef17d82f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e017be16cc1fe4faa766bc60130322e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d1dab55d5cc4cf5bc3e3641608d26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bcc6e474e7a66d2ee2126f4a86341376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d494a3c73a8aed45e263c2352aaaed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7e92c397ec5a7211d10dbae1f5a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5634a57ac0489fac95848fada874fce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5ecf37776d66f146e585b9455e34c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a3ca16069eeca19abe08d9ea56068381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eda4db2e38885d6e10e9eebd2b9a8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb12c13ea82596b290febf6973270383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c69b71866d47b83e7474c67b0d3253384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5630aac5e8b60e5fc8ddf218091a21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8de1d26623887fff653040344531386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbffcb7cdaa1031dc3ae985c13a07e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3427963e9135ba758e5e442dd44fec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8d58bb512e1645e5565d4b60a0a2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd367f09a518271348307e36fc01cc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce746fdfb30ce11ca61344293526ee1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ec6312b68afa7a204e5cfd4190613392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d35ca6bcbe687332830f97daf5b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6640a357955d5b7073f2f407ea3d09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211745588ff20d42c3ba95025dbeab5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded93514d74225cc7c4e37cfb0d48d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece44e2a578bce1c916f553cf477178d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca91a36a0f9f8163173c9443d12e64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b5a639234c6108349d1b3c277b3de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb7d6dcb8fe445f9c53db275176f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcc48866190586772a0a53e8ad2bf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a1ff4a80a39f34ed0176aeace4b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c9e9da02e8025d35cc01b740d6b88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd490937b0399f06a2bf1e6004cac9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ca4a8485dea4217087ec21b3fe87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6dc6cfe89b546895c7394cda1ffa4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203519086d0919bfe724dead20cca40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7906d034d50076550ecf5fc1b50ea5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c22205c505645fc2bd369e3b70d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b832edb056ab0d2e8fd5b1d9c3159c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142a7ab87ad7af023933dfc46491a34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b2e73940429513db8346d4d70cfe0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e70828321576685941492758769c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd15a172f04b87d6dd21fa13f352b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf8aabbe702b061905b9fb6ee6aaf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12cbd8d916437980b68634098ddb69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403880287ef2d817f7a4ea7d856ae6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87499dca3fab79302f5c79c93d3902418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bfe85f4b92b47dadc77cf0f7f8404419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b12fed48f299c208db9dd4444b635e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e4532d2db2806633d4fcd644766d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161403f0694a0f5fe883fe2bea2af95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4e98b6f51b459926e6b8e90def03f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b9276d65f21cb2b3215007ce7e7ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46680c4dafda725d1272ba06f3e645ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc5a47e8d726ab1b74bc06f7a1c456426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15461e6549446c3680b5e1035f7708427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0524d19f809ba80fb95120707dde62c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9dd065c4bb3dc87138a0e726b96d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70cda7096941175e924b04c0845f08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686424fe3637318fe08f4d34a9db245431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86813ecd4261297eb778a271da3495432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefab806e5b8ecf6bc0133d793bed7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29f0d878cbf0c04e77cd20da414f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d1dbde9d9938b6d4cce37bf06662d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e585120627bd409a1f603f5af3fd517436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a1675c189b212d908c588d861d46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7194fd0ad9d4ee02581abec8956949b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3029f165d4c6beb2a44197ad37cc72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b20ed8b0c7e8dcf342660058f8b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc446e05ed15b4b0799eb46956ac1601441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89507c1a0600bcbf88f1df806c9818d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e371a944623923d0154d3377a8b03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633ebf02aad7db060f66eb9ec90149444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6152d9b98f0fa10e84d2fb1462ae1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb496b0954c8725009b58674a9ec9d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08cb217d947661c56c777a2e30c2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff986403fbc17c22a337b585e06e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d7ddcc6ea5ac8d67092bf0d48304c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945917751b1545cca4e5bdc832281a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525afca18f82fc41d067e06d325ed30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d404b10fada8f28f2ce9252d64bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fdc460b42c96c653a3ad84a9cdd6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d0bc8b77b604e2859ce044df924f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6507aec2205413747a5a2b495ea68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414ac818d4cc28aee090ecd8f10de67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf2dd2d78099bce6c810728088dc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f23b0c7852ae8850b7c5041e5187b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512015cd0f4456418ba1bd36e840bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f78742aee22f87e9f832bb2c7995a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d64dbfe91e9b6a0b92a6487a6ff116461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40517f0fc8ff8bc7b62e48580a8440462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d67ac13b103eeddf1544ba7339c81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f8f5777a6016ae0c7e5b8861be16f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e1baeee399e3a3226f742f9de6407465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad810f3a47ab08f6f9626efae9448ac0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5c525192da94f2f7d163c22e43bbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe37873a20a8c1a448f1b23b53c4dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de0e3fbdc7de9d99e252465adf8c95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a4b6a230f315c327d9cefb5a9bf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacc42c09f34007f0fb11ee27c31f20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e753265fcbc9ca2097602a98ffb75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80acee7fd6a744b3ea2e27b8cadca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f7aa3e901452bf686f9f32db4aee7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342baf2b4037741652f338d645e68cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cd48aff7920ea4957763cb071f6f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ecb1da71d4171f178fd1f02e2d305477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c53c6be99e1f2c3a31eebeaeea218d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f03f184281d3dcf5ebf51711ebab8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e654e2ea5e656c35386c421b19d0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29665a838c8321181c9fee02e388b6d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fa29a1b9ab7672e68467e9501719b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f6a2a7fcf2bb8789b6e75d94d49e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d91a5fc68b9442b5ee88f9918a818c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515d15bc8ea4300ab949ce9181735f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0f1c2a6f88f03cdec999bda477ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79602348826afd2f3bf4f026fa012ad3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea716acc488820cbd59dbcdc00ffaf02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86f52886f62edcdef598917b3306eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec684666b4ce0482e0734c6c459b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af30fa13241c8bd9464e9576586f55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57dcf66053ccb3368adfa187daddf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de34bc27d8e5bacf34d267dc3302078493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4a30b982aa9f6becba4aeded9bc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baed47d2c8fc1387de451abeddc86c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab659c6d5578641e75de0e01033144c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050d8c510520ff67580637b08871d7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed6ab441a653cea2bb595a8d2edb0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052918e79ab867593d47da3a4eb88ef1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980991118895a06e17a25274d620c36f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052779c34c171560251756225acdd1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b1fa9ed857db06b3edb497d6fd1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096893cd91b0eb34bc1c24c70d87f29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30b4054c31de993645de73b5c72b6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa09156c35fd552336fbe2f983cae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22265aa92bff750ed2a3733aa17ffb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8aab212f1fc86cd8726ae64f37126507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab56aee8e77d26a13dd97d52e3b1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a516ccac8d17f7e512d2ba2223d4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d4d211208900edc3ab0511efe596c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f7a3fa8b7d3644a3764ac03dcefe7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e288f7e3f1d080f31be72ff9b1662f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a554f595d1bca1f4b30e8b88fc2fe5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d202c388b0421c30fe77a162383b55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9a61fe010daee78ef9ba370ff6b89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edf2591a74b50a71b427ad193880bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8940f499a3f0dd56adc139dbe68ded517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434766ac4d81f561495a7e60dd4afb20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d54f0739e62dce89e50aa78fa0f4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c98ff84823ceb1eae0f71efb82154a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffc6d97f378eb1f3512daec7c1b68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120640080d8cad924a39d073ae5a653522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1ad215f5fd30ae9756fcb08b1713f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d9df9e9aca669aef01fae01259f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa087e44f40dd477dc441ae4a90f6aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d61cfae9134b57781b79dbddf44246526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15ab53cb8abe776e3cc1ec0d035918527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8906b9b8383f35f22be353b418993528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b72486a53b373e328ca7f4997fad5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c102b507d9b5bf3384fde2ad35915530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d67da85c0f59997f39fca13a14bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2655bf6c79c435a01203264f834f240532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0735bc61afc0d1e84e9c21d4996c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99549941c6b8810c51be198f7285357534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eeb61a4d141e78a61be4fdd6160aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c094f7971db01498b630dbc198f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f88acf9d5e782ed2eab4b6d5cd5ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada026ce6b6e14362262652e5d687301538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5757346f95010eda2e6717f1bb90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475c58964d3d9d4fc7cc53760fd256540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996efa16dc384d398a12ba0550da8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6757bb55c3ef97b2ca7aa2107fc613542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754220d5528540100d31c370a6128ab3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc09fc24e6a192aaeb6168a413779ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287cfbc3b163b7b9b1508f2abb7110545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa417ccf144da00cb67a23ea818dfaa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f3c6ff2569dcc9345c826bf8bbe89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a76b46abe5debf01648471722305548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e80dfff818165564061040f37c96f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c8ff889a1e529e84475393965eb60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cb6296aa27eba196f6df8b56bcb64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e30370f05418dc11812593cfdb65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea87b135e86af5a54a0d7c8068f680c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34ca6479473d492e0ad0f8f043953f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914bcc80aed52bd80435338713b15f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e3e573797fb358988fa6b842407df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53036554a31f8aa0df55ae032503c4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920281523f205f85428a8d3a8cef8f8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f2985b792c53e432acdc60eef724a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b62d68671853dc319ca4a08144f72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8ec93e67239e0f2d2c56696890e87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f7a384437fc1e6bde850d4bd27ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d051c3db9705cd809342580a4a895f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff737f12939af90c4e1cfdb40411db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f37b55aecb8b3ff81fcd1a35f11a7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ed966a4d9973514a5ae1bcd142672566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e173c5d285a17be19ce5c502927b91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b6c174fbae6e55b15189a22bb5b93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55696bb349227490849b5662b3854b45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6626078eb2949d5b835bb592eab893570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85a49ec8566b6d4466798f156b69a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cc7d9ba33921a06b5bd75b7e2cca2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee83b0f28794d9829f2eb3c97bfe7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85a866a1562b140262c27c56cdba5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687381ee918f1950d0264c6edf4d0ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186bfe6f9c36909434b86cd2c7c65ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc89b718ab809d9a543fa136b870e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f579d65495835dad568c24d50c8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad40d29e87c6f3f4cc0ef73d273178579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c695a5e723161cda77ebc9dfa6a7bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27dc10118e2bd9dd029763500db643581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c8f5c9d08d87cfa7c478928df165582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee6cba91be4ae6a6b9bdcf3006d475583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c71278f7818a0870fcb5dbf354c24f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d48b65d390db31da09898ed48f48b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426e0ac88e7e8c09ec1490ca30be229586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f031d1cd2c360d2d779ce3333e897a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8003078057f7f3c939635a0347a3eea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d7d872f39f0a4eb09cc5d9b7e212f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbdbf04e06792ea6cfa037ddc8e628590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7399e037acabf7ac8be3d39ae8570b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738a6f83cfe32342e7e61d1075629e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f1e3cf13362f71bc9d30d6e4706a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675bc36d5e4c748480c8c49122cf652594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0668a4d8682fdef11ec8c01ba2821595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886683a9d4cdbf8d3ae5f5d4db3d78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522503e4a48c07910570bf8a07b6239597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2917bad7f3db8b49b83979cf190eac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8668216a9dcc1db72e90d41451bea67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd9f147bb2d128306ba50ed2f67ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a14a1f0334956fda6e269dfa18c63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3922359d007568619dca163428354c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681376032ea7998dd8c7634e0a2b47a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f21796e3f839c100bfcc6466d011a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fded5bee6fc73a51f794dcf1900a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05100f4ec4c4eb750e6adb5e08594cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3426416725b5eccaf2a2346cf144d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbca4dac2cced05cd06eb1fc9c4474608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafe56812351921c5db89b72c9fd2a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92a1d16a9fac76d9b19e86f58b952610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4876d963234b5f447fabc5d10e7d55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd762569ca8e4f4d0e923a2e68a5bee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb1ae63b6c36d87f565bf4cd82fb7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00389a68b2586fd6875bfb733962165d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f21cf282c601f4195840a77686524615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59dd5394718135c3317f8a11b8d0ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18619c423d78bdcb3634e37e0a1426617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f67e445621d94a00149893bcb40b03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba6d1491cc8bac4484021e12e768ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce91862cb50bc6b5f07678176862a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f9f3d74e5fcec9cacb3eb2a6bde39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc9d75c8163419d84b90ee3cd6eb24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7905c241281b6d565e82cbccb2a89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468319bab194e745c9988906a63aa3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb3b70e899a26754d366b10f3eef15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ebed516a26ecfe0a89055bad40002626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff375e702a6056494fcdc1984b8ba481627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4b37d905ed4e2f7712148558f78a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c47032575c26146157d7074c306f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be72810acdec8c6f293a45286711ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c00bb3b8c13ea02acabbe4109c1567631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780fa9250110e9ac598d1bae03b3e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a35c182c2d826613ff03e37501a124633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d19c884a47b4a39f4ea88d5ca874634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa985102f162cd507ae1301349356f8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e160ebc4ca45e466f6e2a9eb338b1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2108f04008e623001296ab9d72f8fb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc8c9bcc5d88c4111fb4b43a9e8ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e2dceededeece609114379329fcab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a06c3a132a7be7e1ef8d1f6c39b4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb5649e2749ee21dbf8c4ea8ac6c62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc51e93445e3f97b9011e6e95bd737642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d3f1d935782415c479c70f2d08dae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531fa5496dab14122c7a7dfde92884a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fbb4c3b5ddbb67ce4f52ef3948d8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad94c06cb27fe5b2cc441fd8caee7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4a8a8eaac3f15c2f87bacecefb369647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76de135d7a2f40e681db53c667c2e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df09ee053dba3ff8be38293f49597b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bddf832181f12f12c25d1026bf5e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507387e5d598c22907d45ed9627e0b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a4be1c72692a8303d392d7028274652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b0618cf3f0fa28da23e105a3df4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465631d32c7c021be7b06d6caa9238654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1443f095ecd5a2c7cb928ee5a2470be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba08b7c26d1f595a69e3d614640ef90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a5802da1297bf1f0112f2353de457657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ac065a0e43c57175ed86936e2907658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396b79cc8a30681333e4944ba62a219659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196167353a6e10cf893f0230cc1e7e11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e05bbc373f1fe3ea6b58829c0e7000661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33ea4fc3ce72668a731dfb99f1c577662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a11b789e23169f8d889c1f1431d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b90fc81b686dca3bb728ec2be9ff4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e77891fdd6fa49ab1acc1d8564a12e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb94bda32e278a1cf026f515576fa7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebc9a21064cedbcb2d4c53d20be7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f49f64bfde8e12ba0e8916db408b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef671b6e4a35bd43d3c2c35b51f07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b08ea70701b4ad9c2e4a55a062cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce5513958b8278cb1aef6219d94d03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39c3fddfc21c49188c67268ac36072672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb83ac2c70934683c7096ea985cf0be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40d45d67ef160a5d459fa8da99ac55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ec1f6f1eeaf1aa7affc6cbf29298a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e1f0708c0039c6d80456d027cc5a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46143699e95be268dff41e7e1ec580677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7b3c8b2c28e922c82d61d0f9016e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20c4d3ec934be4055f1727acc08e7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd0cb322ea2abbb69cff346bf35245680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10fa26f27449b9090b4da617edd260681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395327e6d91a3806f225536f0411535f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832d9c0289226aedfdeb5aa8a33e8f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e8f66c5b7f0f80be87564a409f98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620e412299fdf3baccb74a74a8c780c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b4c2a4f9250e5b73ebbea12c7dc9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde94979bbcc90dcaf95ef6cd5db18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2f04a30cffa1559815a3999c87c3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819980a747473821b891b2dc2be3ebd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e05bc7a6d265f40c38117fc64d20d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e158bb6be32a6fface835536ea72f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a280132fd47991862ce4e771e6230692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46204df3e04e3f8cfb93bbed34f6209d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51389856000cca5924452e622540e48e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e7c7fcffd35902a34bea4c1ce40f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59229d31338dbdac6bd7b300f8fcf47f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e268de3e877798c1a08e3d9203618697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f61bfcbce6250e505a0d6f9337511c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4352c5036ea2d44c7de29121088ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7c4e637705be54f04141e0154aadf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8675023e671b0fe23f17ec14393d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f66223e4f6ef984442e90d596f713702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd752482c1ae98089819eaca6bb23cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8291d50e3be97fb4bddf1b958ac39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc48a9500c08311174c00e6af1cc27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65890a50bbae011239cddaecf6949497706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f903a44a4cbbf5d1a4fb5a389fa05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea207e694eab8086dad05f0a6f79151708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada36b5084e11686047564ff7c6750d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f19cf70249f79a69a965c1f66c85a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c1da2f36e6bfb6d72c34fdec28451711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b42ddc1c95e0850d7d66ab8319d2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872894844ff8c90a1b55dbb41f277cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436f937c3b9f3b68db1db42cc3063ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da18c0845332a603da7c4ee5cd94337715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165f0bb41818142efaaf0f275341a10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709881649001fdb49ae76f444b2b959717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c72ce9bceac0a36e3189dfe1938ee1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdcb2a19d4a99a1f20de1f26ae90ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c2ed0f2b3700c848d839a345bf1a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52470709a41c02660cff5efdb4d80e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf205a05b0f276d9e45517212bfabbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779ef5d5bb22abd796e831fb481764e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf4b6e55a6594ffdf36f2bb5df1be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cefed17c67d5b6a060e7fba9e3903725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7521d7cdbcb5643d1328330dd0bbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d604aa5780c44f383934b8bcd43fa9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acdda4c66fe8375583b960fdb53ea7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51f2851095eae906d92c047de322d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf1acfe650ace08f72bf385d2f9a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b6edba545c7e065a5d410d8236c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff26832625bf6ce951cf124b930e7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5633e188a21b724eac14a651f6075733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e490cc8ac1acb62f069172175c55a69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c972281ca09fa4b4d532692eb36c6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93572c86b81fd525194a88e1f283da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dbde8017ec30e6f17ca5bc002b7a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d44b98c2de79339027432005d6e2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3282d212c3225ea45db7afcd5ad259739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b1a8f459ff3d382ff64087ff3750b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230e6c7c431153119400e776fb3a6b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648592dd23c244fd6a4a96c87352aa3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646281dbdb5df3241ffeada914d033d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1cc7bd39f10e1a26c2bfffc86a6a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533c416b34df0d90c623b88cd8eb26a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feaaec0ae365e3c6f8dd8aab119584746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95293c0d86e57ac4c49426b0827d7439747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db17c42a53fe0030528245444b84890748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d9024c93787a50f71d76c12583a49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471ed07a53e1205f8414a326f6bab0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9e1e302d8e0d72c61322d04e76111751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7876a45f00e01d045f1d5760fdd161c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0db0990e2681bd651e031af15c6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad584750d16e197dbced9f4204daf6d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fe2a1bff821c2dbbf7b75c289e118755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db28526ce6a3d38353c5a83eea6f71a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dd09c1681b88c49c964000bc065a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf09f2892fe4dd47e79603f86d5853758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515f08dd40090bde0f0719ac552040a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecab3f4dae968faeec6e2622d422761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d81528c420e3a8735715e464130b712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c22a00e4d74d4e2c72bea0404118c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f55c86e34392d629f02f29c07f344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4928d6e5592c8974652abfb27cf855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e83f454fc3ad09b5247040ca00926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c730d78152339e92569cf1cd051ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425a0f91f457c8a703294510e2df8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bcfe8a12132d8aa70f495d66c9d089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b65860ba8a288c066f8e248de8ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7cc22857da3f75af73322e69b778211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691c1ae6a6aeb917ca274346677ea3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b92832badc35e95f97fd58a3ce1b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b9b534b792601b03eca810314d6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea4147983baec940850d0996572e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04db8da65a1da80fa0a72be91667c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15008845113fb719f26d697ea105e4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee291fe6bb6a8248bf6846978077d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9a0f99f8ad7f4401271e979274cde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bce756cbf41b53211682d7341a959020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d79e866430135cd90959b2f71f096d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89d1ae5fd1434e17eb90673ecf264f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ac94025ce5e20164032bcb91293c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4fccc6bf7fbe30546594e460cb8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c0316fb438f1cf09ef9ceac2d55da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71855c97e3d3b329b87225a98e6529226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c181825e5ce000e62f42363a8f5e6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f0373a137ce0e573439ba46f9fe2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b139f8ffc25b2abcf6c5d748469c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a281cd05135f52e7727bc79cd94fa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb4fa0716906395ff451455e384f4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73337a505fa3a4cc9f3d76ca6c0e4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce7395207eb17cf84e0fbdeaba3f2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190b6a97d1afc61df1e78e7a82d7ca734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49224afe2f7bc5fdf154938e7183a6f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a19e98828062c7346ced218c2745ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d4cee390f89604e945ba54da1dd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feff5ce36ad07aa079cada4fceaf2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf370e1d9a9b8fe50b6d9872f21b0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c07cf7f86735d531ff453b5e0054840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb9b110330d91b9af87d48531e837c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f69087cce547202fd4ac9ef88b22de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669aa22107ecdbd3b390ec502cd98e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d41042f4d4ebfca35c9341bb4135644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490066c26ef6fea5f0a76d22b54ae9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e839432b09bf21413230b71b3f2595246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15924cb615ef9bd9766fa6d26cddc0a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b811e9f8d8c283d34788a0e77b52ed448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179505bc5e28610d1c92cc7e0b13742949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951a6f1eadb96e5f379c43ae7fb653d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be811e441aa6dd922ad30627fdc9301b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04de64e75e17f357958d15e9485e9b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b49c229814ec8c32b29305c0ced3f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f296fb975dd32cbf2b2c1c3ecece154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248971343069228ea295f1ed7b9998b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab285253af901d303672b4831aa682f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bda905b02ba8de38c3e96bd282d23c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea77f3bd9a3e1326d2752065edd08458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87737962f4e9bef556fdd982974fa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efaa2d18bc5d000f99c0a2c026e64460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ae12b5e9b0ca9e2b735d67c008ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b301b2861ea0821de1964808f0a40e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1115c8aee5b35ac1f75bdec4c06b9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e880f63474f0f57386590dd7c4e9db264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc38d2c011fef89fe2fe1f193c1f7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269b15ba9c56368833f741754df5b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b916dc53243d8ba34f929442b69fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff909dabe1e002937731c257f2c473d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192c5b56cb340c032d3491968b6ce569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f602e87c7a224f25f7e9d3f8a41b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd7f36f3f85352246817b7462ce1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a902cb9edf2f6f57c0c9a41703ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13296ea0cd66fd9cabd627d394cd39bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632bfb53c66f004cc44de4b37b5832274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c4aa206dea74a3daf5be844774be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357fce928c3f460692881f7291846a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f01c6bda063f684da7d43164d5cf5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910369f1a6ec3fe366eb094e30dbf68e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4e2311ab5c45872af84e73110d3fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedfb38ccce8226dfd8cc2eaaa1442b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08e238e6275c1b30b404fa6c1593a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd707a7fd9b8e71248d3d9674280782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060be90e4e6382b19322cef9b9e135283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf531d63c4033c4751eb4add1ad987884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d404ef49ae00c683be00a53640064b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4db2b8a1a02108a7c3aae47e20e8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c652d326247b9ad0d84a0977b00f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af717d8256555c2cc514cfae184f76a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52298e5414ef5275b7f9fa25884a15e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009307c13b6793e17fc0ad420035fc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b656beb02749c0711f4c81c64f7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75e6ce979411431d12e0eb69eb95192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fa090bf7b960b64791a0421fbba7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845393e4ede9274df61b7bbe8a5efccc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3d59c6b601dbbef839fb856725db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b6768775c0b184de82cda94f4d52c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0699cc8a99b999c5b1b5c0fc168075697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b5ae64621454fbb1be77247c0dbb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fff84f89f485415691027cf0702d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d896103d3979cda6df19a8742270d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670484ccc9786ec4b7c50a5777ba561c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9162e159b0746bc09e4d987a53d6a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d56467aff08f2582d9880a72ce4a52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5699006b6550faf7fa003175b2b00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b7dee20fd6d38a7716dab369c8a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb095ee0848d8c45c932390fd6788e26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daa912a193a6711ebfc589802ec42b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf102a50320c90093c34385360c26c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686198ac56399c6ef7c96ef2673b70ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e921e2dfb25a839a4af664ca3c54e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422dfa490c99d630562c31f021f871b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c94031713909b5cdf4c05c2abb1ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3575a098a167eae41c39d2e2c9c04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845862ecc81669ad3b60da8059c086d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61eb09b1f742cdd0fe8dea992f965f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b6ea538c8599d5be344dfc478332b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3741b60094970a622a250574d80fb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1bff10477cfafed097bc9c43b6df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d530096e25a839ef32357c9ddd58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d02f744a44c7f626203914fb127f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671969306337697a60f64e8db3914db2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49468442d06ba1edd6c41bc2038b84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d6bc3a024f77a7a6654a2c62e4980123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dc0d5a2fc1c475e9f8b1d7261ee49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff7306cc0554a036fd544a23fa07ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a900ef9273bc515fe839b7e0853cda6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8279de6044c96be02a750176aa0ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbc78d30d62ffde9e9b4569f3a8584128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55faa1bef305d6631b23faeff735052129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c898bcfcdcce0b075eb494ea40b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71929b82a3f8c0d9b55382ee345f13e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9183f86f161dd049aaa1f0ffa7db3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277da8c3c7ef3b3fdeac2dc1f3564582133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7e65b43db56552a5c428e98c6341f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdadeddfbe45d2b1aac0fd2fa24b90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d27482d1e55461bd29b56659688136136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f968efdb06d577c244d466f2292e75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2112f94405cd681667b57b1ef80abb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466b2c4ead6641cb0e67be31c9ef78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8215215d31e18eeff85b04e7c0b2557140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913cf9713023cb0cdf2ccc31b2a07cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cdc2ec01cc2c84367d17fdd1e28df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349faa799419073b775952b40ff49c1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef338e29273e38d4a3920e249aa1b3eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fc630516fa06f1daf8ac9c429b8c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4189d7866c487cf6b2e720f3a3e226146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b2a38a9731d46b15b57018053990d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d97186afe1fc83b92df2d22c2e6cc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227384ef0b45e1d28a33cbbc22da325149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc52e8237de86b20abda51789f0559150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6e2ad11ce5ab8d62d0962e725ad21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab55e976ab2963dc272f6a776cce0bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999cd4470d546b3400451c87662b9cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232599f8012464fed2d2623d9180cea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7307fcb1f3942f9d37571100bd8541155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb306466428891015624397ec13bb35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae983648469a1525910b5f796f2f371a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fbcc8a21430b10382abd74d402f2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e38cb995d4ed829d7ef99bbe8590159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ef60f1f33691f1d38c79212c24213160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5fdc35f44356b564eb351c8b8ab09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec47ea573274ae89bd5be2865f9ed31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6a53a9c6e6b00f14c786de839990a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b3e6a8dcaf85ce734d052ab2fa703164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118a76765d1e6c2b45f3599ea009f07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a806f9706c35aeb8fac7cee7af4eab0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d12f8aea13217d435813294ea55af2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a8ebc5642da1cb278bda634f774f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d20e3cff812d106961299e2a85477d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115524102258db8015dc578a1db83c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb694e0fdb1e63fb694496e7194ebe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d3b493655bbbb2847a0fd79fa95d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8a8e746dd2e05d04d1c759f778550173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307787af32a4e488efc42d59d4c5b72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551b6fadc0f6340ab0d237fef923e79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dc4f2c27b82f0edf8271bc9fe7e93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c830aebbc06ab7842e130d32137792177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bb6447b9d7f99d370e4ae45474009178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c63b4310c540969e693b5128ade7d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe39d0e82783725f4d07988d4f145180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7c1e0d60bb54e4b23b110d666dc9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf8ac7ec8a70dea4aa7a68d08c166d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dafa6fc98e3f3cee53358910361032183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27c880cd07063dcf8b9885b67461f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7f35fa19539db5dc25c4768c203ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198064b5ee8f408718f27c0b68eb71d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a89d3159a5249b56ad3392d35aebe8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeacabb87581fc9c60316a337800a89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd10c662b6cb08faf58db11d25a8b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e9874d3505e8f9e1c90a22b810be9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6c03d92c8e647869b8f5c0c92eca2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ccea530f69fd217ea9e14ca20bbbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549be397069a10887dea4fee239ed47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21716fa35a9ee5eeef27ef3ce556c830194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78decb3baea330672c640aa5a56935195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830f1da3c5d21c908df851cdb46aa5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b34824a70c42dfcc81eee9ff3cc71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c7aee0d0f83f7c52e59782a01cbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005f41017986b2a12ef30c8aa9c3298199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a77c644dd3eb401b12ec2a0e011285200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de7153e2190d93012c7de1aac23b7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aa3a1908554284d5e53be11d4fe11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8480c1c6fdd89fc70b4fb1d55b5b2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f848a228344e420cd401054d7dd26d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c240a5793b916d4dfc652ff84463f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7f489dde140a020926d5903e12f0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c56e1b262073a84689ca393e9adcf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b06a37119058fb325b4a05235a3ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf577939dbf66a160888ab0128375d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fb0315e363213e6115fee68ad96d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ee134b36d33883cbe200f420d8751211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7708473804da5feffdb6a01b140bbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d26db40945bb7934bcf1bbde3579213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c37de0a2dc78727070b515fe1eef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94736adea15ee17f6dc4c0b4495956215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d56bc5de5f50f904d765404dc087216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ad75881801672c4c9321a7557c11d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59c2b02134543bc7e143f718f0fb0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abcb80816574bc684995c822d653fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a0dd78782f4a96c2368f8b48621e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2b29b60f0abbfba9182971cdcc7ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd623b9e584aa323ef07562df078c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe302847bca892d0b08993f3d171853223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb7d292f7a4c1d64c877c3e9061c7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ee73a1fbcd78e62ce345dbec0eab4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca727a6286a2c7ff675f5f80848b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7227e08d1ceccf74fd428cbb405d6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ffae6b6e61cb87d986e4b8b4492bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb28cf0e542dfa2c0f5f6aba90ab63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03861079abf0db5167b381e15017c62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ca1b3abbb36140010ab00664c5dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71645f246d0df58c05f47493b4edd8be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d26804b41ae7d1b3546f806126936233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea5861208e946aad49155fdd01dab5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df083f5f51c93801aa70fe5224c5b649235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1771aeb1efa3c6d8711b8060733ab0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fbc46b490ace50bcb3d59238feb28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e257d2742bb6809e482babd70538238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd2c2d44b0ee1ffc887a20480bb043239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1ae4936ba9c0d77f4c727d804f543240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667cc49657bd423ca10c9034525591d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82404d474b254ede7a37f81bf8d54d4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753247977cbf7c358d1dd3e24e94329243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b770957cf6ef63d4a66c2511b0a96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb680fc588f468177df8a705ed3adaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3d459a7c86e7d9e5578f9f403ab0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcf5008e606eb72ce6d68a81dce345247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faff62336728354d990b178e745662248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6cdd3d3762e8665a2ecbf9da63fd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca093edb81be54991f05183297ce74e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e49c980ccfd6170080024622f9fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44920629539e9ab794120312fc8b83d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd903ec6397e525edce2f44093b789253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b384e38a9b5ee22095b48787321da8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310df38958edfb506a5c8072059b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f93e92caa885883269ef09d0e1fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7890e515acc0355702df236ee9050257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668bcea37764d05ab477846ebb1f8dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e1036c079cf46c5137eece5bc37d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f3b6aae51a17d66c75d5c48b7803260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ba533b3775899ba972a27fc162b6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c674c4e512ac4be5caf5c39ac05244262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1068cc61e7fea3a0b79f505a76b23e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440aef1582bd890fd34185c754b22c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d10d0f33910963cb7167e563cd455265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f636f57ff340c5e3d35d440047ecb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb251d5a432fdeb54b8701732b407b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af59df9a3d0bacc8287d2fd8eb1fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0998fb8341a1becedabd2b6525ffc22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bd1402a41068610877cd5aada5171270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddf3ee58cb7316971344908bf8c30f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad002542707377240284e8c26eb2ca4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ab7b92dfff4de7b553ea6e02a6296273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf3e028194c696a99d7f7863c1012274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20802b5df241fc0ada4aad5e853f5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abec3bd0c48b1e66e4c8770ca769fd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be311ca721a0fa19273bc96b85acd613277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11b31a245798b1fa4098834dbe67e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a02a016b92b493fd7f329911c5822279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b311efbb0397c96c4b6ac2100399d5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac44e017c7c036d717d0d4f73b8190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c577cda1ebb32e72f0000345711bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09c592fe551476359be9be5020863d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76590818b58183ac5a284745527221ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558d1c2785483d81b70d39db8d181aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a39d1ea5fe53078845e314cc74346e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd336bf053b1dff84e0509737073c8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0075f9063ed9fe2e4ea023a9ca8b33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a2a3164547642ad9dddef5aa7f05a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7855b7e2cbe26d49459409b0b2369b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fa9ae3bfd6b21d485a26fd58e41c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c30f58967a5f56f58916aac1a27ae4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238e2badf74863b45fa3746d97b0370293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e976fcdcfad7e8a4e75a0a93e76c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab32a8cce6b9c649d75d77d77c2d44d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dd7fcbceab3376d4262da59d4ec31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4806fe1262c23aac7501cbe35a53d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a320cdcb76c40cc48862d212c40e31c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971fb13d5f4e79aad877e59a51561e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd2429bb20c271b5d4763d37c9965300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0753268995f4516834dc70dc6887cab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9de728ae487a95f3c87e265c9a6cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee048488458a4e79b80d88f5ae590303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bc0b2be7ec2429ceb45c710ea8147304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98210f36d4061488afff54127a64314305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45c4546a0ac0fc829df48e542034ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326708998b485264904d7559523bbf4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaff9b1c58ae03b62be2e12c51a50e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc59069c339ccc4a29a7ab61dcfa2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6c3e690eabaebacd355a71748602f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e30c481e65b16afbcb3686a12379a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e80ed2226704d485d5dcbd64e7365312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855065ba300153ec86d18a6b9c7d8984313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7423aa6430eed23820418629b5e720314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54fef6be781a58f837d6179bf04983315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c50d6c6bd0e03b497a2d10d815eeb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69582e6b0cbf8248a07e7c2d85d6a86c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfa52c838c4c61fcdc11951a2836c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f087920e34988acfc4e22a5c1ba9dfe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b44ea47ee1e06ebef1f86b9339720320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c751988f39f837130fbd7258ce3e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b23f0e026d643696335e6805f1517322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10def9f597bb4f7594fb9e5c84b66c1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a472e43c6cf28b2bc8a1a41e1f863f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc64d6d6668c4d0cb60794358e3968e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b61bc2ef4bed49b8884714bb7bd8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ab2add55645eb5457f38e1c14e8dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c754328c87af2e794904f530335f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c96f5015267cfe08baea02225876329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d3d62bfb39ca578a1abdaeda1df7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57150694d23961c4d0246b496de1930a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27873aa0b67722c93d2a4d0a530ffa2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b8bc3cdb296d781fc2dfa884b9a89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d89bb9a0dee4ac844eb24722048aef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba266ddb13eb11e50a8daaaae972537b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bcfd084ddddb7c506a0e7b274edbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57dce496d8bd14f4da4d919618c0d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a69aa66b1c15bd6ef30e6e6e4cc522338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0530895277bc4083231b1fb01e532339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee8ba66a1b482d915a139f78fd5edd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e92ed2f04237eeac45511daaa4b347341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21b57169de3bb0484ed124721566c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc455687d3b25f21253acca4f2a7fd5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c10d938ae89ff75d7bf3456695e16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03deffb8bd763cdbb807a385d8294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e46882002646adacf5612fd26e6d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4606ecbe07c19e96540f4b12e4bef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b6b8c5fc1a15165aa995619364d21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4978ff849da22bf10f1cf17b0da30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166bf7f4df3046404d06e6e5a7823a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4263cd8c8f39b706c41c5987502ccfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f6feb3ede8ffb1bd9e3d4fa03594352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b684234bde621705530c27ad2d0e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489078cba3fee0d51418d1e7b5a3c7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192329fff249571148db90741beca25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88172859a30b10020b8d83621eac5877356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86388f2b9f322af3276f5dbec720492357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88dcbb309b7476eadaa131612736a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4678068f67123a317517e1871192359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0845612852236e815c7aa9e76494d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8850bc967b08c492914a07682d819361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15d6020d6e72fdebcdfb1b0e40e9cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffa7a8e0f441320ac91dec0c05d498363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e8697c5e01b7dd2eeda9034ab38f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb70fea8fb3a547765d28a064de82d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f1572fc16f24307fb05a816789174366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be0b6395250262436a9e4d7783fb63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacccc8b335c90f36b4585a9987ffe3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44688cfdb0f788e7191e6246a1a7fdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33d4194d179c15ed1b13c1da81929b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd14c8f1ec243301b6a484a2caa71b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d1cdc86fb0b1eb8c53a4eed067315372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b11d846c06b469f1fe10b7ffc17e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4d689de83b2573270dac7a4f7856b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f1da03f24035f3769ee5445f8050375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1965f3443e3d1e438dc3860363d70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede0fb39a0e5d9c475bb2de42c2a20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed699d39c7de77d11e73cb9cfef5a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b8d7da424bd75f2ef425747bfe4f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608ebb6936d559cc16b36525b6df27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc322ee50551b22d6f5ac1abce2cad9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ff8a4dfc0a01c6a6a9b0288b60004382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022a7c685927a0eaec86fd111d549d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47962ee5afeacf049127463eb17ca00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2d822005d7ede4ec9a6486eb9f444385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e384a302945e0669bf6b7703e43ad1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358414b158bef553c79d5657a52ef259387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde91b475ccaad059c265a5d962e26de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a7c9d07191e780c10c9a026022f54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b6e55e55535411bc309f643d78e83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb91d36f3ae997bec8b90e9145db9ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173de9ac5e9a59ab244a52df908cc38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f1ec50b718f9b8a21735966a3e40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65710d3bd8172da968a3c14c8a7a6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff859aea155591102bfc0f7a6c8612395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7dfff28ea77ed77b1d19a9cf1099e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcf1323aea68a71903dfa79871c80c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b37c1443db48c4bc620a6824e6fc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca8ed5030673352756e0bd9f831b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f6275536f3a7a6b376505296037a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856635385eaa45db9bcafea41bce074f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac088314414d617b62ceb45e40296062402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8df942121d0592c6dbef6718075ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9aefdfa5a8524f0c6a055fcd7cd85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd8fb0e9b01251176d8112eb759f8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d10bbbc0567813e460dfdcb9da9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86629fe39624d1b3f0f272fed8efd36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba57d6a0d85711346c2d74dc7f02544408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f4215b195a91afe4da40892befbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547af22970d30ea1842b7d51420333410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc865d9ecb72c663057f6bfbe29a90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6791b501c00ab5cdae1be13142032f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59d53c3791153f9c65a9dde1458c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bc8e57955fd01c5c861b5afcd21a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275d217cd5e56d7e9a92902e43d2a5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2286d3cc46f1f5ef739733382248663416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d54f98ae237b80a099d403210e469c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fa67d57bff9a75139110d23f31afd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ec41186af4a45d48e90021c8c1031419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d2d061a4806db88cf4597f380234420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebd154b641c02ac51a6f67b8f91db8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7509c2a25119ae86c6a0e0b77a7cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c4875cc0cfdf762b4cdfa07531b63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b6c246c0becfbe277f217f43d9490424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64a1522a236fd5179bc721ae3b173d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418f33f916212addd3e6b593a22e18c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173059734040b72a65270d1893f49ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aae87110bd76df47dd78f975f5fde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4970788fed8d7fb633dcf6caf3ab650429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d0352eb41afda46fadbb690871fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c39e78448eb3b2e48b8749098fbed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0bc3f4db2d2ce925e5c0c0c06a2e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a2543210d7a1e388c8fb93ad598f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9291211e5df6452a2faec5cce1c86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae350f69f2deef70f1e3173321293309435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f75fab4b3258c946ff53416ec4223f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd37070c66a81ba20a5d4babb135a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff2e56269a577629760e056907ae8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f526b33bef94a402b1bf659ec45957f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe624ebe23172431f2b94da81c0822a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f2e0660286b799834b80eb4afa759441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c68e74498f7995a68964cbea6962c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c79d11bd65ebe54bfc6b10fcf7ab89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c349b24a97defeea76c2efbf4496cfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce29137da7936f93d259daff3f5acfb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b7fd3d411b8039e3e70fe4e9fcd8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c27c76bcc1a0d6a4890c9d2aeedf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367cab55062e24faab79b688c8e3502448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff6a99be7052e1d325be9bdb5cf477449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10842b5f1f4119061d4685871d473ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2235adf618655c125de4c3b70f86b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39e781e16fabbb4de07c5d2cbb418452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a104981e92350b55252a3f092009453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c0d74d19ab3960e1aa0c748ea46ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cf76907d5f8db2272526a4f5beed2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e6610b12a04a6045be62e6082787f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039905bc04192fe6101ccb0b6cc384c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e41d5bafdce34d8e8abb4911ca95a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc90577156077dec93a07f670428c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4973495146ffaf2f951da733f0f78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714c7937d3cfcc534c6718cf188b650461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e24917025342ab97fae4c7f33758b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7c4f62ef63e99bbea0d39d627cd48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8357d4ff0e149029d035a0cb5a8501464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ed7b8080136ddd55e5353bc5ea11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1750d789989ecb41c83cb56e30e05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6bfc330880b5ffe1b30d49e0a33f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df679723ddeae3fb7d856f7c32eb95c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3e558f4a55cb0717c1641c07a5d32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d00ffd0b34cd6bb3033529d698a4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c43759de979cc7cf01cbfcece4e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b7215b30655718884134dccccc9e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720592d82fece9f6f115f6e9ffcf627473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed5f78a803df45cdab6f09c420ae59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0149e27726f46e753756a970e58c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3a34a3fc7121a569c27ba63a093b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab44d815e90601f1f4e977ce923e6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceecc9ad3fd72afd4846000cd43cebd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19babd628290b95453c93ec162ec2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9a6a4ab5e5e3a9cd409c138d6f561480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d0d25f9e8c8dc337812b3ee62c0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfec534122f7761b38d1f7a4125eae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1b543d5ec24cecd7e03b01bfa790483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49276e136458c12ee3590bb4e791b7a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed81f2e3bd3393742441541185c6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4458f703438c834748a24912d242ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0d09fea6963405aa3fd8c30968ab2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d8e67a2263fa20a6bb6abfce00be3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed85f1f8f23bd9b742c3545616058489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51f5ead980f9fce5a0083070537194490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcdc745e82bcb030f85297f75efb94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4121a4f078ce03ac361751f975e003492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ca427eb77f1f37585c64157e1f3f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94a20124ece7e5b6486ce15110f0ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be24bd8361fc7fd1ded4630fb605487495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96435c3d35f963d8bf5285fbef4d70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f439005d56033da99834e9e6eae9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387642033589cbce1fab11585cb12f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013d30e3c70619e85d0dd253e80924499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501da5664111284967aa1ade529aae4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5cbc64e6b9314744a373430fd354d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578736c5d68d08764eb63e05278c563d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52bbed14f411b3f901db8c4d3165fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816310df83ce7e7cdb2f5061ef7c8eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cab3d3807ba56b938e4f396a232539505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9c04076daa078f728a06a6a3463a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cc264e1f655fc5d04fb11dfc49c24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aae6e1c2f6a5cc13df2cba0e73be3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f1682fb99cb74bffe6d6c46fe1075509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0042185f60a5a6f01c2b7e0735e638510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352764e404372e72397885ce7cc18fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07925413cad503b7d09d1726ec3d1476512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1961961a959c9629ec0aa21d6a714513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af9510023900de8d8e7bd49f5f2edd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9e0e3c81cfca5cbac78cc4a436e6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67563c0974785e1073e9db3e0efe3340516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f491a66ac5e88c32f0f283abf6dd8dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee231d97aa8e76e4d78ba7d607fc8d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e42410e5f30c5316cb3c9690ec21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54915b3effddb009b8ed7360ab49515520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912a57a4e4c1e2d713bd417139ced2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5306615cc4f169dbc1aaf26181d1828522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e30af3ea455ef993f2fc68dcf3ff35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b2471304d908e494ea87a7b2190ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff1546ae0d56c0c4ce4b95d6d2bc46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd117d21a797aed794920bbc21857526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94e32b2361bed6a4f56afcdb7ed2d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae39c6f4519178e3718e7acf4cfa11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ad05af132c63df550ca57454f3746529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0237ac6e2dce4fe7519f1d619971bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897e85738f178e55869c53e9064a1e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e96415a1d74f5017d01638f9db94a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40046b39751bae3ce34940b440fd5b1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dc8c2090429f4afde84305b1e791a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bb0b2a1fb110f4ee33e370391b799535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11130b3191ae7e6b9b279cff7bf0df55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e058f6457a52a88e594303da262d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d85d3cc283a32f19d017b1baaca28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781f8bbdaf98aebc7e79a70bbc91dd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc979923d7431f7c02820d2dfbbf21e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb0da05b7a05893674608c053fc85f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe337e55eb37737a62bcb88af969265542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec61d4a1d6a564f20517dc22e84b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7407f6c13df89e0177b64304403de4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f518246bdddea186594333f44bb32f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e418745c1eb29b6c1769f77838ceef2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8098e9716682f799af6f762d0611b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e05b0b6c8d8c9dc630fc179999c38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ec3b4d72c9899a25dfdcbae501ace549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603294d414612e32c4d8106304a07da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53132fbef060d14158dbfc4fb0424e94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723dd4d3693daae82fa328943d5abf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b31d3efcaa447b2f3c37f6521e9a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001035097d70a14fb3dd2d7b0826c17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8893fd6b10bef3bb55c9d60a5f8173555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da76bce98af805d96040fc26c3d24f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f31f2d67361f93846eadc0b5ad1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aebb5f420dba33baa6a2ff6b0341c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008798e11e406ee745362a22e828f34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d21161e11a441e9d0a87c0081d50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4b1ca34375b34c3be30227bbd507b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c38e87e35a9279e2b466683cc574f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aff9bd68fc96fcca925a2f9333f0ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f88813c1d388482c3062fe3079533564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0518bd287d646d3445cbd04592b894565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78e1f9cbbf88ebed09bc927c3ed28e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccce0ebe18c935a654f802ba027a124567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ddecf23bd7d9ad31727edfca6b5d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf5000993b17f1e16d7d59518b3f84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a44844e29ef0b9803d22e005d768b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c86c33e34eba1376ea347f5ffc33f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e414c21184a971f73d2cc0c00b56a2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c094e4bee97ba7492c2db2821a32879573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f0c23a6e73462b50aa55f4f82b34f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513114ac27990909b0de9db723e43342575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a353e18fbeb123b5bb466ed246efd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248b12f96f1e6ccceec2b8a69fa559577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884eb42a25d04051190bf62a706abe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5573313c67c256bcde8faa702a636db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9009beb0a2cee8165dbd1a8aae96f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646fa6cf1cfe476a58df3db19f90e20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540d2939b43cfdf25e86f42d1b74f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e78bad108b970b18fa611166b0bf3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d528ec113c4e7298b1060ad7a1be010584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d34fbb94a8485351e3f4e0e1d2a79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f59ec3409aa9211be610f04712e18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da2f71074954c3c13f3967bdc43c58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8e0ade7a444bfcddedf44ab2a7f28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55992465a6d07a81a3b3fd4089dff7d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb815edad908820535f607b61174db17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18f483f02ea72f0a11b3a3a877f5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc158a53906e3042db09191284835592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f97cef18e3cebacda6b9e39c57303593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e480049efc7c08dff4af9fe8426d42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661217cee9efb8b23ec5a8d0304d7654595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18706e43aceee53c94a859e6d5b1a9be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b901688a05f54adc20ce148008c1cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89776ec005c16a29533c72e205572e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef3ec26425add38b1f6f5d068c29f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051647f3dae9fed27a7ebbffc974186600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0ea3bd2e8c6180d4893f03754c6a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e50e0cded055dcf27b222d9b5b0fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e12eb60d4a25eca42e448bf21dfa61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9be18cc4df40c475686b73fd91abf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eedda6ad99c414aa76b8f0b934c0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321025695d8e780c04b7aeec50b927b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6c2be408eae2d91590822b71d7d41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3ed9f860098cdc3d164ab43bea309608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2a9ef4c4c70da5428c7b8a8b39f46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6208775ae0a255ec060eebcf8836e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dddb026232edcb2c92ce8affb6215611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd748c3288cd23fc72c75206163076612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dfd20398c39e03271896a330d1ce2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080cb2c16cb911ce6773af7764b103a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf527160b28c906a00bbfa35031dfd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b962f0a4e7ed1f95c025e89ca8328616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87554084b9a81d5816dd060e96e7debf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a972667b25ee5a60a1e4d3bfe6a7b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed91d31f6868f34e8d0b89771f26f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902327d4fb46f96a3a8cea97ca1b5e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78248c9258a6322d01d77bcfbb6158621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03681240ea78fd78e4d8eb551f5b6923622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea407c1db74e734ba13bd770e8158a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76569a2ba07454acdfb117181ef06be2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9498fe972c0424c049136635a9b06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba19ab0a8174dfc3fb127b494278b49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99553a298ea780a6501c53ff187ad88b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d5394aaf2a64cd297ae9350319ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71838b4c5c418bd0d0446a86d45b8ffd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b977704a44e78f4f620d4f951a533630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d1cc2ebdaf5522ba3d584d40e4bd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad91d46fae7cdba74d52c6b8c35a27e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf176e301c3827475db7dad003f541ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fedd356b10a36a340faf6f449c257634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b3ff1858a176d4384cad78d0ca42a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29996878666c9ad568081f017c72151f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f01c6b472ae8aec65b4951fdca61db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de38dab4519c5c5d4bfa507fc95c4fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c0213e52ca76ca835542aeb185b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d4723872f236fb07d4a766d03f15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a06acead57cf5f1909a1bb66796e8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2604868ff9a77ce9d33e80a02b43ada642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9680aff74dc490f626b38e528b629643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c23b386e78631d07ae8577e3534a80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72f45914022c2a92c90e1542dde7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a911cfd49fff7ddf6394f813fb87dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918d04ba42d3748059e029613199b7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fcf31ae5be9ed1712ff975cdb2b9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d674723f1efe13adb663e2e9f22d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cafeda8e39b483954b500e69833d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93830cbeaa2d4aac30da06f9e0c9c819651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065d85214d753fc96292c43a46a556652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eda1842078effa09d188cf41e50e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceb0ef12434d7060375a64dc499fb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e814b331103bb90bae3a96f5767fd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b8aa658ca8a4fd35f8ef09129221656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94ada269308088780bc8d5016e6180657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89424b3b05713170325e5f415bd98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92074002e1ba3a5ff4053fecf3697e8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25526de1e4753e9792849d983f9353660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea42d9e8b80e88bcc9030759ccd6de2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1396f178d3e8414151922bb6013ed1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443bdf12d0bf6650786af2320b0d42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a9d4ac5674120548a360014138b1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f56bbde27ec667888987c1644f23b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044c10c77bc0cd1185b4162d6568b0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50be8889744b2f37a801e96cd14a04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1706c77b81f5104a9d8445a17ad4e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15caa05c7699565e95a96f727804ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebc1d80911fdfca99f9814de7c20d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42a482594a73c37e0d7a60e32e09d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0961f06cee3bccb34c2bc180c25b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac0fa1e46cc96c630a615a8180c16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c4254705d58611fca2d94e124e7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1473625fb7ee174784ba85705bac7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc19d19f40bfe4ab9dc70d5a3e59a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff40e96533893cc9b9f9e71e264ea5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce28d7037c0ca2c08984039c677c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ef729d59c024bf69ba26e9862b9eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ea24c634fdbd411dc832fc82c98f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee224112bb70fae1887f88d18bf0ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280187ddb5e8d9be4cad5fff5045b370682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7459d960cdb98ebe99d282cf4d63c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67010294dc36defbd209047ee0ffcf5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b424983c694f2ca07885030819a7c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf9620015b4f84daecfcce16c8ce05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f5644689e89625217b2460630e96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d72c2ba2a437c4c575d6934e28ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42e5b2798432e5a85f3bd35d0b143b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce86d0fece35f42a2dbb7e0edecda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b53c3f4e6c6c96c0cf2167a06adf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0c072de75b985c61d37555a7c14d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65b2cf49e669b09e6ea1314e3d7a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a78cd46e85aadafa1a92359f898475694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c58bc1b0e341247fa2a8058401035f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a0c75d01552d65a4a03336cc2c40a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6f856d48fe1d5944654fc9b3d4b41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e375757782a5d85282c5e34e253dd0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44710f1acdc0d68f7f4216014eb4fb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca2b21074f2380aa01b2c7f0b7ea5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d86a3231b8d78c6fed45a0b6b7558701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aac2dc4c3bd962f3dd66d7fd8b94aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154df18161ecef80ab7fad9b0e99d66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be84f3d2adf4e86089e8dde27938314704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aa2f197d274aed22f4897354ceeca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348eeb0a77d9b16a8baddcd30d652f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397f9abb8abf1cbc2fa5ea27c3e8591707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a400b44611e08abf983aec2453e57b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291bceb97c154c9fc887269cbbd4e18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca885c2184a354e1bf20e5bd8dbd9ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884ecd4415abc2a8b8f32b2a1e537f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c0e8d13bb6186c0994654d40ab770712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5abdb4760e45a0b61eb7221fcb082713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba55bbed54550d9569bf06e90cf893714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a796f56afca562d762df0e85ba0ed7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0c63c574f1cb596d9815c33258092716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a104f04512535ffd64a7d1cd5034ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed35e78d93c07a5c5152d28e8e1909f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50150fec3c8b6b00f69634331a5e29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf346b56a56775952695862e298ce06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf358f079583c2d60f3829bc64a314721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb53c280a9f72f126eb600793c74dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db2605072204378a8bce207b0964ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2f4e9e0bf706265fbba47f4bcbc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c6e3f10b4500b559eb160e6d69b14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142f1b127e940377f6e6948e657f9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208479c2cd3c41809a3cc177756078a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885e835f52085788323c3c3ba0c1dbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9058496ae6d35d6978c65a44fdbe641729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf95a552b29748de99262879b4bd83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b7296ed2037a03e1c297a66ebba7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1be56acc42a66c7fcdfc7b72dd41ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797e01a147878ad47cbab1eff1c56e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a04b627177246c99d10f54eaa39f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921955896004fceedcfa3f043e3c2a0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb45370c348e0645cfde51b1dd8585a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2560a422b3d9020e0938c54c4eabf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783567e32502af812f02a4b83c940a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d54803c41e0a30b5f02603fcac6b0e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a68de37a8d12ebfcf48b4774cc664740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38992e939e4b20269a8066468b3dba06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d65a32ac32b24d907b44cf52dddb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8b9d93a8940b5292cc0d3c7978e07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b7ced8ba393037e83fd4a48d282fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f220b8f8406b503bd2c700daf5447a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ac4143291706ce6d145b7cb0a13b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1730244fde1217e0b5e8f5ac11378da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0b75251e55d72d79cea0cd5494cb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209ca8db86a0e79c209e8fae77d73c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48022f193d65a2e74f2198ba15ef240750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea987c257f51d251037460bc3cf2270751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541e92033bc2218134702a04c9551c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50776eb3869d1f613a6ae60a7a8e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0b24eb1ccda18440e04e9e92250a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a199d6141385db59b366dc98daa21c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d4362a186fcbd6d0993d74521f83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925114c04051f215096d05719acae6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138551041e6251df748eb0c9277940d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277d0cd9b2cbdd7c88948a4c583fdc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>