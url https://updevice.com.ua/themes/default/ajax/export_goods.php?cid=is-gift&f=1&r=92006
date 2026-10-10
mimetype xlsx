--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc27ccfcb905b5448d79d3c4a9b99f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62394b5b03a73cb25a933571cb521f3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6ec0b7bfcbee023393944a7957b803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1871544f55e65d17d8ccf8d65a81e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49fdd34cfe8f1423a75b98ca0e0e675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f14cc5c744130581ca364424bfe096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc140c177a32c6d6b865ffa9fc1107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66f0f800411c6bc69a6c5e7e8cd18a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637363c3e3b735d57812defd34bc9b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264d82a005ceb9e8b2f33896071413410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424ed80c1dd26d6cc77352ffc62411a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cce10ec1655ab2187090fbdf96bc5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0594b10c808dc52c304f8cecf3311c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b756a0e037dcf83217d82139d7e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b4b3b8c03e0b816d7c937256f26515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13711e36ceafa3958b509b54e2275a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81e802545d86b083ae0e0c76c8108f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e953576d1337e7b361d2fdea46f085318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a137a4c24d98cffc828184c37256f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061340393e75afc0e479854c71e256c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dccf944672bd0942df6b7cd0bec4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec24760307a5c4736f1456bae55471922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe867b87cc5987d9167ad188175d2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b8f8e1e3cf76e06fb190994ce5c9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7ea7fead02db76391fa5429ae0b4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abffc94f2daa977423005b38232ae8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfdfa972bc6613a8b88f47117f7b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1d4b50147d6692afeeca19d2cdd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651801fdae28a7dc83f181eb8b9ef5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54280e7e62d395b930ee066927741f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f431535ef9c51d1633854df191d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1491a48dfbee62f660d40fc187bec332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc29fc838df9e0df36900e1bdb6c36433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960c38a2f20f9ee83e8cb41792e880934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21937eead21868f2752e153e46519435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6074cb4f8b65eefdbc04233cf6c185b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e079a57293505dc8b7e92acac846f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0915ecbeea13ab5f36134003cbf44138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f6d8789cf73ef29c184d0854ee0c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93875f02d5c6c95ff6cd1e1769f9be040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce21ab3ad697e770ea46e6ce2023641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca98b9293693ccc91a88aabea7d69042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa295aa1ca06c27a940eb81d80ae240843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88b500eeff524191cdb3e8fd46175544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f69b4e073f0ee37c77babd19cd8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849cd5c1a24fc1cba8ffbce3b6e14546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af46ba37719334b0a61236e78e001b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45570412c09b8097764c992e0b2402b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bd537bac4a1cfc1c4f142bb1e8a5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caae44ecc87c4178bd2a5090cc9e1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94173efcd6112a0830bb49ef036184a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b6e516ea0eaad1296b5c0fb35d81452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208f5889f36fbee4665631ee287412b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852570f6ad34db0bf839564a73bea9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c9437a101291a0b96a8884185cc4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b29493fad2146f009285bd5e4356e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94254585f6254505e70e954394e32557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7195520425614187d2eed51188f1c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb19526b95e82f054838b155d085d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d65a52f9f990532a3a999827430dce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43e69abb0337a5892fc496a4b225061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336037e826cfc11dddcfa935dce9368a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976865daeed91e51a5fca11ef83463d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db915e5be626e72fe27896e7da86ab3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12b26e8c2477b98b7de746b95dea5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3267cf4ac4b737a75cf9ef40ba4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186752ec8fa4bdd0f9d567a7b7135cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435d0843489f98e9081f2adcbb58a1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919532a3112edff34c313ceaeae312c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091e41178db9d7970046a769ca15f5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2cdc756550b452688e4219a91ff071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509941469996e19034feed32d52ab2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ba8ae1e175eb21f4b589ba633204173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d454ab849f0fe994529469b204d63374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e57e2e8b4a86343fd1708da004c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ef3a83263013eb032eea9ba7bd7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b29c1ee436bf5797a8380403dc20d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca07148db871866f1201b87d001cfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e503eea60c3ecc7cce3bce680482b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c8ceb9c9b33d955ff48cc4ec097c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9e7b6227b3a3f50f200b07ca293881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45f97743631984e7308034a3679aba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b9307a6b0bde2f0422709a369307f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6de879cbb39c12411a2219ad1c324a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9afa7b89f1ee112fd438914c27070785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cb116fbde754f8a59d663f80eff8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82babf85f31416bbcc75e46d8b20376787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da622be402938125f0a18ad9c228d0d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f2c96f0184a65570d6e246c413ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686ff0cf782ee8d3d30c568a486406490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b54aba649ab4d8bd609ee52e4b98d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2ad5e319bf36bfcd24eb72620f99892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b1eaf2e579505938b2cc24bd6327993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4cf4ea4bd7c39b4f94626c27c63fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ab71f96e3c30557233656e9fe687495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e66af21b7cc099d4774a2c4c65daf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee17c82b4dcf394869e62294d0d8bbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac697d11b233333b0cae49453b6156198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb264738d0cc6fd29b2b2099f8d297c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc96889bc7a38e670c180134cccc3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832072bcc1d1721d4ea157aab08412f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6897cb6672a6ac43beb3940135769102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f97f93cda77c350468f88457b2d971103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba2165da5b879cd86335aa27795097104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a94f978d0bbb9d836db29e6bfcfb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439310dd1e543329dcb2960fc11223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1cc46e4b3e132a4818f32f75ea574107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bcbd5976bc714933a4a4273a9b012108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ca0e3b23cf636831414e54e3e72e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160879afcfd03eddcd6e6d0f1ab6428110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1097f2a04de1759831c1c2a59ed0b97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2daf202f36a76b778a2301094a2fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f61a4702ae359b00294affa4bc78a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055c9959bbe579f8e4e9f1da1cb12e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6117666297d7e4227e564620282f56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99055a64bf3386c797ecae26227131b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653f80c066d609d2edefd061692555e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577f0e60fa18b6b79c3668ccb3ebd7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c892a1f8de6aa2ce86fe28f092d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33727209ab3636fd4af642598f1c6237120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f8ecdeb864d76aa98931fb150bb21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918fb993e4b348963c34dabb831d5e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6d90b7f5e694cfe05142151bc85bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea209c75332e14f99a8958eb7a4ee394124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b71df6d71d69412b374abcdc52808125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f012eba977940cbf9599f7f60f2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894a12a8ba2c3b859d520a4e0acc678127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa201c2db7da8a440b86304f89a072128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362f4c3a8da32491047e6ed6ddff9f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6ecc77a534425e11c28c57ccff51f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da7921b05e0af1ace5b42866ca6aea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7991671925961299f7915ffdf49ac7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525e49053478a29c22e48ab96ac741e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b837cf8d79c64b5c621e0f4642446d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a124cb57be324c221d3696c22bdf6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff551ed38eb2b826d7f8cc752407b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d14c7d213f4c166c09ab61c736c919137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f78ccf5523002241c5165078ab6888138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce269cb0e6d7328ceec7d66e0775daa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d683a5790dfff85e274c387026023e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2881878d1c0e1718bc6f2ed47f209141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6cae5818c4c0faa7410605f1bc3b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5890eff281f3898be09778e90e40c2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de3d06d13eecaf8cf90415eb4e3d52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4dcf47abce692cbfbe55432c7ab08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f8b3ed61494fa8066e1f2e8692a4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235105ddb9982f2c700fc19d2c5cc6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd404ac10176236cf4862f4b2b7291cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da315af43a4d5558f65fd60b50cefd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6016e8360854f4baa01632a2916c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a894eadeb85b5512fb895cabc5749151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d214fbd47ba4c20d3f16b4dc477587152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3124d9b7fc92cd9b1099b1fdb3f0f67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d27fd74e146716d759205db24b2e19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762032ec5b0361cd0aa9a2112c7bee1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1eb3e9d6ad0729a7e74a2614d48c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595cbe83ff581623f7be3ca53af76ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f225e3fb6e5361ada0c4f0abb56271d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab380871eeb108cc67065aac7f7070b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5874eb0c1b45391cf97abd2633a69e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc94249dc2fb808a39af6ec9da7bab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ace40db609663daa843a3b1362c24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425c0dba7ce0e47ae488e163c7c0498163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42cadc4bb2724e84e610c349a745e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4cda00972bd492031488c7eb3adf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cb4379572a7ad7a2767a471802c15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173cb79f67dbb8da4426c987d6e1abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042b7d411f2d160e362b8a0114328fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7c594c70b31931d29b0c30354439b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf22ded63554401c94caf0cf4414099170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c4503578ef7a8d7313d7098055562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e5b40da4fff4489ecc3e0e6125d43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203dd2e3b4d75e511db00de067e8dcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b377d72f347fa37392bc15e172a06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf064c0275372e1abdbdf467d16b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e23378b901e0aa0923f025122bd6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0637fdfdb2008991cba55bfbf5c6e49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57d98d0a136a1b34438542d137957178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a079b1a6d259822355193adee80ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19cfd8f33219953673154eeed882bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bca7dfb3176c6e0faf644b34def3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41724b5aab2365fba3a3ddade4a995d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76bb73edf5640a3e4bcc3577ad883183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a74eab993625ff7fce9232d8ff12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bab5f80d644bc8b1cbc74368c7aa99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e667ad1f5d559e12f89bdd793d9ed1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f6a7a352dbd18ea69110c4998fac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee8d9a1f86ff1f2c20671f94cb54a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a692476f7b19dc4d6145c1f93aa2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f26fb05c3b3bdd71ac1ff30f9369a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbaa2452cf377e20a68cac0f106420191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b628ad688cecf0a26bc67087e6cfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97bdd3e9c108f3379fd82d47add4ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec4078ed295ababb1e22ad91ea17fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f658a2a0c2cdf67e1cc65fdcc9b4c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e220125d1451c6fdc29fc0d4a94d300196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc673f7154d232e4cc74c713adb2a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa496a0b360b05de21e14aa5a01f72b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68469a23540d55e7d8b6f9d68645b7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5cc4cf46dbcc72b5cacfb69fa9733200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa71228df4b329a453d216f1a3f9c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb33f952acc510571251e3e618606a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23eb3ec5874cc15fce6534cd8dee88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508425a61d0887a294450bf793accfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09b64d19d88ab45e3acb2f75ead65e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf167b4f05096e53ae46081e8d3f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505525664a0919065a91236827715c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59933e1568d39f8826692c13e6faa0f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5acc365f3dad2a09772b3bbc60993209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e4a041e2c9ad1e452a372aaeba7be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81b55dd6b00f8cdfd47a2e8d1165d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbfa3350de7983fdd7530326cd7130212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891be725832a478cc6744444d6302be6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4091aaba983b2b2ace2fbc1fe5970b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c2be19645d05e1c50b5705cc3a534215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74d6aee07ca31be820b487ae6ef37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e346f065230a0f8b8f329c8ce07957217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b51fb18502159f0b4072f33a65a5e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298813e239846e39f9ef8250512c02f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ecef7f31053cb59218c7659cbae0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d960c8810ddfa2c4b8320c13cce82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869954f2eb392665ad5bfc649043d80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0208acf3f6319eff45508baf4d0cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc8125629003478cc2aaa2097b971224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a4f8b2fd33a8f6e8dc7a60382e51c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47114acd365cd1149909f8a5e46b2302226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee0fed6a8b8e5980e259c7ba7988f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb5724de129d86aa952a2ebd8f10c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc601546ab55873e12e1aff01f12a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3166ac872f92bed3f6fc012d59fd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40614bba5bd059ef4e97aca873743a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78fb8cb1a7ba347b1a12cdbe2f0117232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc81ab684e2a3e3cc1119d51b19a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9757e578b9c147937a5593db8108234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d64895c50cb0fc55e282fae33c881235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b70b6d620cbb290e9d0753c5afc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac8eb153d45054b6544177689891d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335628b7be252fba3f9faa6bc6e662a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa12c11067f73d614b58da0e63c9fe4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e6b7b1b747db18ae5f6bf67ee8b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a0875c358efed84aba830a67f2e21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb9864eb0f14b9e7bf6b0053c0ead8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418e941284f386f778a5d60abd512d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d3bacf6429b9d5529485cfe9c444f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86397be91450af09bef8fb3cb8994e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcece150c8c3dec95682f6d92ebe9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629452c91b83653584ba8503ea608b09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0351fd0a548648efcbf857e868f28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890c9488ad5f34a6303468755abef0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ede2bd71367507bc02a4cd8de7fe7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154281632a003858078e2adc56c8d6b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b3ecbbbf86a7ad9c6738a0865380d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13923f866d39c58165b07a864cbb9f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b450d89826eb51da58948c00338d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc949ff5651d37e60a945e1a5a502f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648c34bf9f7b500989d3a7607a25c06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903d2e56e6c54835ba0632e334e190c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605c2450a5a50f77db10e13401e53df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f317ee1c41b5f0fbd973da52881a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1f06bec66772927b874a2aa31ff2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be9e4e754f7e2d0a91ed7f36f0f227261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9cf18a4f8f996a48ac80daafc67f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdbf6b744b8cbc3a9efc2b325b7f54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb87d0aa3b6a49954091cbee1f47e83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d827179655e7827bc509bb01a762c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47a48de1c0c1963e38c18fb9221b3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa386026afbcaefa72b5b4f9b41cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c8b6c79b6e18a2073bd132c065009268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780fa39b814bcd0562adc8b3d0dc313269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c11164d2b956702fcc4ee211a3ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ed1176df59e1bdc1e670ddb0056a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb64b85a4aaab0c0a8ae5f5fba29db7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989c8876c9a9976e43c053cef85b606273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322874590b449fefb866ddf910fdc592274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcfd9ec2bd01affcaa1880101a8837275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76b27e5f0103f0a3e1c144a3cd2920276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c2c4f3955ed3088eace189c87a1db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febc7991e620b507f9a9859fdac0f93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024efafc35e31e27b03c16a059be2f05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bad3e6809cf746c75b76066d91e75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e24b90d1841a3978647b763c5bcfff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8b6ff1de72be6fdbc3c835ba95318282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa066de2b2f3a6c2ee463ce3c9793c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3164fe105184012556a0f049bdcd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732687fc64cd3291eee264c7e45f85a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3a54111c8c9903d07b53a081c61d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7418e9bf12c837d8b2941aac07cae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0108d4234052b7907d78cca4f7452288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2ade34361eb0201cd2c4b7a8aafca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289e0151f95bbd2890361d3d7f758a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1537e4460c3831219649c731714b378291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02948c00d006c07e05cb9c386b5882292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acba9d07f909315f6e208588042792293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034140916aedf036d47bb31df13cd11a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6814d3439f52fb5650919d790633e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b9032b303ca01e454c0e43e104963296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7aad42240f264c9e3a2d9c5b0ddbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c627137c248997517d1a78ad2a8c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adb4f4433d65733431050dd0843dc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f306754216d941c2a14572d70ea41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e539f1b2bc6f34f7c1c69620bdf44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588ed7bd3af6722feeaebe8939e64b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc2b337adccc3a74dff877777c707303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2636ea7d8ea12687e74a06167732b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee685d59fb188713edd3ec98c53886e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825aafb51850dbd61f9b89201451940306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec6ba2aa5a2b923bfac1cf5a253649307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3ccf22ff4efff64b3d40e79b87b19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b806fa4fce39ff2b934e003d297be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b2d7e333390c75192f591a59856a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b478b49522ffd4a93494d6fe16b3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106508cc33560e20a580d2edbe26540f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0790a5a5b786a0a6f3785408f5a66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc854a9835d3fac2c817feb7d53809b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745cc19b5e5b6a92823ee31ed1f383e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382942536021cb727ba17f128cb2c6f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7058fdf318a311f7ce8506cb6acbf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e391cc9530bab8f5edc348875dbf7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4276cd53ae682250bac5563a08f76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854e7d3ec00027e99bcc4a13ee6e859320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c2bc0072441baaa5eb5da48d2770c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8684e11aed43bb8f79b86585255e720322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427d85a9a75e2aaf788f0bc4c975582323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c99e494af90385ce3f6d4be62c0bf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e60d83de0f96ad56caeaabbf8a4566325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d2e5ce12f2930d5eb8ea5f31bd76b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b979d1bbe9e58dc72889f754dc3f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e22ef61e59babf758a38bc35e37c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403744e9f5447422c80431deebad37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f4434fc4c3f15176785da608d82af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac4dd1e248331f828848fa6f2221b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc24992746931a5a8d3415222ef09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85e1f59a8ffa8d87ab3b0fb6341151333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54293a60a99af74377fcacf3d41e5b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e897ae4e625178afd529d67ceab83f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de5fbf915aabf3a0a6f3b90cefcbc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a52c6491155a62e7bb9a345c47339337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0c766c15fcf322a29940836ca8259338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56691ab028df4f6214be73961dc6ea0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20190c9db4e21491b9d2dd675b2f2cac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8eea868eb2aeda19e23d5ad5a20bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c6a42686fbda4245253ba60faef8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b78868f7bd31577133cb867ab311343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df519265159b54d685889ed1c72f2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fc35b02db71f6aa161cb80a0828c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4394554f64ffbb6f2dcb8c9e9bcfad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd074c84a68350ddadfa907f7bee6cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2797a3c98cd5663830026760a2404be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f4242db52cd1c911ae6be42587812349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ddf28999327524608e41e2d84fefd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fd466566e674ef207889e7bd7c560351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796545fae2e13d8f97fb4d9521f0edc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02717127c998d614bb1b2c21175898353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0c95a33764e6f14a73bba12465a24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45043a6717c7b5c7f8de6762fd59b0f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cde3e5fb5ea0a14f1d454076d37fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a988f79ceefbcb5e584d7606f9b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed143c337ec4e49ae50426564614198358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9209ac84c4c8adf251a615b06e8afb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8322d24995b922f80f8acdabb295360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0037c8a30e577fe3f319ce876e4bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee38affce1df287e8158fd8535424362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136babe7d0754e3086113c4ae24d457363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45470dba446e96e8a41d20d3641e16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052c6feb9f83cb2e83060bfe3b8f10c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2062c95ffdbee28f628c912934537f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73972879690256efa64625b71354f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a44d89c470cd1e1253889bbdcb99d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916b567b9b3610aa1b0586594b9b0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98016502721b97fcf1dd974a95e08c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e14e59295213f5c1f74f37e717139371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86032681cb98bb9f619dd663f2f36206372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04e52d440aa7ee534863479a786d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b6100edb69db1426c4a1645789768374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee8e516702327878fa7bf926bc870375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe50b35f1c7287258cbbe4bb9b1c564376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a517701fe770a8a2622e59c62b02ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6d13177822e834e340ead03d5490378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e695c40dfd8265a85d6d699e38dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86c04116e4cd262f43c791e8f9de55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea10bfea66ba10155d41c7ad9c35770381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75e3b4e565f8f818c80c5d3a1c822382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d1aa735cdd74faf2d85f6f81ddb97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051eef24c5b50e10699f61ed389f66a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee942b7c11821210d899b8c76d863fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011aa7e55cdcce71ceeb16fcb84b959386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9884fd796cf4e20ebecab2e7def17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f382ee3d78eaa2b3b0b58cbddd0671388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca08907176e2df9de0ae3335a0922cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb027d01b1fb2e7e1bd177dcfc14e13b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee549559d9d9d90fdd7b3f1ade0a7db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd688d97244f0701bba77a3a95c1fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd83f88fd62730ff595a26740dfc73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf8220bc33e7fc311004e6d33b1c36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74e4c5ab03fc0999069c6ff64c7b9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d806a9bb45f957ab4357a524e89f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ce2cc1b3d91c51d3178b95ad1f29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54d161554a484e2cc22f43da84346398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b513ae170b6bc01ab5a07ae340fe84e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c727e77e69cde98c9d7d3cdcf249194400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdab9ea001f511fbc5e55cdf116590401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24069e83c802c5651321c8c67102a19c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f408b31319ef97da692791588c1996d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e48411f6970841fa1f20e6545bcb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41707082400cb984d77584521c91bb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbd087f60bb2f2d1dade63a3b9c200406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec78953dc8ddbd902324bb38ba89288407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915da0caf509e1b99ca447507076f74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1db601ed1079d66f0f7ea8618971409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cb225bb88f10e0a2a54e3108b12f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac402adc4c4646443df3d9821df764c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9877eb22ba13d0bfa2d1a320dd32f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0387b000f0ec94ad000237209a4143413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec27ce457e3f43af2f2f145a24cecd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234423af3e080f016267a3acce428b2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2ea909d7cf820b8b547cd57eed4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382a4c56fea625068b3cdde572d4ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853fd93c16f3337a967e5109bf7fe39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f00f2b475097f07fc0e962b1b69a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a68d460b1bc757bf43754cafe5751e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaa250cb95f830acfa126ca68c2ff1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3251440d2a79833479d9b54f4324c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc03dbc4cf79085c644764162d470e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47169d1f2384496a7ab80248d84f8601424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cedc310c9eefda9ab18a39860bfbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce46ca822a4aa6f83411126411ce0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555888b74bb9f1e9f5178f80039b624427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03720c96b999f3a8fe90f0541d4d0bb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27e7e9dd22a49076273236d4cd5568429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d819b5cfff6dc541d226326dd67f5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd94aa31f655314b79d244cadd7fc95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba814c919b0cd5a429794273b01b264432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c416a4846ec59e0a3c498ccdf0f85c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a2732a835fc25c3f2b01380765071434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cdec5cd294bd605f522a00096eb24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db58f60a2d496f6b289155d9cbf09a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640db7351fb6d73832d793825bc952437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa2615bac4493560574e065d0bc943438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c55394f803a6b0e23086d2afc2343e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1888460b66653ce7839c322a787b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403df637d8e9da73718105a87e64ea39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a545d2ff2ba16967a48c009f4daf0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be11d9b7182597141331d9090f36eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ca02f6111aeaa2381cda1b89d97d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c651f88ba0a4a2d8ec5e9f3d930c67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5294ebe9047bbcaf1366a5451ce2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbee07f14495d0178c865ddfacc975447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00ac4d5b23c328474aaf3d704a7df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46468a4bf1413b152d2732fae78c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed08c6f6ee93423ec9288529daec9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc181914b94ce620851917380d029451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d7cb46aedb8b4b2bb080ee33a1333452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c26fbdf314bba782d44ff27acc58b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f663f5e7b3eaa73a4cc6b1a1796a15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928bdc5a5db77605139e72269d66a6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc341c8a37c3b3caeadd2ae5cc8d4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c913c20db7d560cfcafd18cd6bd8c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6d3a8243905139a0af405e6f21e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd146b1823b8012dd90f8b4f75710838459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc274b29c472ef6b36aa2d9264d1f5b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84055de84b96467fc585256e841aba35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1eca893878dea7aff3f357a66e785462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ee00010b9a8e1452bd89189b0738463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc1a6a18de0a6cb812c75754085832464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d26756ad68158eee780746ccab86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ce734264a3a65156d17e8f3c2fce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ab56fc379fbc8d4435d013a06a6c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ca44a1fac4fdf1ca6087a5883ac5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea31966398eab0f74b41af1fe2ef0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582d6601bef7aecbfd6dc48508172f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bca12a581503a8aeb58c42ae75b9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262e31af97bf4b8e7441e619ebdd87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e45948b1440ad2b7a01c951acda76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c978a8dc7aa9263389bae86da283b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56dc6f84b7de70d048e9577187744d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebdd70f915c44893e9c8dc77153c08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8cac424a6760b4d24b116f7d057bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5b2b9fa602285cc1809617644db5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8e2094ad9207fb3c89cb1c0f07d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfccde8b6edc6dc6a7a7b58c3ce9856480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b60faad561dd61b03945dbc0c5af4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc3566cf307012389d992ab65c02bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429fc696c8af906b0e46ede09df742483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572c7e8c4eb8847a56de79d1f66ec6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e9bba3e390ed1bfd0b706a6c3c61c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb6f2e12404902153bf7e7aeb32f0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91727bc8d044ba9a8362536a1f8bba80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a9a3a7cb73a1cd02e982c9d479479488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d47e6396fcbcdc5b81a569709b90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8d6b8845fd23f5bc8473bcfc1e1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc38a34964553f8f26c1a66442cea8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be340c597f6cf817282d779c3c1ff01e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc29c6b0d836cb77852d9ab4594c06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9926bc986fc06d0da57413b6b2e6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5171d82eedd0c8e3137d5463f8fec0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d5f26c699c601c947d34086189095496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27272a181a7f230f46bffc70e46f6d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4e4781cc5bfa6af73a9a0cba225a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6ff85f2d8f08e94e22e560576d2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478506cbc0f613a84745e20326db3b46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b96b6aefcb449c2c7494adbd42bf1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d04faa5ef18c9bf622f134909396502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0012b7eb9db60ad7acd4ba3063010c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af966fd30393993b7c3749ab2fe97a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d6ccd4336404c5b39d47e23459580505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da5a744b1a7e7c43c692711558cb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58d93531009b62527ee02a6f81074c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094bed0e4cfa74ac3d82df55c2f580e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa580ea5f4571fe3c119bca0de3cdb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fde727a5f9e63f28249c328284ba3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8bb43ef2f53f303836a84080ad68a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc57ad9feee7abccfafe57371f89de6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08e535a58d7e8790ea7d6d40ef3c62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68570ec9b1263b5e421d7b0e1ec02ed1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bce28345ea5170e0100675d7ecaae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fefaa4b4b6701f9907bd691563887516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1bf7024a79b1d6e39f3a798cab94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab88fab8150de1bd5dcb1903a7683518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7e29a18c76b958fe53c17f33d848519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fc48c28fd3dd05d7c46cd62fc88d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760aa87cfd2b9feef8d034e6405a414521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88a5aa046022d9410e2a7064907e5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46503fd71cb957728b3b9fdcfc6c73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17699b04bf4513108257af8adf419e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b450e8fb8f9e42e9de3b745917ef815525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691096d7fb99b9120a2264a7f941794c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78ccddacbf35df4f4c454d54b9e590527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec70549224a6b8d5fef8140255073bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cbb69ba3c6be6abb11516b870fefc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a057a45fca2e2bea4ea129c532265530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdd4c4a5391e4925ef6a7d20aa4725531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79ff6844250af5764e918ab0400ac9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda1449f48ac12afbbcdab56b91373533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da4dfecbbffcf962ec0bb758a3796f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceab9065cd64db732d8ca072bd11f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98b8daa2c5a84c91a67f5004e54f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab64dcd62b01337cc579a091b583b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc3b40e4b1083246631eaa6f353698538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cfa033b387efcaa0c5968f4bb532c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc81c1cc6a1a0e4a6e60e380c7332bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44594e30406faf033f68a3c001731b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5bfac6f5d2118b5ab455196ceddb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb096045db399e327a879224ea05f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90ee53dcd084292f4ddfa7185bfdb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e726a6646378fc32eb5ec3062fbf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509748634cfc836f31bebcf1b51c8e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ea11e5194f53b584653aff10699c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f68f8bd304add0f5c16b6c4d3733f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd63587bb9ef08b7b2a789060a692b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f88acef6a8d62b1ba768c48b54203550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eeb0d5d6368bf57fcea2d1c428d94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49910c6031d95f7cf806ae41c9b016552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aebb35d9a7e2016c5769e76047c807553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b4c86b27c15cb96b78c100eb017be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb530df2633664caf08925c64168d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5920be8b735afa08d7e06755b07005556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbbdf8839a4af74178d381d49bfadf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643cbc93f05359baa01564db2a67a5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32919deb28bb907abace4b690699f2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc425c44ad0d0395d4e150fdc8fcdf7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e32b6846180af1bb063364c9fb482561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001885ac1d24254ee81bb1b34ed544a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe5d3f4b01c43f29578a22de896250563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351fe0f90e1cdff7cbddf4eeeddc572564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772c2f88bd24979fa77c81622e316f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e286bd7198e7563764af221d459b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed02b30c6ea174371677b90c182b92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda18d7a40fb35f679052b3446e151b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff2074f6018fd9a3198f42f124c0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78848499546316bbcf16c01f9b944a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb8d987f1d86d6dadbf18f02c1e080571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70519b99dd895e141401c0c58fd7a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593cc5a24845cd6877bad8df37fdbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7df8abbe8afa8950ab1e7011377e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946baa03cdc4801d02b3305d06e5c04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92fb1b34c29e550a56e0dba7f8dc2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911b3162356e5cca43df7daddf455e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b04c962ed0823e1bc9bed074fe2f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0d144c616dcdc27b9c45611a3225579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954091f8367810658441e5c732152a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b62dc2b0130557e87eefeb3d4f270f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975660f123c907b67b0bd15211058963582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693f8f9c72d22e795c07adea0aa5bf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de03cd032562419dd4b55f0df9009a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb34e47583fe30138645d7e199cdef6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c95e4819228d4df493091364620a0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a742c4108df47c6adec33caecb82d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1c4f499955a1b5a3953413a5d1dc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb14518a4cf0f7a78f42d45e0b31d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635c3b6017606b19518918a43114cf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7984a2760e1865fd57aefda7747ad7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10234b03042b26c04915ba784b84148592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d554a9d8d84db9bc2cb5e39d5c3415593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc2659892590e8353125e8f426f75e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9878099d36bc57112d3354a424f39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa49db42b9f881cb0b26cacdeb61e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575012d0e9190ccc0b3983ae332bb281597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab25a8a150d237053b7c101cf8154f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b5f6d878692b1a1e0e93b22d0c74e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919971754fb7c42a04abcdbccdd6e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaeef01b88ac27292cf4f22b3df4ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de788b94d9896aeb3226137972b64e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb5658ba46ef923dad77578b70c342603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac622d3b609aff0b5f67193f3e2ab7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d170f4254a0944c4a7950f54d815d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc6753f519ee35f9fc84d0613cdfb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22debdf150dad039877b0efcdda0815607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cde4d4e2310cd299a8e797a9115df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8f199eb35dd4e88bd0ea7d54e43e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81549914653b267d141e3687c5c19f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a715e3d1130b7df7a903c864dc8035611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91399661a29679de201a049d1d3c817d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94a13ef31f393bf3112ff5bb68647613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daaf3e39a30b45d093fa0a8e551ad6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914fadba1fd69a04a2ab3da902e5415615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e10bfd3d89d1170b1fea807e1e3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f290715128903792350d90e875d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344cd2da0523bdb9ace5b5bc2aecf99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8d0ffae2644f28dc2ca9bb6cc053a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a61830229d643e45cb71bd7b00252620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e0a500a9385ea97c13433c887070a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7fecfff4e6c3c66e2a4bc9a348ae3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6411146efdb5d791c079b12e8a71a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e1e41c3b417b3e36e66d70e66cdc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21767afc227448b5407baf914572ed8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70a0c0d30e9da91ccb803df0978336626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368057b9ad867eb2fbebbfa2e7a61ede627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c17c7a2ddb1a65b23930c0a7ff6ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba04f945e13eabde8e78f4df58d327629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaec1a7d3653ef6bce7c7aa83a6ac6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a03f94526b5ce0f5995463d0358f6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a25d9415071118e9369a7f88ff055632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b616905f626588bd7f6a4b4e73012d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637aaab0b44b7eb8ad7c28cb5a3b30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874099674399ea3c135de53c47d5a176635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73cdf678865729e3bebaaafc59cc13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c992b77a663142f94312e3dec3879637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f6fed32f798ef3df06797e46f6277638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b582bbdc0904a1a8f54c4ff603a5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3a0009b89dfd9a17dfe99a1994b96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142dc00b4e0a7485c4207d4669aa7a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cd863f0c17774c965ee8e3bafd1c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459cad5c3b87d0087c269d6fa0d3778643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910151f8ae66c60c69dc708c886261644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68ece26a510a6f8a50935449575fae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0cc8fd4513dcb099321d5feca4f41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843580a2384ad6694266cea1f94629647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d20a2b1479a1365c4f90b8758d077648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047c3bfb60d24d604a572143a890108649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08158f854b5cc3288f96c401c32a4303650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143446f4325c0cfbc74deeb5909755d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d78131b125ba0bea0afb970a06871652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fb247aa6c94df7ebd607d23c2869d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9f8d667c87af3f1889e7510d014b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eada5b3be5a4cc447de77e2f440a4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b2854ab16595dc59e429d0812d047656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e29e0069d157489d87248d8aea379657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b0753622a1146221b3b8929d7419658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105439c21d96a690e524a8b43b3a5a2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a00f2bef381dc731dc4a9ac9366341660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d09f721b6e861d231fac87fd67472a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bbe1f9c393a178a7d097be17edee1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f729daf9648431a76b9a8646d35e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f255582b92c0f018d0f7811aa81ceab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df205689cc24367134e684cc9bfebc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f3efa66ac5ffcd5d73b489c73fc6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9445a0e0cf40ab6b84fbdb5428a48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa863884a50adc22ba83f9ae47c1526668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f054c7be807fdebb60d68d1d543ee1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e755228e196947148de9848411ae5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649ac256d97a06c8657afd435e158c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f982b11342126794fed8823493806672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c50d74168d2b401aec74266d68cad6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad33bad62e7062ac3c454ec2c5fb82d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab7025e67fb4b380c546a5dd98f960675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25ad142b027d36bf96bb820a725059676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626a85144d43b6024161f801c362853677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abab36055da682ef494e16a49f55703678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a9078031c9277d1043a01b52551d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd0bfab2fbde23eaa55eae501bef31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893ab469604a16a62954699630061b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b448f59c60a0564ef27435d8faa2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3cd01e74692225791401c8cc42eaf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4caa83a9b4444b445b9e1df8b3805684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524a225b1d3bec906b5c0d883a4ace685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b914e6ccabaf4c079b439b8b7c9d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657e586b7c5324429cfc26353c208c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35cf521eee0dc8ef60e6e0f79c855a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1631f2a1821dd8a92fb67b8b1ae06689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7568ecf0e4c1e310671253acddbc2e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df96d079f1e0dbe515579f6b6e26e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43aac811d20aaf2482ee7eec6ed317692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31149410d7adce42ccc95995a65f0f67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468c82a7ab290a2522900f67cb16cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aaae30072b23d8b2ae878a04456db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503095829496a2ab3d4770e383c0a4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4882399c047eeead825ceac45f730697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de872abbfeb5aaf344e08e00867c067698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271fb218c3533559a2f6836ee9d4d94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e6610bfe5395a3a0c3c8dc4ebe5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375fef26b88dcae05f61370c2e60d81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85381c91dcaa23800aca1df633088e3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae9205f2d7dc0cc7bd516590fc11d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711f14d91d32d67c0c1f85eaeb963b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95e68afc09b567f746f78b1df5f94f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a89d83e58bd5ddd935b47ef22a4475706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b885e8d323f04fca51926fac693616707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875aad7d7ddd5357f6ca17e25e2c0b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1e066c0b689358ffb6655cfe0df9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88c783a7e5f7105f80cff6ac070fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9470e1b686aff3a32ed0e7fff5179711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd71e20ec98f6ddc4ff946005682d6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120b54b87225c74a3cc1a9e5abd1732713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba53da53d026cc00297d660db19cfb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865f210b2e69caadd8ef4f2b6667c62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcc81dd03f44075e0c4d551f3ec3da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da6b7583444d563738bcead3ecb087717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043851b1ff6d3d8529b1f21bf3b34521718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e7add841bb5c485dcf26bd90f131719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c37163aec08e83a6aa092105d7795e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6866125f5ba995617c69435c8ac6e02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9521433ff879cd02e5f0e7268858f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f192d664cb3833ba2594a3fe513a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a8301e535ff87a7a2533337dd57cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe9fa0cb6432d9ddaefc229728be8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b4e624154a7afdc719bcc482f180726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc77157d73cc54bbca1037c9152898c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fca27b0836061015628c805d5b84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354134ebae54fcf3659709cc0bc412a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac4b756d80d9cf018ddb41cc42c33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb03c570546c1ee831afd8508beb830731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580da20b841171f72ad21c21e50b4858732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10034b78fe38710b79d4859d4b88a37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd4bf61d0c76076baca0805f7a09c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292635084dc84ff7f1b8ef383fe76c41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb5b0b45fb7d39457b6cb6d14f26fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8203919df2b1596ba7f2673a4ccba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22c52959927b1501a3f797ab2eebd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b039b7e54b1433f26adcb2f2e1b0c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb17c13d532ba6c441fbb96f9dee39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc531c5a97df4a7ed4abdeaa33bea6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f16508ae3ed81f14c6622158972a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b5a06c102b15de434715624f34d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f187de59f812d9c9fffc88321945ff8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409288882637b95c96ebc3c7b09c337745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27474a8dd3a23eeb6aa16fcf6ec9c9ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1c43f6b000e57cd752296dc985db6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940acb5cca6731fc96603044a47aa56e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0590e56add4e38377b0c428950522749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984fe2d6d2f29f72557d450cd7802be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d573315178b0dab15eebbda9cc5c1e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e8c16bdcc6dfafdb38681b44389b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eaea5cef4e79eb7b1bf99e85869b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94442501d6ca512bdddaa7f54866413a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c1f3e47b2aa389c3dcb139c84ace7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51547565438484bc9b02ed66ea625b1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dff4dbc604ec1df3e82bad0df0354757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23d797f46a7f2c09a0e8a7b7589269758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4809cd86311b4badc474d62973c19f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9cbafed5b61f979e5cb8e1cefb4261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e662a5f0cf18cfe6ee96d5d68ee9a142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f94b03e36e561f7a893c8abb0172d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aeba62669f88a0ab2415466fe8ad14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cbc2f1cdcb37d348ea9db98ab658b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc041d0ac92948c3258ac216c3dad856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab202ccd216e8d5c22d36398fc89a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8641c22fbb4471b1d3c41e2edb2620c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed1fb3caa3b9ef445873dbfa9867279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2d6e76d0cfbe7d7a6f37f534e938e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd07cd1b9b78f90319e4315f1bd53a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847958a9d48b2c57532a34ba8319c4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74317629ef8ab7caccfb7bf5be796613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac0f45aae1fe490b64fa22ac57f1aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0fe430c4ad91ca0b3477f01163f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d796871b33cfdf7d2fefc0408793816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39f536e57996e83af8312586253a7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58cb1f9a13addbd1f654b61b0e56b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8dd2f2c9c7fafda50b217a6b5face19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121a56fc2a9e7c2a886df89cde1b9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622398752941c5732bceedc37e898cb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cd8e342c30e25f8ff5d46ed42001922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da7d4c4e89f12bfd6ca916d23da60e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8febfeb8951af573ed02ae20016ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79ba1e9e923a92280a7a88e278923a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8618d056151bad8c21cf539a11b4d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f88c777723b83a06886d5ce0947a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc43563ed543a442276ae93aadf2c0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8548f5d22dd9a6ea07907ca41c0f0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719d41b449b3ff8896dbd0e57736c3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab09b382771620b2e22c467794de7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78582ff70e2116f9964e5fac512c8a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6316b2c387f8d4098c8e4cfda82650d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a7ce1363c287f0c4e3d0f99755f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a2cbd240cf6d91d85b572dee055bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf144b5791788c8fd33a200c03207a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f352334256d1eb5e4920453232b7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42729c28f0ecb578a353aa776225b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b884224c81b93745bc6fb8e27622b2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba35a649f12ab2baf0ab6abfd9799840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d57e1fb11a451687084d74a06e772541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c27f352540df36cdd052607d3996c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c3f4f845539f353e65a3cb8f8fce143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95174d9256d4b3d4075f79717ddcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f861894a55356d4569d677fda0b2e3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3328573c9539f71a02f324867f7d0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cfa3a4fa7787090746749dde7d33047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c827faf6314c9dd4db8b3861af2889648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecdb3ed1dd6da33f61ae81e2f3b59349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c984b880e5d2c900b8f78bb2b66a22750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3f24496b0fbe3be93f5b65201bc7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0b90a3680502a8327ffcfccaac13a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a47ceadc42c6829884edd0eeb6564d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e8d045c535d364ca2420ab88738754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f3cad3fa205d28eb148ee61bd4c7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518d6d0801af371a1e77b16e43b85b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22debd2254e3b6eb0c3d39db894a5ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591eaddf509154fb40c82c7bd25362358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676cf648f3821ea8dfc3fa8dc5067a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e123f752ad5b1ecee0caf60e30117b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d953968cb4a7bec0af63e24e24b4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a78b81cc6246420a8d3e9a51f4d3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fd3257d6cc1b79633f3f4e0d5b32163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d359a06e1d9c90ee0df6e91ec85564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ace0d036ad4d1f2c7d34f7b9e73a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ea145bbbf5c9edf080f946d9c6a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b94c6f59c16a7c3d02a8130d88d32067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c7dd947b744600bf8d5d8699d44a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586f9efacf337b4264855e53eb5dcc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26ad06a7f7c7c7c8774834bd7270770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c60d8e6e22251676a73834ee5af8f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b52c4ae594c9a91cbaf8afee0abe2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a2a4a8cb408676697ccb5c3422a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d6df02516161d83a4f568d519f76974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f1cb7c83ff5a5e33eeb3ebb7526f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef44c9fb0eb06df8b7bfcae82badc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c6b54e614ebfceadc163354b3d45777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96079a7f4399f5b220b4e8a0a359978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d133e705ce474fd9e0a654c6fe96979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9986b40ffcb61ee3bd99e88c2e76d3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f957cb99ca32f99bcb0a170501683781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677636565d383b26ade564a3a6cb61182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4f3f51da3f43ac54aaa56cd10ac9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983cd09e4462675684c948b39e9290a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3cba2eee2d00b13ae343c7dd5db2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797b5a69bc8c5677c6d8463e772dfc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d9fe485e2e018e8f679f8e2c6a7c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c57eba3f5ca4d36d05814fb85577988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b12a86303409853a450a242e99783589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95124cf53788df5351187c6515f9875d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e50a18e4ddcad78b52cfe9b8d92e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8381b704a667d7e5f99382a811123492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a68de38d3191a97e79290b6a1a1b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883041defd4de9c25bce3a8157c6e5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4d2d1ce130de3154d2853cad3e73295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75daf9a398fcdc2af696fb0b33d477f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e0d74ae055660eff97ae953f45d4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc17212378fc63e7f69584186df1fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b8531c30e19f2b0446672dfba49699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6b93475cff85874d630b7eb2b2355100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be39eecb290f5dca27968054e212725101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed5b5efd14e56f7a455a15627dc87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0447ad5ca4bc27ec3ac161daf4aa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9ee552ea7991ebfba270e359ff715104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d755348c4e043ae197af36b1878a46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a628c3710bf8d54dd2b84f4c105f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc2ecadf1470328f841045356baa05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d6b8bb433751d4cf9b59e5445b86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dc7a2e78bdbee81a69a6ff534f7c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea26362227f6b059408f4374cf1e49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb82a579e0997bf5be1e0eb185513b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27c67a87d0130484021ee59aad3a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48676f4c532e07636bb8a09cad3920f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2f87b15d737731149afb5dad08b9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09a587fd8a5a6954379fd4bc357dd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d59c4dc8692aa29d90963414bb0a86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542f9b372b406bda81c59f7dc3f21c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb9e475b3d60771360edeb026ba0ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e22708e0bf2e4c6216c6e5c08778e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dac5b8d98a5d9bb1b59661211fb87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6e2985786c077c5bcecae73938fea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324badb1ab714eee22e74ca98a3b1a08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766e0d7f9b8589338a2ba9aef09205a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14abcdbd707add656c9449bea94d63a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de3beca7508010733c1813ff7ea2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5f63865be5f9937d0dd919dabade126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6bdbc8c0347ae58f53db3c0d77a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db783aa10ce059ea9038c74edd8b6a10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc129bbf5b8fc017edc722e3a9999155129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8431a670bfde23e685d7cefcac3a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6959abd5c87fbac536d40d1e0fbe3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f7acc55863239559d2052489a8cbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3dd68339a8c080570a5d9c58ee3d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99a8f120b47425c6c6065833ca2fce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c5128be2fd7a0be6ac67d8f78fc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5a384220f88381b8028607290edb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da84ee2f02317720c1f51d40010282137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42e8ce3c1dfbf7e3f0162cb5444e8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c27061ce136b949c4abf1e0d50b51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a018401a08b3c53c413e1fcb2cb21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04824ad82ffa0efac2cdad2880ec0441141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7d1477c1146799cdef70a9bdb4d2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeae326fed832ba1e70de69b0d7160143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8c8951708ca8d75a307d012e83c8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d64f670d4759f5ea4ab7ec2d4e879145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd778a55d3274777af85ff179a42b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92085793d219f36cd97d2d1be2f34afb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca502218dbf925dc88dfb720b379676148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec92e47dcd914053fdc8ec74479a38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5689b3816aa6a388e30ee2a5086ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb520821eb5e26323e589e0408184bde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4044a619f1f22b8f6435a07e16b91cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f28a72fe4ccd5a17186dc7be602081153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eda4b8d62f7e4715ad26f43127abcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb2b3a1e3e620f7a0eef0008bcf8e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae91134186841e23ba25bf10df84a87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02a7d2dd506c296c7332f87fced499157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef530a0a0e731a0f9b7f33b0a9ef9b57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43f03b05796c432abdaeba4a8bf964159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298dccec8ec384ad862e9265e1d01cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ae970459756b18420b776b7e3ed49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd65eb2fdd790c4001251e9600e77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a1cea6462ea0cd60ca428d53b5c61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cb7059cac536f17372fd2f3bcb18c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecc0ebe95a70d351fcfd4523599d16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6320ac9613999d2e6952fb9d433d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7566923e180321d5ea665b18656298b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24391353758bb1e272fd1beaa0ebe97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb60165febe09b7de057474ceb26f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc35e3fd1e9efd1e9e49620e5f19d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd616953447637675a1c5956f2cbadc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6da48a334eb5a59089a05abc8469172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a336c2161c8ffb4a4e89f7780100173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0ceb756097275971d142398bfddb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd620940983b255585939c90e53ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c7ea9623c50dd90e99b85100e2f50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e0a95a31f629761546e5b34e6718177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f3d523a7a0325883a3fbc445e051c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8dd72452bb1da2d33b43e8584a0d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927acbb01079c7a67f8694571b943e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11529a956e2e7c1374fe055638b8dda3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da55af02dedb1d17c7677c6e4fa8493182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae6e1133a23f8c5e5beba0e8b0871b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526b74ce6fb16c8f3abac44b1789b9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f0c84f1858492dd2c410a30ad503185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4ca54f9e0b3a1560dbc400eb83ad5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0c1dbbe6f475f7cbafaed853a515b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892816fa75d673142aef54496bc85740188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3cb6a28aab246874c5060f9741a24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63cdb1a18f7fb9a6fa79f9c8d6587c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b409dc8ff5e68c9df0f96ec307ca0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2a66d7632aef9f304ded104c79e53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32c96a071946a6e09f98c1719bf828193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091115ba89276e8d2b1d7c138af1fb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bfe4e3d020ee119656cc4f56f8d40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5788abcef69e8e56c91d2060683e9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9413ed7de5dd62488ae7d722cce7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd983b3c7f56ddfea8c2ad774af431198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6262e78e5c9d60af19b1e242e893c6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e372c7fa9641c0fb656456a509200200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603614678c8795a08140080f15ae07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed80f7fc1d24ab89ce04ea3ed553275202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de946170daaf50de52d7097c418fb7f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c6f66ecca5c65176d1828de8c255204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e837f49f4284ac020685f1cda12a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2c6313601628366c724ae82270c2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31acbf19522bab3a5e28e46186c0c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470384c01e61d95786a8bce0ae9e83d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18397762383340b639d6c64e8a2fac5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be9ccabb6e165a016b52c2aa6ed6c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f54854eed5c309e66bd15fd79d90e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2be2e355f9878889ca4f6fe830e339212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109220912744a263c69b9056dbf0c920213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7542c2af4fc3cd580dbdc9799fb71a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237c068dfbbdca78ef2a98ebcf47e5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4678a312cf5f1f9dffd5726930bac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979109992947331d510b292de590ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6af726f51e3241e2a0a12ed315dd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f2f289acff821220c7127a6425a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfc65800fe9fdc21d5980e887a7ff0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1386daf61d10d2c32366af91aa99df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c30dd79443d4be303497c36d97b1e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0693ac98cdb34fc020fa0dfcc0e8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fab4fe14db0e9d608a5d69fcf9e4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d18f717cb933f2c48eee1d7e2d87f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd73c6cbd96bf5f9457d00b4c6d6c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10a47256a3f56c590c7a388e2972a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44036fa200a057323227b3740337914228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e5040bec9f979443b47398f7b65c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e17de5a1c3ae2d7b0de9cd4e1a054230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520d6450a0bda76ea10aca5696cb521231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd7482df15b85d9a6d4ef5d906fb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736e390115315cfa13c480ce024d07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b404d3add4764382fb31d95161a21f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c1576509fe02557fed271541ef891235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d8c42fa164960e6bc608f7285a6c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922fd182ab5c45df3470c051c14ea13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a13c6a877ae390d2ac855de9f5af1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d314cf1f4270af0c45bf3a6b39e64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33352011d287c156131596ab2fb34868240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee917313dc8cac7b669f72d3ee2bdd7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c7a4007e08c249a10748103d2e896242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265c4c0c73e956135752d30a97376cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560829a770f6de4f1c8bbbbc6e72b42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5007241caad3f6e794b4f90c2982e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f1d4af3ffeff97606c23286f3a3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a692efa99d94ba85dfb0654ca0a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe4fe88e1ac62a63e1974ac7a2fa76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83fd79ce8dab1003a17973d38b6f48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22965def394f8b3e3eb8743a984ab0d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726888f68b0603cd8021ba57811ffd64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b9d15533f4787ebe3138ac7d6281252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf840142f6cc89758b8bdfed93f872b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c18d07e9a460cf39026c882fb7dc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb27a2e78adadfd573bd02db9b52be7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6073c09bc092ac3a3c58ec95b8f02a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91d2028771d50aa93e2dc5adcd649f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667aba5e85463cdab8e495b5742264b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfdf41850b3b10302aaf25c1215a65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e476bd46687b1d1cf31e7381924173260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a81d97fe66060433b4422df9f3f17a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37cfeb9a53b663bc1c731f21948f0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f90fa7f5f3033955324543a8798677263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13331a22cb2681fae9b052f4f8f342a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3dca7bc960494308161e4028b7d6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c554f5dc5090d832815230913734d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22256f3c7eb67d55aa9c23b487fc59aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794292ec3493cb7f1809a823d0929bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c891ce30388538d8efdb0493ea7232269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d80343a2ef152b87bf5307e847ad27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ebff5852a3d8cbaf2a59a834b944e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9efa7f8b3ac7756b80018ae9425ad3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a98ee7082b05d42077aa244269ed4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d613115ba73cfa98a5a2dff408945274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea40ed6373cfcbb4f6d686ffba32a4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d6ef133ef15db5c2169e45ddce42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32eb8cdd7d23645768d00ad5cec047277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27103c97d07d0ccb1e8c2f15c140004278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f649464497ccdfcf3ba70b7b3b4286279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f561e65e60b3898be78bdd3f4d1ed22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496f0e05a7bce26943be73822b7a1dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4addd27a6d463cdd8e6c5e8504403282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04623d33cc91b5379fd4e5d419a692283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6498f8a20aaf5f73735a793b6f2f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af54ec7bb133c3c39376b9104f52c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278599e37a3284e9d7f85d56c667c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5d23b626c7ba1afd178154f48ea04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b225989cdd43614ddf13c17b05fe9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a606d237e1fc89c425904d4d15a6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9d97629e363a334e653207034fa89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabbddb8ec37205b475940c0c8c24d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d88bcf93a2cd8477be3f5fa4d1572292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3bd3b64cd5cf79c49a2a95220cdd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f714566e03d406f0522621262c680e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abc81575b14af8077d9e6a0fbdd33d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63690a7db0a32da618c05db3378ee370296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047afb2509a54b7ef2f6cbeb041a698f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4c94b131fbece86b98f819f57ba6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6f3eb73cc2f39931c35b4c730cd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5da6cb2b86822f7c4d91a06e3edf56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d181dbddcdb3a8145a9a67811336e5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d26172b0daad291ead4060c2b81765302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec44dfb80921a39f3adba469635a57e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b600635b4d9294dcd2ee23667e6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e7f152b479852dd78e78c9303867305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313c5f9299e80e73166890a4d08ea6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060edecebac7a37b357719810ad6d3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6a7be794ce67665318f5d7f54ef48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba82205a6834ee8c346a1a698838ef6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c54f39db94f87cb7b7bfdd9201be57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993e90d8e9eda4be08bd5cf3a34335b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4d8973a726cffea20141f36cd8fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90e476afa5b6b3afb4099b9767049e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c95b5a923b19844510afa14555adb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d5a5a1b7b8f3b26980677ae79681315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ee519c685be264fe8ac36623428c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a4975aac914c36bc86855036be5b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940800018df68438af28ca50c9846ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed306a7b7fe179806d5ddb67e0a8f00c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b56de07af8404bd4d3ac24aebd9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5996c28d01c4ebfedfba03afe61da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716201041f65d6ec25870a864cdead7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481567a86c682bd7a878d454cdf739d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4f3af115eb6548096472f00ca601324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f6b6152a6821a2fbded4141e3b50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c436ab6cfde2d854e95ce551b56178326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0f63edfc189d76187fff08bddae68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853d0618d3284b6c68839d48700257328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d61e1f90aabfcaa5d7d5e8a47f4822329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee59fd18c6d90d47262cef77fc9c955330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8fe7dda328c567ab59ac241357641331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa858e5fa03e23a7d89ff58368956dfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17cfa1213d1f0275bf33c2bef6bfb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6320aff9db6e0e2bd5c12c47f7a4ea3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c008f93a3bf1e37e5f4b58047dd1750335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119b684c94b304efb64908ed8d58ae1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3d106f7b196e772bf9d20af442f95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48896f497619271e889d57ed70483338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed1a3b0ca32e44aa069db96c97dddd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff6ce25f5655a4dae219d0a49af543340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec948fd20ee9e5d98ec71d4247ee424341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c215eb0d31437c5d1319935636d78c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8181dbb6bd859da222ead4d25911e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5e2bafc180ce5daedf0bc58bc4a28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b22acec11083294f7d06738565ecf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd2d34fa6762bfb98a6ccd7e432eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2abf7020cc5d60651350d39dbdbf44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53328aa3bb958f10790b3ab6a7950755348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa5738599c9c9c441930b9f426eb6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce6e9fc10b90044e320ff21e64f6dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842f7a20f7a9847374e2b2630adf60e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa5d380a6738f34807a109e09ee35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b56e62f48712e70748ea3a3b4cd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e7107914e9f33ffb19290a28ee400354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77996a21bad7034b0d2381ab560c362355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23cf124e3f773d013c7c1b225a8f1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5b504483e5c7712fcbdc943ac5427357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22837494893f15d1065d5c94e4301305358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb930d3ac7a898b1f2a5e961569bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cafc8d7d1644d62c1d080be8c9c51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7f3efea0f3fbafe8a215479b60f62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9c2f59928838c73619fb5b3aee43f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ebe5b5523d37c1b85ed327631dce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a36e91c24338e6a574faf10f7c0ae2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415285eca0beae0d29c9fcb770eb1f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e99ad298847d0ed6e0b71b9e0b080366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a651a570926f07ee4b08de6410da1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e40c246f3bc867ac51c756013826b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121019c997bc9966107c972344bce7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c2aceb2c7d8105fc712aff3286a76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac0799159af3ce8110f4f4bb264560371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6435e0ec4b380a5e85f09e2ec6f63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a534def8c83c70ca9b360fe3e4a04c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6193f96193c3b897f8e9e93a1fffe9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eb9e3e34ec94ccc925eb31d8b6a8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf013ad6157edabf17dc2026b696782b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c62544392f7ece9bf824a5d3a2e507377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da88049f65973e060874ddbbb700d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d673351c6a724c8de993933ec2d291379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94e70dcff0e1c1267c6b87b7b6319d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef7c1e6abbb74c7b57bd323f20ef9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4395e17d36d4227babd12f9b4d656d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741bb072c7b9e01b41e5c104085ac3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec36bd39140fbebf1b00049bec21eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2251403760fe4afdbc4616b964309385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fdf530166e64e953f0c653731ce66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa8bab366b9f18eeec5bd22839ec7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08484ea976358f4ab35b72a334ac380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3156354b5b8b46bb94688409f10b627389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa84c9f05348cfc0692d91505c2517390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43647534918f4aa3a83cfc8d4b90235391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d79862ce2c397ea4939056cfd386b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c12390a693f27894b9beb9eae1f30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea2f61176442060389a86f7c6b4d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe2c63f79ac5ebfdd3f01a6838d0a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082288cabd94790858d6865a2fcb50f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830897dfcbbd36d70c9f1512ec01c52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47919bd9c2d4211bd555ef49a88b209398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb72d82285951603b30d24903249df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287d024e862c00f1f71be44424250e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991ea5dcf8119105a2da9e4e2d0641c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc782d758b6501377a52f8105e62edb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a10295b3cb35248c424f7962671d5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b8934eea6cdf052878c6adcb33ac9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9c3c8d4aa370749abc3928b21db9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb410e0a224915e49bbdcaf30c03fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18b3db8dd437b3d2d5166ecfe547e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f48223b00ac064654a20c3709f545408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65190e4cde7f746c7557e1b10d27b078409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e344687fde02a4a20ccdc2570ba47b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd056bf70e1fc956951d282ccae59a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd80938e3e78501e9ad663978ecdf48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135df34ffdafcafc74beb363a54a6ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23f4e2a8389a14aadce41e94d4cbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490724bc3fc5d95480d2713d3250fd74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c5ab3afc0ece6f9f5a578aac12e21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a411aae32e0aaba26423db7e8ee69e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe95e36edea504b8aa9e95eef7a6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397079ab1ba0a5fdf643b8f98f059dcd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17121c8669befb53ccafcbe47510b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaadaeeaa4d5670c29c21fbf9362e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bf1cf6cd12b87212292e728b38cca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee2b78ce17d2603c0b4d5e852021cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6474e4b19655b469ac9cba0cb21f58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015419fa9ad9640813686b8ea1c473a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b26519c09fd1f2514868d51dd6c01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d649cb902e5c385ab931ac9036962a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7c4f05708e9f6a0bb6e484c2b2a3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868c9c733c6c8fa75360e60aa789de6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1cf68f820ad33b09c9ebbfecec50b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d73aa87052083c1b5ac92f27f997ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c741003330cd22b8a3d715edfc988432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc040b2032d070c6b6d931d7e56535433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b05bcd9ea2c24b31af0a0f0a2ff89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70230673e8a33053a0209a3c33ae7d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40da7b2e914a4f06a384adb78232eb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3540d1f0330b98fe89c0ff13ec398a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1ee5b9a05509f344c99788b4cf5d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ce03153704bde9fdd1583d3c4cb98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78ebcf3780e3b1c8b5ce906a76d91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1702ca39285f36549318781a7cb48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b074165f6423cf612ffcff4bb765748442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3294727531b7bf0d59168a475bf2244443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e0c4c5bdfdcac4a629823fcb5a1d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0d375c52eb36d75e7fe863c4a36ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8cef6e3b21ae00408ce08b7fde27e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433d1aa2a848eb1d26104265079badd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c8612021fd331f93c445b4410443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa6f45dfa4abe3b5dc98a95049de23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db16cd97d9e55d46e2135afa086243450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8e72f1d358e973a29fdb647038b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3885b9af2923556c1afd74eb8c7e4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf95f7a636c9f0a9a20ea898b66f2a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ede8f45e26d5b37cecac1c0175968454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d247c2b319dcda1e782a788d7066991455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b68f022e63ffb98229556e713f2b0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a629fcbb3026da77796405004f2a12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf434d2d3eb244bc786b0183baee763458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208133a7cd0de28316786d2e7c84095d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2678d86435261f71f419522841961460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7046ba9f4c10324529b9821ef13c25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712347b356e9857fcb86a95f793e4128462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b3f95751ab8bcbe8ddc96ec4e7eb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b008ccfd019ba4acfc73c8d223fcf6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4a2ab49648224eed8f23946d23066465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bf3a511b28f14e9d54c4313385459466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74e18fab3f4db1a5b07af02a38fe0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60b69a366550f130865025fe5da9d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc293f6a114b6717204a4da3ceca0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ab3bf1c3cff47b40f7b01ca18b96f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de6f6a985d3cc7da7801fa3b424e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026a189074d37af86f7ae2c5895c88e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a237990431be30823df4e8ec45c50bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375317aee4a440b9eb5dc1939eb40a99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21b00ede8776b842960c3cfa08e7dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f4508a34a5963c8a7719fee3a024b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fa42e7b1e2fdbf836bd5e9232611f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b9b991600bb329684f64550fc4526478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381f82cafb330ba6a1a78ddb139c6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e310ef9b00a0aa9ee2b576e733738480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f0f710dbddac6792a37a5d6c789d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f898e610ff584a467da8531943b0ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a017655a3fa35e42f83f4986efbdb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bf546fb438c967c48fc2145d6f5d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f524dbc1a66238e1126f35468d2fc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485eb657060590cc0a911e40f72185486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7bff2197a0e3a1d30b26510336612487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44d81a95fadc341530e64a79a7229d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a02cfd5f98756b62dea16f891704e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63286840c88310180025edfa2447e9b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b5668f9da34df52c9b70954d899e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b3755e97975202f339bb7d856d88a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930202b7be3333c4f0b73810ea98776493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f56f7ce79276c388a41001467412494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a61e1b43bda5c2e85aa81ac9293043495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245034d8458b3336fa42b5416e64d442496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a4fe6f2c2de0de225caff0ee2188497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73838e7e4284a2d4ac5c3ab2f60d3956498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4fbcdea83da0a4b56931ffca6280499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa376e16f07f5b5f6fd437984767ff2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c637db3d2f2bea3037ecca93381af8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb4778806958bf6169f17c364ed4da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0411c45c3093dadd29556ddfb3683503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6390ad368aaf2bbf161cf9c977f43c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f951b01621d5aaa0688fb9de7729b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c12a19a7bc423975fa2c5b5cb31a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e042c4f3b86e3b77bd4db95f18527507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78280a4b6f17976eed7b33c92f843fc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b112170eb5e67ce2090f836765db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f057d36e6e2a351e838ea85b8884ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bfb607b71fefe09d5aa7d76d18a52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a02440b5774fec0a470167e545a9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94f18fa12e3045c31046237baab64d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937e27f7a72db956895a44b49a856b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f728c77539c6b624da18189951d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c647ca6a3d0debde80dc0fc477ec62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc00dab0f0d6324b0c942941fc416e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369a02d74e032e6edac5ea85b0af8ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1009dc5db3de234fdd015ba82d62c1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91fdc6286b8b6ca8e917f58fc5b25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c66af172dbe14c8c5570847eaf0f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582068fb8630b72e34c45a85423a5e43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b815555a4e0c81535539fdeef00ad34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1b89c6ee0759f42a65be96dd55c0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd49b9d3f691c790445a1b70c83ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167bb93f0e32c5199ff3ea0a1f9223526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3181f059b96661c69a142ee92f6fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934330b7eeb20eb2675a2b038454c6de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f6945e45ae973724b3fc08c5e352529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb81d4b045086ee043c4e6e7274ae5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aeb88b389c5282064c1861342ddce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72a3a595b2290f9b5b039f231a5077532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c192c87b2985c3234906e9ba0cff577533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab688d7b3e62c0c4089249f86dfba4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7e8403075e7c60117385c8df4471535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c0d99c69d1e546d5cc60e22e7a0d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1319e0142e81ce28db2bb67b389b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b1e713097778f65c350d9cc568fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c72e3d95e55f2dac453aa2feaa681c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6436e4e35977027e6d9b1b335b759540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74985b010930412a6d65a194ed09faa3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292549a3e1948e0f539137c31544838542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6f9a6d17583f4f02f4395239b269543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a4e0548810076e3481e6a921cf68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d651a2f16d47c018e73a18711093ad4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fbb6b60136ad80c8d85f17de7c01a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df96a8541b8036881b781a0f2c56769547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5fc3ba7411249bd71e69719d75957548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350de0b6c6c1bc69e113570f63fa861549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fefa5148febbf50a426fe91d8becc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ef5ec760d9dddeb819357fb67bbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1cc2467f1fe2885fa094fac090f34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5b4e4df440e7a2ade3b5f22607791553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30294525657f79d7e977bbf8aaa11d28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb68a7a20cc6da32b1f5b01ef144cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72a21b52f7349c23f76f1881c33113556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c8b2a557aebc13368f7340b81c3d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc560aa27ffc3f077c4c61ca1d940b7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ef8e847463cea388e4fce18d9f31f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85897f23476d3413345591ea245258560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89330f9b17a11705b498d6154c1fb35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c68d1f7e3ca812418de9d8de013f67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104c2b3f92e2ea9fa780e8388aaf31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596efbefa4db1f7952f6d3ae7b28ceb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f3be2680d6b2bf90b76eaadb8017565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c1cc3d25a2e423ef2a1e72cecfb9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42844bca2917ef0f80ae2175a0362567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cbe6cc45c23da64e1ef6200860714568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81b311ff492ef10447fef32552958d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051796d4bfdb1ba706ae435933e5eb4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363a1523de040c2ec27b3d1a44715f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50017db502c37aa96b4d94f52c4a08ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c4c1f73abd910fcff07962da6621573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c4a7ce9f5d42d335600d54447eea5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd4c69212689b3e36f662a0bf53dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ffdfca0ea6588ec90f60c5ef43ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d758311c765e13e2216dde75ee821577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d61e53579e8f963ac1fd83c3cbf8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028189cc5bc87d2de4fe63e0e877fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389980ad5975a88e79396f3f10968c75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ad369587649dd10e29eeffa617e2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3df71a879974f64b171f45251b0bee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2ea613cfcc92b0f0f897aa47c2e1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedd3d039931e777e3f3592103e8dde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24b81a85afa3ce0fd99715b69fc3d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca11dc00ffd136340343bd97a1fea93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa11270525e3b3c2646f011fa318f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da012435bfd822c265de5cbbba43f502588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbbf030b63a7f25cf6a07d4bc6a010589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba14adc3c913ed11f1dae95c0ddca4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6742335c8f23f040c97e1b0362be905591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c04e73fdf5f9699f258c28860ea4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa39fd580fa192db2944705307e9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c759f4d52a3655ca99b6fe7b49b61b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaa7219828a23d16812a48f2052301595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adec2054e0232948b3dcb57ccee2fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57740f1acb5e8dea24744e533dc4e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852e9360624f717fb12f13b754b519e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff5437198ad436c57df8f8b0ed4b43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2323b2ff397ac464edae8f12b82a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577ce434b1f8f8786fc465ab378ecc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e02521194db76351fed6cb832302602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d84433ae6edd5606e334a10b3815603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9867f8f3bf98c1c94642649a4d7c45a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d8ce12e9792da5a8596cb079ee5b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eec6437f9b69bd8a0c019f4028504606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629ee16130b09d739884262d5759510607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9ef4d5f888a51b143ec0638bacf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51958d432ddc660d074372e025c34bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644771590b9af864633c26aa6dea82c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b679ac66221d5ae1d7fe0131591c06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4172b5ba1dd45fa76236109c32bb5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7096eb454ba9a9dccb6ab1cbb258a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e72878ba943ffe5830b13a2678dbc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f337372a7e51fb4799c6c77c3541d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41367b1ea3a43a89ebd8c496e9d8de5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03a15a0966bef43fde4651fb268255617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e818d985a0920c9c65051e9a16510618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b35010384f05338967c083abaf092b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99b9593437c4ad502fc36c42de2d9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254e300caea88a5b76bb1169432c64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b099f625456f83a3ce2b2e567788aa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2196515f927132342fc82394f8e1f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9688f60f0096f1936abc0ef96a4ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa71bcea7f3f29b9a24335a6203a7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0af6f8701d475850de81e6e315ebf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d452a6d8aa0009e55c8b65de4b52a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3df4c90e55a72f91ba5e153ce84c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180f2240685e7abe31bce516060de49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9f038bf8a3aac81d93ca4e6f3503c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cb2e930a41843ac803fb0e925fba2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c09d3591b1fadce874f8f2eb0cfb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed59b4d4c010b959356b16c69c675ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc84739b276a02db7df5ae72498b808634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc27f8def735a4cfd6b3c00a6ab42bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebbae734f56da8b901784d2bb0c267636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7473fce996d3664b1ecbdea9d71380637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838671eaa79935e04ddbc7c1227f4d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a855c01b168f312ae2ae6eccd5021639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5586e6c498cc42b1c91cb2eedf17e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d476c9fc2910ce5a4589ba0f21b1444641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16351d158d814f86a7fe79b2ed5353f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9700eb9ae0f74d61f9b836098cd0ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f3e2be56d5b61243940a20cba2c38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a99b9d6ef33c51a93975435a78dfea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594661160e3ad516302c852d0e0ffa3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bbd80cbf9c3002ca4db678fb1f78c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1728a928b71372a9e294fec39fbd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ca9a5843919c9a5e93f29d28cfa6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470a864e396909069d0e5b96cda401650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348764ecadafdf75bb8d618845940c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86851d0c3757025dee9cf630f3526c57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcf700c0f2c6fd13635deeb1655aa5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5741ae40056b147955367d47baf7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab992f9b7b0326e60886434466dd1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03cdc9fc997555c0374766d0b31e21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c38aedb16d8f5bbbd37d108a721ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4504f6b45cdb1f9fde30e7e8bc5b4f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af274c02dd4c6b66ced84b13737d85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f79d807f8fb888b02a78cac021df36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b756386e9fcc07fa0b9927c8eb26cc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc779a97d8bd036c99b86e28609692d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781eb6505b2eee154d5a9bc77ec4e7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59ac18b2b29e931003aa5434a3c11e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc2dd0593bc38f34603076d0a21a09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36da77743394badd63ce387a2a99c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b773318a366e63181a3cecbbb336db1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ade3b9024126f4a6902556aa2700668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bf738c8eafc27e9a01c81d207aff9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16c696736adfc59919f498db5a2356670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4af9cce6906dba9f6c9104517e692671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e13d39e8107e51b08bca93ddf5e2b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1e604a197d6a57d0cafb3f03cec42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc08577049f790e00d54bd59c2cfa3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316be4c921d81ac73b95a25074956a88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9eaeca7365b14dfd91d685a37de82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4afd923a19334cc9803c363a05a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c8b2e1067465d49767915afd4f05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fe03c9ece3e1cdb6784b315b490a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827792e275ca74e72f50eb10fb4e32d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3382c710ac2029031d99bce15f6ecb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc4fd14df65515442b9fd1387e97d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce49276dadc5a1cc6a2c3ef6bb8c7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88ff1e22ec4d138174ddf53765503b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c1446e10f3c1fa69f5de29e332f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4cdc0f23ae4947dbeb5bc1cb5598d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668b1e991f62e90d0fc539d18a7e4c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa30bd3f286fa435a87cc4e449f88b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e672bd4e576f3894c1398acecab8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ab6a08addd85343a4f8ff7b34e0ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ced6b4006d9d9ea5e1c679aaaf06d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a8cc56662ffa7a79db722badae0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725acc9d0efecb9792819809103f147693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1a3fc00f1251b2f1409ff1f38fdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f011f4c13411abddb0af35e34ef30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c3793633adee23b37bae8173bc412696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c373e289091e62256e3fbe6c578cb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f6982b603f9627c71cab53db66f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90431629b4f86b2c992010d4052468699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e6a249f8af0ac997fde58bfd3b13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa389ece1aa57a7bf8d8a303c7ca438701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0cad934557422a897370771e2d82d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aa0a241cb99bb1449106f5dba8c51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a72cfac84aa115fbfe69d1b39d475704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0318ddaeb62ec2869691f21bdf54cac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b0e7b3feda2d1d64a55f09cd109d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22e362b190d5a7fe9788522896e859707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a6908153b1f043dc7242970b8c63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444f15ad95f32d9d65422226ee52dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942b26ac21809dc2b8343f3fabee841710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d47a941d4663ac07a10394c76cd3b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd3f3d1383af600542168ba9fbc25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246d53b6dfa927e87882aaf7fcad183713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358afb9ff70f64f58bb558ff6252caff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596928b845ac500a9ac4350c57c546f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ac4cd4f22e78e7685b0164547c947716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba44e05c92641dff1b0bc17aefc864717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600cb6f853cd60f5380c0c6c11af97b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448df0cb758af5ae1f219b531333e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0699b33af7cc8dbb3ca288b1f14195720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f650464fce4a60bd6fa7fa5a593f1d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14f499d1d8d604b76e4c7e935d299722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64c3bed19265eae64b895e2b7ad0cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9bd336cb7231e607c7526614caeb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e2e10fa4745f2ebd6495cccd2c4b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66d40e3cd5cd9982692ff161a4de3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73dc572ce0c9454300d43c6e0fc37e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e5e02c78b9b336cfdf6b3b35adc83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31919c9f243825299b3ea99c996ede729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bac14ce0cd6347f4e121f44166684a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaf3a354496551d65b1bbcf29c6d06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3e2ccfd4e4b38891256502cdd20e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058113252fcc61c4d53136f9f506ed56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d2c560b651d8c59a0f96ed2b3408f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc11cb0036b9ffb450ee37fcf539c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4c25d1c5870646d2dcce3cac5fb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2b3545c0430b9baf132a39d289159737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f0138fdcad90ca6ca2722dcbe501738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de81968246f4aa7d1a4b3a012de5a64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286cc21e88a17b799021356376e97c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ba85f017ac515776b5b92ddb5ac62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db93484dbf02bff9364601623c43883742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a1ddd820310e79cb607165c91b5f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eeee33040553a21c38875eb177655744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a696868d9d652b9b2ff7d32f54e88f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aead93daed920d882a75e27816f212b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f6e11967f14a6811215b7c05fd1f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b405922137126f64bb58c9f41d296c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eb0d2470cc86b8f978adcdf49bc9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e0405784be50f0332d8c3a78e556750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ab4c1413afd5e5ce89a2409ac2f2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602661e5c348a8279efafd4ff0c48e50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cef1709ed77eaa28f3a521021dcea5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>