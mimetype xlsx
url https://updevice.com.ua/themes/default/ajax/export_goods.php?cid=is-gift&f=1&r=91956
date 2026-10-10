--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619f56f7009973474d210b4159a3871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03500ef31511305be9a1a3d776e0412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6f055117850ed3c2b6da90ff11b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb6d347e12c44cbf48c71197288f1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f41419613b26ec3644f1d177011fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bc574c9e8bb302271eb8651a6d5e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965207f9df391a8731b6ca5c2d43292d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45d82552a01f2bcd8f8b5358a02d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42acd7864a431d48abd16d92d29e239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a42f9419c3387b163bcac721a8798810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f49bc9ae89a61551b14557c3881d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a906093e5702cb177e5b104adbe82112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d877a2a961d31d9d879ad64b9a44dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4a8f29d53519392b15a290dddffdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd70adf9aa2616f297919aff3b77aa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43216a8efd5f9d0c66b98bbe85573bb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4961f7578eee75cfcc40b897e6efb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa6f12d173574e5f9144a5d1c4f48b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc171c8f0227a2f9ddc49ba3d682370419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c115b8e68f60acfcf71d06c8570320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb292b1ddee7bafae20fd086c2af323121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c49dc740e6a32aff4e8446e24e09bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b7b8e1ea2fe0dc38685f18959563923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5abce3d1b9ded0bf5e44c26f4b1a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279a61c3948aff7a28f2b04a904efdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc99977f4f8cb5b12156b5f27752dac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753c348fbf9dd8df115b5a85477592f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02aca3d293118d23fdcdc85eb8450528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59608160a70d638d236cac8804192c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9578d057e357a48fdde89faca593cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680d7dcd22cbfb85e2ca77e00e067be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71cd64fd0b0b342d117173ed19e3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51acd6d2212e93f23bcd9c594a088e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e42ddff19e7fe0b4a4e3a979b13b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a21e19c3f9f9c0956abd085e02eb1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdcb3019f519cc2547c052f2aac84036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79b7cece41e90e740c29e57b9769f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef910f75ede7198fe481d19bc1f9d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcc128806a4714623597115e64fc2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2999926e8ac4063d060c48902eb8d7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af625b93ed2a4b1e47e3956599b93841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e53154cc849620c7524d61f087e49942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dbe6e33d8d9d85e40c938088a72da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a519fe31759a455c745bee649557944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e076ff9cf017a67288c948e9412a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1b497b053f80a5553f0e0247fa99c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323efb09d60039574c97f10fa6cb106f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917f693fde8e6220fa5890ab07a6af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb8442f95967493c5008b4e6345cb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041c2a505fd165e00a375668e6962750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd508f464e09d39dff30fe2e39b79551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76343aa2a9371e722a61e4e0f651fb8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa38c4d45d88260b77006f8fe7e04f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8980e44e3ef7decc5578c61d4c741d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6947ba40f2e865082d3e6c002577f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e514a8bef3f10155407da38d9dd358056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b2f6da01e1bbbda68a2469619513d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58545029f496c0538dcc1187562cf93458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda444f8200638a3a0d036746383e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec77451b95ac17bdca2f2fd001586af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23b7c8e94b76e6520aad96b1ebf00a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798e6014945a171a4fa9726eb62a68f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c016290077adf5179e0d42881fb93ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace7f48776b7f1982149abe8fdd282f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5f2f485e320b9dddc435c5e237e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42318648d691b4f8d5ffc923119a6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27f1657d4046e92114b799ff64b7ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6944c67d07486fe4f659cdcfc015868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e367d32655f0c95677eddaa71a2ea7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79177f85038e821a81ff736ff89a986170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c4ba587156f1eb96fcbbf6b89231d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa2144331076d163de76ba1178dec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3edd6b94b2a8d1bcbfe5d034112d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bbf39699c6a03308fd566144f4b3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b330e82de0cddaac5b42ecefac8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653cc981b7acb19cde1e38e610c47376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b21a9d1a0aceb174cc73fda0cbb2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b079da12cfae5327287d899cdf0cd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7d77e8ff00f34ad0032ad7a8dee6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654dea806511ce095fd8451d77d8bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023242d1809b974a38322df5cd629fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e074a0465a2e049349060f3bb9bb09282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef0629c9325bc7f85e092371e0447083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fd1194c4f1369177d4b586cbb9df884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a36d9491bbd8c6669d4c3f4f276a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c6bef61d4f959b87b7fc0c049316286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163c5ade63afa5744d4ace2e50af67a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a5228f89c7e909f6fe51ccefbd4ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95015210a10f02b439e2a9e6be06a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11de24708b70f223be8b0c656bd8fe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893d30dec85de1cb1fac29549e3a51191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeae31801847a785f5e5be29e1391092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823044eb921abae263bf10ea08d3f3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e724e287a0b5cdd4b125fc38b3adc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e85be93aa35a67bdf3c075e6f519b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d86904c6b720118e2c0db4b7dd1bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233fd682bce4158360fa0d4e390f6c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968f1681855d2a7ff71ab828d7a776398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2d7b8682e86a53625e313ad77408499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665567b432546f022013a9c3750b8bc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e988f9aafadf46be0739b787eed8db5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b148b8f31082e4940457d7d52801102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d66ee23d6414a2619c02facd818c20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86df016097bde6b1c5b3e286367aec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff340a8830059d74fda3d97e5ad3df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19ef64868e4b6bd55400f9ab354814106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c7edcd0a866d1ec30cb49882cb37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d0c6100e3619ece71312afbbaa423108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6278cd5119f9e28763798d5ff640b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc164d719272e84fa284258ee58d52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1c720829871d954e88dabef2be38b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78705096d4d43ba31685067e58b40d2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dda44576ff1c33e2273b948927a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec2f6e1f00c0e00127a90348423d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fd0513b6b68b21c4778528b533f65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcfd7ad77e893c5065bfdd56b478e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333d1a630af55819b3805dde9b75710117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddffa315e53cbf494dfb1e577766727118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74be5172a6ca14a06905319ba67fef7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b964e78fb06091e156bee79b1ab2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81535e49f1152fe5a21db6b3e46735121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a3a0ef77ef725ff0495c9a3c06d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e7a6c227fb4c2cf0dbc2c4f5db723123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeace93d71e44e670a3550ac46c8ab9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a69fe542f96a2401ff734d532adce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e425c802fc4ef72f9e16b387c3a6b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2cc0081ca4cf72b2406b6127fa32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e006c97e23558c1f3eb7e7d476de4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61817c27d9b960cc38e30538cb0ba3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a585b91635341db2ae6e29936775d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af518ce3526f248abe698b8801cccded131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a00d139e51cd646327a35132c0701132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a12decc7b344b78edd7a8606d49cf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11358b11e53f982158a88179b1e18114134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b555947bb2c7dab591df4b3d01c330135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622f4ff224f0d501d9b4409d1006435136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3350cb4fe97bbc39c96f284c93c58b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d820af3df087545c8cff3f0780f5ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca802906ae10ff3b16f724f02dbe401139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80d8bc086109c1b193d1e07505d67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd10003661358a43eaeba7e10a8f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28775c63e2adab53283759d313d6979d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfad93302f5ef3322456a80240a87b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4507a276e70862962e73c436b69b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d731ead1200eee41a5b8690272b2a8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaf63d31ae8b27388982ebd38473b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974834e24fb3b433c4a9a607a0624cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad8d515f69c462d787b1511a0bd6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025801ab8929c45c6cccda68660c4cbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc48b85ea27be3659910b8b8e8b241150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfea1817eb639e87671b790f76d240a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853391b9f990eb8289d4b09d210d9f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c65b73121f06895a8376cd96768e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c637f9980b269800b3fb4b35942a70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48579bd524b444eb1fa04bb313896acf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce67722b71766138b6bf43e32b5c9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737c10e9be5109412b3fdc48d657a32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47be8f6a13544aa3e18b2e94ae76a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e2a227edc288be24c79f3a3defbbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0e3049a2006625a3842151899c62f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6849040f10be2de8681348cdd0931161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2e27f7039322f257dec3a773327e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba8c16630f6d216b9b449b01989bea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ce245e5f2a53d8ed6ed7fe17ae491164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb704a57adfea7b4df8e74ae1f00c80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9941b6b8c5ed3236db062c6bf6861166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1642d46e165ec97a34ea4f4052008167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832849b9de801ac444263ac2d3c3cad5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745dac661cf75a534dec913344a54d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dcb44030dfaeebdffa87acfdbced3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e3931905a601322b71e6003490584171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fd26a2f609fa9fe05a04d11edc990172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d99f0842b3ca6b6e2ea4c4f98769c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3dc91c40f09240892ba5d350b957d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4855f515809a1678d2f6732d53545175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736863d4d61c183fe1fe1da348b6db9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce3a985d0de95aecd29c1bd8212836177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301066e1803f9a4cff7486a54ad67cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88718662830fb077d2423e71f9bd6d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0cca3eed6e43d4ebb0ce63e95c88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d8b11b021e3ab850c65bcc48bd4b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e10b7d45b981d6d897f240f81b9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefc897dd446d4225a91cacd3bf6f6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef9405b1b1e5c10b3b4528a4cd7b79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf3c8b2e5b19d11107bfaafb776e94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d295d11a5d0e41ecad3c0da4d5a253d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462886033f9dac80a3429bd645453066187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa47d9cb818e1d948c4e9c4df353c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8f2573312c321425fa78358f4fc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c6040e9d43123a0129a8bd10a9a74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a92ec5e23df92a91eddae168a7bd19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec5b122068926a63bd48acb7058363192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597816dde6a5920cfc2e8dbe047aa3e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593e17422343c161371de705fa8f83a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5c999e0ae37cbec68216d6359462195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed74a2c17529294d510042673da59f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047dcf1d32aca248d712a652fa4deb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40000997e937e4378e0bf391319a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe6d351c02d00dea399b4f76701895199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a46ff8f0255f5c66ef3571118b0bc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745ea8badca84b99ee4b0772a4c3fc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730fdceac468d22fa5326928f4a30ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1bc0663101defd1207ed43e992627203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf48275513637009976499837cdf6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f108efb21b9af5e8f0f410a7df4bb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20ddaf4f4e6b2cf9f020d65d2fbb2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e3ed5967f291597303e1b2a91781c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3209fd6eb215f04ff4c8cfaea1599e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279dcffb67ad8e7f808fc5a1ca9221209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ff832c2bd163a554b678edad9f079210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e742262818e18a549fe147a3b4d72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a249b9dcca27606c9eab99abe459d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce51ac4a5c5a4c584ab404883d544a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b9e3ca556febe05862195717999bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8425a5444eec662b441adc4bdd1f174215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb017312cb22a20e7a7c48c6df7f5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44f2f2b57603b26cdfa6f222a6dadf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d53f9bde0d291a03746961241f0a1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e649e66688d965276d3ed9ff5d9d5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d936f6a75896ad0f8d3970fd71af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5f02003f2241eb45bcef1e9dd0bf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ef212f8ccf596c1efb6bb6d7a53a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a385afa03f4a439079d350614049223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f1a1bd9a2485668a8b07698cb544224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94911008690e7cecf40755f6e99ae6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802ce7ecc80383b70310610749f7953226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04213a6fe434bc1e0d2037558d777d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39ad16a04c24411769089880f1f8a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d87be48e58b3c92c4bd23ebd357d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa70d4e48dd3f59dcb906cae6d9a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299f822085976af7ce037e7f22fbea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec4304ecde68539f70e5ab92048c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb053359d6ead6af8eb7cd307b077e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ff251ffd42b700b77a68c1445111234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f4587bbfeebf784c8faf0e6ee4109235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956f89958d715eb9d799519e7daa611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed4c42b9838dde8967ff82f640b67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da587a55ee084563b391eefe7c553550238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5d49850690d297f4df8f2af8bd953239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0684680713c602e027ee8762f4a3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa48d009db84117a18c4e6f4ea69be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a636d6dbc0a4980e66fee23802541242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e689618dbfd247fee181e3c87ac90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3b03641996a2c92c2d301d8e6812c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad93aaad558a2e694c76f3d0bc3b2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebca8e76b1acc037f39085f80f9928246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53413c3fe56b1ab118678fce984b67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149537b73e2b137c9cea811ad4661a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa5a5ab801b8a22b980e73aa544392249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4bc98c4a2d0ec1b58cb6398912bba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314c808a2880c6f360216750fd8d54c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634af810c2e5eebe7bc01ec35adda4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad499f9dfd690478c0cc0993fce8bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd2cfb3cf8296460b01dada363da7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f29be2efa59bae01d9cdd8af91fe64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef85ca9056fb695e37b04c9902a7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c39404362fcd235a3652f613d3cb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8391134f48b5d940fa06b50f788bdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf989cb1246385d4119f3cded94ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f1f1eb651955459b673449622137260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7797757a05506fbd3caff9af890b7f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6759f55e27d1101a6f59b25e91c3e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20d4ba38374cafdb9110a2ded09c03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c40afc2ded3f195aa169ed1d8f926264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd376b509014b7df3fae88c0e8bb229265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed39bf9514ceb67b5c8b742b2b6ce9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629031d306ce819dc93ba6895c6d4ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109a1cf21c9ef927359b1929c869fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c564819f84cefbcb51fa8de60cceb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46058984fd0096abf79bf4795b4dae43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904555ed418b1155de1bb6b0b093e65c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb3e22054e13c66a24e3413d085ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fdf3b31789742d8305724930004f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e080861b7739a03674a8db2359e506274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3269e01aeff58b6ca6e5dc98bca2e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7554a6fbe59f230e1a1f752f8d787276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd77b284452716d153a795d84fb5f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f9c43b0467444791ecd53087ec7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e0c8f5f3162fb177108db347471b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62ca167d6177ba3ede549e07d3c834280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839984840bac7aa7609f3cac2c1a131d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ad5faadfdd81b501095733df5ed7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6a925f3c96e5aaa217f0e1953a561283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127d84e815cfaed1d7fca802a6dcd4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891f630571d80cfdac504dae54c3d8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce97bdf340b6a74df168363329b5bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553a4a1fd8f9251909ec016f71a264d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a077dc2e7a34ed051d3923f7172ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e14a3706e27ac55f7c0ba2f74bb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39cb62f8e5583aff995a6dd0b1cb65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610cba05bb280ea1e31d061c9a76bb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915936c87d08f36ecc375b74237ccb8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af9d8ab45b56c1c3333ed5423e2e38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1877634ca3ff04482eb1f5a3008bce7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4f7d00a56342e8ea01ea0b1ce5e60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b920b14c141117a11c334ffb5043296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498563cf263d098f3d19dd175e9f5fd5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024761c1b5319ce733c53e1d538faee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664fca05ff1fdc3f537e9c42d89156b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995803c569484724ebc2844d3911a505300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceffcb5a01a394a87d75aee6676bad8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d97caefbaad9faf7c9c92687f7cbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f56b02027bd896d2a6a60ccd09882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c41fc20520071444789af9f5deb2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe46ebe9404ff201298b3eba32a000305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd8e9a09c1545ff9cddf2751b8cbac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae31b699052f3a5fd469a95f71b898307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f242809ab1c39b34724b5ee22e473308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09066875ea4c912c1cef6b056f5d036a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a83013f9b4cd7560157e942a0d8f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d90d5cde5cf797b6fd43ac2c50c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a63e1d84d03296828597743ad4200312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc22767a692ccaa8403c5858c729f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c991d94e5a05ca29679e0e54cd1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb26dcdf2913c7976affa9023c0ca9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec777cd8bf668409cc16d62016e0c611316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951cd3d77b2aa976861d6d68ffdfba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1088f7f8b218bf33417ba3fa9e3ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471b7a1222af7c99d5e2d30749ece5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f4cef5e7c46f848ce3be9823ad7dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71621dc89c4b4852a776a4846999a0f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8df855fc63812eece7de15707aee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a100befbe922a7ba0959cc65f93bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e89fbb34c0e4260512749fa65472324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29817fa85688faa63af8808fc0ce3d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b40a62b162bd823c8fb1bb40323b26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb20a20731b210890528a752925472e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f051c165600038c68fc332fe0775db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb2ccd6f73ea849b518d800d5f0387329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499a49432e4a61d895cda2d184abe1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a56e62a0671ae132273c5dd16d4737331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c508ae99ba80587658439b9d0cd95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8ec67e0a7d4d885d0e3e93c39327e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd808f16c52938f82f8f54e97ff0a07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17808b39c63520242819646c18904751335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf22ae3c21a96ad1b7d7ed0f149d12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e7db09d4eb06f6f600fee88627949337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a00a300d84c92d97c981a5110de5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c28d14bd5e23ac41065d4cbe565bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b960626d052b70f93f2bfd7b1e91727340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57288b77560c38f74b18fd0ac52d2459341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964ae02e71a36dd84b917453a63250342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13c58bc25879504c8e61ba076af733343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60827a4c567e9424061bb73ab4d383a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2a791375a7ecb36b61b8af7ae916a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748029eb77c1b0536590363328234f3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3db944c3572efffeeccde9477515c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e37ab5fbe4556b03f11e46fa6b0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41afd7abbd3b02712629ba21213030349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6698c968393231e2903ed86379671350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8380ee1a08c6dea3201ab70487cd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fc85ea9750153939c136ea3ec4dce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09227816999d59a05254f3cc1de3d4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73715207ce4ca6eb27e3a55f04b607f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1d584bc0569a05ca4183e8e70e7c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4396888d113482147fc1bf67f780c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc3682a738b29352607b8e3378b735357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfbbcb3da1bb01fd86bf167b464982358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1693b2668fa8f6a0d5f39996af87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d676d08ab69f47b1e58ec9145e4aa1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2a90564fa3727a3d9c6cb07e6a2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0f9394e82ee976e1c69159addf55c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561981bf4b191f173317dfbb105654a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eab4a32bf347b5748998c63f093641364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6549e99628be4f59eb17e17e60f414c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467d06d786c4b2861729130255214d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b18e641518becff824d1c3fa68d5a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e3155f64c2758ae444b64b8b1bc3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc953925d7205b2476672734a97e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b3d5753ee83220b168a5ec1ee952d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bec3ed3dfd149ab049fec87c5c75c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8d880123a24e9fc6e3d54b44be91c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b099b2b77bea7f9f4f0dfa70e44d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f2ecb06e912ebbfa4287f1424bd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb97616bd5a49003ab3aaf03c9ad1d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ab8a51b5362db67dca12108868dfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103434036c12fd2aa335a59caabcffa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb184e4773ffefdb3c465334c4f76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29ec78b6fbdd117ada33351f7ccbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31efea65e4853a978fe7285d6df7d37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb923a4e05e1de506310f03cf8cacb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00464650df66f72efaba68fe0239a0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7bf4be70edf5d2d701173873a1d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc5f1585778e6a4e5b4f81afccaabc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3cf9bb032171a2e420cd56e8220e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892831c62ae82bafbcf927e6d864152386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8d1b0140a0a6ae8fee46bc1cc4620387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e745853a7b12596697cd32be712b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25244b435f019c8cab1901fe2b139181389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f4b79c52a5730665dd02e5a30cf76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a21098167cf88c6bdeb97bd175bc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042d995ee22e4b10d4b1d4ce1a19351392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea17cb8863bd279575ed9ed32dbe64f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e7ade4687acc8730e5c8eb1a1af6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087db2370c01faedba8bcf3ab011f8a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b08a9482664410dbdc9b7d27256c22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb82a76072b856af88c8683bfaf9c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdc3acdc3e60166c081c63b4b567c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce63154e0c1ba9962fa3054c3f9c765399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b8cb9037e1661ca221f94d6f8b27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cfd5505275bf08f5ff7d3f0d2c996401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8502fbf148b0b05c5cae7df7f2f72e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef058e1e54eedf47a2e661b30b12c06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160e9db4a0db17c15879c6284c498c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b89ea700712ec40295b9201c52095405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861de59a296dfbf57795450cc58426f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29996e4c97f82a6c3aba9a63691497c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908989ecee6fcafe67f25b5c6bfc9c95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3fcbe14594be65f7e5dd76c0a6cd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e687703edd3609c8078d83d3a43b70e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ec7694a6df36ef9b3e554be42b0a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827649a4692b1bdddf5aaf8dddfec43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c29ad34ec7dbdc5c0f0238a4f555c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608378277c00a483baebaefcb0f82c8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b7e21defb60f6c55e2e4ad086010b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515cac473501638d01e5e2af9fe47f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78711d764f318f2368962eb633fa1eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c2bcd7c63574706478a156a4b747418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33253aa20095355c69ffadcfcf83e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaa579d7d8b5d264fbb44493da51d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f77712c1d07bff7eb3517abf816332421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bf3b1fc02217632274e2dbe4bfcb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418381d9b2083288758a3a0581f231b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a297d93abb929e4f60376d2c476f095424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f947e12a0b061c4b8fb8a1ee3c9e9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155af9b9ccec469a3215135bb598466426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc4fd3a9ae7a55818c85ef63ae306427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce848f18bf88e555a6e3fe75b3a031428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3aa48488e965b8a135a34c34e3d5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b35bbca511c613cb8b726518c78a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c8c16753e1593388c4b21c1099826431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf83fa87dcc2cc6686bd57b3d266244432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a66051929206d75e5f1f1a6a7548ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229548082b93ab60a037b6d1d7783a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682677dd5f601665d3d0767c78af795435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ace1495bacab73bb6bf50ca8a2338436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7066acd4c35e1987ffc2ea23b2454a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313d417b650338ca07fd472d8f9829438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a78f8bcca4d4261838507847dce9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9f7a57c2b43f7401b470e71ff9bfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4bd603f0cc2cbecb7468f1885a445441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71e11d286342608fcc203efc29a055442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6fdb5b57cb0942b796c0cd0928b9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bebf4157c043409a873bd63182417444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba53f7cfdd98b440e3c2c82242974a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1905e4ca707f920c304b9aa4f5fdd55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cd780d76bb77a63f96f4df758f49f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad833571de2f2fd661a233d85f8c1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ab3b322c9b3358321aa13395c7ebd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcaf14ef27ca3e3cc80b1aeba3bdd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3353104c7f2c0402acc8e4eecc03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f2b0f5dcdc6bde9ac1ff616b76cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bb6e01d67973f2a02502b4491757a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4eb2930f0fbac42f4c7cd332f648f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab88a42d54d0f75345f34d4442b5e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe6ed2d8772ced1d0e74e8481ca2dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4d1b7f2d4c716ae2eb07607de23df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43f082cca31f5744d98150d4181be6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6aead89d2bb36306e6fdfa1d52a96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8124e92364a36e4058c5ae0b0571527460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59babe66e9b95cbf17ec5b20177a10bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d6a3780184404b32de3699fd1ca46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfedf8b7aea5b7d1b732c260d98603e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eedcde54f4967444bc386928b1288464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba787ae4793b4b72645bbd6ccf888465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6fe20f22aceebe4bd2c43618e79f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e53ca7a14b439a25e847a38413618467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc720a09353d249c8231b3951b773bf3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dab96204873f1004fbf754eaf1084469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da2563b9ee285bf78a5a7429979689470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021082c71819618e9a4991f983abce9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebf5ef3eaf36985091cff3f8d96be2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e10c8c332dd8f9fda551f02dec6f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e9b9f428401b6c73c118a0f6ad46c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca972bbf490a1d56f8c12b07c5f3bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22a25362e87b769e77fe65e8d4174476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee37541baa1fd5501bc5adb55692cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dbf715ddcc5c036be6e1a8240d26c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc6e36ee1a8ca534d4a75ff7ad9546479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19c5676659cb64c60c7879045ce957480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3a5547a352f46a6385dd44c99b8b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01b35ad93dcd01b8099fd8655c33e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff088da7bed79c421a8fcab99eee3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d1d6c2632ac2798b42c4edb6cad77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0250f7da94d4069041ae9f3f7407ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fbb86bd750d6fc2194607568a6815486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6b18d1a3e834cee70919ca61b6b91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f991243c1e8a8e8a7d790e5a8f78553488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35991253447e025b71fbce5aa6001e17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae57edd2ef7ff2f63af13c1c0ab6c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707003a10648bc6e9891b4988316a3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37d0ed3f6082d700a423c1ad1707ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d7503420cca85afff48a4c24f853f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c862bac5874020a7af02416691dcdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec7dc26d958478410261be5c2f8fab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424afd3ff50cadc231822e2d17478de6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f62242acba9195b0696844834a2de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b40dc7cc4e5d7b396c460f5139b53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de35acddee0f6f43bf2a6b0a207f25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef28e35d01d210f9a1d602053a1d09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82bde33822f2a7417d670a4b312b97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b850b306f329cd36d2123c8099e6f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039353d18bf2a9daeb26a7ea9e2951c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3fbd27e1db557596c94951b9ea7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7972ad54449e5f84c5c03ab7d77fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc59e2a0591e6491cf992b57b695d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7483d30b5ecea1cf75b355ca63a6d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad73306a4cd1d8e5174f06772765e12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021529d1cbab43e408d6805254cb2ead509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a0158541dac833acb14e37a243d33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec00a870348432a34eb8c09c99ffc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8bf312abe7d642b7e76407da4985e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11bdc8c2eacb92c981140ebf752161513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faffee6b8ca9b9691862fe586126d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cead72c7999064599b79453e2f34daa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc4bac403326269a4bf0d3c4aaa25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989b27b72aee3198ee87dc447b61fd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f6bf9eda986fa34137d78cabe807518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af3e5f0962b80b056a7d474390b9b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbf33c01a2334f31edcd62de63ea90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a1d8c3b369aa8f275d45b8a8c7398521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640a766ac664739e66f64cc9cc83ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482880ea7c4b57ee8bbd340be356ceb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e0acecb02c2f3011fb56ff7c8df06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1fc3ca35e49fa15a65e8cd809e072525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d2d0082f4a529cf24fec6ba19de65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361f093370a013aa38e2a793e4fa89c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a05c6f8f1aeaf8bc5067f39b28b5d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2533ac7bb635371df57ad76909ed4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23787c05ff92f3f89f360bbf60cb90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0afd42dc9b04b9d98994a902c6cf9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8624be4cd24d26e75541183ab33f7cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb495a53557a67e1cca47bf237549e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2de780d8070afc4bbb19b48af7ec7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f8c4e86d739d6baefb5fee686add535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575cf0ae6b9e082b247c06e57359b56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55118e109891ca9e7d453cf292a93f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796bfad6fb3b713c4bd00a76477d1d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26eab5c639e3a14f5db90ece2e4a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202327ff45d13359c9f6cea41b5e37c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683e2fd5229fd818d2e1499e408309541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b604bb4857690fa4222790248d8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602541d03fd8a9669560f16838d62f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f610163e29e5998fdf50017e550eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912bd8e318fd23cc4a3c798689cf4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4dfaf8b3286f73ed16af7c9689ebe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe54db9f8b5684492eff8cf24f238547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95260db48c470918052e270dbeefb81f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428610b68d9e0c2048283ba9c6f43404549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770053239b4865dbe9c74929e91e44a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874df8579a2550aa96951538ab15422551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3cac423cf68eb1665dea0d6b0961552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ea2c67856c43ac6965772c8777fab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a87c336eee402456b2a2d8e4d40d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25287eef2b4c19a517475900a3c6f94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff05762671bd2a776de9d38a5fc6d38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206d84cb064d311de0d694ef71e9756557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef7bbee937914044554030b6dee974558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d270763c9b96f29bcfb632c05fe1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533451da09dfbb2c5ca6a8736be5a1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b3000f9f522e99ba57d1679fbb3db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574551a5292f8f423964625ec1f0938562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155839b17299fdeee5d61db868f10e3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483fab0ea2d3942c4a64bf58034cf5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e63ff251483f64ef807b1d1aa7e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10f2855206a7f1816917483132b428566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ef2237ae0362c3e47124d79576c7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f7cec680a94fedd3c9158c4c1464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf5c09a2dc5acf2f2e0aba7570ebeb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23916942adaac92a90ecefdbb7a3528570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1b00fe65e7f9551283265f907e986571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c2a514a10a0f8c2e1c16b3dee625572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361bafe724542bc6bf6d4b1c0ba1160573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb55155e053b23e07e1d52b7ef85da1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2095b263c96a4802339c863984eee07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e20ef3aba861d0baf87f2aba9213576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b88c6043dbeb284519b095f363c5ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e6fea882f4369e32445a9694f2910578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a861caa684b8297a5939f8beb5ebb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe6e81179cf9dab77c254407769a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8294af355da17ecb10214c8d3493581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479e31c85bee7023a3bd699bb4ac9d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120343a00f562ec813c40b0c8453f1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a13d71f68dcca4f94b1e9fca4138e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ffd9fc01fa29731364ca33154d62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13bb5967cc278277de28efc51f0534586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888d1603554509f100b3f253edd69e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ad383eac645fca9a7b9ad8c1dff5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7095f3d0316b405293ed6bf5b84f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335f4cd3b648b7771c1db8aa8eb9484590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d33928a6dca0c08b611226393718eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8522948c377f0aeb1a6786978fcfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d93985b3fdc57106b32da943a2a0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2942705b0034ebb9025f4d45b0fbfad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31988900e1f66bf0a5fccca66d0b1cbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a762724b114a8da4325b7ef4fd61d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956238b45d84cf069cbcd6996a5347d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eee7e6a30c140a9402b343066641d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3241b6d1968d0bb11f0db72cab416c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bf354ee2bc80f9db80a14241cf6e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91895c8cdbdc0c1b56d5679a50d44d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e695524339393797d4c6a497afff1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e5d9de13ef4b2ac5e01fe52352cc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624c1bbe8e82fefee9ac93697f24abb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d73dc296bb1b1d90ffe990a64fe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e754ed6d9078377db48a1656232a258606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddded05b0c332a4c01e80bb77c00c325607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d738f99753eefdcf1387634848f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9c3ed35db0e5ed48609baa705f4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f039c7ec5ad1eab636f498124fc6ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a0cbcfcc5974c831736c5e56ed738611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d928b710d61db67a2c89a901da3a5b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc7e29cc407e31ba42fd0920988cc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d038e3dc731500b48544ba98f0738614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6e65569dfbd0ef7d1eba2a71c9d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1ee9f3f3c4bab8bdce4afb1f08cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645d53464e4e91c9a2f108918c273fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f145aef0fae1ac869ac98e8b4220f78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cda059d28c482f0348bd1d8a760af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5d827fb08106319a32f28a5f2219d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20276990f3b9c079cefc6ab97d2bcc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042d3ff07f02e59da3e5251cf771cf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3eb3efc8b4b3aa7a1f3f43405a84a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d46e4ce45d83ebb5760857834dc68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3152da41d060b54b173a718f3677f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904820b48d04309a2dcd53ce0b35cf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9092c72cc8bf3f67e640ced890c761627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f417e0f55845d5b87a6c59c6f83d2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb99a2d05dc6b04f205749a6b7202d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dddd77a9a93e4fcfe77aeb655eb61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea17a592da3656a963c5c47d6c16e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1faeb7849ca9b3925c3b0549135662632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8ba42b480f9c324733665aba5ef62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84424599757b5b7e50f6cfcc2e772b27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c949e023ba43992284a4486090ad9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7135d1d8867516a8605760c1d2d9f53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61834e9d6900bccf71358446c22465d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768921ab61b80a86d179c56d819ff6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec17a35cb133c1afd28c34796f87a10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2be746cd0a62186d5c6aeae3dbc5be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198831207daa3bb1941efac5299b97e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cd8bec6b421f59506178170bb144b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3344c87d9174750823686be88cdf96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ac3f769cddc4985392c036f81300644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a46172dfe928ab51a8d8b7d8830882645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac10947ab594ed7b0341e74efd59c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3cee12541c0b7fd228590379c5572647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c832cdbba642d76494911e9fa165e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f7cb92684def788631a02b34fc3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bcec21c9f10b6a7b9f193ede42aaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729742e95d3cad71286136fd140c0aa8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8e415194ea61b5ace0f59bec7c723652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9232937c9239a35e584dc95df01fd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb85ee076d87861b8f6b95921cf01b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae627dba961cc05cbc33e12dc66ed6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee201b3c6aad63e88d46d9f4822dc6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1004d96e1896c852e25c8ec9985958657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30c0f4445326ac9215db7236d22cf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a565048eee71890b446b08b3ea3d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae1bf6b20f8f8e2912fdd6b15c749660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008a65b52dfb9c9dd1862ac06aae520661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766ba5d17e07d9083b54699156a4b09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a497c409903810a096eecac239430663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c428733e68425add927553636d370c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9fb3c0264e81d28190dc149b129e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3322986a16f46c0ac37fc5616c61b5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad85ddbb3c250e62bc52f440a4c34f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138bc46c4072efee3157fc040f21ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c2740991f140297d5b9fbbf83de5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a9c1be9250fae91638f4e970e9b63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cddf51f74b34a56404edc82929dfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedfd3630e8191f39be4ad41bf8cbd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69600447e778b7abb437bc4b2354ed1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf939b106937a50ecbc761f2abfd03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753416d72d4147a08429a4485d96e5fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc0ac3634420226972f612eadf321676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a650f6bbb00a6a9c020f0a00359d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d40e24c3c2c345074f3601a9da026678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be46e6f10ac43f90a7a04bc50f2e61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d2fe35783d60257957fbd973e74f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533c03886cf75e73b9303154f8e035c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf67ecfd73320b5e1a16221f7f168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741cba4da96bc46a5f2b7da6413249c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b642e86583e5338aa511dee7d23ed2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224beb5a30ac4e90d34e06646cd61465685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07e6f86e4597433aa63d96c22afa4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c5ca01ee4bd54973fc5a516a9d36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c54f4c07b2abaa04ae36261e373343688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc144f6f5042f9aab5401258892ff9d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285389bcbd8e30e23806a51bf79017ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c3105de5f00f5070d62391a79016a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2136976c9d9a1fa6ad33840598ad80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb318ae379f95c7ad5366ae726fb0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f369b414d4bae0e411d01ec7986754694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45273deb20685aeb0c968568ca16f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cc72238cbbfc6f9eeaebec85a3db0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48aeecdabdac22944ab5cdc1ebde4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f219a526e0a998843d4db6bc59041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e1cb95c9ceaa9ebeaa8c578818ff8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd25bc4e3eb5641e1d289deab031fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d2472a53da31e13264ffb08d307f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d0b29c841e130a200aeaa3a2d421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7df0b6bb1f9ca2ca435ad6a2399859703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75950f10875a9015ec7eef1346acb031704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e2c1c03eba2e8379fa8e7f5ba5c54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558958a05c8cf0c74798298f09bd9965706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f78932f6510c7df6d082c71ee5943707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c8d05cf0673c8eb808e94acf28189708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a7f41aa3de8c7935b6a40db78ace8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34460de6e50a00244f7f4498ba6a111c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8b169cafe367ba1ccf29722f649d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea66845785363e1db1f71a9d2890a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d30d5d2d6f500cdfddc2a6865957713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9c0ae37ef1436212e742617b9fd05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e05f0d918f8fc72c08a5d4aadeff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8faa89a325b7a3736a28ca677088f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0f06aeae04f4b659edaad27081f26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf66756e9fd6fc565c6aa16c5a568718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c33f63d1a4413766921a5e4e82012719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba8124a3186ca46b79173005fe8a34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd9863cf29c5cf41a64f4d21a71da2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41962b1d4b55ec9496d164762b542c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc03a6a523b329b53cfaf9b8a0e3792723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224e52c414e5bd8ceb9ab37557ac478724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923520e321293a13271595759553563725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb06bee079bc39cc3665c9a06f3dc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe4e05b9aab3f93e4ef7206443abf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e654df7cb2f0dcaf79d630a7b68a42b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4cbea895f3e70de28c5ffc21b7325729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718173765420f2d78b3b2c8925b328f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ed317723afb9b5db1f72ea708449e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9ada88ce92fc8c2cb9e47c6ffcf6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661c768ba10ceaba6d53586eb1fa360733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49ae17d40cf6eb856cc4e3ee0f42b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ae12ddebfd13f5b6885c9f8172856735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35fc804bbc6e24b684221a2b96a22d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc077e6d9141d0c5410e49f787e92667737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00086b7b74f36e994f056dc7c8153005738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568308d99563bfb3fb7530a07fb16551739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaee68e23c904107bdf67dea4d2d22c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86f88b40b599e71d8f096a43c1b0b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd040868a3bacc249e201b17afe06f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e34ef5afa4434e10c627302a1f84c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf97d5da6f059a01ad9e2489fdd68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59820e14656e319f046429ecdeb95b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d54821ec15a8431bd8c1472f5d433a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14b9ff855bb344b1ce4144e094f240747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1fb4e45c288efe0912ff30b2e0ce3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c8897b843ba1eba584b5d1b38fbba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e08a197cc2f7118ec9e1be15829d6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52641dd53cd0f60c085a510f70ec9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91800fcf0a0d15c8972de99e9d60a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d326040b1dcfbeecda965957273187753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af986db4dc9bdae13ee5e83a385c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8105d08e5e78aa84abe5e8507d5856755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ccc2c255dd5f60a0a8718da7da553756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c69f2935818b1b5031700e45f1f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3249cbb8248b3fb4ced3b7b0124fcc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaef3783852840898381086f4d30d8c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de1ed82d1cad4d2104a3c4ebbfe7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb092fdd985c1fd8a484283c9d190382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cacf12dc185106e8b88527bbd3fce63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be071d7a7e5abe161e5b4d7e1de61aa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5671d758a98723bc8364cb88bc811b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c5e9f060db0ba433b527768ab03a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1314b4a3f3f147774f73a6e5b5c0037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3d248aa33512f4ea987d556229e488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293b6073cd4911eb7a6b75f37eb9abf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cefa281ed500796e95d990748191e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e6876908113b9f0c55943c44d495c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde877e97182975461854085b31ff93212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9c91c2d244ca905fd526511c2f7ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5593b5a2988e99b477d0a97e9a3af014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48c5c9cee81a62af4658f46cbe100615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa68dcf666c8c47b5d6742afc0f70716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c70e2cbb5c896292c8eeeeb1330717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efe418a7f2b6509fc5aa44d5bf0eff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f432dd1aefa833d427dced5b0d7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92b234f980c6f02bed330a16f553020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92754619374c3ae39b3d5b9d61eabcaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d5d8ce313740929ef356212a9b2d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb41c50943e915ba041331c36807c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9b219e60f5dd35a67599976b51d9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe93b88d445621190122d4e6dcf975c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4e4a05fe73ac8072ed5cb582e338626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b387bdaddb70c46a0e91263e7f0d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028313ed25c5d7d7c6444bbb97468e3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e192808e4bb54677aaf65450a5d7aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476a1e69c2a6fa2e5089faa6a9ea11c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99352e099ca23053b5e0171a786efe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba2b6ee70f219ea9e93ca32dab12f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa6719783bfa846403c89f00d579d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eca42c5ac61b0ea5c64d0796d4c2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff7146846fba1453409c7229c27efd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9d48da09218afa6b384d792e36ab936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67160b2b9c383359eb0c780f16646f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17fe04f69fc1a3b34c495381023b8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434b58108a6c81cca77de5f0814125b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc5926f0f2423f3a476ae76f1949240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b932d5caf9738017b911be134b4341b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd479a19ae9649c311acb37d4775948042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec85e3363e13ae6f001aa64763e27a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d0fc975ea28711d86ff44655d409b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df3770a064c3ee4dca3556c6dc4c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4a1d2fcb34507494544d41f306f1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c750aa52db3794dd5ab799aa89e5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4facb98fda0b595d8922770f2c4caf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aecb529305dc5d1a29b609b74fab1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156b6cf56fd1d6a18c84349d7976c6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb4298a08a665a825be3eacde7bff551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc01ac995a35d1856debfe23cb2a0dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbad0678ed36ef66370983bfb365d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880cca628e618b284e807113a7fb2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb2bee18ed38ccfa7371a14726731e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b69700d8250d75c5d654d99a826156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e16b3fd31886f5cf6bc94faea3d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940660cb7ed68f157d133ce85b16f6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5436cd372b171f9f1c5cbc3cfe62e6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49e12ecdc60ce9d305fb0c9d85abac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434963053ad5bec6bf98462f7d346c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25527b8d6f7217f85469df2d19f9933d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1da59eb12131583af6e50c7a5dbc0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d026bc3adf03865a4957511b664c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76dcde2ed1508d83f72c91616cf2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc261f33620a3593f66f0fa152b941f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023332f3e85eb6ee0849882fdc2884867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd8ea6155bb97f6244dea42c80245168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8594a52e8b53c5d65c5259d4e9ed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2473d029d38b1c4cea8abe512d7a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0c2a1aa325f93b6f1c07efb3eff9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a05227b174ae40bf81a1d0ec36c42f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad7599442f0a6d6c03f25188723b2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a871320dc5b8883be413521c76c580374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23d59d30988bb68830658704e1d7a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0384dbab6de74a55f942cfc4e15592676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9124110453cdc8b48fa21878ce63b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ba708e016558142fb0a43398527d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04325b1eea26a31b6bb9edd7a02ec53979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2af1fdbcf66214d036ae2c969fb0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00abb9c71f595d96076a7b2f51a2a0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c1376aa9ebe7011ea0a64fb6eca9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe476dcb4de91583163f31478056983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae167c28bd032f4a458be9af79abb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c76f6df7825d4253eda55976ef20df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184a5ffc214ce54323d70a5f14b6ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecd9c9620deed84b573c7ce6e5739887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14793ea88e27fa26f76185276214cf2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9f062d3cbe05145ee156088183f1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef76b71d592f6874b0dffecb064aa7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a197dd3fd294e8e77e43f5011607491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddcd8d454d394d61a9ce288b74b2ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2d8e70019ea302178b2258a73414493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732dde1e02b8a8da1ddcdf6d9586fbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec8ae0c8bd7ebabb44ab49060684295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae74f69b38e3dcde2e74409cf954996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fff2729d7890629930965229ae01f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d264971bc4975a7cfa3abc8a81a03098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348023a48ea9fa4fdf39545af604a16c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e3a2167dd2a705ada29c45a54246100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f973855ed1a87993409e07b0e32d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac65cc59afed2276567b4177aba928c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30517488e434617d2de1b8c561eaddd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67e2e3cb1b676a9699664864a1d22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e7f680bf3497e2af4e3d194570d2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e30408f28ae9c830b485b5bbf0b5d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77535264616fc857ca7c4e47f8e4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bed88c9b4623bfa5b2540d2e343c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b60cbbbfe71a550c1dc0c08453113109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d8b10d72941fcf6c962a8dd923f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55416eb7e80f0d29224c1208eb6dc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dae1c5fc14e3ff0923a41e92c5b5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a295f914c3be90a3bfddfdcc84f4e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12270eaed5db640b22cd6ece4fdba4f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6aaa3afd6c16981c2c1b6838562d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d68d9e5263680fe845241f5c85bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c17c6ebd4360cf89f0c0f25904720117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08ee7909dd9285d9b1812c34018755118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78208f009a4d520018c91879e14cb2b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd1fdcd58b3ec0a8d58e14bc2a5c7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ae6bc07b9ca8f0a5b4a21db9d6d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fbcb2bf9f6ef1667899158f41baaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c302d4f43a80c970fb01fdc9238c23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4797a7a20bff06e8dd65af23f1f011a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171cd4dbd9c9e6cb6c3d7dbbf012dcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6cf261c26bc316c7a3ca4de3a7651126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4479ee1a8a0869fefebc685f7b884127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73cbff0dcfbbf00aeb309ad203a7ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c99b9cc7faa06f8ce3473846064afc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130cb5672933ee48f9657726516c87e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d11406867498545fea71acb14325db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9d13a17ad9bd61ae9c558b15c1007132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b8447f0190cdc6f02488692577d60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296611c515eae508475b9807527f27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac7d1c7afcac49b7dd8511f7bd69fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436a710cf126c041ead82c20be4ef6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3294adcb7a54e236469a8c2a8e0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130c77c0a132987415609fae65acec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9960fb02707d99ade5b5f6d4a02ccb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3907b7c9b052415701f5d87a8fc0a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9841ee90552d331d648cd12d7fe1fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef081fefa1efffb0b49c088aea5c73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d939b617ef7f2261dadb9b0065039da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb633f591d128d29d4099617844078144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a456e0802e022382b7442b0def8ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1befac25633701c3ac19a554efc049b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb470caa900aebed8afff134f552e25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647161af78dee9383a95d1b6527073b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1a5ede3d9edc7e664473fd3b3cc99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751bae91362d62f9e5e4e28db07f337150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be653f18ea1a653b66a8254faefd1e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcda334ad89400fd7e741286b8dcacd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf4985bd782241a66780cc4f985f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4c1f10e60078537a013ad8e4c6071154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0ac64205513fb64103577129c2fdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f437f76c0f4ab8368ff364ee77fb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77a2f2ce4dfc83bd4ce81f08bf20af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22ff50514e3cf589b1bad4d9a975c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900187d535d2b062d40edb4d31970256159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d676a0b473ff11d3703cd75fa10d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221b2d99218390bb3a7d2951108d871161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069ea95bb37f5bb1dc12a6ea1bb011d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8d7206382980995bb8b014afce6a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f98a50b4a5284db26b6b0b6e5b63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e88ac134fe04fc1f91dcb87e6d19b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6d90f5a65aa4d6036a75c46783065166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978cd596c3ee688973eced66e81472f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88822f9a166c55fc13e6d3f58fe18ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2930bfdba08abacc9de294d775e15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8017f9e395c3e2c483df927d30b48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992ddcd22fb0eef283701481b7b6b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162b54cfa6463386f6102015efd3d34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981df64c38d1bd9b844f4414b66cce3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1b6a93e4308dd7761ce20cfc63f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2180f30bd68e2f5a393316c2385a09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b449b848d4bca1a2a922eccee442c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd011a8b8e51252190e8261cba2c9aa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27696422745b9e6955ab63dd0a53ec5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70611c271cb804e50923295b9805780e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f1d8336e585e5fab59942dc9ee54a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1b7a86b472ed0c9e26fa33813d919181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b214b696c7611d8be88e03aac427c22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a84c845dbb855a2b1e52aa5823ec6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380301254e25a7d47c1e0f17443076184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b8a8e63f02099d6a71706de9908a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3218110903cb4f151cc722380a6ac3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8c85b5e2f6f2957233ee17fb3bac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e8d7b7f27880100eef71309c1ec3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3410e673acf244b1d5db50bb22a710189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa267a9f07415dd1d51b53da566fe5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d92491a39b55f902c483ca9bc39f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdc41c273078437747d4abf072ea16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cba1309a0a2011fd076b956fe32f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303475d4b6058bf3a8e1418bf724301e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea03eaef646de851dbed8e07e26a10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ceccbbfb85afbc33e2fae390da7fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620f07e682bb0bd99fd53cc9a5306e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec6bb207faf9bd369c80d59eae14f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86e00ffaec935e22429ab48e8c87c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417e4739194ef9cbfcfd4f51d59c341200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a58b38843cab9fc28d1d0237f9d658201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d007b7f04545b981f158a3b58d757202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c55db62c5516ebae39470a098dc173203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542ecb5d10f8ccee24fdd7366f12253204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385035ef67cbdb9877e273ad3f1fc43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ce282ba0dfb7b88246a52d421728206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd84e0902d99cd5b6d22e56232dbc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce4e78b770c4dcb836d67c518123c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71595a3dcc19b01cb9c90764c2180cce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8724fe68ef84f9bdb670c142cda84f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e032306cdfdf7a96a351f0304d2ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995feae3334361b908cd4e3a1bcb9ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d52ee2dca8a6c5bf9e37e377701fed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c1265f98fb64122d6bc0b19706e22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a838f38d37c36f1890b9fac0a218c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8b9adca2443b2b7727a3d3fa4ec7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049bd2aa359203ee75601c5b482cdec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d783d81dac50640af75f74d8ff1c5d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e33f35e6ef8326f70a263d88cf865c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1146219788a4c08fb041e6a655897220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ace15983e0d26bbc15362ca7d6cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9531ffd838cb2cadfa77819498ab9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc63ae11f642825c3a415e59946522223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09c0de7b7d51b26ea616974b37b6c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d86e9a8a0ffc4892ad45d99043fde5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced48d6739599cdc1096053ea81859226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36369c6f7ede931fe72fcec09ced5e91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9e44d480bbd363c9170bf8a58ed41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf1021fca929040db93917db069c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f1f9a83de9684b1c5e315e0622a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce50f2c030afe2869d175c4e157e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79357e17f26cc4c412ceddc324fa8d89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc698e5f6369f3ea4f266804df9354233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba00b9b9bb1662df535d38d7ba9ad1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8b49f727265ba9f8d49cb298326f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3c101b1eaabcab9d1b11eb427d393236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54190f254d513022b8e03d46b593c4ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc7173a2e2c59f0c9c7580f81b54d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2436428d40b3032b69ce186725964239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa99357b28cde638382d50807c4487240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197054c24c0f0dbfceb841292a81d067241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9b38cb8aca59d16a83953a7ce3b58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f99713ab9660ba0e39aec568a2d7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47500b44168930027fdbe8a4da2ed4b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438d313c13b0f7f77fd4243beae220e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a302de43fba33cb1471e6a862d8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a52bc7daa9033086f1f8bc128d4ecd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607fd3cf4a1cccf8337ffdc48ad58c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca49352feb593bffea16bc74839bbc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c986a2d267b7f49a642bf91be9150250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44efc1e0cdd72b3abb7c30848f75bdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e12f543d623c48b41f7353bd7d4f43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151c43b89d35fa11df1108684fbc9d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a75da8c2ff8009d547b665ed744a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e87cf22cb3ded4061dcb97a53b88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746bc5e0c967a3f2f3bfbda8fb266fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0ee9ff35a3a0bc1bed0b8282d22d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05172519a81ff85af5c30eb410baf45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd10bbc4b6717d6ea7ce1efd21f8767259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d889ba272fe18f6707e43b8b1cbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba8cb205d7d28f0dd149453a589d46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07d04cdd5c21476a8944247adfa915262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f48df366bac9079f9813554f3d6ed1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e134fda4bd00aa0f6ee449b5c06200264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f99ac7bb7ccd8f009c31cc38bc01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ad4521fed4d90b6918163f1b6ba55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56158b3d0820537502990168dbb5dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2296f02b130d96cd9856151b1a4a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7b03e8c5ac7211636dc26118fa6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a5184a6887a7c17fab61218ba6d59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a93bd4af03faa0f6b4f465fd6bc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a05ad0e4e71e7f1f4814f462091137272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42665acabd2a78d4986b5f1560e557de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21be8b5aec6db5f55614d7a5dc3de4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586561e8827fe1d21fa0127a45d19b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cbe6602a9e0ecf6caef9bd3a26ca6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218905e433d44f2bb4b34a07bd200e13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771f131e2b8c372581a6834c991b7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25716e76b83124893883df45a7626e45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5909c91f1d047387671f77e864e757280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c34991dc5f0d9fa026e65d4b5ce1ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895ccbea2fd3c6d4905afabb5f85fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c98b4cf72520a3ef8bea9e624fb4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86447fcb42dd4c31cdb9b2604e8575a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5d13d97fe28b2ad1d0b1a7b9a9379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a7df53ab9bf264858f5b49da30ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f799467b3dacd23385ff541bc3cd853287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47115a02725aefa3baac113b7ddec4da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105162cec91ff8c932e5668133b0139289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622adca8af3e5c431648b3e5d92214a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8318f72159a4b50ac0153a1a80eec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f0863d125e58cb22df9be07c7afd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11415f575884278c78568e006a7bb0a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21ef9aca65fa55c068dac7cfb0210e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e6a0727ae704d0cc9f595f5046517295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81389fe2e0f5938970eef49a50d10880296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf347dc31f16dde4f19e44e7b0997889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704036853891746d1754a246ad4c6c62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07122cbc6f54fa890bee00696443beaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71db82f6508b855a7e08b27c51dfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a8ecb073a42b544fb395322140a0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f90619b85bd38a59bea38fed4490e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c09b1e6b7677cf10f80583f61435a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8334cb34bab37c15c895717c683d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b820cddcc33a9dcbbc9d1a35ce19479305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616dfa64369864a0578e18087057601306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5dcd05b08a4ac9da203dac1f1a509307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e71db2e849f0e0b3e07cc8ee6285308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c102b633d7b0f68e36408d5751e2f98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621029a0ffed0d59e6f9757e528f8f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705d48c190b14d227ede6b0d6d615e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c5cdf616b95e5589eea1e4ebc4ac5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253522c6ffd2d68b01e3751eb1eedee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a6793596d81a455d75ec5932eb414314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29674492527c4790c4f4cca11f6b0c65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e11d1f8d52cdbfbd4c0953de9d8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb7f307303a00e13cf3e0541d7c7dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290abfff9fe4a4baaf0dc858c154cdc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817528515c0b2f73b1876d3d28b4d182319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ca30313e54654bd0de26c45c3aec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dce784c646186eae93b09b6c7abf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc208327e9d007a06d303985d09e64c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9784b93918d5c423799ecab6e711c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1a4ba8c3e36f55aa5893d6ba7a0b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe21c4308e6a1ee12d1cf2610145cff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21ecd750b0b271d493e16206bb84cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42ead7f9896ce20a5c53e32323484c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6a49a5ab38f4aaac5ae2d01682fb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74380407ffe493249dfabefff820592329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de8bd04adf5fd036836b3f92c88455330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d14aad9f3aa3244e1b80d3585d08e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cddeec83e1508bdecaf822e8c40dc5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e1905e6aee03e5732dfe9f4c58968333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981d6c1db8e32958b1621a2601bfeb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a19a36462aeef148a79ab28093d85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c38584bcc6449ab7af2676dcdea3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5d733110286a7caf66c24c5dc4815337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf664d8bddbbc5b9c64757b55ccbcf75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734e00f1a0bc1951470ddff331ca30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae0aa3d84a1a5110944ffaf0993e1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5155eb1cc7945ca8fe6b2c93f9d0b81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96be5a05fc829899328735127da70a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f3fd93e4489ebc1ebf4c133ec6d62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ef9f4280d5edb901276bda3f1117f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e5df9e2b7ae176d040abdb0e17687345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e413a60c8198e70e8290a6101dd5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76828eceb0628a4cbaa120962e72e886347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a4b54e4198f1b9c71f2bef746ca25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0644b20667593d47aa34c6f5218db6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a159289b50e3f59354f5336b3997cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b863ae6023ea5a9d0a9c7084aca445351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e350b26ca3b5d74c46b604e86530bbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fa572af511c58c573b686425c99f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e64687e6513f515a4b73c60b2eb0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9927a9caccfa2f796b9bf959ffa25e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99316949d010dc74209286d06bc907f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652280441ed2ac3d4ed91def6793b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26701b8350dad3042376269ca15170358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b354a5d7ac6d3c03751431e3e597df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832f357262f1a67fbe2c3ae4b43d2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b656d431597b37afdee2f6e38c5a47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547099a591727730c38bcfd2f5799ec3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0fc821757023bfaa29b7c3613576c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08818b7533aa2042419a90487b67fb18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d77b06eab1db41dd6d4b313a669aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5c52643c0fcfcbd01f10905406421366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5702c827e807e80c4da6890d35d5430367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b81c84ca850b7ffe7a5d9e67b9138368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bbf3671f1062c669aeb9468c00f52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119224c129b76f0efe63a807a1ebbb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f4d8a5d582c37c262a066d700f6ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa489605d9c39ccd4565a5d2682eb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73241d231f69e76016b0472f329d14b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337785abd3ad43231dfba2b30dcd10f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb0ed8f1a01c4a017dc03c0d9c3316375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f5fa77d8190bb658005893da1b11d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889599874cf141deac0726154aaf6515377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd797fa026b3453e2065ddceebc6a7eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a77a8bb4bda0a45773b6e4963374379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2245e0a427c97a2d7c65fb26c3df4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a526bd417dd42331ccde6b622bf9839381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f88ff5be47a5256bb6347bf3f0f48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598198baec76d524b50b57ad9fd63181383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8099b7755067c3de9beff63731db85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2eed5c20d7ebc963f6231f0d7a5e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d78b59e84e6e9432c233fccddd067f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b0385f0f4c084ce88c19fee738859387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550582b5efceda83200035a79b4ecf20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382098120462b3b0171f84dbd9a6ab7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6b990f5b5cf9894b4099975a50554390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee5a017690439e7cf659a13d5f10a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e8928577449f123f0ae8a018a481392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab454dc463928783a8d23d5a90342393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfef732c5ff82aeef7f2a6024806cef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf11aea5eda2f0ccae863a56b2fb86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67310b36a107e965c904862ecd5a280396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e14857d9561b0e1ab09827a58b30f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46848d3106a0eb72621dc993913a7d84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faaef55bc2e14458cc0f4d208aa972399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85269f9a1c7d7b829326c2c0820e5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a6fc0e1adc14efd5da78fd850cac4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faead9e70abc1ba09fd3f06855a0b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f8fdc015d16fe230efef5fc50c8b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fbd2dcfa170894d76e6d535d65085404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc074d7b6e90ede0ab3b8290b00f819405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9ae271ae44062a8580b02e601f8b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b66d9022ac984da428392ebd7ccc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db7a27b87b91eb656b6e1b2f0439f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821d5934ffab66fbe44d77f5fb01b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd93730e0827a5b08917df907d0fcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9d9286c33f423434d366c12d1bcd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6f45cf4f3292daa975c147362ed00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be8da39315315dd2b892c9849355bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2838a567c1559e3cf45362905a4e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8761d180c9a65ef946890dcb4c4c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235fdf952550d84f5faec048240bb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123084f2e9ecd2d053d3f5d48f6b65a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e22138256cd29c60e4f7c9a5d9faab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9f61bee96137428fd9a497b784706419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac45e718b340b97d3636e1335853b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3ab2394fafac16fae9b10cffc823a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5b6fb6e7433bc0314a2de2549806422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7136e81d0e13f002269415de153a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1f4343f52226b9c8af97a7ddb0885424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d8010393ceb455a8169ccc385c61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa9dac65361663106fc276749e131426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e211186f3f5bb8ed34e0c8b3af195b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f232bc820e355e1dc041790be8377fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7f3ed2b161433bc44fc24f74e335429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f5809d6863e335a5aa6e995511e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eace2219363461db3e388aa293616431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a02fa1d34e31aa6318a60e215687432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330ee3fdd400b62faad93a82f2739bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd291a85d3030f86b86ce68a90c42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ec4fad6c132652d73328d34c3f6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa0e41b6655f1a9e96a93e06120b9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b3f13d5f142c53aa478f94ff11eb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea1acef1efdd42e554b7913ff504fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d554452f1c33d9adc3c441399dceed8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c869e5722210a307ffa6e976ab1425440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e092b3cbca6ffbcf211f03162809f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a72f1c683f7cfadfcebd458b50704442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0d1c39d637a5fe6cff633b9fbc430443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e02b482644a9a77780b48c6f72bcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7ace25a21a4ed5d89dff793f9554445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78b17bddf72c2b9e72c4b4e81aea5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d0f3c6949600ad459e830e11a6ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea5fd1861368ab5e52699347183b8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e2267a4673a13f89986eb0f5d2c4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c553f42af4361a14ebcac965e018d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b2ebc4a30e80667a0c6efe4be8707451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcd683e7c47650adbee3d83bafe2db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363fb2336847388da0ac8687fc0380453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ee88081a9bb494a72032e5966e06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc98118bd973e91c08b0d824522e743455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18682c833f426610722a8a371e68e149456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb27666a0fd2b593664d26055ab37e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd1bba1d765ee2815a22119a03b714458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf738bdf6d1259361a74fd7b9a491fb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c2f3653327b1095dd150bba667c06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62302b3c6cf7a6970efe9aa2f2bfa1d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507f848ed3af7845a0d3f9b5415261a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dfe165398e1ce3c759c6de41fd8f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151039f05a3cf82c0fd632d474c71bf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593449a9da618570df2a9129d38af5f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af095c1a42aad69156efc54cf7e451f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121bc3007ae00df6613c2c94be27c2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5318112349f822c1f5e2319cf2a45a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b93494344670099561b438dbcdb68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae41ebc44f8e66de7bbfcf003ae1c6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc369210ea21852049e9320279072471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd894a3b9e15ed033d9af6142be9bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0febb7bfbaf61e2e1e9dccc69802a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67984cd4139e9d79425952ad399704de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bca64d77f7f42622ef03de1f072aab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c956714039f7f5f7565ef67265090af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b0eb78fb43fbb5b6337b0e450033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f25526802773e6cc2cfdf7c6d67bdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e9e849e71e7c2f9211f40840ecb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2624d85b6329cea6f45f73f89b0d2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9fb7c77500127255a1a604c2f777d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919406ce094bf8cbf35b0e0d0cf4fbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba62f62190fc0e9845bdcbbeff47fb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6ed6409d5dad543563b7595d34a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19d6c2e4746223ef2f60dc58ae56c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ea91e19181daabbce3566a76a65c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab08ae1978e9c857fe321b3b3102d4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40956a3a993b68180d496e6aabef18a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3742a95b459a7f6b1b90a28f5e9be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8cd8e80bf6b348fd25ee019885de0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb4a7da0be40618ddd8164ba554b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a32c9cb01afb5319438278c920211c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a9da81047df09e4e6692c4065b601493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a27d00382355a464d484d76d903321494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace79f5810ccf9d4c2c4a3b8ebb97fbb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e934f2957274579eb7a128255317496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6ca442987838b6517b6e3e73d7d10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501678d438667b1ec642ff55c9067a87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702ca4ce3fbfe17ad1bfe235c93bbb6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc2801e95c8b12f9e98caf093ade84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a0fafbab880c0f77d8b68a9a2d65d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c6afb017a5d94efffb751e5cfe165502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3344702f816845da5cf3e550ac1ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b2c9ccff7d2eb37f42ad3ebe7de8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093829c30181f2d49255c92683e76c9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3280c241f503297e9276774914aac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aaffeee84c817eccd46ba937576c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea235610c091d1652ed8afd579b43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32a0abd7b5e5b3ece12ba2a449f8b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522e9c26cee034d880aa53791742b29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce09e9ae54e24f780ccc80878f0f571511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb3628d1120e59d7c3140a7523533512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a658b875864308f20f6a470eb03cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193f2ac54f258eb9fbb896b4655670514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796570976ea453178c45ecb0127b3da8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9986052a3885704cb1f1e654d38dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05857dcd9a53e1ea9127d36f186d89e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35757418e61925e164759ed134ceb7f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae67dcb875676f8212fa36d93e4afe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f46268dd7165bbee1e387a04728c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28901bf5df496582fa53aa1c56f2d7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992fb966a738d143a0d34bb5aa69f62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31510a2f2f0f04abdf3f705d818cc7ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa6bc502a65bb39bae67af5699d49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b52a0a87c409e75301c60d2d551346525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6806b900c6a8cdf614ef35f161c9ea3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9cb7d381c8c1b93d9565ed906a7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808753d5e11aa0b4e942bc05237065e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69252b5c6e81e00728d2f412ad9b532529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06849e9314fe22d231c9b258536604530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cb3bd9484e9f4b32783970a19817e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296b2c3226c6369588e2aa950471cd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc9fe165ed2ac35ec3bb3ed59ff4cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b82571afd8189aa515bc90acd8c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937f99a65b852ecc193e562accf360b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac85683345353ac8493c54868370fc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628fb504ed9ea3c59732990c6277e13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d196357d176e797bae564a928e128538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd489694576d8899bb5e1512cade992539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3a414b067890161d115d02b3544ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc8336afcd78b68eaac1bd1cb5300541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7fa1338cc064f9bcdfc7b91cb04ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80539292f669df08c18af9361b938e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d3a1fd105b301b6ed24e1ae8b120f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc981174c190ca6ce7ebc65b2d26dbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de637bf31a9ef942c7161998dddb9bb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89e5082f723ba204dd13cbd9efd47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e0b73c73b23fd76244cb9a19d842548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13294653a3e67c8978824b629c920636549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f878f105b2979ac1303d0b1a3b4f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb68a3d91346b14364f5deb885800551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58034740c8a9bbae781c8284e5e658552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142f66e427d6349d36007b93f483ff3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a00fb2f2dd63fac1b12b7c1fbd98fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433990f070c905b752b2d5ef07ae746555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7129ac178ef83b1faf251a6083968556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb50858e91b1aac624dd21894833d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04dc0f6871efa3faeee3cd5d8fdf88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f29a8de536e56c03efaa79ecc512e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473d77f69ecaac44a9deda8063a52f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b421db5b93a517340db5dd8e7031b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc3adfa29e131a22a6d88ba560a13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192103845768865bc0a6735ec957f7ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224d75525cd7caf2f67fb9caa059a71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff90fbb349ee495d8136c93132e2e33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b1290e6a72ececf8b5938bc4e19c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ed9375be52486add1f83a78d28808567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcad96ef2e6b9f124557ded3ccfa82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86e7e97379cc28941f58b23c268b1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c06eb021b33a577bfda838124640f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8314128fcbcb6ed94018420d82195571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0436913ca2d070eed40033ddb7fb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d0fa103cf50f5470c690109ad0805573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ddc958da63aebc888ea360cf1db6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e57d8699dd23b29969cd0187ec3d45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421481788c820d806f297bcbe424a38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac918b3e1410c5b990925732e308738577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059359f7b502af3fe697f1d4ad43bd64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98058b23cf1d9f782a2adadaee2a89e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaba9a439e837eca869d83c6746a6c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5337dd032e5ab216653ccc0264cb3a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f057d17836d4a2360f29041a48cba5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b783b8ed6e408d166dea8fa33931168583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37284e5587bc72e4c09eff7d1b930584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd794fd60759eb76e2ad7c30fbf3f25a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441117480e7b962f4c410b060bb89a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5741281423e0c8442887431f02d917587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16268c91780dae1853fcdcd15ca5351588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccaaf167e391f66a2f290709bf25f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6136331866180c74adb082ea42510590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917c7138c9d6bc179061e40279e4bf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323bd24886dd5489eceb6d59725133c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d4f791b47a66cde5e984222033286593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee542cd59e153390b9242511e7b47ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31084618743c0f18ac05c34e3a2f5307595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c69f3f0df52a4f22e816ddfa18f8f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521cceed67b7090bec0dd7d7f5678e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1506e29482f6649d40b34269bd1e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3ef971c76b7bbc9d71f3dc114276599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef7a7e541eb8d5c071d11093547a68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc4bbee2910c3fed18335eeea52d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241496f221669b90f975af6afb20dfa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842020bec26a9f7fe5ff958d7628ff43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba43256827638ee6cb4831c87f798604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eac920082f33767046493ff63ca4fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a6b6890c4ed09da93658e31d26e00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac976516fb2c7f95c6a9193e0ed30c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cdb512cd90e737637975912189c2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ac14854fc89b3348d734d3f3a0c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64778a49c14bcbe7da8fd4f64bbcbf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96caefa93dd78bf1e091a8868d316f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a9129bd0b9a5fb8c05ab38dbf99fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8641697b0d3db456f76a70c62a9d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd9ac874c12c8a5a4fd58abe8318ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae40c277c2a3ab4e3f00c001613e58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd8a50b7c9008016fa0f3584516707616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45350adc24a14013ee808d0b55c0511f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053f490b6c4073e6a37d68142dd83a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02cd8239d9ec00f635edb893aed5c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a54b944fa2c8620c97097293dfa8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eab06e0fc06dc588b1647a807781f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4671d84c05c7928df70fc298b4c9345622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105a5c9622208614d5dee2f7da81bce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ed8843782de0d7c5c7a125d8f931624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d307723139faa6ccfbf3bb927408d18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b37504b937c356d3f948582bf1e53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28dc5f7aee295f925b0fca3d20d15b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01029b60e45e736554b7d379cf07c23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5dbcf5068104d28dc969bef53c0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860054bc85e8cdeec5b31b96783cc982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411fc6189726358c8fc728137bc2579631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653bc9ebf9d61ce196628bcdd9a6f4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620d7e1091ccdc1123cedb9331803bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37105159871a23e260963b5aba18553634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3d6918f141da18fedd4c286451b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e93ad33f5d5264af8e880cd21eb6fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4322662760e73ec4eb945cd66ad126637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1ea19f41448587c3e8322fd567944638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26e31989e65a02f0586e778eadb2fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f2872700ebcacd6ea65eda6852abc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0fa5678791d6bf2f6c24f9d890eb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135055705e639f8d348bc02c71f857f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26196f09e7a40b236f79d99f34e47d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc6dceacf1e7fcbba5dbb4d7fcaff7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2a1e7dac40fbbbcd6b161ebad1a0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ab67ef444873ebcf1d0be08a838b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4acdf771397e9b3049bbea47a62f16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdda36899fa165f90e29daac300e9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6868cb53c7b70ddc8ebf420360f385649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628e76e2cd1815f5ba5e07c70f21f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0901adfdf868c1bdefcbe8a6933a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa29b898edceafcd5aa6afa0d7d44cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c1b6a9ce47438bb9cf69769841ab6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43836b6f2fdf68356194a4de39322d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf09e18f44968ec8845d2b8d9d3a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c623d8cf03b9a065067d771bd039e48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b94b147b6b74d5e17e2849332e98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66562c98616f3839fb139847c2ec5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf83e00882d5694983a839e017473659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3b88e3e177d50a12fc5fcb702a9ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179d3f2bff983f7d4a39e5106aa529e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3522fd743f706882a44bf4c2019e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9afbffc4a5ef25cc337e23c9b0aa0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0483a3d1d0afbe45d40f1ee16614664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01aa27e55a9ee6f7ab299ecd439549665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70a47c6c7972b50bdd9c899d341fdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503df195419ce9090dd744e8c542adf8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a748646d40447da48917daf2d397c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbd7df5e6bcd399ee98f3709d3f02b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90411134449822f8f1c2850e48f594670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0dfa3e7c324f368e9b5e6b1096df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70346f07214d2f6aa276c368d96091672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377a7c160a3643d03011478844bdef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58af4a9d259091b0203dbf6469b38f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ea94bf005199ac2c6e535711a94c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b4772c8a9f88f819a52b51ac1f555676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf71e422e6b3c28cb60a6f7bff7119677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62188722ea1e776fa0b08c61dee22a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea946e6c6504af1558cfef2e631fe86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772168a9aa6cc955fae689aa4fd2b3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40045aca5871db6a8ec8a42e4f689510681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906f538ef051e7550f500cf9e03fb72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff225215905fe8553b23fbd89bd91d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e7f6e68ae092c4b566dd9c779f6bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451199cc290e0194b5d81f889b15d0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d415278d91f11520e766f4d119beab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58924777fa036f07650b771ae55aa8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299af40071ef4befb14280936ea89a7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374465f9d14b4d949d9b34373a4806689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9bfc49b1de76db64f0f2c8a31f7f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21514b080e30f0b6fb08d9345d7690d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f28e096b611a655da136463bb588d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a1b75655b214054b463e28df22650693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1245f188c3508560a571748e93bf6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a350b5bdeb8e2e4c782d55a27e10c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b34a8fee9e673da06dc5fb4a8e65e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dfc2fbd2ce20a01fe165600020fce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8ee92580265997e092661e822b05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2de99abdc07a986a8f2ce22268da7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc2217dbdeb48139a448ed42b1472e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184548bd486377405c8ce61ea141cae6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0a52b135874ed0116260ad426d49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134b5b6d8f08f5261781d358b8ad592703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b11cd6c83e715c1e4f61e20e21cff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594cadcb23cfae49bbeac76aeddcde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859097f692f2bf35e4aac26922749808706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c23eef0c9357e3b6dd8abb70ae991c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a940cdd9e58c800c05b671f667507a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0f6715e642b49b7a9d8ab1230b3d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882df313f35dfc5dcfde5a0caa4a5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359688d0bdcd98d18372b15e39261a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1a01a0770913a63a5449fa6da2b19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92383084953b0375fe618be39cbaa918713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4130ccd6302459964d986c5691218f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d07a770544d279fa48bd242f9b333715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce02d2b94a2f2af04326c8fec02cd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd25d8dbb6adc6ceb3ece66b43a759717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faed4a49b472cd9435b8e1e2311444718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31771e0ba54fb4f17d4092566020fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b84e39ec8274300b980b3d219cfe5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6193a253c948f3d036a977eaa9147721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c695510a1e0bc7df55aef66b117e8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580374102e4e93713da011149f9eb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139730344edbd040d37bbef63c90bb53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb471abd62c917ebe6514781e68f00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e6cb95e618f7ba4da9a4e03549409726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715831d37b917a1de7214752211df70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7903e4e2899d89014f74fe5c0f527728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66e9969ad2159e97bf4c8d58e75dd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b119180cc3a5ffd37ebeac79832046730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc6f588a85eab202b40e23b2c165c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766ed444d25c4acdca4574c45c67e95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b5ec8341b072be3e9265e99ab9266733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90387c20ef6b1494f0ee1babc647736f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c7e87618c8a4f1860e81754396ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccef1201131dea63b19c7cca008542736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e83181a6d447b8b857daf93291170e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6a748eebfe90722528b0be740a700738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612316b390a9f11e85762b3a1c2ab5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc0896c99963d3024e0b39a291ab3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754353e5d6784c39dc54c3a4d16c68c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9cca88fd7f8de99bc2af105bcc7bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158842b3686252b71bd48ab722b54ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f18200f6a651fa1eac1ad55a24b1ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488adc0fbaaa449cc3646e85abc1fa0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca9869cf8cb2ece95add1d318fb3e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96396527825017adea0e47cc9b6e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974497f3bf55876c2e5bbca028d1f680748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e131eddd453ed8ae184b00053598b77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d2bb942a774419ff9b9ddd321bdb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6ad4a1e04b126fe59db7917b1cb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd85ad56d8090a67739a736bd8401e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c5d1f254a054ffe5f20bb69747072753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f34718be75c6a9c6f747b03ff408754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd9a0eabd0607102170812429f36c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10fd27b10d8e781de6002c6e7b331a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897be887e1cfbec7a24984cd72bd5d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861966d02326e18fb256ca5d3700d703758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d870e84554a9b43207a4fbe26ae8a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>