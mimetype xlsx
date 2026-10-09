--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a057c41657923e85407d8ad2ff933771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc8804e3fcaf218a14e14396116c012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaaee1d373297bec1ee5e4a7a23d283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a2d6fcb9057043d210a8393b741754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96222211f37ec6f8b055f7b38ecd355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86003d119932d6a7acd18b0453a0606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568628910069000fa62741d26c43b9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f46b1563ca153e4b1946ad74d34c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa221a5abc363a0c41e7145bf347a789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4759d5975a4b6eb1c6fc4daaaedd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fc41b608313cfa272751b1877568311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20c3ffabba52065c38db85970288312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b2a6b772b7b5698a1b79fbfaa42b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca235fccb69d2383018c32ee2cb5e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457cbd4e44aa2d41041d1bb5263905f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690a099f3e0ebe192ab041927d5409816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1944ffa4c41e767ad95ee8f60050317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c224fcc1f254bd3da1a7f79e00f35a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e17d45094c6d948a85dbe88223fcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe107c9b8083758d5378bb0a96fbc3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a091d696cb85b67855f65635c5a09521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c8d77925e4db6982566f3ab9f3ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b33cf26c2104b614bf25521fca206f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33617d8576517f7a75f6983dade947924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe21a285b836f0ac4ba51b1109d90c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1381cef9e15fed2c1e934e876cd6ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fd9947d0985d398be123ae7c84a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8f43f79d0f40d43f99066735ab50528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657233270c12151ab22e0d54968861429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b72ee0038f49ffc74c14f818d99d6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e36a38c233d4bb11a07226e84c8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0100931a03b414dc6136a07735d98632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc4dd0ba3f294be907a0793f8841a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c98e86826df1b176c1a17aeddcc60134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b037c655d77de2fa070ff486dc8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c01678e4c1fa610a9327bbf54fd7c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78702b6782d7ca96911fb92e6ab66e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1c214e5aa788f6f5d43397c7a3c9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a97550c38352f53a3380903adb2b2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa80d605e8934c8bfedb22f71dbdf2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6a03174431e41fa6bbad093f3ccb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a58e3c8352a3921fa31ffec99d50a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c7615c8b625b7f647a4709a4c26743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f39bacfb439e06005c74033900e9f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb79407fb744a8bc9ee2765baef0dc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74e6c3403255818405df40a2692ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e63dafbf3eaca0b2e68ef3eb11ba647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd73b5b1062a52d9344c61cc7138b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f309ac14f806cad2ffd615579efd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505661911e59aa1ceb9c6ea7d1d33c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686351944039c5d55da93494cdbd62751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15826c2d74a9065a90dbf295e954adf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aebd6287ea93aa2df60cb1fc04839953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447d68ff676968949dbd37752ae006854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36911873612f0fc13d4ef67f6896b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872cc5b982bd93abe47fdc71683017856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6f6d1a9bc849305095a19bea2cf3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d20d16fd48d3d6785055bee28f6ffc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364e1d4511cae136d9b81b844e305659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91226de586872a6d4f31e6a0a7fb48160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa0fd744e7f76c1768a84b99ea612361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65d844b4d78c886c86b4350e25e4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0664a9e631969146511ad431d7c1dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99d99f9aeb7a87630780adab1b315664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074833d4f0da3a414ee6d36130b95f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ef22a569dd456d4fd2c207acd105a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73198852f27b858a82c09fb607b2f13967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536cf7ec28bf6138c4f2144de68601a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cf5f0ab81328d9a19e05dfa657cd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7373e1f09f2be2c157120405d9a6fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afb522363c8602b0f6a9cbe7b8537d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35ac11cd3f6e55ad9e09557e84b7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7c465b41a7fe8904677088b5960773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af987179962289da50f9be566ad507d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6327cdc7532c7b65d3f2fb1883362375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7ddd36c80e1cad169593f5ad790b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdda0f4f4c6a7e9a2a7be2edd45cd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca13c2b9cd0cfd031d7d2b9ee141a9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033de10068aa0234404c8066a73819279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed36f7d3f1421e05bdbdd213ede39880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f89c8677511b2ec378b9f4a1f2c4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd4b157a958b25bd4133c3c0c247a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77283fbcaf68f976852c64c3ac82a96283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f764a38c2f16c37b37e6bbba7299984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1981549c09967be9c00cde82ca0e9d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9953135f343379ece069567d9c4e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a12987968344992165e9044691a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572c80f8edcb6d4d4bb033467adb39e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26487d059e9d8c13f4b5c99e06e2effc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e6c6e9300f3c5cb293a08c03f7af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e6045b4ebe466ccee272975713b5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a242130f87b01160be2a2f177c8b7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d82ee6d4863d8533581fbc5c0a4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534ab32da0e73afc454ea6413db814294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffe2da7b751e21ca4274ad56a432595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64da41f9c96aed24a41d3a6edc7d0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25ed6575fdef65e3742849433949097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299cc3199169aaf1ad38f75bd14c64d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507ff4b1eb02d5b86e57b01078951f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902aadb30d2f9bd7349dcdf87ba565b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155677cac94b94f10997f5d8b7116ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666d9d76184d66a6ddbd54766d99c95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc4adc8497bc3f10787540987e8df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432711fe54340a1689e588366a2512ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9791b0efb5d3a3b11f14e76f153532105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fd1696fe1f64bb7edc664d365ffc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea014b282d5bbc42a044bdea033fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78345f346132687a220145f87c2f36df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25f54d8360404508464208fe663ff4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152147d5f2f1555e0b544638720bf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaf4c19267792bbf8ab42a74d56011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56566c576b7594b2fa4b5d599b27c9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7aa2a31071d59ee2bcf96e2bcb8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e833224c0979005f56003f5e6a6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99e4c2c706f530d6beec5dc43e0d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8c638a3a88a2feb49ba1ed374612f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f090cf331a6438af0f43e4fa83c08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5094cddf4a889a038234e07df32ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeb8665b4c54d7e82653c84e5d5cf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5b2edd10205f5d1821f2fe584832d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90d4377aa8ed35c2647eb97b061726121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372731d60e887b9199a842003084cd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab248317c679be38077d6ae53bcfd5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2560cd042e2cdade9007643166e266d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0440c49fe9af2f7ddb55a4a59475db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c1da708bfca3b120537640be2be01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fded838905bd12c324fe85fb7af2680127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435b94d1bc237d2dfb9853810ec0916128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6910d11cc40d7481832326d972734c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ceca639fbfa1ed3087eb7e812302130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393e79f2970297dfe78c380dd27177c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c09b8657d63d8d41c31b54227780132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb68aa5d8938f5338427a01818ea9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff904a8f8c378567da110a29be08d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372892c809f78d79005b9f421557db01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3e0f5bff616a1a5f9376b1ce4d27e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa78adf91d78fbd3bc353d9dc452194137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c7e7f4d2a67ba2e5ed96ef78111e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fd3d741d36718eac187c9254a82b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61d5922c972d5d3b345dc0dcc79827140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2e7a1d7fd1840c1ffbdefda8b24ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe6ab71064cde1f544cad06d2c199c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d004c6d4d87b430041d2fa21f3d1443143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d826b78bd4014e621ee4ae6c36c91fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92071f84c7f79ff8dbcd23a3fee9d969145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72804a16c8861217f29883666c462146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa2e9dbe1c99eb4bb98249d922ed23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12683d72204597567f8e60e581df7561148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a041ca125092e0382246717d44ec5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174cf2e21867f443e47345335811fd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372ff6256e7706fd2969e630bc7977c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623321002589e4fa32600bbc97157ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f307fe2513128f0b83b3da1609ac464153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af2a1b763a438bd38d1fe461612c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ecd617138b92ee7b44690cee77a65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43f8d237d64920637f7122ac56332c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331a37be5702ba4a10555214b03485157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315abc3ef294c7c4afa7db8e0bfc41e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe69ca40178197c0cf3745c0d2e182159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df778e44bdc7941badeb1e45c8e99eee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a0bcd0d75b20f5576735025ba1dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39f3b7035988a0a6b8375fb962012a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ee0f4030c9046b9936f81df7081b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96c0d622fa6dfa39ddc00da7c5f9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9290b834dfc4183879a5da45137e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6817a3c8cca5cd43ea148a28d925d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc33d73da8edd42810b851fee497c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b217eead943ffa01216df83e865f113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a721c3bf32dc9935dfbdeafc96bebd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c78feb51d6b05dcb62ce4fad194e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6470e6677c49bc9e8d169e1d6e5d443171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc671ab6353cbd0d917aef5646ab04e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c63bd0d5cea3c84b8c6f2af6bc30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1c1ade0f7cd66b73dd35941d8b6b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32a327170883449b1f2dd1d265aba0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf70018f4291602309c179fa39ac7b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd701d818c356eaa58ee05b90cb5768177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d48c5e3a24cd528537da70afdf3f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74808038af065c8f11cfab8ac503c527179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efab344f1763e9e9d4f8c066ce78bb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faca5c1dd57cf2379ec6a1b59dba161181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed51fbccb2b6f33117b20dfaccc09d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a32fc8c12b6d1b2acdfa7e1e40b58c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e08890a38f595ed58f84793126d82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55f40e6c12778e50f1fb274794303185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4653aea5d69ba4de3accfa504967d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8a5a02fe57565e98688c528c784b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c75957ecd8deb8fc97339c28d2918e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29368dd1abf631f7578da7026650a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c57df69a9244fa6c255e5982699ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35cfb0782ec909c5c4b51c6d57d4ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f68a55a8cf8dfcd215e20c9925bb94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4bebef66e45162ed2eda687054c68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f253cd43685dde70476fba188135f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265be09faad82084744c30e829342f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652d6c2ba338526b1d89d84a82bf495196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260d21a59dbf7eea0b2e664a8977bf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce218bf48f0f1e8328d1d964bd2bb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e121d87ff9bd10bbf3fadbf5f95eae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b795d6f72974ad6d02fd5b9756552200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076518519ee2973789942a1ac1dee410201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99ab98084c014193a92ad3f87ec57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c738a02a532ce686b8a1de70dae116f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cafe0553ec201c8f8933d4962a949204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e6bd6ade839fcb4b6241b3f25915b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04715fdfb7d830500cd687ce2509e4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31eeee2f4857567d326520a3ee375207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195eabd40e4dccd0c10079b180ce0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54827a8866cd1fec847edd9fe27b8fea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f36a433d26dc1098b1fff8d2c2d0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4a2e2d4879111f681a0d1e67be609211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16c1abea7c9a9cc685b3c88518a152212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295251f31e3c469e7739eb75b1f9df8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc3b6b45d14c69b3b9e0ff5d6a7d77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b90198128c457693975a1d7bfbfd02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6312981ac07f9f9b4c4b28c72d4b1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878c65171be55ba4dca79c79c3011fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a31199d010753c6e56edf22cca9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1452a8a02e8e1804296da1641815e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f553b39a43854adbf3248d5971001220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77939a06af21f589bc23793159407222221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bd86f31c11c57dbf0c23ebc73974f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720572c7bdf1644409fd55d307ec4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6acb6ad1323a48c982d1c77e90d75f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae53ec8916137ad2c83a06640306b81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c2c1c0198dee5aaae46f81b0a84f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ae3342243853602283598f258648227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b513a805117e708a604e5657315f057228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19b2d31209a88013fe3aad12605e4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20e6ffa9ebdfc1e519076ed228aef0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de513c74ab2b40a6e94a9693ba9ef5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72383cc0b28405b9688e7f5c8de93bce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529edcad7038072389427ade7c1bbe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041438d275131a16a5808854aa7f1bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70415742099b48ae08350ba6e139c494235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb3aee8c5c3304087a997a0b68110f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270c3f91bd311efbb225dd77e551bc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e00753fe5bf7b74431ba746c2456b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75589f6977283f054f78852f399caec2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc8e24dfd2f3aa4d68bc41dc645891240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1ee21198a6e26cf4a62421ac44f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb280115f290be1269bb660a8d00452242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940085909d9249037d4361bd072a4c06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0239feba544752e6c99a167266012e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433fa1a058f099c5cd63f525c7b9e39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb36a1e5056dfe17f4cf740b729da9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31cb762d54b8c132c0525ed7c961c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf20204223e19419615eb8958a044248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdd814a441d05a101057508425bcea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefca5063ccb235aff34a13491793ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c960a0463c3a3a134603cbfcdfda2f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e3d5085f64a26064336c7ac5c2b81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cacf3c915bb9a0da1ca64bf0ec4c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58bf358db698588b9c0323448c5aa2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f8d9abbd5fbff2ff14f4a9345d569255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa9095ebbaa5bd494fae573209e9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca07a840689460f13afa728faf2d0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb95e0d81c86b73a789884d9b5ffb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e828323090dae49e198e7b5238929f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c920c836700e4b49224975094bef32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b98485c5c62c29cafe16455c3858261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08af9d444e6f3a56f503017e0e35aec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c191a7f6cf6e0ebcd25b1708fcd90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40065e9f6f9e1e0c5a4687ed07ed7d50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c0616ab0f75473b3088e7f96ac03e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bc174c2177810a451056acb68b113266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d6b4549a9f154d3a4e9be49c5c60d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07efbbbe559049eced3e5ffc2a0293268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa576af78b2b8531e3ca98545532f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f54c4ca96aaac6ea84c1039fdc5018270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60479117c46bf26ea9e4773a420a4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf55bfe149637d47556bb0652b12c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861750f4862ebcf622c11bf33ddfc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d911b9e21ca4865148625974dd31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56f77eb766680e29b8b956b25ce3b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870348ba168f9af4d58f88a29e676ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d8886cb7075c338ef938b273e9069277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f4ab69e17897a1821fb1d817965ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67401a81d490b38df29266e54747781f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed4d3ddd6ef5a3c21e5f329ba36b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0f6f0a8a50d3375574dfa50735f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c51aa252f13dec5ef026fde144dd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc0a4e5250dad6bc42b3d05b5816d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa3dba1c241420f12d10bd66be25a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734e867f83af2da782527edc58b9ff0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef385f7b506af7c487a38694438c2a92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d19c5d04b2de030a32400b08144ce6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edecc3344e375583b3dc73522f2769b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc9b3b8af5264b759ecbe974fc86a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167c51d94b6b3c6399bf6374df44098290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650d2d7c7b577d4e8e5ace595999979291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbbc8a45b2587b9187e0d9d1ad051c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac9b3853e53d3a9780968122eefe82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5dcf66eeae08b28bbae010eeab754294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf21ac472f04c22b2f860cf5ee29b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1120f3bce5c5374ec83d84dbb081d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500756ebccf219aeac22f28a751d07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e69dd407c201992f5cc1c2ae6cb37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90d980052f611d3afcda965d95e7e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc688b3f0667b0cb1ff258c6f1032300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b194d3f2d215697cbc393ee61ab7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb88d39c1998a1def4466220704326e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0147d61aa783253fdc458d0f367eca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327d0908c0220f6528c365f5df9bc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a870f556de434488b7251ba1abb1820305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7adb70bf79c9401275c30b4b04b5ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f01c59a31202d95453d08e2b66c20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79fd1aa21d4b8da37022704f49683308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df6438859b963bd6ef59372eea0ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f62ccfb3555500a50578dc90086df5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c51f2054db76fc6299767a8f99a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b0480f1b90da46c39b2256eafda3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025da02d14c8839f101321f35dbc8a3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b11679ef765b0be7e6e010fd663576314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034057e0e4a26cf25292c70f52de1e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad721cd0f6245b5041dd25b754eaf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14eff104064d8a10977ef2525c2138317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d267b43aa0b84c5be6498f770917c33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a024b8f72e629394875ee597b6168319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c927131142dce3545da1342cb82198320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea615dd8683fe9652ebaea3dee6ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc3271c04993f813cca7f86913eecd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc43754389c068dfffc627cba81cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae234f0ae4710ae14d74e162702cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ba1664d67dafe0e6931097c2651d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d353e432a1c964b990e08fc75c0a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523370d1e701b3ec3d1d2809b34891c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929d2317fbaf67dbca25b9da8ecc243328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a8d8645539772e2b0df59caaebba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e998a423e361fc5c57ba21db7f2a58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df44d9b8bf4ce48eb670b6418652ecb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d66d61a07f7b59ba775c880885f2c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2690d9ecd3048e4bc9e68a1d6c8b4b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c789f005ec6dea3e57a8d65cd622fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848656b2a4f10514b0cc2d7fe43ddc7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613ce131e05d3bdc5ff6491db13a02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c0869e955b4e97ea87eb5f847107a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993970609e8569444b5993c21a6d3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f23b2a2a433873e663863b8149628339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb6e3ef1915bffbeac904ab0067938340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c6c17c7571fa02d23a696a17856a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5c96ab301a6f0165b7ce197129f3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417f0bff7f67f9711c0888ad1aff0ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132190345a43bcedb70f35d964e42162344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b840dfec713d59d4e48b5023f9a53b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f95276a4575cdc31f81df80f64d181346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4891c8d9da4a46bd30a8334e963223a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd4b9786b42b2f42f212ca8ce79ae8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d941d16bd8a997478a0913a3781e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a6107e3d83a7abf4f20db433b11a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609059b3985abb1e227491adbe56b8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be658f529ae5ef02a5cdc4d5f8362096352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1721d8bf097dcab4f6762117ccfbfef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64b9be1e821bec3f2dbca972ccfa2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45734e55ad3ebce5306565046b008ed1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853610b8525e7a96bc02e3e27ed9158356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e6e4f7a85072fe0bc253298904acf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe3dd0c87bcd16185eb3b66e338104358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc075f69ee1ef2b53407bf2f09930359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb861736d24be0f6c4a4967c77354d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16928df3a46d4a8ea578a7db1eece42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9badc8b4106a896e77348d21bc84f3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da9dc77391bc88332df5cbcb9e222363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644aebd3303876002c3d42ec76e2f72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c5376bdf386c3ea4d1c12324df5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a516691dc96f467a52d41ca7f8a77e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23047fcf2e57663ae14cdaac2789da8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce01cc5174a1d30e1433277fe0195f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3a3279e70d58363cbe8b58b255aaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d94de6542edb9e51133abe7be28dc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de453f6360fa30661ba8e0ffdf7e2cbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0aa2c9b9fc3266ff9c519e8e01211372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e460fdfa3c108bbac728ec01839c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e704f8ac1d03f1f012a6b53b7563b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8680ba36bfce0cbc2a847ba8f41441375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c527c13711774870c030404d6e1d5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb2bdf441b17366ea33d5a78ca55d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e57b4e26ecca3f4505fb878f06e2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b948436d22259155462da53eafc97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32eb64345d915036dc2ac11a9255cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d0bab617e4e3ed1a7b967a3e453d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfae56f9a912562a3dd9f6a2e963dec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff40d3d638c0f73be696163e7b66cfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67385ca46d53c4aafe2ee61e096fb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db762d413a25f43ffa503c322fa858385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fc88a01d94eb49a5fd386c65f875a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcedc7dcc257054d02391ec9f58ae0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c34b477f18a91b329dcd74034b2939388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd9c5464a651a6bd505eba91de80ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450902a60881add70bcf16a4a1c5a82f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c2a71f141c952016e04d9e84560b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9a83725af50af68af3a9124e2ab87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257e5f29696c816dcecbf239734b74b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed012023aa8703ecc8289adfaf377dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba56e716301b7d7cc2d83eac3001b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef60132687472ce95c4f0ef2aa199a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6077be170c31ce26d850710395e55c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb0bc711584339c06ba3589ce820b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd005707d592d5ec31af2605d53de36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d71dcbb6f59f4d7cedbe3f439451400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf742c4d7cc03f8997acc483324e9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d75403d89ef84469eb0c79c100f937402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef960aee39e8cd5d7735412df553a989403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff00b561fee93ab379a2f5ad41e2be2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224d95e0277d51434582fea49c6713405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6667c3541b20a2e5d1642f359245b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45c8239dc89e767099f9f42ace0b8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b01c00041e941318b095e683bbd4d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8746102d63ef55d37baba6185f75082409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b33cecff6a92403f0e5cbf66be344410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c43b7a99aabd8013163c971af5a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58aea5826d90e0af20fc957bc8f0cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96829bda8654bf40163a92e7c93372ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e0c89cae4bafc6389d48fc39271e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aec6626f90bd38aec24c25ee2c508415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1f0faf4fdade4b0778b4f229ca7c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a05ca5d1c5b023bb2f97beb3cee76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f7027984f8a40c089d179503ab94c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7438306a790d9179fd7ff4764d321419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939da525d109205f04f72ef4464be33a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775397df701264093ce3b0c098daba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689cb4d497bd37cdca6a9bce4e50d79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca765e310db6446b118de7fd08d27fd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb957ff6ff4e020c2dc322b5abc7fc2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b233eac1673cc5d00c87a08f89d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b52c4220eaa7c1857da7a65224edc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3ec712e70da673d96a553f7918eb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374f750fbf79a4e10944c2bc3880ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c5805310ab22a7d66643cfe2dcc60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8958808479cd54ded0a23107628a67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7c3d57042eb6b45a4e9a54c19932431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca101533b780426350b0cd57dcf20c3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859b7dbeb707e48b2a15103b824e98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b500adea7a7fcae1ef9ad299b562acc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3cef69872424dc2d958476dfebfd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3910795a56b9c1d6f79cc2d4579d174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def25f9a3ca101cbd78c325f1b2388c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bea4ba9bc526025b37b2db6902edd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b220f4bf95b2734385c1a28fcb18846439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b08cf7b37bedaf3c19104f48b4cb23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640ceb9e618180e6f9cc5fc1cfa35bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1b68aee2cfb9b317d1a5ced23ba3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52a1e6635d2389e39d66b1837f576443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a02f1bbffbd449e0d65702b96938c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c77889506c657cc1f45e452104c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24864889f36da513ea603c5e0ae191446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bde5080b54c3934c666936196a8bf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1ecd063e73ff794a375336ee60cde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6086a532bb159609747b47ae5fa47a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2d96ba6f008bd4b9d4d202478e40f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f686360815197ecf59abd624f807fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0f1673e1e2c0aaee630ea1a32bbae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f25200887fe8bd0d8d22f0307fd77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d71a0cbf03b3342362d902f691ba1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f68a08ca20981fb8831208d0ef826455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0dbd02faf6c331b1267b776c0f81a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113828ec244f265af4d51df30f4d7a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e173371a8bc6e96cb15c243c79abc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86931166c7cc95b2211856cf6f7cbc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a7dadd35b32716dba7279977f6975460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc365cf155a38e5ead3ddc11fef9c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa84685e55eb04bbaa28176145eb39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905d7f18766f29d32546b69030587d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf16e841ef50c19c963a941dd75d56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b11e3effd39cc53106d40d018c6e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38320239fe10a36dfb148ef0ff272058466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68245efa29b1855d4a8b43506070c110467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75ef0190bd15b94627a61897fc6288468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6972aa24f669e99126fdb94fc443469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0dedda8abd7e3c3c2fbf6764317a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf422d9f63c8cb2c3b638c70b6d06d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bbd2a189636f25bab6fd081349000472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf6eac051cf1f39d63532c4e62733473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707eed88ea5d2980b5fa1d71cad2ab6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c160cf4eb6bb085867bc60fde4fef32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531b29f523fb5252bc4aab5aaa4180b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c983e18a4c45e3bd5552310817c43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1d6b6c094ddecdc699f8ea098241b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb614f96f962cd71ff1c1ecdd430021479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8487f47211007bd3259eb37bd3b13ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34cf94ceadd811ebf2e662a08092be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027758a8e4325361e7c6b214a3ff0c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e73d42d20d7add2d177dda8fbd3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd61d99bce562b621f53297b3f36e45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925852586da4f4b8a05b3cdbb866283485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad3c7bc7a22062f98b0ff75e7d2bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e033ce944dc512c9dceaabde68796c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5bf6292379ff3da69359210b8426b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5a3dd8daa6789fbb977fb7b22995a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec78222a76395f17decf1e86b966d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193526deda25bf24860cfbaf4f17c4ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32c524511738848acfa4cdecc1978d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c209aef785ee532207226d02df3d165493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbd8f20d6b947b00bcd7f0ea40a677494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaa423dcc83aef3a5bd11613cd0073495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6888ff2220e461659f87d1b1f18538b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cec35d81f8da1ce5edeeaaa18e92e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ff0ad51f4c5d50d9797bf87a24bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f1e86d5bfdba188c27ce29a82e80f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64db6bcba85ce7330c3a1b81806c7de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16b25e6712c334bbf2e8a9a6c1f69d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87be61e2ba71b02966a14853d22dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c05628b26fa06d4eee6abbfd8868503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1473eb57673ca23b719b1a6dc5c83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4e76da87a57882297a0cf5939ae7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd47bb8d9d8a0bfd551f65182ca5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc787f1948cdf3488084e5baf0a251b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fd9cc5bedc4b2d1f73ba5c62a40d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e504d19826f2883381b106816ff16bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07779d9b2d5b0ed661fbb5e326fddf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e811472d85e98140feeed7bdd8a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bd643b28ff49d06525735831c804a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26a8d08c86072d21a5910a6a49be1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc99b3bd0d73e0547b63ff174e7f54b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0b999acd6ea262f807d7c4f7451e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dde0e5d70234d36424e77319e8b73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2601df207b0cea273d9742355443c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32484d0a9d89783af177bcdabe647be9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ff3e81e94f64fc76138036e8e4600519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38726c111572670cb8483cccdecc2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fdb977e14e5b98cdfd1f2928e865e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be643a66aacd86cfed8cc445e0c3a3d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eca7f7e5fc48dcb66528ab31c8061523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c15c94c22898695483823214ed56b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc4deffe336e97162a630a109a588525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb5cb40f8f52f541e8640136c6950c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab2c3577610576e18d91cf81170596527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6303eb86850e87a8d81844ab7a7787b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e49a57877364bb0069b6420bf3499529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb7a38a207c3ac4d4ffd4fbc904219530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65846850cd5d8db2c0a0536e6f92d794531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ada92c1087935253d29822b9cd7ae6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adec111cb73b02889e8fff281f975dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d754e1245f9782923e19ad442248a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f11a86ce0e39e8ed4ebabd7ab08c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b30adc3c1ff8cd905addff118fde92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16e510761d1d61c6e7488856a9e729537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169623edc0f3106dd171d660fe63b7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e38323b5022209e59c4fd6e7531d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f501591ac42fe82c79fc08bd43c7477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6239f8619dcacce7aa86b2046ef11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1484bd883566f07537aa569205a99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4b9e8ff3c44759e3e279246536a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d5cf3af06a486394a66a748ca110c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff3e5d0b81abeb5e0c68cb391210c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14666555cfaa388f124c3a8650023a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f4b6e525e931aed41a94a52dcd598547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6f9d47c58d4c1fd77a145f22a04ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df7d1f8e0700e6e8c6c357cf14118549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708348d16ef0d67d0ed8ae3d61741d54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb2c1bdb2f4ba0e1d314c54ef701ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e09a7f894b2b1df206f2e9c23adb1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02379356fb6ac4d29b2c8766104e7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6516a03df2f5d3462cb7e16fe8758554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca978034f51e7417e45dc8ebb93146555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d410b43f8fc84929a53b307e8d92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ef53a55f135e934114344e9dd85a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca8bf372a493e8eca0aa9bee1eb4f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b10e2a6309f3c2f3831ef5d8b2d392559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4cdfc247044effc28543bd90a4ed1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c0d85a74c73a0469ecf3d8754ca0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0eb4aa734cbc3dd369d7363369bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80982e17093709f04ad4810b3a87535563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b630e75a70adad4ad3f71ab779941e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367066fa5a0850c69607711b0d79f76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba41be6a72dee923e945a2430e9958566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1e7f07999bc3c36754f5cd9856b6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f355e130968cac2414aaf8a3a6396568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1288a9634fc58ed1fee15a9ca568dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276afc0ff9ed3b2c986e3885681c432570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab91ff8d796ba58dde127710f20532571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78716e667ddf52ca56b75db5f6a88b97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbdd2678128658b564ecbca7c9a352573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012bad153cdf4ce8ef1ce28381ced75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece37fbf104d9777008e70c6a2a7cc63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf611db08fd81422e682848f6366d52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc48cd6791741a18b8866b71bf36c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f8d0052325c1f7a564655d28fe504578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddc8adeb8b164c57ee3e4057af33bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134825b89b56a9b85e318d895d7a6e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb52b665ec4690d03ebfcfaa75dd17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853e76589bec742ecd0d5dd51493c1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f84739533d4a0dfc29afebbf686d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988f8254e93126c9636b4c0052fc75f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ecea1fbbd57196cd4cef43bb8bd49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd067800e202599672275f22158abc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d2a907e9886611d91c6aba111d5c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2b741310d3e4617e5d09de8183e23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa154813ef9d4a7c543f13df0d75e555589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc45d5656c9d0a1c9332842a81daa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e91409fa328724fde67811bd538a7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce243865562526976e37d0537d00a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b46f367b192cda49c7aa5ba222dee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748cfbfd2d567eed7a303229acc3ff3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6a70c36f91f78b71f78a59519b4e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52005e96045af0c4361b95f39d70257b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce3216b96fc9cff651df9ff7fac7f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d788e112ceecc6dfc1dadca407da2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd44dac4dc3ff4bdd998035c2c5d1b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a018e4b7bd8557afa13cd934481fda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254c6b53e8863cf4c9d98311024f44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087dcfca0a952d79d86cf7555d48c95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6f8c4cf21350b2de4c0f4b5cef581603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde0c233ef2015e9a1f0eb818fc0887604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05594083b29e8010c0812f4c20c21fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d088c093eb357bc4a4a80e0b940ba7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adc351abc01bae648572088e55ada1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e8d697cd870774d603e118c0a664608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a2124f9736b2eb0f626d66db2775b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa32e21a5e300a77e656f110a93c27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040d3ddf16bddd4a116a5c091e42b4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2c04fd45ffb5e3c0da2d16e2a628b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04f74b54f53167856040513fc2a8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d7fa7adb3f0ce6578d13d0248f112614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd43ed5c8c681a6ad769e9b42f631b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ae9aac407f10cb8519ef9fc8a9d1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b682864dfa5ba247e05eec1a382981617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42efbbf10414c7008f880268bbf9cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8b58d02a605cc0ac9f32c64304c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac793320949e298381ea332db715d0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6381b8a6a0ca05480ef12ae8844568c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef301e288d45830c568f33cb425baa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c388ee97b372fb21ea68497cda3ba76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c4d7ed22c198a78f2bffce737f7ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f2e0210cb544cea0b7694222a180c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4a85c18adce68d812dd18749ede75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e13a33a63a3b825345607a60d739a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900be6b7db8c3630c6e5b1869b1173e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb29814d0b394a18b68232058ea520629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babde1c0b5a9008c7802a62900c97c3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a06ef504d9d7da99101b9f374b17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb117fe63331de4721b3a8a222f4e682632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d707d6698f77e4940b6316df2e4e2ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813ffe47104b9c627ac5bc8b753dc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8066b396370b5af94cd40cba891669635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcdf931d3b00456611cf71e873cdcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1274c08d948f4959eab29dcb1387ca3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46c9606982e8380e561230f2fa4410638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965a9347d7d24b8fc6f4d65807a37da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db7b177e3b482f1253a36048ed1149640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef426bda80cb5b3d5dfb224ef419c6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d813738df7edbe2e7874f5d22fa168642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4547f0e3038eaf7e5d126f8e29a421643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da748090812817f1b001d6b5dda2288644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c26f6f708b7b1ba597df4454824d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16747027068fdd645a2d9420f4a03633646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbac7fcdbbd964aa85b24f640328a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213826a912ccbff654c37d3f5cae9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208db6861356e20cc8e05f13c8cce8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0736895ac446425e1e1f0dd4f586c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deed9b0ce525e8ab7453807110c78f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7dd1072af1d2a49e45a54005ef959652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c634a7890d8ed93b1377fcae13f6f1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195aab19d8eef000e52fadfd52f94e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f166ea903dcaaf291096c70ad04b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa387e29e6e57dfd2298ec36748b3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef1efdce781257443e24413c72336d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e0a6c87e2713cdaa678b4b1e90912658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05472567003ac9713cdb1e0ba01069659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bbb63ea44573d35f9b9970a6620b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029326634170ea791d07d08eeac5698661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca50799b83aecd2845551e833d66bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c363d57417289c6832e2792944bfb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a69d740b53d184d969b8607ce5a358664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f2b5985274fbb3c08e56d3e00ef2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89143e59c173e1bdb24fe8cb2ec7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c568a6c619881d14eb8325ef84666667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d58ee22e2f2825baa70e3490be95f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db350f3bfb8eeac301cbac2b559ba2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05797e401078b8e880c4680c78d56f2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04303a44f9804e015715a7e136f74246671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5e69bccf8bd087c0e3bb5cb6cfff3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff92e4c82cf12bd9cb1e84e9bd2ee4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0a44c4eed2aa294e2152e01fd825674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc83d668444b078a0243a71bdaa7a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a2bac973c609021400f3035b2d2ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e115a079d3eafe0e4c23431cf48cb9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b30247fec098bda750fc08fe08c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc4ef9ea18aeeb724e91a8db9b56cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd7978f8b83659e78e8c829c31bb2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4656aee2a70f51663cb3a79ee6f21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf34ef2acb0b7f4900b4c9be7b4d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bce75a715444ae9bcc7fef0c9d6c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216a3f848f52917d23960816137701684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df02e93c436102e97794af502e9b05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbbc6321fe5a1b473ba6e7dcae77ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ecef28b87d9a098312aa000993904687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545324b4b68f5e38f528d82880c33867688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df1cc8831168cfe4711bf65af6ff36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b04eec02ccaf3482a3f80ec7bab5bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6505ef0773befe0dda5d98f690df5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f671268020a7dfa38e0a402f8749e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0164e93bbfc6df1936d066539c6fb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486033a05b3819e5e1170f704232cda4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f72a6154276846e91347a94a2095a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14f016e2db759b89467aaf0d55d63f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6670fb7c2108cd6b3a3e730e25509697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e21053120d4ee5105c6890932168c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb672c7fc9bc0758a86e2507e83ae94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1c5638352b77aff2b38aa1ac75cd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cd3593fb0d75ab8a7d596e13d7d4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af04bd572fdd04ad02da82960e3903702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278c2cc293bc16751ce034fca4eae08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d77c98063b338f07229374ac8ae2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb36399a2a1146f9622c9f13ff5f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b6ba4a271d8cb55e09a4d1c8ebac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0ef182041ae82c050b76611c0373707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b46616f78c7adce299c8000319143708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4453cde82f64daafed16299d0bad4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d5d88274e108a2fa757f293b98ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86cce864ef3b4e5f444202fc3d5695711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff7441ce8a478acd0ffb4b1ec34600712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba3ae0ba6307387a7babed68fa84ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f8155b6c204d14a1d887d75a61c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f8f8a2ce7f94cfe1e26e9c3c48da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc514726e955558df94248f7f98f9587716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010360141b4a0eeead854a83204d3f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d06a60b5db60194a6488d70f63c4ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd1963ebb3c7edfe5aa3d7c21f3b8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51771d95eca3d141dac1978a5ef625720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746cc7c2553675a59c81ef84e69ce87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c739e31605437289f18d73cfd2be25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdef80edbfc8fecf002dbd2f24f544723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42177d0a96e6164e717b5672ede3c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c34fb0d74ad96339565a9e15fe1e4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c182bdd94212dced20dbd458fa3a2da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd39b6f5d02b2098b8799e380aeee4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111221cd9e4fa155ece3d8568983828728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d71c3c194e99dfd5491842838fe9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c48bd461c42acec00811fd550bca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875e56dd2e504f1d92a4887bfada7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fff7650cff6281a03586ea3c23216b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6475c08318d4d14b9907cedfccc3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38167b747107c734321104a1dc171f4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774669feac370566a4cd50cf4ee47609735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185aa249486f953196b11b56b4f4e93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615751297e9eda9fa814e2818745c82a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d887b6eb9b3a858da07aab946b7a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40f62866f0f062197639bed8918ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b49b66c229b47c8d6f8fee840664740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd2de553cbeaed8c405220b722879741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd63824bd4065330d5dfe6fe9b901b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15502f96dc7ea3e9b78ce23d41349f0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409fe03b7e8c225b724c40ff6751224744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b036076eae9d38fd2899fb218cf983745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6bed94a21da2d2baef1fc59bb6239746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e239c83ac4e5515aedc20eb96987475747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24136760b195bf4c023c46109dc349748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689bdbdb83f129a4cf02f351bc489cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18895f45c2fcf95c25d98e1b69456f23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19177dc0e0ab98970a600ac68da7e91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0706195fb3a414e48fca90bd9ea970e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1050257cce08c651d38a2d707223c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69009b407fe067ce3683907e6518d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340211620704093519fe31083446c98755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866e7263f4b2d3eab7edfa9d1d25ab9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5cceb25c9be0b723f19b1404aa195757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92f45cc5f874159730f3fee448b3bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d21e6bb55df8182057fd6fa74f9be9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5cd7f0809f136bb9a44905b5d1b7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d151ff774a7fb1e6e15d4f8e06fcf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c971278a4a66abcbbbeb5695943727f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a815b85f2037ccf43afb92afe9994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa924d42692aaf3e3564f31b77f3fd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791cb72f51de0f03e15aabccb3aa6966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36add804e2a7c1a385cb99503383827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557405bbc8f0949178db6fda41a8f0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e9028940afa0771bbfca175d427cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905adb727ad8c8d3ef437df7131cdb7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70475282d2f1445dc9b723c6da8d8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d8151fb8fefb1eac78df4a5fba6b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaefe678a3bb91e3506492f9c7276913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f356b08eb0aa9afe9c0be54652cecd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f508025760049c6737c69f537caf9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8359600ce4809504b8dbe8803e3c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44b7da125cd700841b2266a629b06017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d42995a8d9ea1ebe5e2a14d0d4ff118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0ba238ae61e1ac248035c15d6acbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967391c47832c7542a9502e47b06b3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a0ab5d9a7fd4df5303f4163b074d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aacaace60cd3d3f411125206cfe7dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc5fb5945579974e2ab282622e1ba523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921072046694d65ad870ae374c1146b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552e9ee12e0a878e4ee3479c46bdc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3589a33ce4db8a4cf3add32a0e4a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ec3c41075b93ed8f56a5af5799cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6aa8cedfc0a0b901496ca7490b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d8ce19e4b305c80a81840e18af0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062dedee628c502d5c815b3eecb4ebc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4e8431f5cb38d07fc550eccea223d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dd4875176d692eb7b4db4f85fcb0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b99dfe8e5556ea9ae5cb98fa7774533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f951d1dae52c2f623ce801a2a10d8ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c698a883f2a757874dd767378d2f3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329fc268b4949057dce98abec557b4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f58598955126a75a8b9d56306f3b9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc7beca086079980cfa34b7ae5265b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10833fdd854b627cdf8a624b69763939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd688b489beeb5d674ab57eb4d26eaee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acd410bedf243c8a75c6879f99750141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad759849c7870869e71f2d6e4781b5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af21e4e8cb36cd5e9d1c814e06e32943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807e69ad5be7ddf617e6fa97b69084c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb41a44bb669fa781b8610510367d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461e260ad9da3a06a4ebdf8dc68d55946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a022819bd1ff887a074e945e2a90b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ccdc66fd51113575b0752aff5428048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86245097a4580cec4dbf91c9664507949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcef792ba8990149a7cdbf09a1b8d8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684c7f60b413bfb1bd624649c71db8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa27b71f287552495d73c1dfb7ed2f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb617ac17ef04d7004e90badc88002f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfd38552f2f026385a5383092a70e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bd8dd0f573b5974aa71616a36e0f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700165059d59a102f5d9a4aef1371cbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c80d226b36f0e28bd2d8ada7a4ab2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d67a32c05cb004d7c0072d858aaf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35640cb9abcd23c67a2cea630163a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a21d609c40f67b416486662efdc6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6ade46745f1c5877203e6bb595c3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2f19dbbf5bb4902cd01d8398afefa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b47d127df9bbc6c2f0ba52a79f36a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53871fbd1ee928140c6122f07841711d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6bdec89b14bb9a513b05cc4eda9e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a0d9701f6e1d462ba66eff796eba366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693c0bae5e51dd3a92d37045c4014667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9464a9345d4b16f06e1c6fcf1592168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c6706b4d5daa709d1f3e800cbbdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e27ea7897b95d9f6b3c21ba3df893870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b1f5a2ed4a11bc56db6fdf0f4ca6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9269887708cee7e5ccc1e19a73e8de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623c278e3b2b35682a2911457d2f58073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5c6aa34cc200635b0ed79f9bb33e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ff1d124bbd1814bb85f90ec43c64d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a4ac4ff3e5d1cfcd81b7fc56688076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc145bd401578083d0d6fff2e715cb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70d365050e78f61d26f9456a0ad0c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88618bedc9bfbef4ab995a006f3611279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c5bd39098c50e60bf648b1e05bb9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757adaeb13dc96ac6151303e13331b3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74adf3d749f60b79b216cd988b97a0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99b2690b89f2e34a7521e4656d401b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599b1f47b1bd62af52a88d40529a0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b4f08730006b6962e2968203cedf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c8fc11ff839764eb298de80e9d6dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac032fd133e1359ff338b4f5ecf5cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3be71fd13d0dc149aa50fd6af6f22c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f20c3ebb6a562b1a127b2318935a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f75e8850b196513106f816cd2dc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261b70a12ce066f485916d8637645fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f449b09a9d477b7ccfe4f836f177c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab175cff81f8c7bc7bd80bd54080f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da3e9147fffe8614660efbc59483694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ec2c2c676aaa231372b0b9b4021f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e8942ae4c805787b39958e4fc61b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2148239915ef2c0f89938f41e081fcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d38eb5387847928154f8b89748cb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7b2c23bf49bd8f8b01577bc8ed46999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1194b8ca08f5e4c9c76e1c7e67c9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418578ddd4efd88015b26b0cc37fc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e416289f78446c7f2c77c4b02eefc41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac584f5ad48e1fa56e60ae7475d9b1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a9477b0d753ca449e37417010f7d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56650bc5c9c1681897ae099108edd15e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bd8439c1f5ed0eabca28f387d689e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b74f7f82629a2a0ce9df5c54c01a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5c100d34b25fe6688f913a857288108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b274e53d013328fde3bf71aff197db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58aebbcd72fd1423705ff152d0bdae6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea02583f093dbd807d3e783e99664111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4fb95ffcf7dc0d5f881eb6dbba119112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f73462ee2bb37287280b89f7cdb8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c50d2770aca9e5ea02b2ac963602d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb97e527f578a2e81dc20c5601fa7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de112fcb81a219d049b2618fd3349eb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e83938ea901719938ca3d42534cce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023aabfb5af0ad1793d11398053de94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57a6d47bc0b7b4e6b8df34b0068ed5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c9090ade63b8d133a06ef72d06b31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9df7a3a035f9a91c438a379e3413a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa16f43d8274737505f0bcc3547bba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072488d14897ad63b214df1ed705469e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6af141566c6514bcf266015e97a98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38542591e12b229c20ab06f71a3c1d1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660805f4960f4653738b0358b4c58f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7831a247074abbc4871a3e5b0d2a318127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7d3c0b4fe31ab011166acdaa57bee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b25591fe206753556636144620b05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80e1f0fc0bd61f7bea80177a9dd66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bfa024bc6f00fd5307d458eb0e5df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e15a8dfbbba0537680ac7c098775e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cffb02d6bd1e3a362dd0cf67b57853133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649b7a5ec6f258c38f14ea3cb9e1d97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57352de719e93086686cfd2917512135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d4165012f724d60f85e29beaf9b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860f1426561e2df39f007cddbfdeb72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8756bef4bfd75195027990df52449138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1239c8d0981d8298005b48139c17787139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf3e9024d13e4e98e2a85b139dcc24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1389c9e17d39fba6bc693ddc875d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3003966675ab7757e9b030c436c63c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b81d6590c4733b5c298ab30ca492e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1676ca38cb78c7574988edac12f023144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7694d93345885d4549cbb21bfcc1f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c8a4d670da064253dc66bf09bce2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b0efb8fec0724a89d2644e8cbd87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd81cecea67626c8940b71a44e1eca2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfa9fbb944827309d72ccce7d8e958149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13443af4b7556171e2ca79fef266706b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce6165cd02d8f3abca2782822215e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47db90e6ec5f03e4d60b9f00e536c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5abf6865f2255e13838cf35bca81d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412d95bfcac4ead7ed64e431e712c21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f690d3e879b9fd59144d6808195f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2b8535085c24138bddfdfd26fea2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ca87d803a4293d5d0510b8b9efbe1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acf0d2a667d02ba67a7bf7ce0bbc6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9619073bba11dbecc7d9b12b035fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260eba67c65a590d9dcba09b1390b52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551adff0d219ed9e58e4c0db7d7af76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7999a26e65b9de3878524b46502e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54000ff07a56d5e4ec9faeb1401542163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e73cf97281d27ef6a899e58abb8b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24904b0f10a473102fd1b066101ebeb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281bd4212d81ce47c327f958d05f62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f028c9017985bd8ca170a328ea6e51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82159ad8c2b2f017e5935c9670cd146168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff7dfb014ebe4d289acaee8093902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a7b7b83f8817602621d1f2016b724170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6092b64217afac783f70efcb66648171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165096db1cea3ca6af12231382788882172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf782041dc3710af6c8aa14aa88162c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bda46c9fbe240276d078247aa7185e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13882efae311502e0b1b24c2afbf8d14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e55b9cac711302275eca3388d6902176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e919e0c01ab3049e0eb7e3d26ad2ebd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a452a221082fa1df74458f399e7029178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e256c877dd357c823d8bb4848067c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d77596fe46d4e8e4f945333975c3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1df337218b17abc0d865ab10a740b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbda0d27c4fd902d8a35258ac9b6d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513429f953e91c5a505206428f24ae3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b1e9715f197a8f7836cacb6c36b9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f041bb8e3a3c44cd4aea3acf48186185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8e25a90dded288441833e73d53cd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd9d4e94426d0019220ca99d7756c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778cd7aa1197f69c7ff40c3ac7aec5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c85c8029f83683f1809d9bff3d1e15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3e3f83218e5442eeb342df64948cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce0d18d17a1c312bdec645761e279191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a742806f7263761f9a0caa94d195e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b046fe7c0b6fd26fa2a75035e927e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4366efedcdc96ee98ac5723005e9fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b482a06bbcba9abc6a1188234b5a45a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0f5f486f41ccfdc0c1d8d48aaa9ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d6f147d312518323596091affc1d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb9e71f31cffe4c6f2ffee3e4c6e1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ddb37d4c7dcac53e14ad5fbc544d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183309e29c6eba16231985c383fa481200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6efcf587b75788378403f703d9270201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40dfac7db7d8f49c81916bdfa2d35f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f682b1c37654bb1227881a2a0b5d38d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1d11df8798b6adb593f91de46dde4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d565ac835fd8f4641fc9ac3ae5cc53f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f64410f38446c7b1cc59c1edf4164206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc1ea63df56d5077a07bef6959e43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160108ebdaebf11d585d7c53b34f4a1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719e292770d73ee148a8a61e13a3c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27315ae42d323b640b4fd59358a06898210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632a247f355a777c770587f464db4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd28c6e527d4bc481844b93a987df9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d96d2933cef35e65dcb2f8a6a41d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa34bcf15db8dac59ad06b4a50c6b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abc6909f7485bfb6a1e874a8c3c8e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b7ea314f42108f7f0b442b9fd8ce8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d784ae0f013b7aa1de8c51e67b18f7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce4a5b6e99919945a5a7951f33bb53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685129190c103485c6cf16940abf97c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d8a959b91b641d265fc28865c468220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568484a1c6cb5f678ea5b0e2a81be33b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d839407694203a2eba9d55f22ea73af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d65edb283e40de878a647eeffa176223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eea3e031810fa05670f61157565d05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f58f5a77a3db90a4b90f49d7db322225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d440981a15df484bbe96a67f211812226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7bdd318e3782917ff7e340fcb7733227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535684adb7a41e9a56a4eb12265799f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77deb5db325b93d79d206d16a84acf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd693e5c0dacfab1ea18403a022b5892230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f7ef30b2aaa82fbfbc9635a53803a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d14cb7475019e5fa84bef66c6f1649232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7a54021c41bf54a7c455e094ae733233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c05c7151a0182eb3a98f735bd544234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c6ec3f648c944ee9d767a864350aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d7291fc4b768a2ea3a1b0bc2a836b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2354036eeb6089b4dc231814a84f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2afbf830c23d99a260bc3caac5362238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db525c7e147e8dd523645fe09ab647c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb402fad0695f997f0beabed25e308240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0bfc08b5ef925c4c9dfd2e06bc30e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f52a08a61db76ed5f97cff33323c7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a88d2fe0ae31202866a843f2afe62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce48b6deefcc3b890cb4606db26e1d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c5f3972b57e902ce84cddba38f3c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196770b01ebcd915a60a16b93978a9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a06c0f9cea79ad5965de9a1f4a6b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8db5913a771dce2dad24ae32f264a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c093768237ec2fed6a7b84e1f9c1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e782a86123bfa087977ba29a6c8844b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d5e2405ecbc8adaa9285e0f51cd34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b3acfbde7133ea826a33df9ffe2f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb08b13d33db324d89f7ea5fbe7b1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d1e13047f9bfe2295f3d0d4e0cae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72147d581ab39a2b93c0222db7e9ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549783dc94003adb991bea2b20dd57e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430119a8790ebf611ae22394a590c103257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970890ecee3221a781c2552d78cd0bd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7f4fa9cc15027178dbcd0197ab9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b493afe3f3ec0ff68b52b1df960d385260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8218998e068b6c49bde8164600e5687261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3db14e9def9f2190965868f625204262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bcd11d961dc8a4086f6bdf082d201263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887862b11cf914beda3358758233929264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769932cfbbe9e480717fba188fd2a48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144f79b868b592fdfaf35694360d713266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf6f3f275c6a6baa353aa3393df783267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139d6bfad514e411e04cf4efbfdcf3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d91151ee74b0e852dafc3976d2cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505710b2fd47ba9460d73cfeceb78d50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bea3aff4adf147697c64708e4712e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1c1630d534b35aa31339a39574c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d750ac57ed18179eceeade60b7bf39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2ba8bc547634996662e8e94f90c4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5f96d2b3d586b8b1696f4c413b5cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d33d94ffcf11c383634744e9b786aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feedacb7088f3411b226fde643fb58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dad3e5e5066333b26695181d80fed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38383d829c53c8583e326fcb2bf3e478279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db471da15c251bfce13179c48a939a18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b98cdfd1ba0e41ab1a24e3e4e32658281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdbe25f556300430389dad2804cf43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feaadc48a0948ed4c44f314753cde8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d913402c276b746d3df40db390df1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7210c4a7e80218c1bd748ad68c0862285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7a083ff1fbf3d45254b6fa6c39bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166abe9a2bf9cacfd857675ac5eb5e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08f900d0fcd9b2a5163d10bbbca204288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4cac0e1591ef16df3c54e1ffd9cb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c39aef746ef6b1fe56b42278241198290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51400869444546f01cf26d42254021a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85facda18050e29f6e210d188465c064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483f937f814f537bee7eb53ed604351293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be69894a9ef1094e9eeac4720c70986294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952964429adee6c7fe10e00ef5e10242295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a441f95e84fdcf46b5ff3effb2d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24393bc638299e16d68415185a7b0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b65c01e3a839b651c9a1507cb26473298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c90a2cc255fa16f10a4361468ae9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b5d337229652f34d19f8b988d9e34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c51eb4ed0e23958723024ea7c87d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470a191e3a86fe3f2f7be4b815eee8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a047ad881161d32b43b48f67cc298f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3844b8aa495428047edc9014cd075304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b26f0c24e02a08ffc7fc3c3bf9b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52f58880809d3bb22f78d0e6ac01c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc644b372b0a12300f576eb8cc113d76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851980e49a942993c3eda74e2a104acd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f628ec7d328f6e584c1003b5c88c572309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858bfd063afeb8d7fb302844eb95f38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49a2b617d3ec4ebfba411b2c41878311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e71b5488ca84bac44c0f11493297312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa97674ed15d6601e5816361e938a37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4062f76afc76c264e1598b100ca16db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce0d58c7155689a5875f1e10d1a6cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa89505598ce12b3ca7407c2dc5c186316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b14819f9b61835133ff055898a9eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9460e38f0b36b546c41a320d6f28c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5288857d73b66f677e25bd7a5783c5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b4479896114661de3fb377d8ec2fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422172bdaa0537cd3da7936ad269fbe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913bc51e10eef02a1281a526c4aa88e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7b4d2e71db344eb7161fa0757e62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d506d066daf610ae68beddfad344b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b552b30b8f8b82d838055474119adf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654fb083a0abcfe3c0c802058ee769d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26131c815d84f66715234b6d262241dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555c17288d6fe0471c317f9bcca198a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503f89c8084da14904aaea98cfaa4f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055100d2faa814c7db27efdce13daf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f69602bd7002e06577129334b63288331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9847c88db680d30b633ddac574e6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518557c35472195bc162df77e1827f90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36bd1ffaaf872e77bbbde894bdcb5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8ddc2d2b1e3445112332f2fc8474a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850311dfa0d1ddbb8596cb032d9b373336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8eb25313012b55fa82b65147fcd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76fa86c1385db26d9da228b834e70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a404b8bf367e6c40a6e185158fa94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10df0f2a70b096fd08f09b890abf4cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50416bf33c66594c4f57e5ea02324177341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e963a9eb68275e13ce9843cd03a1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3c70bd06f11cd0fca1cd59bfe24d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86fb914573737d3a698d1efc5df1bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afa9b6b0806a51082269de96f32d6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f945b790cd71aec8ff5190964c6f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557697c0ddadb7d50cc0940e118f28d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31468c9fb2a49dfe4f57c039140701348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee191dcf0972467b87cf401376fcc6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573974a24e9c553d234d1c7775c53d2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f468667a9bc337fc059cda9aadcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28745b6a849c4949cf9ac8f4383d563352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81be2b7028b433287eb10fd25e3220353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d10c1e2575ebc680fd132d4f65e78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430d167d842af0ab5038a4954775b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416895f9f863925a8fe5555faed12606356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1750fa6783970f24caf43ce837833357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04153d489ded81e69ba1a8aaa67cec54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3579042ba24ad968a2b4ef11e260f45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348404cfa04226bf63a1021613f02d83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a60c9c6f059de297676466a9fd1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0edf13da78b0784770789f6a82c83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f436ed7be68f1bcd6fec8499891419363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c67e9e61726d97f534ef91eead8617364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303efb86c585fa501dde7cb82285663365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec3388666e5a93aaaca679aa4c4ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eac00705735be8e2a3692e381707e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee2d273827ad816003ea6faff9efe9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493f2f39cc7f49ba2eb2cdc6d3891b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40001f5510621d82e5e4d012c9c010370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0985fd3a871f38c5aae22210ec24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94044d1938e1fb42ae7079d9c1eac5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82b4a5a4dd897343056c8e5a96c7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb373f12f4ba77b49286a3b893c24216374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea7630db12ed07854ca905b3a3b8c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce29bd2be22637d889b6e26ca2e71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b8d2c651630b45d6b22f58ee45bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b47c5cea0b8a5131142d89b9cfc34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b86447d2a0f012647cd2467baf30f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b347d28ee8c6de41cbbc3684b1c3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce200b394c2782721196f4a4e1dd57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c365c58a04a73ec4c123078bc2da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813b4fb9c1921348a286e1c1b7dcdba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bb71eae1c73bc16bfce2cc0b0f95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58afef32f09ca2ba30e0f60713673385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d34e2eeac038ce5df7df4edca884d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7914bdaceea7be04d3ba05f4699b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf320ffd8e53c16827eb531909198050388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9a6a596b10e0718b538e63c8dbd1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a51f88ed189c807fdb82cdd6d45152390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65420010c3abebf768851af39144ddd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1864fa3e5b6564601446239adc0aba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ba129a809e9261451e93b9b3f619f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9484bcb6895aea80b567b67ee58f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b46d40fbf1af813e0639a148ef0a44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881961cf749b12d2056d43b3117fb2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be65583eaa0cea8ec57ff50c783569397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226704b05268048bc73b89e411f05e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d5d5698c1d470fc33ba573fc2a2bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7039534636b8410423a8364b0ea0a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a56fc9af686c43514902e12a4ca8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f60b3f74a547d3e048aabd4d3c99f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531296bff68f3c5a3aae23873bbca935403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ed33616fe18cf65d6b35ede161fd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ee6534b1acd347caf6ab968e4f47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cc5edc63e3861645f6d5b7af82bab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2ad2d7c2669395ad8a3f3b283e58f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf2298eff53e42855ad08c9439a6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d26cd9d0eb67c544f4937dfb2ced409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361918c024224364ac77bb3471adbf5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e12c2e7285d1e38c32667a0e2fddeb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2590032698cd17ee29a879151b0ec1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc098ef07a447f3eccea4f271fe9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01795a7116a74510adc53beabca837414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585eb072bd158c88f6b797e752fcc7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b2a38bd6ce070d03b9b9a22d6530416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac4b000b8e3d4a204a3341b48b2cae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4fae09cac6b80eac807dfbf0f9300418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc994a70d9fc2ae6140f0776c6f5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f1ed58eb8c777275d83752ecb757420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af09955a77f0aceeb092d2a98f8892421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e03e59cc9a28e7659808907e36858422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ba6a25d383c443422a585c12a847a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab48562fa697fe17bbd305a7222f11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae40a5ee4d8fe809745fde79d0d83e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290d9840e746273aef197a564b323c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea232ec36d6e71dc971d5228a7df47cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bcafa78944cb44304a535c7026b02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4b799acb0570efc81587fcbeb1869429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b02c72b86f4d7db88f3c4504e5ac3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8738809e2b2ee63cf13dd1a915d126431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f69ac3f9741282717926fdc4398c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2d504e681107a4ff62ddb83f3f70a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861f02287c690635f1201a95af1cd72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc7f676d343ad52b309367510f86a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2837b5abcca04be80e18818b05298436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb21075425e6395964fedae44cfe09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495753730ea0bdccaab6c833fd7be8d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125276d9694ac67286643af0e7d0122439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bd7aef30851b2f21da22049a9f95f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7cb6528320a176744dc2791f247aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aa0f85c38b039d9e590f649d6a85a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca13d9555113e35b5ad1fc9c93f4b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1705f0a4cc66327c3eedad056873a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75631185f9b896199b4e89d9376d3ca1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b5423707b647c2657c824af8856bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a24729c0b992cfd99969a4858d89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fce060d031b5de21a7229cd164f32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0411b982cda4ea21dd089c443c3270449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3584834378eab211707a0e56904aa6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0e9879790c9d670f5c855fb7045be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18664314ed8293bc850ef3a77a3a23c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0430bf2a876e165f6199d8279748772453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80c443513f6d60435b26645daa36ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fbd42eadd323678eaca90ce6d73b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c148ca2c7c722617356d02dd869752456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b83fd534aab5b7b1cdd1397985a6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c25ca5a0df372528fb271c1dfd715d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad86b3f099324c0f853d3ef505644f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6fb589478b9971ce65941ecaec7e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5cd3c28b6c59306b14238aa6b6bfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f150fd6711d7a8179ff6f20c102172f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18a4e7c78796967f3c4dcb21aaa1fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7103e7ab9ce96604797604b8042fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e3d360b7147c884a3f5dabdca1be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ff15e2af052d9183991d865dc938d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc3111d76017d5ae852d13be98528467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267978cb3868b000a0803cc635a1498468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c310a6e9faa40a20b4892c2095a9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29f57b3d53e16162b2b6b353432c14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82ad8b3b5a3421b5d2896d70ffc0b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d891664f2f278af3dfbecbd8804fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14a2b595a7b0e5da6b7f05dc9724f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408941e7e2591cfc608760a4e1863386474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947d565626c765f9331f4dbb7178fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b0bf861d8dd2838934a638210898f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25fae27984d6ab028a3c246cc9ca69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeeb1b449ca7e6fd2c1df04288fa3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d015987a942946129ad17282859e7b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926428d7fe21c027d1f1b84910e50e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eec07d407a9d4f41148a091d048fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f66e65bae42d3442e27140ab9e954b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b0f16631a8c88d561f5a6b9c2220483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a3b4eb1d5248e7d880ccb36c498d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df2429519286bf56708fcb9ee83ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75976d66255f3e2429d8dc158e8ed7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155110e2d9b70f7a916f6bd35c125236487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fc5d014f000c9155d3f2b8ec8c3b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb6d686900287511d47e63936a4eef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a06d6ab69eea85bbf8d6891db2c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9daed9339d12d8aa35e501d97a792491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69422674a09c03c7baeb8d9c45dd88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e51a93af1efa548d2d47c4cb74d14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865a505370a780dc94abe15016fa596494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b02e4b1193cfc20592be85075a3138495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749496b74d3c72245adbcad7879f09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a009a45ad844541996f97cceb82bd11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14295a69b531ffa3f44dcffcdd26f62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561743b9d073e26d5fd7e65e5ce0110c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f260988ebf76c6eb98566d17906da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac82be72ee29a31bcc663296da03a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b54a656e616c1875ee77ef8a06329d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488db48c7d77404ca62fb05a3f642edb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c41edb5eb7354b6002f6c36f24e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc5c76af31250c4344cc5987f2efaa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad607605eb842658db4bac705c2014ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac1adabf7f57e27685eb792f961b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a80ef0d62606fd6077f25af805768508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c48b61e1253ea8157ca02e6e60c0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552a21556a41f68e1ca9f5d54ea7a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f3c2281f036247c87982a25489c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47362b1d4b1eff237206d03ff20bea1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a52b77f3790ef3846d110dc6310fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501b5d84c742f1e253e1884ab3d034514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a746200800c9d2051aa4862716960515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d2f4babcc7bfea42b7ef36994e11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ce49e8ac847bab02065ebbf6d21a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26078e6be5668270695192e2e2ecb51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df29f22d1478089bc87b911c6b5fa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dd38c6887dd7cf32eabee494ee98a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c6699b923889cc54a2e13f20cfec9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dbfc128f141ab989834f2883f4de8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b209b98bfcc54de782f5437f4b9d44f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7425b3d9270baf869ba8b4b035a5f65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4bdbd7c0c6fbf0ddb0916abf61b61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844a596ed9562a07a2272c9d6b9fb88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fcce5e96b3ce3b253210d9818882d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2999b837433cef76a39fcc35acb48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac4bf7b66589a958f101a8f69a7364529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9526219115cd25ce8a7221f67c34cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875ade7c963b38d9485b663faefff88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847425238c24f6a5ff190ac0c9cbb928532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867af4ec6d2d99628156ae74acd72d79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a8925f7be768ee897d3fd20260942534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ad2150612169439150ba01100bf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427ac2aad2d1c517b692f359359252e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc40b616565f303752156cbedfb8c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58b30098617702e1bd360e64379bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd52d113981ec19ebe22ff4275f93e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0f26246b4b55bb1a966e35880246540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b36cd5c1761810ccaee815614b1086541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eab9a65c825ab4a5c6ad93dbe2e62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635374175ec3dd6925e764ea24418313543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479ceede1635104d497cb50f7b82a34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f7290f120426d846b54a01c37daad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be394a9121d0fd94da971954a34474546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344c1c7f0be33dd502a72f055154c2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403a2ec6629da751f8eb7b1fb7a7ba0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927f9cdf8f97d9791c62d2fe174179549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb94673014315217ca715e26debc3d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60e3c8f59ea7ca75c1e6c2e56e6e42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c72f2dedf4749e16f3b3a090504378552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403969ce10877a4f53d70b416494e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97acf317c7b5c8c10f2b624b7dba91f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b104ee31c6f0390eb3b67e871afc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade734ce4a02274adfa71bb2408b3968556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f17694fb8f4276e17c44ac7e38e39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f2c9db98c629cc0194daabb5d19d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8b8f80cbc8606a501b78917c402c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4335b33679697a0923b0f354a05b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db641389063fac1303578ffa3f72e4c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c13f6de7a06b66e3bab6523565838562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de4a72f30a28576cf5748293753e77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0788a3886964bf316a38291eafd15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df0f02c36377f993a90c7ad851ce4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24f1ec2b2fe43f5ca0534646594051566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461742641df93c00ab5dda83b02f84d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a398cdd9bb539a936174e859f51d7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc3b9124b9024b076132ac5dae4873569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613acdc30225b258e80730785912c3fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1cb32b6cd579290589fb99c493746571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25613c793611c3fdf6526ee63a610e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6968772a7705bd35cad88f2a64d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9b9f86a289c7b7706715e867fee2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b63ab03e2294d24a75073496689a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5743d6eadbaee3a264eb923cfc3d9b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98d042f79fec6ece5f510ca94c785b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff55aa84d334045db7074d16e058fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512fb304ab93f0e781ca401397254e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d3a2b86dc97a481d4f761e109bf39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8fb8869d2ee0cd47b848e7772f692581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ba628ad41cc93ca838ef20c82adf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2fe2820af092823a808d4bf70f042583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f184d35be7d373e88dfedf1aec94a51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17cc65dfb0fcb96e71a838e05e4186585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311be81eea218cde8a746bb813dad4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463823fd89e73e137bc34f8abc634c3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343b2bcec1d0689a1bec8474df6fbeb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d751fab08c05c0f7c10183296ca9450589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7319be60f1f44459a022ce89cfc06ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc5c8d6291aa741f83268e949e608591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc19c637a1c8b9e44623eaabd6271c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb619571074035cc242096753afd36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a48b8025994fc9e7a938451e03edb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e90bf13f01a9df715acf06da870af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2434c1da2ca986f0e960491f92d14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03446785582ac716bd4a6b5634930434597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8988518cb14c2c24725d46b05c4fe0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e757b7dd683101242ad0a98d84014599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daad21d6f3dff23e287aa538231a05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61771204c53b3dfe4616ca178f7227b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b9a9530c6763d334867542696626602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319559540e5f6019268fa748fdf4f4d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402dd5fa7a2dddbcbd2479758c1156604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e552c62762f123f3912c1a37f93a31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf017fc7f9396f442403a655ac793606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0092010c763d30d9a71661f280b3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6afec5fa7a1c10a8f08864671acc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eae2dddf3afeace6ee277c0a98e4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b436efbabd3c263644b57a121523e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f2b0c59f573000d07992d270eeeb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79ec2178f179e3b2ec7213008a7101612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959428cda2aa3f24a99eb02560abd7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84b692ea3dd9a9105069d1bbf2fb0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9138c9b207e9c575f47b60e2a6fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404b47784816c88636fb36016e7a4fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a75e1ded02e37bfe1931e61fd3c9bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668417b4b3636902f116ae6efee56836618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3986890aa163f1c1d380df0710ef0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75f09ce99e1bf4b40900b3c291cdcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568803a62cbc28544b392297da252ce5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b349f299aff6750a49c125d7485a86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4427865034c890cdc3becea26d676a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52949b8258106ab07d4c8693957ae30a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959a3bdeacf3809aaa4882979ec665625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105cf769a1019ada77ef4d2d59daca3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c846f352ea445d9f339d01631246d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616651339fae68b20858e2d1fecdaa6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942a005abd49d7e02f79a574553ab88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89f46642e21dc08f10de4006422f4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87786e1e63d4554f83bce62fd3a5d413631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64392ba933741e46cdd697f5e337b769632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338e264a32f27e5de06669f785939c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9900154954fd6ba12f820fc82d885e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af8af3ced126337664fa933a49ecf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3d67aa4b1267a5072076e0884b89b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e39b6042682b81696e7f5cb2e81007637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e903e9f997bf2a8751cb42fd2a58549638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf29c0c5869890a9a6b138af053b60c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a253e46dd845ed5d8198d25ac4e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a003fe666ae444dede0685df3bf0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec25a3d9d4968c55ada47cc5b2a4ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907459241284f8566020fa6f074083c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715897f5ae72cfd7853a6f51d574765a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09a7449a7b19fcdffae0e8b59a9476645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7207846bcaf63244732303592d230646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d419fd8a06f6743129a925af6adb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a0cb32bbd0ebb1ffa9c6e223e3560648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1868ff158719fae645906207350bc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823a9b147bbc07ebddd466949cf9faa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51995a405d6aa56aea489c89eff7c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7cfe5678c0e18399c573e569bf99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1df7082bce2d0e48dcbcd3555fcb55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ffb0aa0b5aca5c3d87f50f2d51c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e783e95e396f39235452572caa1a317655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8ad39229e44448e7ca66d95f9774656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29836e48bf6b5652f962def65e352e07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b55383fd53a9bfdbd774cd760a13e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88e91f4b3ea484ac841eacba1a37c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9c1da74b7c4ebbba8bd6c32ac8215660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0859bae65d935eda045e53360e03e12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a694e50a6af0a9d1af55c80b362ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b02ca1b63f939c00cddc2ca70ac64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e71aad1f54c672fc4b3d5a371bf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfcbb5b791fefa6081abdb77d6acec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59cd1d832816991bbe3fd1b00445d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f582978787604a4fc760792d6cb5a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e428c2d8ffd942eab1b37d0482da69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9d9c460a5b2d07fb4e456560f5d7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a391030647e9ed271f246693bfe36f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbbf609cfe1e8bf104975eff290570671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f531e593cd4f6d1c13f3b2014d3e3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc199a76cef1d7de3fe60c84d84c2c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd64388255c67452669d81264cb8fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a405dfa4d5f47e6df9d9d2c70644bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef946562587ee8f4105536ba9e5fe0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a15e4a2b09ab988b641b96e5f386d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d7a320aa572e5633b969e9570e827678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dcb1d5e772fdedeccd399441ec010679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a43f02354e7241a9590e590ce42ff6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962f6b2822ce491562ca8fbe91067f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa341ccbd42f4c21494bae8d45252223682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd0a02b0a515caa4c1caf882714c83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d19d494fff29a1832da2e88b317329684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a2b927d3026065fb8685d0bf6a2a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd949a20fd0b09e463dc4349059ad955686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa058bd29053e09c8e9fdb0e74724f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb73c0e20c8c6b647dda383fc744f8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0648e54c49e3dbb583d0fb045700a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23be603b247611ff8e955659207235690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f7c4d2f12c3f4eac9b6861ddd3dbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b41a8f1e6a0070e4d64cadfd1a02f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76b1aea83459d2cc91491f39a093c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9f9c44f1f26eeb6c199922e7a674c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7a4d97b0bfb7757aff83955415cc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a69861fa47eb0bfe9b6cf28976f0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744567b96a9b9c0b065f0c08777e760697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e07689211478731aa283d0f44df82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018252002973487e3c073ea64172a99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b82fc4f913d08ca937c55e554ac7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc933bf67a94faf9b03e61624fe4a0d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7606984bbc816521031fccd43acff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5bb6ad7007e08a5d63f2317da2d81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223eabdf03d97bee84049dc7b302077704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632288a4d44ae20c0ae335f76072387705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2ed106950fcafeef5b14498e47e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f992c70c6be9f5a35e35e467523546f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8168ffb5da68e7730d59974ddd0e19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f75da1f30d5a0a2c8802eec375089709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325d061111cac3e493f2489f67db46e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447997dbbc8b278eb9c01885bc1d1c62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93ac3f24c99634b9a4a37f9d1bad83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac5b15e9a02991aadfcc19aa9ebff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d0385babd0e9b0dc9cceb01141c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f99cb63d64e953b232831cab13d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91436198ad438708b6f464af3576618716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e67b57b80d41e896689857704fbd75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e2b19c520ade2c59ac009571c610c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814277291a736049ab5f1776b45850e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b1c74c53baf89f6caae6be575fa1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61758bfb07f78f6014c7588d98ea95f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93624c02d3ba2562fce1bc74ebb6fef8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406877c8ef109d683680ffb90628e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92b42e4125229c2515af5a0fd5fc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13123c965affec5e2c7cfb1520c94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff31c6c68c039856ccde7ae73cca9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290efbe7fe64c63ba226ba409b32562727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62131f50f930a86a8636f9a4ee384ff6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ca4f457fe1b4e9a332e8419d6cd16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eddb35af22c1b38b0b92ff12596489730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81845db9ab25dcfb9d831b14d7d17986731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb192d85aa5737e1b6f9c08291d61f34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149c47c47be742913dc8b4fd0c40a76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67e020dfe15499d029f5eacb4f65b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4d6895db6de9bf214e4da80264d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede093cc3da1581caf8866bfba8df986736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2f992c32767041c34db5b1259e038737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d028987c5317940c575090263a5b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc65fae06c6981b281ac2cf92010e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86dc1d3f922337bfb66451466bdba4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21c431b3a60202ab6a16bfcaa7be8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f37955f348b165a1e43437f30f25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123853f4b511cf9f57c6fd86a8323adf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29302376dd382cbeb332880263815aba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde27d04ca58be28a06abc38d4ff5ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d736d019f0a8ec6f26b36c37dd9342746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b2e8e04880c1ef3d665b907b94bd4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f597ac4c32b44303a6d5962510f50d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae324578974d672e82ce0e1c09a970749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ff8f728aca36f59bad16489669815750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e70734341e2ccb6b1ca95bd043f53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f761f26ad96dd2bb39264ffb0fbd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459fb2348fbe4c71916f2e6bf85e742753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bd2569d53e69dad7da0f6c09e46a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b337496947c65bef16e6142333499e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1dca40a52252a24b887a36f0775ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449ed24294165d6067c458da1b82120757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c06f722e9df5c3f348fb8c7e10e86b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbadb5a3f86cd2f2415b174e17f5930759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>