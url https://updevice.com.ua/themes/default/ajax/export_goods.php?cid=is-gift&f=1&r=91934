--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb62fde7144004d02032c074a6f8951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b62855481435be1f66fb979fd2c8912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef5f2dd484bcfa31a0d287dd0cd24f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5a77fb797657173b7da6a5f87aeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b6cdefa8912f5b133acccc486dc5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378eeb13c43fd4063fb7c7fcaceee2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b81e15697b8d586d154d921fb73457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afca6dd38816891adea24b0de14f2478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e2ee0ba99b0572fec59f3cd5f7ef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0602544f23b7f333ab6152845a18f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c9177f8d5fb25a1e0c36031e855711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf27dba593b5666dc5e607e0d93e16b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9c9e19f5d00848217dcceb2ad6fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd9f1b7dbc8f05febdf9d9f41f46b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24621d7b6588f276863a47b848b4a73415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7e635986689b49bc37341d87916b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f786d43ff9eedbfa142673fad97a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47b095096f951f552aa1be97ef38cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212deddbe5ef4aa0c33cfbe4fba2593719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d38abfd25ec5afb4e36cebe6bc37c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546870f7ce1f96dc603dd76dfa64e1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd0f60f3ca6290b734e63ff29363b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d735e836eca24d94b5b8b4a7a9574a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db03d17c6da97224d1ce75f63ab4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d2f2f2c0045eea4c9e1728e9bf68f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7c9f5419edc7147f331b2e84fad1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9ea12886def72b40b1f648b8106127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c158189a04fc6ff232931766fdf1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133080b70233a5e8beb4feae85717529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5d5756c356067331d3d83b8b2be1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0d6f1ab49824a1a45739bbadc42cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e3dfc263901eb5fa103e0e91cdea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff366ccf618c7f81ddb224e2f098f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062c86307ecaf41b01d354ace8eaf6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f6022ac1f255a38f178d34b9709235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072dba104dbe86c9ea1707a6a9ea5c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a8cc217d8f69305ec22eb3b720e9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3e17a9f4562e06f185a3693b0e04038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a47146c95a4c56ff28d9b85f84e90739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ef4d12ab65a998cdbda7510b1106a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c774c46f83b9c65386666d576f85c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51045b10520fdb7fe0c9876e7fa4b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e54522db5d8be99c66eeb293f0caee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34b5b15ee3b28be0017003b265cd5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dba2ff469692eea1e681bd271606e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255824342434ce1e22cc59dee5c4cb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e15c63cf591977f2d4f8800f347d5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795847f01f7cfb7bce7438c24a00c8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2db3a6274320d6afcdac6418881849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dbac6967f979ff66207c6b50b228e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af70cc4debfe4e9371faca2a3c434f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d737a5c736b827f8dd7ea06eac58bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554969a8f979fd60068913c4ddccdf2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c537f9a4a88077a64b954cf9d8b5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75244f001a45d0de32464e655a88c97d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c187ecf6632d69a4c8e0bb5c6daf5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b75aa058595571e753c9ccf51a934257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190975c9c8a2df259d6422ff1963adaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cea699e8956315b1295f8870d274c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08fb0ba29439c71ddab28c7b0eeefb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4398fd1b91a56ca718594b0997c70c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f9f00e1371c364b8e4b29bf1c98a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ff1e868fe1ad294e6627a943619a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb08cc040dff84a5d43426c654a45164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ff89e3270163e7bcc8ed489838b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9360d1af425d03d81195245d701e4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b32c2800bbd89914d092e2bcc7c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27686cf52c1614c51ed31dae1b935868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0691fb7b7165e69de4ba78ceb186b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729ffb3b7dbcded3a42297ce7f154370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0e08ef9aa84cfcb6a8dfaf00c355d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a664c32a76c55c0901a8321def9a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5beac020fa2b1de3f389ffe4c84ced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb712cda2b3510361a75eace5336c5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee41ec8a286bb1ad3aedcd4aa0ca3f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982c3ba80816cf8137a928a4f28742676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e17be3de06b259b17f5928cecaa877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b544f28e70e596362440398be753a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735ae5ad5c155743f9366d646ac06e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1cdab5e533e99cb7b3617efa2554480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e9e37149113b980a2d36100d668fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed30e1f7b84a56938a637b22e1d1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a91f1884c0867fcf25dcce3709bf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c7268d0e485c15cb486529c0e4ccf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540111b24b1de169bd0be2e4908aa6b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7179a87adc7821de17bd3dca2043fb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f291bfacced9af98718f8ab4f1161387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac733469421783a29419058fc447501388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a256698f14a1600849a6bf2dd269289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a314373cd80274cc0e6a440c26d4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567978c6694aa35c7c8e4aff90d5d2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292df47fe46f8df5c5066694446b1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3ce90a9895f465968988a472354d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c9a7b854a8ca137ee17986f5931d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06254963ac30dc9bf49a3ba89684b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297302eac2f6568ac25b78bb061674a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48ae3b87492e8ce2d16658a914544497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b53a827a3f64922583af5a78905398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad799844baad295cf4cd635a8fefe599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290494990fbd314eba9ed4624519fc74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4c0912541d9712d8d7ee77a320e21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0cdbe80acacbbc767180df1059187102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff0415beba386a0439deaf311a84ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a9db5af5cf5f561a3c5e5da4bda95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a911ce74345e80a9aad3b82698a6798105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b6e1ba067a8f4aad26ad216b4a1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871edde0a421f6c08de5fe722f6e013107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d9b3010146f95feb7794707401fbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de43b133a7051b2504b47ed0c3a12a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126d8c2baacd660069386df38840ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f732b2e78751954e35ccbdaf86601111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217da6a580a1cd90cf2c2fe79f77b2a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca327786c4eee873ab581af8c34b2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a951676e807ca7c268310d01cd77e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e14f413ea79ede7223807af3b424115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aba0d519d154aa1e091bf21739849116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6a4bc4d59c0d4bee256aea45212bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec2c794cd582198a53ada2d1dc0b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a94d4b96687c6164110da94244eb76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77848fd3d4291e50449de73743b7f06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86984a50762f2a576233c5b788b3f2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f534c6caf45ed26765a517c48e319122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258353c45297e22247d71aad66e5db35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea99df32ccc1236433ddf167e42f196124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5fdbd040e2d3d67a2af115066fa29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6908881639deeb23435c7f93b84fbaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb4fff62dd096f359560a716f8c8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca34d3376bb5fd3871beb6aeba020b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce778756299d1c69e3ec7af523b8beb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed813c88c8363b31ac5f34ae834eeaed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b357f4cb3f7dd87d91cfc808be63bac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80370c7c28523f291d59aa32ac419e44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec1366fb5faa7d2ad03c010e9a84fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1040765a31e3a34df2317a3e007570134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db5cfcac1c22978e5ca7e8d8bbbf1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c12922e0d9c087c033b609030284b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2f66b23359b41473ae8f57766770f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc38a72a2afbca194938a0a99df910138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f9104b5721b9baaee3da905586e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad9071385b2538a301c782aea5778140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05634fc9daa9f177555bf1ebb3d862a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796c0729299eb208ec119dfc4e63cf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fde49b992144af29cbb9269a46dc7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2adb621ae3035e22e7057db9ffc8c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb090d475dd2476b340aea5097fb7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8631485e3ed795bbe6ed222985d2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae8172b46ae1e4aabb274e45d0c757147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3c102c8c86f93ad5f9daf3355a8cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618cb8df7276542c711d0a6919d8d49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42a07a2a82b0514e14b732e9514089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb640d4bc625496c6a050ad04529686151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852d2afa1315f94dd778852c4b846bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61bb5e8978e58fc223ed1ede56f75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea5de60b550b4134c4592af19767f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20834a0c4cb9940b30d1f1884c01217155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05292d0ee3766666c1dda7dcaffd97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef283ba58b4b8091da865c095a914cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553de5f1df07c006b5321f4320c78e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4397d2a864a0e3784225047aae7bd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32289fe1a863ec702038297aa0ec8887160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc359c585d02dbba29926b726ca6883161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145f6d7abfc96c8f42353caa1a9dfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059931641411bb195ead09fba6e24cce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489384056d4fec68e15c35438706771a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ca74894517116f340e0989332c76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b61ff911b9542b1768e819c207858166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4df90c11ea461227b2d8fe8d7d888b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a863e833462ec586792e53c388845b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f607ca629e4534e9d99da9d5bb2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f691b9f6a34c5b4c6b0ff967b8af6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68500ef954209a89844a359d7bfdac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718952fbbf8d7e19d7e183fc2497205172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4239d60ff122dfc40951becab96d3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806a4689d02e321aa4441c52b0186d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a780cbeb6b2165b852d6ea0fbb36ea0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ba6a7765f2e61514ad323205f6dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61713b7448c573c29b80a04bc3cfa1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2c8afeaa0fe59df9b9b21804d40fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293334684d5e38be945f320e470703e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629c1eba44029aa8c50650ebf614c85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfade7440d8f2f6007c5b6455014972d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16dfbe310ece430a55506f51bfc3b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce093d20e90ce98460364a9054cd42b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08404eec0fbd13426940b1172715e56c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fc3d84315c8660febc8ce73a1f1a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1979aa240cae5f09d3da19aae0fb655186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3128edd7d049e99f0507f092cc7f07d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be54f988c1f01b881f5b909f0d96146188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26123dab942cb41a18586ea1c2817189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5f8dc0a1ac3e29b89f7fb87ebb731190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10325222f32e41f9f2326d569fe58fe7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29809aaaa7a251b5a0e2365a24517e2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b2c4d0c85371f955ac118e130302193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef1b1cd6c31e221b910a079543945194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d52d8b345db78818df80336ed777fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82462f02d5500982129319d1b80159f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6397180505a80d9671a438c1dde2ff7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e45556d245c9dc95cca0cbc19a25ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c7ebe6996c217e9068645c3d7845199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0001d4fea009e37f787b1a6f9ae0d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9ce208dfae87ba3fdd1951e29e306201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2cc5db85cc06cdb062cc20281333a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d83dbc091f1f3d9423d891b6341d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a117a29df332cee7b9061a0af9a2c2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f7df9f11efdc749ff73b6840786c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f95396a1b2ab853b36439829547755206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2425dfde959ecfc99007ece2ff4d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41907f369c49744affeca9a21d6a29ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba65d847e7abd2f461cbc42d129dee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d3f2011fd4f43ce05b68121139761210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae6f916f2f8f644522b45ce86e59b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025476ac7b2a51f8d9444ad6a6e7cf12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585e7ebcfab2b19b84d45d23c11aac9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a2a57bd0cef458d17b54e7fd21255214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46765d2db5177bc0c16ca7a1e813d562215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb24daa7ab465c29852f044378bfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30640964925ff995284c8314e36a7f94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c7b7f9a360e3af8e4d7df770fbee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee53fd40f3b8aa830223666c1cbd66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb423eb83df0004edae128f691668dbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe1e15373bc8ab9b4479e6e80210e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac349efe820e4031fbc84e36db16818222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679e16a164ca35fa1a3f1cf7a030b94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c0f2ca591c95ca03357a172ff4321224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709991bd5b39eb3241c65d6a6d1c8cb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae392fb0a51f475575e44d0788c16292226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07635b66a780638f5fe7bb3dc3906319227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa159b5d9fbe4b8593632f9cc3e4263228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda802bed36f96cf9d6ecc2c28b1256229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4def2d198e1408731bdb0469a602467230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449988df29212348b8a8d3970d154b0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ee58e29f3eee04cc9e81bc304717232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96803ffe2317e903458e338d782b1de9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c121e1f9a5cc00780c8b959deac3a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b58d64551ffacbb71adf121a04bbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e67bd3b494b5fff782eb2133efaa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476def6c11a6199e8e621b7439552d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfc27f9c264549c3168a612e4e4711238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0d7a58645613bee278667dbbeaf97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5bf5e74c2f5e2f9dcc52ae4a631b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a0905a1630c65e271848337b2405b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a2d95acc8e154507ee75e7401467242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed300346428505e7823db2cc66bace0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de535fdd8d70176510e26d57d8fd59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404063298e9d3cb4ce07a03f4c056695245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483d3554f7ebb884e3e34fcc71e7037246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270fd9e110c9e5f516768a30d620971247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47b394436a7101a037c1dc0392d66c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7800fc41ed1f148aebe4e5bf345317249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3b6faa430cc3e767aaea6a4bc2b74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957f22b175dd95a85ef0c9883e604c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41d705b31620d17cfb8268b4544ab8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06266aa0a7145d633665553de43093c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5c1342cf7a94a0894b9180df4fa8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf930e8c8d79fa0a63197361ef82b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35291834f75509a3b416e2cf37484a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3023cbad13609bb38f796710d3f237257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00058f5331da2ddca067b1607a2fdbe6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ef6fa30740c79ab1dba4e8c34dfdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b665a7e82376694a4d64dc6ac524b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b09a8bd3fc8dce758a7a99e67e837e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a2a85bedc90ea39a238cf22b9610262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2854d07978a25dd435302a440cff34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ccf9378636e5a8cbd25b697fa69d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd44dd29995e79b5ac8d692fd9779265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a31c000ae12f2b2fe124c67307576266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb17ce25e95f84a93f8ebadd28029e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bba92050575291ea63b0687d077f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd85ced36b31d470cfe33ace221b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3539a4b02413c644cac26d69fc052270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a2972dc1c137daee2e2fd04576bf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b5cbbf7366832bd6335cf820d7a59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b0a32d429a10f147f75bf1a532b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97fdc4006ac4392e27b73087df2e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723091158a203ca3493c572e2be4a8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc5297d294e87ec0879476b312635c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370e349cce5ee3a5050b0d83cec869f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f171bbb05af0b4da522e6d444c0fb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebba515ecb5f189b0b8cbc2f2fb1d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d9a82245e625eb34c4a457a6059c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799a0d0b80396b365546e06825e54f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0613d71f5d579c07166ae431fdf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b7c4a383c1dda501809922ceaaf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76fe644c882020d8605c4de33a1d16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cd6c69447c40700c8a7d3bf0aba4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd0cfe9a082e84782ba79c6f15a1ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf8860596faf51740b4800939be820287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c25ba2fec59656746be2ac1f8e0ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4d44c5974efd620d612168dce2841289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db4dfeb7b3f876a5a55be435a9e1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e19e9b6ee7916dc7f6c0e0c2904032291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d907b5f378c67ac63b92965dfdff0a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba2cf1d14df92e36dd444c41daba6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbf200f29b6fc852db5ae5a838d462294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd97f1ef37e5e3770fee224b9ca38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8d55cc792c9b21ba5ebaa38477f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373895d6241f2b92d24586dc3540b40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c56e58b243828a43b55f5c88d075c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0aa2d7644ef8a896b340e7616a6fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558f66adb49b8b0f97ce3f32825a68e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb7334f2a759d62f50bfbf2b67845301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba9f0eb1388ee239637426b9afc941302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579e4c072d2b6205051cf140ee42245303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733be62c8d5796575a5cc065eaa883304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd2f50a4754dc7bad9e0aab5432b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08f585a5098f8fa8c278b2eb4f6182306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d154ea712f046de2afe9a0620996307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcd149afbc9d87d76e8753deda194308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49718fadfd0998184ba3dcda9c812a4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac97f2e51625e1fb90a64b561b6caf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97f641433e4c620d2218304de6012311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524ab672fc76d2608ac08b85ece751f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86902650442c1971216d444f9f69aa97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948f0f5e6e9517ca389f125178390ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c46104c7a78323d83bc950e51e8a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372f30e07f5ec0edae80d69ecc09c53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee89a011d5fa01a5e620dc46aa6beb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeb13352c46edb3af8f17f220f8c9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663cb4aad484ebae0e4d74f6ba0b847319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f19863cfc6fd52ba6364979add8b9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf8d6dc8dd71f8951d7f73cdb8038d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a52c61e917d9547f04fe867624418322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfff888a374a543ae866c01da17ad9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d52e7bce509fa038cc369b0d3d7b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9fe08aa62e269947472638a0c85b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddba8c4f66fd925d03c13f67bfcbc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67251348b770baf09c6f68b7ec862c24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec507c0cfe1fc294fece4a10884fc508328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c486047e6a70af1f81e7c366b15b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c72a2415170a6d18272ce44e58eb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20712139315115af7508c96cbd9ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a77d7e4b4726cb2e6f53da89100292332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ccd9a62be0cd24873a14eeaae909333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf218977985d9de49d26f73f4daa2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cf5365157f40967854d3e73d4fe46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e9c8216d138b8dc1f6ba548520a5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f096e30ef2f288323d145865ae58391337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c52a3d169efca1cbbfa6f2a6bceb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20748749b9f52c0c41434ce1f4040e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284330cdb33dcd5a10f2b24ee7f49f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8511985b7efe04c73249b0f0b29b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cb855aa0790032feba1d6244f4061342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0041dc974ffb636061ecd024602aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e087723002fa399fed51bf3c651c61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73fedaaa00a95b247851c22f097d27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387db31508c23af53707f398126a4e04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35b05848facf20ae0822a1de938db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598a546e5f5132f88d22a4f48d051f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2d08eec91ca30e8cc2ede9186d110349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02201c822ecda6fd16f7257b20947d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d664dd4fb337b9f9782243ace5a0aef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37b65f7b0bd805d21cb19aed1dc3fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916f73a055a2b320446d7ab4fd9d534353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98610d6fad25d337dcbcb85ba2e785354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967681c9a3a5c65aef053a02724b31c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aacf11ae30d6f5bb96a30190a8a24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d483f0a30aca6dd0ce0f7e943a028357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bac3f155303e813d190d7144a7708358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e627b6a18e84de7163cfe4ab34eca63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627565446559afd439b781bf55a45f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947c2b7249d3de2beb11e0b67f07a57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93512d6e5f0be2cf934e4ec427f6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749c8bc1f447de411157ddff44d5674363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c16c77f183cb1fccd9edf85a2a550a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad62db5619c145b32b7335d7e02c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5691524e6f3d18b3c69651e88810d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f066f45fee026c2b7aa0f644f561f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df863c536aa116772d1f1677c933e38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21709935fa4441569d1622691ba36e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ffca290c841907cafca3bd32e2f8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c120e79331e31653c1dd00af6519d5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604b3c6e321e4b1fd53dbe05f7a4ffc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69e926203f72930a3e4ee85db55a48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb7e2bc4ae67b57455acdd1a7930d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb216e699b0a4d45832f0bccb3ee11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c720c687247ebd0a8d91861e0b52aa7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63766965b1b7743242b6dce229117606377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206bc121475acf3c3f430f6e6e6c584378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2dfb34bba270cbc45309180ec23c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f55aad44e391eed3e113fc59540d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073021b9e13846c80be7230a2abd5037381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748612668b62874373c9d2db18106c8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771ad06c66e3bf95d45076d656f3ae7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816be01578e418e625ee3664efd311a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219853bc686b791f3e1070ebd76e09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff753aaf1e568ad6ed5ead75e0342f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a6516e74e3ab6c800bbd46df98c25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f8d727ba519cedb440e943c305c41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad3b485b2e8376c7332d6c0d48b34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6dfdf07d3ddbdac798c9559f12ffb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523775698369de8789201194d058b1b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a5c0dc9afab9e4fe54a41ec09c21a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e66af79547fcc33dec2176b06e9e1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fce89abac19c9f95ba289c383c5f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf156fcb7a90a2e57ba30c222d269395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb55daa7efa7ebda8be860e03d3ec7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862b06d7fb4bda5ab4f8ff92adcc6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c88724a6d5252411faf78c53ddcffb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d362232a6f0baa184627ceade78b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac76e775c04196924294c53fe335b10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9325c47e70baa0fc5cc7841c99c4795401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad99d89e1e5e28c6604249f2b6fc366402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbd75001387f00fee1bdbd1046a84c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec106424559ff9e5586889fcb152e25f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ab0d4a86c7098d7a06314184e7e94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a695729a8c8e755071049ce3fb1a11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13856428ccaa24139a00486b2693b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7dc5c9e61e9170057e6eb5b03cf30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52814648438d02c17187a8b8a6801100409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc6078ef5e9fead697583fba5379a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ebfc1d59dc2bd769cec1c3e864168411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae66416e49b91c050617b21b020fa3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ecfba6efc4352827a94962b5c2e35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5999e6cadbdbc39d13562ff49a2404414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b5b59069e993f570426d0d76a57a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d95a2facddc9c35c62a706247ae712416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310fa46feb4ea55fb9b3d3314370073417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e05305ef0de0d1979d9a809f98ff2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6f7ed4cf4be9ab2f135c619733d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf694e614ed28f309230a99e637ae5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07761d5fa90f196d690021c41d53ce3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601999d7d11a22139641eab2cdcabc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898592351cbacc930f2a1c0afcb9e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d7aa2fd6a10f19a4a950f337c89e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3426de59275665566d5e00d33aa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090895da920f1ec0368ae5877ccfc17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeb339bf76d9d506701fd171872de4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec18b8b1bd7db5172e42a7ff152134a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294719aa9e0c01ece1ecc8862d562533429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20433ddd5489f04bf7b15f81f780896430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7f27ab379d857d1bd156801223107431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd66b2b699b8e4d28ac74e20abf3e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11156cfe82e6b57b8540b46efc0dae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff42f7e8d929e90cae35008566cf22a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b493d06a4ffc919eed8887f9fcae906435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f829c26445fc3cee02d6e82ef4c16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01982604596c30b2a326fc7d04860771437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d0e9904a2e73a67a840474fd1c51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8e79f75fa78facdbc142c97f6e8ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ea2774c965442671951cb8296dfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76922f2d19868739a094b8bac53e393441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e2a6319fa77325ede07b89ad3f684442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed724bacf8ce643e27ba1d0434fd795443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326239b3334a71a3cd53155e02799ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea255316c27c1cfd91d207a389da4234445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ee9deaab37f9a20eab23a45f579b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57261d2da6ee66db5e87baf3e50bb101447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1600720b29d8a50dd833c55aca973448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19d869cc4c7a9a034083ad8b6aba78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbded640b62df044ea58fe1b871350450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91e1eedec5dcc9ac6b0ad627232101451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6efe22ea823db1f2b6a615590f40af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0952e84263bf759cb2092c9c8548414453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1784cf1652a697e2b98a066e444a987454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8fb56327456c01f904e574107e112455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c9c927c4556682077f02662cd5b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cfe93422a60e6c157e149f7ac2af9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53071804edc952a294a73e90660da27f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc386f4cf1e1ae94e0c609ae3192e762459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4241ee455f451f22c0a9212e73ffc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0202114c3606bfec51f64e9951d68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc9e76a817f2611207071f3d556a30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df52deaec141688084f3c57cf114a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf3e2c0d71b7da0707aed7290e1d26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c48df41bcf158d2f1be262435674ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a28cfc0e2d187182164b42052f422b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf65cca20194932887427b2e78044e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad00ae873661bc66e3b41b0e6708f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee49acecfd8b456268c4aca65d5f640469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fda4f092a36c44e70a94586f69531470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b373974edb3c8139d82110558605dc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d571b315c514344d17f58a45c285dc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6c90ce52587142e676c8839d36ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5d3048c86692da46e9e9752ddaf0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06080d6a0ab54823d3c06b3abe6c30a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2ac41a3dd8bfdb41cd0ef5017be62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0d075b25a3b73d775fd4376128db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb48398f4080a2325e0ed95cf13b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877faa1b8db17f4824a4a5e5c389c894479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62b1c27f45950fbb0f0684b952443480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e816ff0f78a11d67c0a612697ff5cff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460815c1e425ab717523721f795a4f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48315ce519445dbf16e41c1866ad9b88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d8ac7c16004b397932b7627c050e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62817fd3f68eb2d4db82bf34112dff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac34ca4e0fcf45804387ef735e478e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378bcc7ac89eb959c1896984bee40ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1251636ab8dacfc5ab182796107d34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b20a374a5c40fa8aa278976bf318b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42680c2e42062e59bc19f8effcf8296490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76732b47d60d20e49a68101b60cb55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d9cd1b76ca059498e881a5861d25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f81d556889dab1bd63c9575d40e32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c185c25a889b81bbc96b6ac967147494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83fc9311eaa6cee09a82ecd2f19897495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d59e21c473458c7dc60fe20c3d8f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b696480b8d0a469d9118d74fdb7771a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb49b13fd91a6ada1428e3ee1d26bf5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ca97b134c3fad082ea6a2672f1291499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e351b996a358cedbb1f992bc76aa2e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7017650d3c027a9b6ae6eae7ee5fe14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4521146f74adddc5f20feb2fa7d1a52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7f5e3de7e2bbefe0b4ebb942f67a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7e3a14b6fa9ed3a74d58191843953504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed727b37353b59fae4dd9040da71d42b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aed558383bf450ae8e5c3835a6752506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d665e2403ee7c20468cdd520a05a74c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0f0a2cef388b9548444fd663b02a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e6ca3aa74531cb1a0010797c440a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be574bae471a9e4c7aa3b9f7312f99a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f9d7d474d4c5fe1374ff596024078511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4cca3b3d7e78b7ca2185752683239512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e7724b01b68e6c76535c219832437513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064de1b3da32d2b2e399ac7067a1c4c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d674a69f594491c4868317b7b0ca29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550094e8acdf45f5a3df4b3125adbd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f101f6c458ab40641d30899788f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f677dd5242ef45a94ff6f030c60ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ebf57c124ad9426cee88ecf080368519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3297498ded73dbd41ae4a14069330fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256211e6654b416552f1eba97231a8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8192b11cf928fd0d070210178397ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405094a6a5429a65ca59ab9eb589dcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3738830d95e0f1b20b5c682dbcd0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e822db717b87a1838d4f876488c60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77958f3855f612ad85d8af27c6ea1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366062b75601cad7d9b4af0f6ad3ea3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e46f9d23641325c1552aeb02702b6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d986e367112c60c7ce1e99c9772b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3589d6501abce05781f9b31d6e8d2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3f4b67ac4c72415cb4e128a00a37a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14fe8735a9db3ab6cf4181f9f5d3b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb719788f5149df9b29fba09608e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92127e7657beb7a5deb7e2601d1f416a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025b601552ba38082f4e799aafb21a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ae55d167aaabe781ad43a6992f3a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29f752ff10782adcbf23a7c4485c32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31008ca0bd7d9a9c6a4bba4bf0f35d0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b78282bf36b50a8ab39f90777cadff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc84fcd9aee391a324f62bcc639691540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38007da988ae0e62b63015e67018e39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7996924fe157c5e5b98f07ec2d039f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd5f1476db83e984721d41d39e3da3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba769ad3ebfe21fbfe58262dc23134544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ffe5cc76149fffefb2ab06e9b8494545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ced277f2b0a67a522a5f825c70d1a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51760647bdf7223e09704ed5a0e0df08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004afed70baa9fbc187720aac16f4f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f869713129e3ab421d35c83490370c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba41b2ef0b4ef53cc6338f20d2b23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b818b8a42b1480fc25464eac12c681551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3626c103700b0a556ea678a319b06a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265fb0a43806fd457271e35dfe7e7e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595fc4c1a2e2ff9078580dbd538f4c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75c5d7ddbdb5ac3e41b16c4c4c0999555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd528d54b1dd530c71f34c6845368f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3fb28835483605c13a98065b4e88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21643c9f7849da8602d8c81a9941541a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4833d664af4b7424b2f95b1c008b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca0293194dc1ea73ca28f72268bb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844fd3fde427ef66c215ad42fbf14cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bb750bb487b582de3cdcefa4a95f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acb7a51691dea2d616220d4d2cc0d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c59a7969d20384da34b2bc21d623ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6c1518847ef01f44fb4a6f364d159565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bde9b4b1d7a3af87fa18e2b6d3cb0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa5045457e8ab1e79cbb2419339490567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6dcfc7057bf4f1a464a127e38371b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeba1c6ccfbfeb5ac4fdfe95af4628f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c19224e7ecd5dd6e64a270241d70e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc5e113fdb312e8ec4961e859b1800571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50191cc6f2d92038969b02faa6033add572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2564c2b01cb7cfe19d31bcd2ed19e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3687b53b208b8b04cd0fa54819ce29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fee102f7c6fa6c22f5b33f46288080575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a05cae13c3ad1fae865bcaf5247391576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f28616ef85bc22609fad235d6c344577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc110628d6a8462a5a01385ed8e14f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c04aba15daaa113a764316c2d2d94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96ad56e28a017977872e7cdc6c697d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d601a713c7746c2ebe68c9da14cf6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490229af204d9e96873c97dbf01f52b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf69893588f115d56574b1f482fa396583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c09085ba0fc9c1b64c5946dfd01559584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7817c1b5190cb9e4772d0c9b1defd18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd8555121c7939ec35ff15e6a1feb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb6315d3366144daecd3621f0d747587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5bee244ab8b4f9831fa4b8280ae0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6455729f6549d30902d5c5a5370ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39e42015c9bfeca011d5db40c90e7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6e44d0473ad5e8ca0a7c3313854d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff3d03afae4e64cb0f59af2043aea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f662532ffc18b25eaf1725d0d56cbaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf07d8d6edb4c3f99fe2ff064c601a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291fb5a386e34657a44de2da54b7faf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702085ad94ec8fa7e5fe3efe9076525596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cf56496463263ce8ca785d2243dd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227faa7388523bb17e7642298b3cfe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb70b2b2041e38f6492799e54b05f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c75a00c853ee956a1782f2abd433db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb165cd5e52e8b5a3a56cfd91f238c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f201926a8bbe1f9a11416a92160283602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac37043867cc4db4d168fc0de6795603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30878bd5b56846c9a512fcae0cdb440604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553881780600409f2c0d2763350d6435605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf4ae283c77fd28aa578c61b9f2fe7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850da2ff3c5b6ac865fe6b07353c9b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef43f2b763189247090a3e2818ab7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f22a91165624548b11b6b81abe239609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b17bb7b5230d22d88f6aba4db1f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3204778610e3e8606b2d18e25bc0505611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19cbd3cbb18dc373f2963048d1ffee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f2e362a8557e43921e219b6fa0e61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb67e07f21301360231ddfd25afeba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd0eab44365e7e40390de89bb5acbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2637fb721315ab6c805facd21f847616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbfa659c575f578fee67fdd5eacb35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499af33cc51575e177fc15e5668767618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2327c462c6071d3c619041259b20db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c373ca62060ee01ee024d847da52c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c443088e6f2c3bfeabcd419af26ae3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c16a2688f8d4179c58871c49a5679622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d258baf30ec0712884060cb4793d22c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf10c36de8bd4e127080d97241f699624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fae7e2734f3267fa521098a17d5351625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5619894416007c3bf05fb9e9190449b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9082f3505a3c6d5cfbb4904f63cee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c0095e74f392c41f0563fd22f5a96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb0d54d8a14a860f1c4923922a2775629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e9f9c7d240ebe5af14ecae89e8486630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74162a17f10815295445a3a5662bba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2464208a840d6c33ba01d181680381632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb9426cfe8209a3f297066cb684911633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdba6f228e8263b8119693d5a0f16dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51934e80b416436664a80232f61b26a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a25b69b8434bae6233faa1d99efb96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5dfb3aebfd0f5a717cead0f9c48a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c750bab284c4217a98f762e91ae3d2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327aab4b9006300359774cfec1949d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13144329b8458649420ef925f34f47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad54330c4ed8b61bf438c31a7c6f20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ae482405a06a6086e80e0fbb048fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23ee8c8798bc0804721cf80dd5a26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed403982a21032bf95286bf50b371644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826c3a6078a527aa6168581a6375bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8a5f7df89e9fa46fa6e54df9c6ed5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0f97daaae6ee1b3edd01e8443a80c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1dbd1723303e82d464e4d9bb3b03b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416189451b4b556b3697270f0326a192649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a741048649653638b6b2fad40c90089650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a80bcc17ba850f41f8c446d0cc14f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55ff6f4f165f91d5892ff4450e0c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1191eb55bd254c2e21e717ad370e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5534e74c0d295bb801cb11c6569721654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915987f59ecba55d4cd121a2b001e27d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84449c332ecb670923faf313560a67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cffe44443b6c0cdc9f679185099c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a88927bcea36d388d0f4e8196ae29e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae6db36955dbb7b3dadb0d01a0fbc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b30535116b8fb5b5f39882993762b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab66ee07243aef9c2b80a805ecc05b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d5b0638bdc34d0d51f06a2f27fb7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c174b1b76617a43a65b3d9690182663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb424587116043d222982a9cadaf8dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7942ccb5623fb846fccecce12b45bd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f50625082429b142bbcf5606966fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9618970f36a6015dd1e40c6b3d0669667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9893977f20610514b5851378f7bc1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e8e5c752dacf2c3c47a4ce3f1fe4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c346cfb84c6d2fc886cea2151c00ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805034806106459398a63637af8d6e9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd7baac2ae830accac74d4db09b60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e674e21ab8e1e198bd7aead1782a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a0c5a82de0c9779bf9f2b37714ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279a0547b24d7da25ced0e1608f269c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ead052272551f5514190e0d3eb5efa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12555543cb088458a4f72d965a9470677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906940454769418ed556e9fd8ddcb12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576373607f9a7dd0069b7c2ee07c748679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc05490f7f9244fbdae1290aa7890e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94527cd24175b16bc6b34e933e9df5fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac6fe9aea139475eae0009ba77489e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87429856a5f40cf096a245ee6fcc351683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf1ef44d83ff5f1834472d2932f56d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d99108c2472ba307ebda99ede7b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06bbb875be748150de8acb338117bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290249e50cc5fcf5df30a7382cbd3da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd0e79648e4199f42315dd6d8730ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addac820a4d3487d9c13dc5d0abb854689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a0220f88a0e72dd553b726e8abb0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d294e8d90b07248b24c4bf68d41d27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613c1f7481adbe88140c026ff6beab8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95921783a4e5effc72e1e823b3ade5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712d7f93e88c59e8ff7e8acbb050b15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19399da390371a837c1e829d742bf6c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb332f4402ee4351be02a33197c7029a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbeede09a50c775780ca4aef97af2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191543892fd82c6b482e772adf4bba5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892518746a93eea18643a05b31ca6bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869c3b58a2468f90c72dd2b5b407d09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc0d76237df0ae64180b2998d5afa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67a762bcd88c47dbe2fb43178adde6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c6da164d552d0c4fc87bed496fb0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe288552ac2ed60316c518c9046472704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eefa0d191f05c68da11b40f737a1e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b4224a045edbdac4b6c5a1fe667c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df282c5a2e9c0bae42f398e9e4dcc92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ce66f858b34b56e2680cd613e00c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615faa08c2401b1777f72497b3602a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daabe405a30d36a2f24daa4337cdc5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a51c4eba43975cb1cb0602448c2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364095ade112598253bcf7eef11b84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e9e95ba5539ff7c0fa6694b5e009f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853afded1cdb41dc0e59f01b2a0567a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcf2e6c0be99c4d7fff2eb7e0af593715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148d0ff59238450b3ed50eaf05e7edd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d0a71bd6a2552a39e863a0cff894717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e4fd32455bcd22f36db98dee2360f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5702f60e674256d645ddf3d864831a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b81f7b9623ef477e28fcb16a0c829720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d138dfb7e5b1fd5518b4456a91345721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579da9ef7f8bb003573ca2b51bbbdabe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f29cca792d7e417d235e14f2eb6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc47d5a71d282eb97ff02a101060017724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345479b5325b27d9ab6c7cb8fd39427725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea044c012fc13d79e5520b2acd631726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e79c4e1869c2a053741f63e3626e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5a3059bc73cdfb9c5258d1cffd36c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9faf035c311b0c9214a6a8f6c4debd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9dfab3f5f812bf9a9c6a2431e10d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08899774a04f410bba20c82aba2f5f67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62194b877c308e8ee44146a91a9736732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d1d1b2d87fb18205ba092185365e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a551fdcfb7085376abcd27c729e6f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a2a5a28b58a2b503ca9aae8efd11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fda1e5e34562a85f5bdcfb50acc54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9db62a0514c2e93ae3b154d426bb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b241149bb97ae6218ea02d835514a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a46387d9e0aeb6c3e6f8479b3e742739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cb061a7eacc38348b85a1f507228740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b0c5374b9102cb028b7309bbe9e30741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad3bcc7fa8a3335becb6adb4b0048742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54b6540c50ed48c6742ae6e600c8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f9b0152fc57e0e6b85278696f0bf6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445156d3744782a7a7fd390c90528c2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fbd2a7d5c73a5836f90cad14a549e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a90877a4dc1ea8c708972bd18b848747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe85c32dd4c04acd84685883510d03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59fc83033244ee8edbddd4e99ac30c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabd70fd2c877717c089c68b6331bd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a5cea5a28bb8df397c4c0519274d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363bd1a716d8ebe606006a4c66a20aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6f39656b00c658a2d361cc523a65f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c66528ded502352062127426dce484754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdba64b0c4ba318a8804c418d9f927755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d449f0b0c95dac121d26df1ad690756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c95a68a30f88fa18a34886af9e192f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e68dc8bb4b03053f555764571f8d05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281df4472516a489cb30454aeb639b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540abe82b8bcc55f14d9dcc3a50c0d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b7445db7887657cc8c03619a9f7e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b62db52074ad48485611362bab5f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aac352a670425b197fde69cc976ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88652bd17a4b0258556e575acb43f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06848f093683dde26a12decee04fdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b887f69deb98b5bcf1805d65f597237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80269a7a1d528f7aa64377748b1a42d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e725b4d183e3d31978ed39818fda2079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805bb672e6f60ca41c1c26c8bf95ff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb021d013db9899d211681c4bda7e11211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfebc64db7d69554a5d525c4d31310e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5a11e0bf882ff226c27a9da6feb0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a786dc24ddd609d1a841fe515b24f3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bbb8ea3318106822d0f8d4edfbbd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6336c73ea0144a606b0500bc5c6f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b20a2169f79f4cff8bf1e856c98817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f78df5b90e81b8c9e02d3e94126bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50826f0a2a7fd73b55ca4a15475e75b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff1ca1cb157738f964d389604d805120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6518041671543b6b41059a6e565a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52642ffa675def3f148c71409841cd5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45d8a447607068540dacdae2208a4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d39efcae51800f6e541d1aa37629724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76901130235c1d38829585ee207f68625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c155bbc8f381395a852f2b6f4447826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ff3d649daf1f0c0b38419bfd1c5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015184be553674d316522d0769089a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9763c1585774a4c4171dd09b930e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39490a8d2fb08ad7de320510ac877c9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c754211c705e7584800658118680231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc106b81558930bfd882a60199fc8ed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777836f4389c49de18bf19af2379328d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad2219ac89e6769d3f7987ca0482d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430a51fa4057e06bb014a24021b20035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97960871041e28c452000b3455892236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e24e9a80a4c7cc2adf54f695834a1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99dc8ac16ece4c18a3d5f9322825838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5fb29aa2b6b3793b3938a12bce33839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d242237731154560555bcedc64725040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bd7a9e8113c88b6be99bf751a5fb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049573b99457a2603d302609fc00c0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24c4401f3ed07d86459ef8e96a7ab843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d03e53b22c2bfdf84e795441f89d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81823809b3898a2688480e852514733a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9c46c51a16251123e7298da71fa9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090521af15345604f409055f6dec2a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a78c4311bcc56b648acafcf5dfec648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e64d69eee2412d76cf6757164614d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85410cf508975915fc0c60017d5d529250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b2e2534fc25d49448e4200ed79a9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9df13c66d28b4f5a95f6108f4c69c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b20b0dbdc0b089d4172957898002953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616bcd6b82b9a716e0e864a3c6aed9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698258d634c91adbb75d9f7a0d3f6edd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b162ea9f0e26b2b21f9f43706271f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfacb48af4393ab85c0358069401c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6dbcf9b89e8b8b7b74c22f7261fcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7914ede39d54ee3769c68b008253059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adde27ba397d9e651c3ae059f8920160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d31b00454e0e46275b215f884ac15d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a1f704f9c186e2ceaf199c9cd701662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbda5f8baff1dcd5c87f99581609fff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd73922cb14032278a8a1985dfb11564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd971469b93f508b8f9e810696911565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e74f04e826b25e767d4fa962e6e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b9a6392fc7346fbfc2202b0f3bb0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465a98145cf9adf4f7adba53307a4d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662022d401c244949e2f4e684989c0ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0779ea1eddf768563ac6edbd132a48170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daf2cc36690c600c2b2d261c67e5a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621f993c0e1c7d00dd9a3ba308be76a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656af8a4ce94356f01c43c593333f9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a2fb5d9e1627174c98894062c859274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd6b5e7d74e6f6d01d0a6f3b316bf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853190b418cb84f0427db6dbac7a23476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b017f9a5078f1cafd60366f42fe8bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c16e5fe738ed82eb88448c05ea96778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20285095534dea75dc106ae3d54a07079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30cd7d8747347577ba08e410c16deb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf416da06ff3fcd4858c1ac8ac34f2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b04bb8320dfbe682e65bb5161af6ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be4bd759885cd25b12156e0a2a518483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2c01c59e81e77b09e850b72e852384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ccc9d926e2248f2d8aa50928dd62185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0732a74b2d97c8a1a3c8c139710d7e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a2bcadb2f9e5588cae575862874487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b9330ae41ec13ff84e2ec089c97c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85185859c5abe2c8e3ece7e38e9e518389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0b01ae1b29e4e2325a233281768d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487012dfe5351121236a023aed7b936691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084018098d5c823bc29c0e1e66535b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557d55de627285c6b9487f45d31aa5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c80dbeb334b56f223cd63889c9def94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b859ee4d49983db042710ada639995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162a407d9c225344447b47c95fffb8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a6f4e6b4cfa6c0f2219775cb131a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deb64920b249dcc649d054e80bf8d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663fa472ec4dcc342ba1a6727ff4a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c015dd8489aca57f3c114ef565760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d276918f1cb82c28d4fdf2481ec0a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850abbaa1f78d20193e7fa45464b19ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa13f23de2f83f1a47ef2c21e80f921103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf988968a2cd24c983ec91ac56a4e5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c5b2ae90dc765803e16c3126bc5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a5f0eb756f982894ba54047b18d03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76903f311c59e0f1526f340e19003e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb797ed1849e2a54cc32809a38447d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5638f0bdb6e534c41ee3f9d52a4c17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb521f93bca2815d837a59a2e980f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80d293252de0614af106a900105289111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc991f88a1c2bb7ae696e5ac666d2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5486459e8b600808450343b8feb60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e48e84e142a6134a2f747f292dcf3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7c5d04cab89a1091c89eb986a8afa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ea95fc53bdfe4004868cbeee9c6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2757b8a43945035676b6a6116a64bac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed2ee71283bd673dc72c82c9261f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623efa1b0a383c6d659d36df188e6679119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceae3a3ffc2c730f7ec7faadb89ac2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e30d268e1564b936cb34062f27395121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff05f64fdffc122a0a307eeaa2bc171122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6be04c308ccd04be4eff79d66811ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3777889529743fc226587fe23710a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c4de39080a1a6dc5d3125749df3cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c104f03b8c27bc18f166e5fe20e19e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cc522a51944c0b84be88b3fa29cf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4376b9378b26d8d1406daad053d041d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03989f9049f820bd72f2148d06197dc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009ef62702b3d2a9c70981c7d394755130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582a0a26b1a7dd86228e2e5f272ae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e747ca3829697f58fab68cba0f355132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f264a3e98219d87975f25c459d5337b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd78f40dda4ef8a696fe413c79a05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767883f64e647f10cd715b56ea4a14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae389380c60b0879a55e5194afd28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5901c880c1dc8aba763e294af95c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149058f240b63b904f48167028d7705138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183740aa84ea7b3837a04167237c959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925f4cb8f719bd4e6956981bde80349140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff0b49e71fbc9f67bee03341036561141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c9c82079cb3d40148e68beb7d21bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45646b0f66511521074688e5904c3598143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9b8923ec0ac4abcff4d7f6d8219d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f998054a5ad0f61ba74e8f8280fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55adde8636ac63194d6c8c4358c6223146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf73031f6adddf1b0c72266752bca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246b0c240302f9e9695bb6257a08b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2c4c7f59659b17080963fd6cd0e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bb70c78bd5308087f8d7c3c5066f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370efaa638a1e765be0cbacb4b13e504151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd9634d265f5e8bfedb7dd6d389b94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058727e8f2f19fc69e768e3eebb44c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc70854ea55c0481dd41d9c46bb9b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f32245af84993bc48a8808f1e3b63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4da5b4cfac42f5e9dc712586ad86e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754640a29183b721fa881c8a90a4ad5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc177ab41c82f1a771687d62454c41b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2028f95847e778ba482b0843e988b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7dd08f6cf6a4aaa2fe00b9f1db91e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18b5bd4111b00af959d94a6050de01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6fdb5d4a60aba750b84d6b8493db6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b495be6c07b23fd4fc0bbd91364aa0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1446300e97f58679ecc6211695ad197164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d165c65db793c153127cf4392426b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d868c99e24932187c86e9a93c17f0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae69dc4a4df6cf0614ca4c3722311a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e78dd6e27618634169bc6052260de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f54c3a13dba9f0315dd6d402c043a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75a06505d5daaae8d475454192a665170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6951c6d2630d60e0830acae66e749171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed97ebe7d2558c3d263400d44f79a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa9521888b9f6c70fdfac7d8f1fc38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf944ddd17889f399c95ebc336a56cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a70cdca5f6ee8f17e182d046b343bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac104f847440696b7207fc3af64a1782176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049a842bb385941bee68c7ca74bacf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea24d132cb443f15e9fbd8b93b6f3b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e800a701406145f7c266be55c0824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1811dd51f8f0f938efd355460d1ec35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b494973c9233a322dec292476e9be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324589a0cf73acc3ceb5797348cd772e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91658c44a52148651062a0792f0c24c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d048b329c3aab90e9e2c2ddd5510b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4c15424caec46a1de22128221fe1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa9d953a13ab17e10cb913bf708798186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753a17586b14e7b1c5ed6f674138c15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3140f34e787a8844c1e9c27e3f07de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9d536a31d48bcd13ea17faf23f8aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b1e098ed228f38eaae88f453e7f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf8838c976ce8cb36be77a4bb06f49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295191b6a6a1646b718e11f567b48b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427366bef6d521e24910f7188ddcba1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2990a220c640dd2b86bc90820a75b10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16f58f64551020193355966d688106195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba029f13c85c9ec85b3447691f1dd86d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823018e03c61e01c6158469926dffbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de717ed3f2b5f9deefcb5c0812b17ebc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376af933db2249a7dc271f67c283276b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9277ff111c7c54d48daeb391408f54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a438149a599d556467be1b933794ce6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea4a73de3214d09d155946f15264f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c7c4abaf471ad362d6d4480a140de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0464357408a5c4969b9f3dee26f3578204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae786479c786d5dcaf93eb33d62bb57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517f5e97657784e7441e69749ee8ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5580e8ac5ef9a08196b7e2e6d08d21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61d349f99fff706a623e48401bbbaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471cbe4c8e6fc18ccfa21fe16a49e28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d3a28d19b569698d986801ad33f1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab146d5a0d6715e85c2439e7daf49c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0af6061215197b619bd9325e284349212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d5c1b8f615ce011016fec464834a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddd06fb7cbfaa5cb6a17dab66193e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6691f84d73ebc19cce2dbb09228368b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aed3cb334d64756f49ee2b48f13fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a52dac8c09e56d7048d5ea0ebb1c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c4fe9feccbf259a8c10581845a130218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea45f8ef1ed45c183d4169f1100704219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17875ac4882fbcc875333b43f5b4b0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15e0d75fa9974fd462af06987edbf3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ad12d05b4b3d0a73dc9bfc1f53bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fddca654bc746081d356efa596d40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90cc06c84ceaf75e4fc83079d4bee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb48a7b34129068a9d09da901ede4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897a729ab91089949fea4e205576671226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189992b54a6629664aa77e63d3767009227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef46b5deae94f0819b933e850f67003228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d82a5da1c8591bca9e71b994af18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096a20c23a2f2e4f2c59d154a37a9b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3b159869338cf74d38432d530c6fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f3213214a4ed72eec980f9f793461232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0219457f6e1b79769a728222fab8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bc40656d786e718a797c099cdf0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dc656b9f4971ac7eb8df95b4ad177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74474782e3e318f4f40d3c1aa04db739236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddc51b30471d6e44a516b155a00d21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547ce6ec50ea2f1e30288475af8e964238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc73069391e31fb7af911e51fd4b018239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807afcfbcfa8ef2a06947921262ef17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9debad9e1fefb3bc0408fc45ebd4de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaad7465af3931d788532244303200242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a03ad4e4d1c001e222fa1478a5aff0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c53b54c9b3305d126fb788db18fe8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2796479a6d495e5153dc2bbc06a60a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6fd5223502dca485842b0345c76d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178229f017eb82ad358ea2ce5925406247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee160790730ac98e19a7132c3554228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03fe6e475bd92683fe1f67c880d5d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc825477c96077159dd3657870afb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8fb90ed6e45b103d3915d304faf1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a4a9bc5c1027da27b8e5cc171209252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d4a7544bbf6065560553c86d9e3fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c6c006a4ed30438db67b6dddafa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c635b4de4ba3d73f11e92fa502116d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d2f6315517c9da39798014d1f19a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee6a538c76dd5ae3ae4bd4ff8604a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406f9e9af4210a8eeb3e9e3b1221b3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf9ad7df547da7fe8be6b9d56c3e7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52835fefb30863ed8d89f818793a54b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa225e1ecd27485cb99915cb74bcab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e7cd4c8303aafc35b98b87619f291262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaacb20c331829939bfcb2cc4122a20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69945c2f4093a99867c203c6e7da31f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67ea0862aa63611f73ffefe0f85fcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab4c87ab35c55f1dfda62dd1c0b62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4940b8f41906ea49ed97780af44aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4695114eec9cbe073335157f9f9e297268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71c3db7a869397284fd6610f33b520269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86fd1acc168835288b4411884950e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc04a5c23952945765c3ddee87a307271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73af253919c481ace8b8a86936a9b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375901d39cf6b34d660c7a1c1155d3bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd54b9eec2e8646476469a9165e38d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac37d73c233350e595ba16f5e6cb45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4483459778e94019a0e1f4a670cb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4572372b927cff707f8563074e23b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2a222b4619c6f7098a20330b50572278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056877a9c9853245b8ad22b8807f1f0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef251f189ef074b4727c10aee346f16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8957850f546362abacba51f8e6fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff1a4599ec5b1586be1ea75771394a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b709d272171760acd1a21ae8f89e49b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e52c31240fac2a5324b12120f8aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35adb02424240bd4ca00fa23920cfd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad255f6970e9bce197c7f59035cbc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c018bdb94eabd7c1f283679b41087ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1608cd553f5e84004d2c626d3f6d74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aea91b806e4c5e52eeee9616330563289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5063cd48478c69b473fc8ed0af8d67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b473efd9e7eac8c2e9ff20718d09f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b2845c85a95fbea036c52730499f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cd8eccad6dc0ddf3dd9baf3deae5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29dc292ea9a7c7159265ac558128f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6fae97b2f12349864c310a8aa1eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dece566b4ca036ce140944f50408e3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cbce7060ec5fc91adb70955c3c0df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae00bd0ea3fa07e727670016e3ccca4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d81598837af5a97859ef592d8ec71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b8f58b7256829de1e2ab8c66d0369300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d974783b7c25b1a439fc4438d458c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b74c53d60a73ef125da0ce25a08e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab11e8c4ac0db1d457d7fb524f4a3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06e4e4c1a0e05aa94643c9c7b5f75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799f082c2006d6aa5ffe4b62c374f48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43534422b9f0c79ac00336874e7e8b5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30b7bfaef90a884798cd12313676d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ee1d0c72e9505d5b8248f71b34d6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3637ac23288e5a3045c782f900ed4ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a9ba7ef48ee7a3f32348083dbaf29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab813f6cdd46d776960650f063f23d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642f09f4c62b5ccf03970a2e7afc8e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aaa4db778ccefc03bd9ad80b24f59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d79d8a7c8493350f7a07960d3e3d94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ce7f0fed5a1309c8c90e2d3802c85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599679e70463b6db9d7365b64bd70dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88908d6f4f8d736efd1a45996a8a02e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944461161a0cae7d0a5b2e6745ec9c76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7357e6b7ce13f91ff56db9f56275293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b027705920b423d8099fc08f1311320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9d8a89535628d05d69a1a75dadafe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655efe6f9998b8494058f1d78c922c54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751bdce0d69676499f677f342de97d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623819cdd9e9e3bf5af967c826357e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572816a4cec658a13f949d3f7bf3734325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9051eba466824d9754a847d9c2cda8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58be32ea64d22427e9040db8cc0fdf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df960e79dad291023adea37286b841b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b41739fb4c3ff411de737a8cf9963b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d4ed068298f4a98295ac38e2355ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35c866bde0e2346d1716d12332ef1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1b68bde488dbfdff545eea9b2a8f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae769f798d402e03e06a2a82c39f5f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5933e73c88ffc30c976a540ed3a517334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb01045187b8fb516852a029549aab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbdd472157060277ebe25466a97259336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a74137316e0ac4acd5ec0d7bcb81cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12d6167e74dd3b61224d6db6a427f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dd4dadb0ea2c3c11fc3677f8ddeaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f225d17725165f93e4f26748cce3478340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f10dc5309872ace3a53629439767341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0ba20ffbcd4c6dea3658b88f7d588342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce1bcfefd857f28c20d925b778c381343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2a6cfb18d538c049f2dc537da6629344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f733bed7bb171b92535d8c99b55db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f7fabcb9a8ddec379fc4727955d63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11137f850f986dfe19464726c48a23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8018189a7617efd7f4b7ee94548d55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee660dcae5937eb894e727a3c7ebb46e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50241954fa17bdf520c7ae85d401e500350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e468701bb14095c951f0a44b232f46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b96c38f5d32b0ef56bf8b4358c467f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85eb16ec46a9be36119aa6f950229353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03bd4282cd7aa83b4d778645f04c06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fdb9b114324ddf8ae8c328cce4fef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722afe38b61c8fcbb915f53b86f876f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3945bb151081366c714eef0a77e7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb798209967b95e9900133a0c7f66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e4735afef6edfa9cea95878942569359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d27f090137a284d7e8921b51d2ffb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9142f23af53919125341800582ec93d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475acd9b1df165f53b3c51683239d40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8179aaf7fa935811003192c7e8b0c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7210a6046b563467e3b32a10a643e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e745d2f5d6554a64f180c267f1cd87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba3e84556c0ec16691e3741d38807d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925972255c207188689af5970cc6ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d59e4fe66c4066c7e4eadd12497ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8147526100c4e44fb41d8c278b963e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c394e29ab2e9edf6ea5432f43826868370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a2c97c56f915a1c9083d7350973eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbee5a94b131d5c79f4baca7dc9747372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c221405e15a90829b9197d22981886373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db5b3e7ae3d006401832730538ac65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668ed9414557c5625f062412fba190c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb5f24f7e5542049dbf33e121913b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c958a58dddc1abdfee88de1668a75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa60203e092ba79ec3bb06b84fcd19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb2c3de98beb20f2c9540bc3e16fb8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa969abe3694cdf6a4b4865fbc41c91a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d96cfc94ae77d09b9820c864f28d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb72ba7f4faa9c8621576a44d8d39a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ad33a03838d91b9f93bd3a1e2647e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9512fd9bc011fef1a04981c5a501f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccb728e41d9151070dbc84daff2f20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cd98578a4d98f6b490fb19b85b7fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6a36e922d5cc4996121ab46e03e79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2380284d419f3416994d9a4de097c8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9400fee4ff8b52a888472cb8ad5d7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff94703664a5aef651b01c4d44650cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ffeee029d5042ed0f5d49b8aa05c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add2ae1256b40dd73991c098d19bf29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88700ae30679892ae686d87b4cf74fce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29bfe2eb81758cd72587e167a7c03c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfc12f2844de65b5713a3868dee657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075e8b9a94d5fc8fb58a71cb8e073f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd62e234b24ac5bb1685c694016eb2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde4f1d8049b3147e87bd02974544d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c4e033aa8ccc5cfb370bfbd988bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9da31d6cebe7098296e341b4f048b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5bdbe629d308018f141c1e61cef24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136aa40c60f04d00e46393931b96995402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279020e9b7693d107755fd0544edcc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e54a2049affa01715ac91fb2eb79f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faa7766c84ebd06ff253df3d5720ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e7c854ea715326676b21d0d2fe8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46315744134b3e1a2b39b87d157d920407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d3a64a33cffed35bd21331d1e2c07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b83438f71ea74e3566bd0f5160a26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aabd9123b12e4d0e83f6bbd4fd1fae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2213a0fdeb06dc23cf8b94b53c278411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf36b13e5515ab127eb01a80d46217412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1a055e4b222009d1a38c4ebf1acde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98d580610ce2774b63f1b372d854f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dffe2a5f19a6b48f5af04811f09e89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48017e047143753ff9b250e256a9b5ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769a5ab1a47a382a49af12052481c33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acd0b2d3f3666d2e21eda73ad733e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf43689e45a43aef6b6e5f413dbf6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b86c0be7d53297797b8116e381a2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecff58661579ff5ac0dd5e2a6dcaf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072403a6526d262871e99f255a6a64d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ab0bed7d6a3cf058d05bb9d7ec3a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b143470eb566baaf4177da113f4f88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ec9c8702583b751fd33ea10cc1abb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f8a0bb20bc6d9339d0c09540dd4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd17d8a27c853f71a8d0bbcbaa926427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d0abb899fcb205d9a0ddcac809fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7623049b4e9bb32c685edeaee8c01ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c14bf0bc64b52af727b101f9fcb88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e1e8f90427afe568f5269883e147a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc67c719f4dbb5fdf705445445b854432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56fafe77ea0098890a8c03a04a2cce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced034c7a3f4278345f23ca2350ebbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b65f5966ebf623b91dcd8cb4608e05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed759173eaefc74fc4f99fdf5d22f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53dd0a5b201b447302a26ff87f31f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1529d257770283c4d0c919adf74dc17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f93c822beef5f3b9833fd25f9698c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edefb5999da1a39e90db5515937b61e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786e1a84b3eee0090576caa3609490c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46510c0fca03e972cbb9b06a8ee95c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786efd64d2eccb798e379f4af2ee4452443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f6cc0175b23d3236a8f39daaaac69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29db048d1941ca09f1a06f78690103d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8734d221585f68707c7c79ad1027e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f1408c7a44f6654c0c56cd720e931447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf786e7e99c406213e5f17f72d0eeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca302967bb6110b7c594fa1f6595a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb55fa4b9bfc489e4370f75d7dd1f40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921ba4f121196bfa71a9209bb545590451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd504e38c1c83653ee1f13ec60925ab3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa746d85a82b41a7d5b40b05d4f04e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f384dee6aa833d781cb6239055888454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d382513bf7c18c50b8dc0c04f025455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0430a993a73bc56e9db579ebc3f363456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05573e1a3c5e76a4c6fcb5893153c063457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff727d24e9bf7d6ca933130128d2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f2892f0b55f4b5f6dd3b329c1c34d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25089a4a9c1a199d70d164c5a02d8c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8878e404fa100b43d1e5701432c02f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde1142466c9895423080268eef9569462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6ca3d0880bab5e46d0b3f2c002e18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31854afbfe0971d9cb0571bd234b0480464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548cf80992c12827ce3a8e62afd82b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2758e0a62a4220ebc348964ad6c36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325ea23688f56d48a0383aaf2ac068467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd5965987734895b75b8cf80f47975468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a3effb9ead65b69eca59f60497a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f7f84d5aa067fb58d47d491327a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e023a4f49b1a68c7be363036835669471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436421c3b5abc6a1abf924edf5395ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8ab0f460a88b77486c79dcd422c9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92192cbd4fc4ebe12bdeaaf234926bc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e658fcfbef6c4c9e00b104524478f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bda828844828e6ba60c46e9688c8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bf85b292f9d8cd568fa4d62d05cd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4cb7787bb111b29adccf84a12697478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12eb525d64b6cada620a047b1ebcbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6935e7e8ef6a1c62e8f48379819b0cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45fb4dda9e65afc56f6bf4405f95b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a749e015e8cbd55ffa09425d8a4a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb04602d9ac40b89a37670af2ce642483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29a18074f3b2ffac070afafb100906484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133578db49ae7d8bb27f424fed91ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fb2c869f203fcc7e5c9513273bf9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae916e3429e9f2ec733810612821e7ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13528a3d3edfccf0e349eb3b0a749425488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc9371f09fabde15a4845d3a3822e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd736c77f856514d1d7f79be6b82f710490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45b1e20d4cac2e11b5c9bac0c2a80a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfdd7b702bcbf6e1ae37eec80dc0a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0352223eecd1a362804ac9cc05d081493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ab29e66185ee8fe595c74683a637494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6906b41e0bc9d0aac6ed7a182cf142e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8385fdbb1b5c346e33025dcb5892091496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e369f0a1418ae8d737a66b9c9cb95c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d8ad8f704f55a5f6bd9f5ea655f71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335634f649fa557d6af85970e88565d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c82975d700465daec281311c819a91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac87c25346efb776d44ecda0a882ca8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee52b1ccfce7cc5a2e49fa0ef3c1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757273cb799df175884aaf026ce489503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197094b56aaa5b21a8d1272a573e9ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d738a602cc5b828fddfe4ac41a47f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea97148ce688513ac4330d95971e78b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bac3726aa40f3f00c766ffe5dff81b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf00f15abd034763dc32177199a7ce8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38effee08b12adaf09910615f76e67a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a8459749ed40a9e84ad8ef31b6d5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be074a05945f72055515594db58af4db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf55e73dee2d37471b5500efc85c6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fbf87045dc12cc97c4bfc50dcbeb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abafbf1bd61a5605f69e3d078605c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79be3c599cbb8767ede334cf30edf1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1770572c3512fd6dcdef374a8c9ea8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f8680b936a3ccbfd9ffb34ad7e014517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a5b412e9c69b2a2713114a78fb7f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb01a8912a5be99464813cf3f26572519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd420bccdb44bf7c5128dae7c5c31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12facb045eccfbbe8b312785ad1edc5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9fa7afbec2d81e28994f920704a22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95732aa3bbe1b2472e4a1cf4128bd4af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaec59708e042e4220330220d16ec9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd7776fddf43ae502e9272a0f709e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae620042fb085f546c80620dcd9c97e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de784f483efc9c4318d56d0f940f38ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b48c773f0556bf5b34adb1c5c569d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a4cdfae4bb56d19888d900387cd7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5d775fd43479156e05f94bd4220ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea110fa10b2deff336bffc2355f760531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6026b2e1134ba78b2d055c24b0469fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae241c76b2ad9b84df601fc41f54f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1204b69ddf50636b45495cf7da655b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4ccf46dcfffdc5bf351b7ef08d3fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ec5b67d010686c766f12293761a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a21899fe756b88b28bdbadd9a523c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cae8cc348ce73ad9162dc25d53389538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab92f9e9ecec1f0732c4d5282e5bb66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc001ee5ca8d8a0502673cefc54ea2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4cee53fd4542482a96ddfaa1e1743541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e209de423556e057c2b82317bab72e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c62b6f0467c96bf0f563cdc4a12e3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d995b48f3dbadea94eb658852fcfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe0165c2f0270a3414d137f48ba9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086fb9237707561a962b8a2b184d3d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03210bd6bac0402c66918c63bfd23b89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d3554460beb4459e7c364e860d82c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469c70d5044a5380970924181b5450e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc283392d5263f6c2b79a5be6701b8ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc998555c91011aad188238517129b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d4156161f78cc4dae9e68d1846910552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e12586e545482df8605191906455c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b5708faf0ef41c71ce6f703961b2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c92b39010bf6fad0d5ffbf10253a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330efdcb2ef47c6653f58d15a95e288556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06082eba4d93c47d9723cf674e1d27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed54b56fec1e37af6101b77483fd203558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8373feb2160abbe1b011a87c1f9cfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fea30a62a6924d8b58d8b02d494be6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5064ecbb75167d4bcbaafbf60dc7c8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc09ed940cb20066a8af9946da3b87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c67fb73e80e0432cd3ab1309d9868563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f0ebdd5ba3742b3aac665cd42cba2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5654379b0101545ab1cf112ccb0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4449f3b61d803970e430d6a5020a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5096c7c9b406c83d0182d55516135f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0cb6a7f337977c4ea5d19b18fdee1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8b6a793f353a47408006f1e861048569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518c597dc49e15320867c6db0f48f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6923ee66f3c84cdd566adbb86912c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab22700379dd3c60ef65635f7d846572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b69358e98782eafd59759f72c41e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc05a27def49a2f15d8a45b131281574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2156b8e431f010a65ef8123c59bc481575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2deaf7a10c1aabb5eb0922f95cd358576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04c7abe4a60423ba0411d0d0173e72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec31a8001d19b2cd202e6ece0b90cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f66b2938bbe752d37c14199fa75b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cbb9aea880ecdccd062a8d1d48e30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71db875ef4e20890067ab1cbc478c22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e1f130b9df34a474edb88b2a3b64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439250cae6ee1909a76709b4726bc584583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c8c7a3ca100b6f84718d363e93bbd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d746edd399f2c7945b5c881c37e3a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943332b617598023ee4cdfa1c5457b57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bbe4092b4e6a252c2b5b31d761322587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0785b14f8ee64be04a64ead4551bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eedfae8dac8746e6aae97707d9521589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db395da3b99ef2247aeb6b16236cbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e30387e5e8916a78069359776cb994591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bc446967195d020f83b32d4e5e7db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa09c5aa71a4b3ea7101aea8a573bd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed50502671b5c3f0ceea094df6a8a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d055bbf604089c6ca9ec98fe9448595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c717ac99c888fc5bae2da9c777a2c18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24bf62fc49e59f2dad913cdd49dde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d155ff8f0d8a28e96a7f772dc1c166b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3954a33a081ad256746d16a400219bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aaff3986575d947c0f81766b99937600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9460441fbccd482946afb3d11f64e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7527d4ef237508d61691febea10906602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca3dfc63e4a7c76a0a534ed10eff1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3d2541681d91393910f020263b89d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53da2ee2959fbdda75ea57997649b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4a134b5504d59e07b57fc5f60b00b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d55a05c53eb3efe176d041ffaedab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586df4b85511558eb705e646a31e53f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02283d50e4ac3604548878e8731796e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8635ad6faa88d0129b9c0864f3b06af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af118d60b698e1f283f3068e3f07243e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67a1552b96c7300931571d341109d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb85bac135f4cd61fe7bfa6b0a21e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8f30cb79735548def733d3e3c6500614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68de415162ba134f6ca0841681bbe6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23764c4f9d64c7bbe205ecca13bdb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27a345f034f50ced4d6e28bb1f3873617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ebd818b7625b375ae9ded89bccaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a437f60b8745c70416530419884e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc79063fafc5e8c580c9a4601cfa02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acc926512c019789513f2450d420e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bebbbcc237c6a44afa2936e66b8a7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121b20fe625e503217d5d5f8c1f5044623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5907c09bdcd983b9106b6bb39b35ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae8277e612decd373649520dc6e76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486187e8d4dcdc04635136368e61da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea708f5de553fc795f187d8c8e222627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8ca67f7f6da77f22aa01407d1d9a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4d9db46782c1f19032bb7b39bb014629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6619fc7570f332921b7c9a4505e9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96354a88a867c9ec4381304445a5f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d423146de09757bd651c2aca6e0c04a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb306f2ec0fa4abf430faebe74c6c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ac54702faa41ebffa70de28e9f06b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba7828bb77c076ec655219abce035b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e195ee0e99aa83eb8229800554511636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fc61030c52a1d1af8ac613e1ea63b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007c16ef2f522b493a99f8854fd66b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90391f36ac4074fdf00806dcf6ff88ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c80f80b91200eefc2cc4b69bb3ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b87fb3d424d9e4a0ac2d31595d738641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc20091b7cb73d0675850420cdaf2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24265043331a6cf5fabf5ec73a2f442643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d32d5b3e3547e5d54d640c3c17768644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdd6d74957834769f386c0379dd7cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9e2a82a9591c5703206b6efc24755646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e9eacb38d5542ba4fc82e8bb3baf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2f429cf090abee92d5dc56f0c9c51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8a47716a31c0badf04beef0744f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f27b8165b7dd2c1a0212167b860d4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760221ee55e45828bee6f541f659329651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5def89ed53e639863a3e3fddd771652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3f14213ad24356e5e36564ee5be74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a561b741c88b5d297c95a6247424c58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd46d23bc9668f6c3399851d0917ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357822cfc52a60edc7ceca0ff2ae211f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f987ccbdd1c3327c15ca1b3464811cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ade4caf18ca7c952eb6037b80146658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66645ceae451e12e895ac187170c389d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42271b428f9be983f4fb87ab3b3e46b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2dca7bb40f457e168688e4c1afd4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c461228326d7f50f03cd55d89cd064662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bb3936486c7f567b47be0bef6488663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5801a7a199895b27b88f1e583e3da73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffae3d4bc4ef23ab2ca13d4b422652f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb559cdb2d8645ef054516d43f76ec5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a968602ee25ac60db9c51652fa68a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119273a64555d199f4c5e23fa5bc24f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbe185d5e0c27c7c6a7c2035810469669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa0c59ea85c717959484a4a0e3cd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd368945f7de7acac5fbf917f9abd5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee4546ae15610aed2b79651d377f62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e86e1802b223ed23dcc431bc68e2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c17bfc75a48066e07828bb463f224674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bfd8da71393d09abb60422713052c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9923b338daabc4106c85a03624b502b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328e2ccb320e3e0346c66d6eaeb7cff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240aecfaf49c9da554456fac05026c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620be45c8b5cdc655a464785651bdd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906862b1ab99cee5b0074d4e4bdc076680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c27bc356c77c9ddaec5b73137622b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fc2c0c1268426f850365ade8296f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c4066def4d142913262e457adc9e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1154bdc451597c7c87c58f8167ef1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ccea7a37cce7886a56afc1b24a52d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b0c3a968a4fc75b544852f93ee63a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af016f3fca3d9cca9be6b9a116095687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481c73a862fc37281bb7d8678642b9a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4c263d19ba72bf5c24803e9cb132a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b5351841ded0e64da594ec2c5dd56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7f6b7b1c09f91441f6ea6c80a5625691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a5f5b5453a8c86b8f24e76424d847692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299407195728bf2dbcb4b32f7da100e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa385f56913a393b970641b631160a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bff3e2124646d03433209f436b3ac8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b6f050a3f098640669a1e8b2d567f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9025e7349ea4d38e562e64bbf7a2757697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef454a526a5d11cd01a864adbaa0ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd38e70f2302731e7ca7d65fcb3aae1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba5af7b9ffeeae9d969aa8c8fd406700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a812b4c444c21b29819b0b0328b56e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace56281d51ffc78ebf27cccabb7f226702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa415637f0db645f90b666af9925c9ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9b1f0dae3b273758284d2eaec817704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c934bb3f24761992a864a56c6e4e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e367b3f7d556f7e00e8283855cd1b7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd05a19f31441429c09f726f676f59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf1eb93f605e8a3c6c137572895045708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e393e1e718c3b024526354c557c96d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99593d2df87917a81c12684b8bce748a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabebf7c8572f06ad8e9f2d6d0c1de84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2d7be24a41403f1d3bc3534b00b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aca76f363122d273c7324b021537c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcc6a4d77fc8b1b25fa9c55386c1a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfc0e690f86c4a73442384b080f3dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e85f69ca0a9b75cdfb0e124f38a34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a212be0be00ae45f2131e776d2f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095dfdfa8e247ee12c17b8b42314815718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccfc39a9d39d504ca0f1403d03ea76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df54cc0a35eb5ec37dc1b6dccc0bac5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d6888baf67d96682e983a3dbaa94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf2166d15e0395477449ffc46c342722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a1a7f3514601e3d2c158a7814a62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1616c803a909081f6c55daf47dc67df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfc9eca9ede33c313ccaf62bb82742725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b2ff5304332fe8a5db6794054d4a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096fea533840b583a4636aa61f04fe5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41191c995e502e36c6e5c180366c1935728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4cfeeeb7470d31ceb2f82c9df292729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b4e8082377b894343f087109830c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f81079b068158c10c1993fd54cb15d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9bfe5177e5c3528811cda67787815732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733adcdb54252f6fa2f483f1895cb63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1292cbaf0543917f3c0725cc440a86c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7990dd1946c095cebcdb8385b63ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900c02047cd283e50b1dd0e105711dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87545da54497b44aaa68435270b3070f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0697a836f20e6d73c90bd715b46c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b11e66c4c929b04a81857bc6ed00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb5a992a61b7d76f8019eda5dfec7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498eed7e7474d6dcda5841ec3876437741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430f6337c71f63e063b90a1749d0c1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb24339845ea052b8536b92418ef3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382756fc00d7ef8e1096c0c1498fb78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589b51e445b06493647f8ad8e8a3606745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9195fc75f8263aff803bc5e65547bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813e7e5643ccb82dfbf8c55a6ddcfcd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3bddaec1723852bc1e1b742d5146c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436adb392bca91671eee6677e88a9d51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbe4f402037375d04448fab4f8f28b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550f4fc226610555c7a675973702693751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8c75f0b86b1a9534e1105e979781e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a5ea675f6e970bea216227ed6788753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a7baa441a5117e4a81ed5669e2e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bde57d74ce72bcb573f5a406749c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19094b0c0f2e719c1286e369dbaab76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be7cf1b48c487333eed85ba918122c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0515d5e9f5769b49cc9b62a1363ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b3633b15e4bde1d5f4df08662ba4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>