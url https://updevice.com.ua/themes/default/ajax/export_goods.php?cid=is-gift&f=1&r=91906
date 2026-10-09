--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cd624a9e13772750401c9fdc4fc271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2d30e67081bda84f0f1905d584ba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799445fdd3493596419f071b913be1bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee1be61a9a103e0cc575bb4f7c7c284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ada9c3f8bf59a9ec2c9932afb8b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414bfc2013604376ebfda93fff7c96a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a336257d188612c2e4e32bddc9fc947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5521e17d6a2fa2db24112851d5650d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb185d9ea6b1a3345ef0fd04dd4ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd7b78130bbd4d14b014f22f178d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f7a904b8de7a5f8f011b6a41560611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8f2f0dfff9a36e0bb1290e41670612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f944de5b43c371c0533ee767011e5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052442adcd853efaa906bfe33a399f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43012ad1e3d702bff6e849d0c9a3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42f44eaf9b07cbe88fe55a74aca04a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b127e2cff647a73b56f0c4f432d3df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74610e72d7f7d548c02231810231566918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22903019f39e04baa44af65ed70bbac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206799c9de4f58e83246eb7826d166920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930efbe81ebb1986dcf3319b8e38fa3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4987bb01e11352f486166cadc38e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ebce1fae69dd1e98f1dda4c09a2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d2419caba5feecc08174a08d95b9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfd0667f3c8955766eb0f4f4c1bb4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d588c5bdca31bb24c38d8b4be412c7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f787c83c537f709bf4e85930ed3d7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24901c84e8cf0f81f6bed409740385428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cd94a6efbee1831b75df055360e3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1c17e6cf0d4699644ffaba0b6ff8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543622f6fbc47d08290ee5b62b43dbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13fcdf589daa59fdcb5aaaf514123c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebe498da0b00b2893afca70e95f9eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25631ca4c45dffd8a313a66a3f9a33934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b871bd7af5a22c56237c8d620914335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d086da3d81c75757d38343b84c9ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e83062258018aca0b423d7089a7b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f5d9a4b398f6a8780f284b025bf0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08012557332cfa635ededae4df1c14bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee5ee762e07e4745e5552bdb09fd2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497368c746c040ddf9716f7783aad99841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1366c64754cb6579dd00218fd7c255e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfc329feab74b38e925e956d90e30c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029c555a7bcea51d9782d2771d94d1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd51b6444a9f4ff65f6628a32342645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c12b455cd3d31747df7ee4f96a648246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4cff5cb81f4a5f100123b96bb31a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e6bc0ae84b8d389ab654800684b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b57300bc54ccabdd1e505000ea9a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a85111814bd2a6158ffdf0237182450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453d61132dae30d65ac31180f0c32151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f14193b4cf8d5220505f7558169e8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d0a58e7c0144cb383d718f54a24953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95411ab39cf956d4efe7f70bafb03b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb2de2f6163a2bf74d229b90ac011255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac148e493cdf4fe33ca73ee80e749f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc4d0606dbd902510dcd8a53444bf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccd538ce0ed68e323fc291d5e7482758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464fed59206b79d783cd189eafd9d5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba6dafe09becb9faef6be008e97e2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d465cceba2f7f21c8841be269ff83261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b41209de6830b178956fe6cc3c64e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8859f2045b0ded08ca67b884213803563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb0b0daac7ef3e5935956713e4706664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552322dbeffa02bcbc3cee06eaef82765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d932718f442181ead1d5121bcd25ae566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aafb6bd937122927d04da2cc5a81d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c035a159717d66dc42aa1a18abbfdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f28e3bd9eb336fdf01143a024e8d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974507749aef1c6653ad29bbfd58d4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd9d5f59b85b947c45e0ce1a0c4f3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1d10dd3e561cc37d3c5702d7f58972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed0fc3f18fc12eab204d9a6e7724873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48977c8eabe4e84c4f32f52dc6ae2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c29082ec99cbb43224068896ff96f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ffc60ecaf7a3af3ff25a931e6278776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d51d315c62c16795c40b41de49ccf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1736d704a3034e3bf78116d60227378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171378e250e0eb2103de91dc11771db679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc26153bcbf6ac4b93cdf19a6b790e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598dd424d4c65088ad4b33536f74cbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73a5475d829e50fed3a099325cb59382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce0f852fffbe434562fe790d66474b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db464ee266d30c936bcf528de794e58584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e6458af6630485b744e881b871ef085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bd3bbd0b55753da3e5ec4ff0bee8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddef8d30be364b55b75468d2bd5af687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd0321ba75a52531348848154c2a9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148b8f9c5087ed7fbf83ceaa462f1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bce689c6ff67c422c8d05de571e2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271cc61c10008e509e1cc221f82d6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85209f570c6385adc62c867c10fb1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac77d553cddac55fb59de23bb54ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e180a9697ce1da69030b493dfa915094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b05a03a13dac6ad6f0217d29b40f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d69ecc8ff347caf7ad263618d8bf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a60ab2e22b924f5c61691b22b4367e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f005631d4196b3a0dbbf93fad0a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e3069b80a7839d8e700294f2eadc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea8a72ee88ce4202d40913b6cf77eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bbb12844827fd5564a76f35b67e8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91ba34f0ffb9e74e1e033b538e359102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d47e5bfa5ea3d3bf16c330a25128c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af958eee0a31401e4b4ceac5586da3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2f0394cd79f6ca6f8fcba0ba070fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc1e2c8fd74e610569622805f0eb15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b3a0251c6f516aaf9f2804366db2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28222013bbd9b8cf74841496738a64de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ccc143597330b69a558bb4e455db1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244eb199b262f248b6e002de8852297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109504e602aeab5e2c57152ac127856111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582d6c1d139701dfa0c21a606cd0ebc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184a1e434772a01c8ad2b66c44b4be9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266824550ed9980678eae417fa27c461114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50acb252316f355bf6d551f22ea066f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4ea251c60c94833565db9bb2f8a74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f2ef1af16c50ef662e681bed6d1d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b355c0ba3254913e61c56f157fa08f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0896f00dbe3ff9fdb2bb9f5d240374b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6da07ba31aedd37a8aa708daf2129120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecbc30a13524e23a1a867d34bdbb28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970526a949ef0761c3ef53d33aa1e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172c89c7bee768e54ac4d70e43951ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74f1c8ba9659dafdaeeff44cccd59b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f88606bd7f31608241cdb0cb87d1d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1a4b51b47ccbd250bdac7cb80e5c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af2085157e489935355489e8496a18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b2c7c4159ae263870e1ec9154b21f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887387022e34bc1e43dee5780cf006d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51dad16b612a97591840f27c55a014130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616aa40b05e8aafc2e2296bdfc8c72d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc96794ed0ec28c848848f421b71b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e5693c7750f7dde5b5c1900a779c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684343293078b22f62fa96684886a50a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44619af5a4a105e4dea1b00c413be2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a563705eeda94ff59725dd583bae9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb4cb893a2915c91d09fabf4c190ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086d2da273bec201ee57bbef101bb9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac33df0c093014d244fbbe673d4cb97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b12735b8090ca675ba6f93d3d6f99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b112cc21557312ed2bcc96a9fe1aa51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072bb6cf9a2384a761e7fa8aa69a61b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588e238a3ad8d87723271f88fab26c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb211fe799b7883b83fdb3798a6f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d995b836a5b82694dc762536afb6db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5201a5ea8a6d5c68d036263cb6f7c10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380e54fe25efb0febfdaad42716c1ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192e838e70640d59702c892999bfbe4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dc207365af68b6429a97cd63f39e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd6a6be27ac1f9e4b387bae780be52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ff3634fbe50813607ca64beb96e87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40713dee296e6bfaa42922908008284152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafc123add8c4b0cedb67b26f537231153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5010de9f36cb4dab9b1a9442db6b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af5fb353ebf93e5da6d8b8941ad485155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe79778b3d057886c21e2bdb9a72ffe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3468be8e93c2c902e326fb06d763e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404ac4e69bb1d7e96e7527e4f60770158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ddc5f3d5b6481e2835a0aaa4eba4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a827ab05fd671c502a96c25cef7de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936cfd3fb7b78a6582fd71be7e7d1be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b107e43445ee4d93f55b79a35efeb48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94330a746fd2264054f7eaee81a668163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399b7ee3730f175500083fb6be7f772164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9876a9c0187c5f7ba939f63b31c54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f1f34889ca0252b4a4bb46e5616cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f581ee349d9461b12563949e69869167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3151409209f98054e743db3b9659168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d353de4702c40dd23a14f948ac0d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d6f9eaf33627e4750760ef27e7bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e3555b9b0d54600ba3f67e26078e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc661a2997584f03924b88bba20e4739172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f6fcc57381763ef55330e132a298d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f609fb33059cf36c143e4b59dc828174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939afbc76d6aadd5f0884e54022b21c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a310c5d317c86f7c8ab14a3fad387176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944b73e4ae9c8247dc7dade3350651177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb8127aa799c2ec5ec6cf876e87ec5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03cecfdcd297d6c9089ab8717cbb50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64a3ca113be5a5f8f305613a071e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5074f95cf50d2016b4b96c26e127d76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1fc4e56c5fe48e92d6d9833bd79b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f16ac14dc0f96d83bee25c7b98ae8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178642aaf6b7c5d2a7acd33aeeded47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77a18a6e6f196dfa3507bc05f2aea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a08bbeb7d8a323dd376e3ce7dabd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84189f3f1d6227f73b1b18525deb3198187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c92a9409722ad0aca38bf5eec0291188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99958da2c317b4cee1f287573ac2372189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18920316fe5271f8193da86cf98bf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf4ebfd5e4ed1537f6b0dcb14a8ec3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4180b333c57574ba7d7aa44c84bc28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3371b7470bef4ee0826cc8c9c78e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09509df840f87d9760b21beb9a9913e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803db79d2a470d8559eabc45a7ed935f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f109b053e9efa6883955a8399fe6f86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abfa3713b580560e70f549ee2341d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c03f1a79b80d53d85505167775a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd5e7d5f2fc868636d427e070ee914199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa1704f953146a826073b1a03cea1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddbae2d32edf9df4f6d6507441777d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca86c58933d34661591c272390bda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443fd2b93d2a18620577668e966948f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be2de880d4f7ca511ae0baf154710204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a642c37b7f3e8e92e0d85179a2960205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53547ec01ab5f8c05f542cf8df5d1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03877bb0b7323d8f8fcad210d0aab46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dc0b1fd47329c270c89de5080ff65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b1dccbc423caacfaf8659058acc48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97fb4aab025c384a669356167a4751210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8fab9094b9c206380ab8cb0b96ef2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f9fb686941d87bb95bb2fa5c471e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bf795d4bf7b2361904288cf5bbd2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a97e954dc5407a11465984f9f5131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c4dcb1323b953a318d776f87290e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d86bde0025b722b0e7881cef8db4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d41d64d44dfe36cabbeba2f0e9361f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1729d8be101bc1652f3c6fb0e4190218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca9dc05efe04532352375720ba7a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d7864fc797331967dcc1470b477fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9e819a1143571e0050dfc5525f29b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a1673c3bb0b6d187d44d5687ad5e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf12b571f8e01c290ac774a01670bf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef707da6707c4c9c4e149ac1be866e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736cb8eb244414dd0e1615dd47f696d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f723ca25446c80c7f7f70cf80c85e82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660b6759707d169ee968d8337f384af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91322945f110a50e30e3658affa654228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38cc60e79d6a4c9a74a6c9a7ca8d18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fc4dad5daf52f5b4db75b5827dbd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d247dc4f1a0b4eabd710082b3c849bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063039c596a3c2fcf5fbceb61e762bb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991e68fe68d43a405efd3d8d261e3c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9009c4905078cda69e9a1bda0cca012234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0765c84333789f5cd0689cc34fd3e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0060daa858161cb1baaaa382632f80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88e9443663eb1d10e6affb81cb460e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f09286746bdf34e8bf4f4626564fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13392bcfc664c951e043ad799d44bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb44f5e38599ba2eff2053e3c1df733240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d688c76ce03b6b01d7a43b8ebadf1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96d875bb6e36d85b74d9e12789c878242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a6cefa35830bf1af9c06358ac07a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176dd072ce0b7800789bcab2ee7ec86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca3613c98a8501875b46430d4144d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf474124f0f979a15e345363c95495246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41100207210d6c30727f5a0a984ccc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb491d13d669dc50210d1ae723487f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3a3fceeb28427f9d52867b3615aae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded165f2a92970fda844ce84de3bfd54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90166856ca217a64c4fcb891e52596251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8149a60baa5fb979c2b4eff1c8027252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5168d9d6faab787599ee1c284824d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2adada1f22ca0f8aac4c777bd5811f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb57c5e53bacf256b6be9dd4766b84b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a902f82bf5a21a75896bf33fb6ed9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd9a970e1f3b8b7ec1309fc1d35113257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10efc94b513cee562c6f590a09fc2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158e80d5b372f6fff832c3c25e7ddef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30d65e62f8f239a8ab1e387ed59fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344aaab1ebe0f8d66f85826ccbf4456261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550547c55ef799fbe823240451c6a9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61c39877b1383c2b52af20d84b410d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15f09478baf19dbef668ee1acb1a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac80524579264433d09cb30445675b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eee35822bcad8e5d47541390714eec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92928182f92fa290486a5ff7c74085d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50102ee2910463dc00dfc2e6800db7c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be94261594135c24a809f7147f625d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907a4561b91f5f9104f0ac461dda8bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504c0801f78f0c7b876ad28b31b45aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143b0d996c745480799a8ac94e9ebf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab470ad8b31974a4d21cd76ab1f6c71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc826aed97eaeee2056f67658b23e170274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa565c61afe8718a8f7cf46ed6632b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a08b79e80cb66ad19595196daccb78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad64e29976674fb90e458ca77c1131277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0914f76e4638850d7538658ebaefa0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d46b12c09daa28667162ce806b770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b8347b71bc677802d772204dbb493280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57825aadbded1cad0b678a4aa37b5fbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad513b960580eae28e167ef5e3ff948282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2469caad8fa646555b93f8757b39fcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7e887213f7116fc7d0be84ea91159284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9036548a74d52547c4d0e4ceebfc51f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d52dbff0fd92bbc0c0e0c4ef42a2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bd496562984abe29defe9f0e6ed56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7006d0e6d24e8473ccfae40b07aaba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b184b3030fbdd424ec45bbb108ec454289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17279251f0d3f2072b3e1a515f6e01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e69b83776a3cc4952c659938e31e87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb474490c133e2fba0155ef7837a355b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea487574cfc4d2ba333e2e678ca7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1f8d7dbd08ef0ca724cf4a16ea0c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62732f5b33a599d00c0b9783eb259df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0b8114eda276fbf613d80cf4a7ec9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dfeaf2a60cd6961d3ffab92078505297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98126cb516ca928f0ebd27dc22ccb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f7a19e5585a50e5379f7cf2c1929299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06134850d32dac81027d34564ebad00c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069448b8b233fda4f4c8e0da1b7e6f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fcc47b15ba27f825a7ab0e0a55626302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d06653b0d03339d22b02ba2bd2ce7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef785b2356709b2319f0d8e76e1fae4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652bc76acea03845d8ac3c6994d4c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e257844e100950c0999856e31d6e63f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebf1f33ecb6794f2954ce4b00188b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585cb9d84030e197618d8d844fbe0a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799a21435cb12eda4a959cd4d43a4f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c19dd115ae6514b5508983f69a4c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be96fa315cef7379aa5101307146a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7c78a9d3dec072522b5ee8b37f32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0845fcfc0e453cb791a323649fe36f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef62f723f84f57d96a4bb8127f814b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe72ecc7b0f0104e0a49403339404b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a1e8d58f00d5308f7a26e340c28ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b6cc7df2bb788f88225acdc7ea0c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61802b7a5b1ce1d60128a52756573f2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbcb941d602c15eae5501cde608dec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbd24f6ef0f42664e60c2d0c9f13fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6e5f28851b21b3ec9b8b752d7a59e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fc980f6dc2d57ea72aa1dd6cf1410322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3484bd4a23abf734ebec7c5c222cec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f302464f8f1372508eacf5897148ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1942a15ba6de86feeefbb8f7e21e5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0e3af92863f93c492057b47f50add326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eceee87af7c9b76716f8a3ef1be2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d26ad9606fc9b192a3f3011abf116f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6813662f6359a0bc00074703556bc1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d5659d29eb4dc5e4fe3fc386f61b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533a22a97f81f3a771502513a3aea14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788ec6ad5d5018fd69895588dc4a3c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ead77355fd6a07ff75f6ee3d51de16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a934dd975dde9af1602b9bcb152a5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02809505cc3b8da6cf08db5051cc59e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78254fea3c0bec28524dc3525e710afc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665f35398006d2bd9bc04d6f3876113337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f5a44f80f85b5c72b9aaafc494ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b1b2c6c125f29dfeecf6b33205737339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424cbb8a985c54c82ae057decc4abb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1308795eb46f761bb529f4ec69268341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaa424f86579040e09bf6aa1aae8dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf89b81ec5f6f96b220882a0441f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a974c1ce4dbc326a157fbbe05551588344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bdc94c7d38e14f5baf35741cfc7f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6571e3d7bc07e828b1bd873c2401bde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb962705fe2319ba3e17ffd6bbf3d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a89e11da565688eae8c7d1d8c6683d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814411911e5ad39d0a198236abd8c2d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b59b6eceec77b46b7b8575fdc62010350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87818f390e482ff76f43dabe59e002b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36797cd5e4eab80de2c7cb089bae957352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd887fe39956a29388ffebbfd958cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee801eeec3f5463dc7e95b693a65de6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8de8f12a7cf33ab65e8cd24f1b6ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b50ec971ff3e1bf166d67238b2605356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60d8377470080b01b511fb4f2c9f66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da745319036930e3acde4d549399a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2c69ec8b4c9ce622523a723032db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86842253ca9719c61800c555d92f4b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cb72d40a454984c9d9f82ddaf7ce2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce177b6451f9bb40e775d3823c7f250d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c046641bd3b0235dc22d5f61d37091d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309727bd30603c75aa8d70cdc8bf32a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b02f012c27de8f4601001d532316b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b758f65508daf54ea4a80035d508bef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf97f35b5c6b5227d01729a3e66c40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6531c165dc7c37076c1aa8a2ad6ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93ebf8d0faf807e7696c1dce59e875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e22d743757591e72e013bb6551cc19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173fdd5ae2a4c7e41dcb4019290d4cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7577bc9eeca2335137e8f0b6cc9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003ee24d4cf5ffe67edf612e1552fc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8243f04407d706c7b7417d8dbe4e7bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12857006dd801e3c4762c616830bae7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0187bdc7d755da27bbe84b0413d2d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7882a6121bdbfcec5e16dc670eb927377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceccdd0e3e2fa7b7e12e534705afd17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c3709d1bfc43b50ef09dd8812f2da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d93903a76690214db94e29a6c2c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1803d3e96cfbde0017b9cad4c079da9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194d4e62639821afe7035bf9b63af3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52998da33df380220ecf24fedf56174383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132686ab66842c896b8f612dfe9fbdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55e38327aefd4ba3681e5e6ce9a36a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391839023e7bc7fb7a94fa884970e3db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ee80324f245a9711863ef6e29b11a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852bb469ee260ad248c44e9b4bbaa16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee385851d8377b1dd4431bf47e49571389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff270e3c1afb28ea9550d5a46472ff7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ed97827992e338db355b3f85ee884391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9634810460262ffb85d2ec49061d4c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5543084a49c7d9fb2925ef7c9a0a7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031df5364c927bb8f4d941e76ef2857c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141d72338f4c5dcae2def88c4068ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf79de87e0758274ef564983e9f44e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82d93af290553a61843df442d2dc5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b937b0fd08c7b223f3dc535b6ae4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dd58aab56207a0c464390d64f3ac5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087f8c36cfd701ffbfdc7fd7a9fd6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaba158d6f1e7927c89b1462d542471401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107208b97a51d4d1c49d2a409ff5160d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759323dea8ff32f4b244c39f609b2481403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7a099267f5b662e4943ebe7024446404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aae985c72667b87c7a002e166b0da9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edf735596b36821c489612a72d41b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95543de1184e367572b92db5e6a9a2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f1d733c8daa10bae591348b18025408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668363fdff2510593038cd10c46685e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfb690ec7cbe3852d9542e50e5fb1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a4e3d8c2397bd56c429168e2182f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58397b2f90cd90a493ac315b96b358e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a921273802bfd624916eabc284cce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a23eb5b0b87870f00916655e9c109a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b12288f946cc352399f659e9b28e4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dc4073f7686f58adf8b3180152a98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064761c5750222fb26935b93d4044789417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69843b3d3b8f3f0332fe7ce33cdb54e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dccbd224413354c14b49d97926ba0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e304a28f39ec73c9c6870e035055587420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e05547eeac00fc300178d14c484fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105503b301472b25537f9f23278aae1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3975a6e4795c2178de958910086bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56776a2ffe7c7e9965d4f8cb788a0b16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634f75afe2f1b96c5301950d96be589425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9e900bac9461c10258f0c0164cf67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d69342c3a5a72104e6f0a2df5457427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a2ab330884a11dc4591eacdaf479428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61cc523341ecdb368b103cd36eae80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf79d68e6730286fc28933b70eb0bf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfee8bb96437271ca6a2d43d15eb94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03718ab075581cdd0753a5d33aa3aa0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e20b760e9ddd02d3cea08c12a725cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df32b078dc299ebb38748dfda7c26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ef3438cea371ea79ec9d878e762d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f79ae54071a7275b91644fad65d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed347ec50426bcad1e1ab895beed4c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c697583acb5a0559cb461ab7cf1f0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cd364793eaae9cbb40f29f1625272439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd811b26ce646065c48bc8b1f965bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314e9d1291a671e014963137dd55d27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf06a90e5c15c5205d9d4286ee2daf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8f2c496a48505d54da57cbbce47a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73b919bbd5f1d652b1da03d2bdeb1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ac30fa881d816490ca81755abd94e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3d3476efe5c4bbe89ac326c4a985d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f3ba03039fcecd9fb4fd7dc6d8a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8c786e6eac1fb9b435007882997da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aafe21f1546d864f076bd3e56cee6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff18c64faf6b4254d6fc0d41f5dec4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a48b736740c6257953fec8a38e4aad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e87c52a18bb9caeaa4488d0b758ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e305ae44f87445437fed4bd00673059453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea6cf84b8e1c0e3c1272726845e72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065c5a5cc0893c49b5fdd55fa8a5e88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8947aa54f9d5df852c18d08d7bb03f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb671bbba9f7f674ee625cfa8856538b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f5795a511dc344f1c01eb0a0a5282458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96891416081e38f348b58be2fbb506459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854046862692a650719dc0edc99737460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f25d7835a36cd6a464e339932794c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010b8e5279cc3c6e04ab5717228e69b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb672d01eda25bd7a3ae816d1d2cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41853e063f5277e66a16d6ca7a98c4ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07627320b28de3456779aed402709248465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d3d2d5e368a4ab0da7a63c943acdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbce18fcfb76c8316831da68cef3c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea2c7588ada6347a5f9b8354cce5d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264a1f336ed9f81cc90ecbc0a03684469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35894c5b37e33637ab7bf5c6cbc3c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477a1b5b94c54f39274861133412c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc301ad6fb84b0c52f5e89e0f31f92ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51222d2c9f49e7a83848f906741231473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbeed5b9767fa80e2b32db062ecb9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34f483bb6d158b564b92aece75bbf9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a3d86cc9c2bcb28960e7cc540315476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9613b8c4f25c84dd70e642cba149f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e75daee5783a414e1134399e65cbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f1fce02c507974b0f91c8d33045c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02799075af1bfea4ba6d6d4307e193b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb576e8a464082954429e70b25783df4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba840e30003bdfffe201d7eb22c133f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2bd93b63fb6e72dd7b9147c041efa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e35c094e5a1e5c00b251ab0b80dcb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450038ccb73d362a78f6d0dd199bbd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c842e5945557d932b9d4e5b8c0d18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d371b696bd94753840a410b8361906487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea6522aa87738dfa251caad134045b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2282f71f1e75c93890c96a91fba235489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ecb2c818a8018b921b1a787a44c94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00d415a11e186d6ff8c1b0273b71fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911837da65636f3df5b4be2681271ab0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f51304f4aa1695b34a64b21e9d0db0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdfa06b2aeeae1da4bd8555196d61a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e2858881441ac4d54263ecf4b827495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e372becb38e9a099700083b5490c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae14258f2e94c5d0297dddb0d22a32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064fdc69c220f748bf07b58330a3dd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fed65cab3339f0f7809c7ec97256c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bfe558123edcc06dbb8b6f3032e34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0cbef2a61717dc615d3904a4fa98e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fba4bbb35abb969b90a12d2faaeb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d1e7d764dca1043d7815bb733a8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf22a0490c9333b63817182f6c981504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa825bc0d4f98d27060f6611a4b5252505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c94ebd4bd4fcd83d053d0343db6d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7d2a1fc1cfd4c00ac56d12e9bcd1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4651da3af5a4c3c35cd5c408ebfb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be210acdb0ca5827b6e2bc862568858509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a0d490b26945117c15819ff44ec1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b35374f9fba4e788c70169a7d5f597511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee822d317d28bdf672974acb990f85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280da0db89a22196eea49c74d0827eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ad90a4d89caf6b5e37b081a20c0eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8527fed0819488fae527ef7b28ce0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942b81b0b9459eefe661cbc78dbe9f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97b4e08a09a98df78260d8f27be12e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb0028d1269a63c597ac8aca24fcd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266aea6a72fa5cd5e91a7db1743e75b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6b01cd440f79383cababb9348f39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21e8687be0beaad25c799ab37376d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2affe4126b82c1def105b6992120832522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635b4619dbd6062d49d62833fc1c0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c200ad3965182b15692e8fcd86d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfef5ee8d4a55ba7840d0bdc5f99a30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44f096e4c88b910a861ef3631d032e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab73dc615f5114d61f7108e5b68316c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b7957e502fe94b23f9a0e29cd25ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802649380147f7638c2356272b3f704529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d9bf0ff03e3edaf946ce3e6fad7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593db12f4520ed64d65fb1de097b15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b596333b4400b7db6a62dddb017ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6c66f10b6c327a4046a03d49db656533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca04a62d804468688790d4bd2380721534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4238c870b19f8004a76f255b017215535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77285f1322ae66cd233d0660ddeeb65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea72f8031716ff0494f4d036cda567537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ef581f858721037be86101ef41f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af634c2d7773049608520655880319de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07187b8095351b73a48da3cb67ac751540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aa50a9859c0841caaca36b7997760541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba5c33e8bf97347c1ceba1e22cb456542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a23f3516ee734a6d26eb41bbf4262543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006dfc8cfe3eac0f0bfd9f56101d356544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05857829fa7fe69f903ae964db7977545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c90bc67e475a611462c508915b4dfa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6dd3100a1dd19e208e3b9512c82e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8dcdbd9a4535bcc1db82aa9a9a76d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd333dc2823189a1c69411bc8a3f9adf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174a4c962bbe5b9e4e4817a3229cd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10428e8207a0d3365c11228c737cac0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fbb9d6a0b58263b8157422e537028552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c567c18e9777fe8582a57be1a9862553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6daa4f82d2008b93c91d5067dbd82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20005e56de2b4b0bc79b2345c83196c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b501b4805774bffc130265e9f684f9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d46f2bee8870b298b5a657386bf77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd1ebf5f44cc5af5c1511b4e3103a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa18086dd5d3f075d313d6c889489a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbce496b90641f97f3092e07743471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa6cf139e369dfe324fc52935a425561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fce5ecb96d7777e89e25a37f44063562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391e108e7c8811d16c3964b9001e106563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00241604af944cb01a922415148d246564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f6e83d140e9feb06dfb0a85721362565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0eebabd17dcab9ce6fa4e503126d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83db4c4aea5618f2b21fdf3afbe952567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dd526e00a45431861d5b3095ce5d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eec0e234b4601eaf6ac5eb2c0b367569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513eb24f1344f7402d4e18567c8e2ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d7f5c3e5e350ead31de17220b8193571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f9fedce550faa3d1d87861e5d144572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad050ce46f46c27398c0bea63b096573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acebda4ce22ae84da174063634cfc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a3ba1b1cabe9882e35ff969235a10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667756967b2d9342a2b970e2ba14fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc36c409343b52df16acab7aa45d59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac54d7475ef188bf36627a3e0de7f3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22325cf5b3680b227ac83906fb180e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c351830969b7da678be53f5f0609580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892c556519a7ddc2cd89e782f33e100581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eefc5fa420e3bf7d5362ddc8a57205582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03332d547dc6e74bfbff5fcee047a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d5ccb5fe79ad4fb730b50ab5fe89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389c1f4f7ade5db6620f25bd224c1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8ce4f3ef0a5578fe78f79fb1d9631586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adec3307065172274e5cac2182de68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a86568e55e1b7e29755420382a8e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3f73cf4470293d3d0c041cf771a26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f70bd36885e7c4573bfb06cb2b484a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf7623e8a7fc219859b3449c310fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a00b43e4ea72079d6474f2fdc31008592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298710c921d56110a2c1c5a7caa56bb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542c7fed402311e3a517c8f803b0397594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3788bd5bd9433a1363b6b0512a20fb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b343921bb9b64419044056c3a7fcdf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac58c8e6327fbb6444d682a5466f990597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4d66eeb85364042f5b94b2e004853598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31421a0c21f39c78b8d3262c217e37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27696fb28914b4121fcbcc7a61017183600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9ec7ed511590d84600dd6f02489e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a516a6cac0fbf050dd7b2cec916a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3f530b3de8c2e881494573df91984603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89802465eb0fadc72b5cb2b8acb5e4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5153c34d8bb59b8781f85a1c57d4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186018817626ba8b9d662c23f289fd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4695ef9b398ac23fd56d01afbc6a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848870d84d5bcd98633ac7381a51cf01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16269974aa6eb490a3bcde88bb0ba901609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257a45e0e87ea88dc7a49b15329102610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2df5e8be666106dd9541611ed00ee8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76d2de701af5b29e4cce6046228f11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481a6e1854562176e26b2d452cd1e12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3036f036865faab39b9b5dcb4bb023614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2c7b51b203d477d7adc58261e121e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841aaa92729542ff1ed301dc1c33a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccfb08f776fcbc9648adac4b91f9c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455b738abefac6218e7b6817f11ef59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1adc50d499b48ca17e810b766bb80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387100b468fc2687320685ce25a72430620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de25f98f5436f27e1079574325e4eb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38037423c4bd0bbbe1121c70103f6f70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982f42e79729a847b2a01bad473e6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf417628db749544348d2c371fb514624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3829a1e7f7b899bf927cb869332f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a86bc2463b142ed2dc27522003eac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238bdb24b11d1ad001a652acd2f365627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56bc622fb0a89623ce47de3a78ca1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195551ea3c86bd37322208574afc7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53acd756c9ad75f07caf28af92faf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834c6876d196fa4103786ca1e76b755631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208513f5398ae4113d8c0104053819d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba00ffe0a7d382a271bc53ac0afa1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d63819137afdb12d13eefcec3129f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ebebc1b869822ff377f5606818b23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe46c39cda61287dc3de9873d2bc42b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc8c91cbd348cb880c3fa4c904229637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd3843e4e48344bc0313918302a49c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350461f38e7d50d433b0ee41795b1c45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bab2f14017e9dc1c5066af912a2e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa4c62bc06455a812593dfc537cf4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e550a4d95842a89ebce07c55c2ceb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2761ebcce156236c88215b8bb284a5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0c34106a57a4ed82546c0b40adfd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559528d8f980058f2608bfcdb0b4ab2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528e8da317fe032ed6b6f3d01be36d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3b184ca74f34d6d66b363544a75b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a294b4206de3697ee60d8c797779648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf077ba2970dc0b128748027015c82b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8431dccb6f84f1e4aa2a570c8f4d12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8593f9b1558ddeff734132bebb7c57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33380d4a8f0c2105ad7989031f52afee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be69c5641b438443e2d47c6ed9baf6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6561584aae69da94ff96f87c8b78c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572284ff95bc0b1acb3321b2652bd72e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565db19c5496b560ff3ce65a700e7b54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e822ace8328b11992dbb2b5ccde48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090816e0a92a542fa64625202fd8c7cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0babe71b34120b0dbbccbfe4e5bfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839bd488dc6af1d88a5d0cf8606d021660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f5ee25773aaf1dfed1a77b62d4cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77c6f5765e07f824f69007194cf92f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbaca3bde1c5d021be646fe071dfcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea379d4cd21c67b9b9664c87fed83f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f9553a0aafd9168309edd4728c40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98e58b81ccbe0e9bd5a696a0220846666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c0081860412482ce50ddd64fd41cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6662f2749ba326bded77a36a183a1b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ba7d5468336953001d7a2fc571f51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb12897c98b9eb4eff74f2cadb79673670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad8547fe3108a47d6e0bffd7f96556671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b417fc9e813361364f3cfeefa36d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67a5188d9c7296de47d5cf2d59c3a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c615ba6e21d0ef97a0c3cba77c8be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec4ffffb55f69fc517dc123cc5ad1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636d75052594580816a8dd7745e94e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dd95d281c24d620b8356b5b4ddebf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfb33560afa3627cff352e65a54e16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e4ec4547ddf73f617ec75db1fb2b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c508e65fa5fb0b62fcd4b6766c32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298cc6f814bc0986d828d0321e994a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04b58e065d16bde07723802c926ab9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1661bbe7272ddecec8920c9b708fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4395bd56f92075aa5823a8b9231aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33285741733b612cb2eacd327f8aaff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea26000e28bc3b673aa06a42b69d1e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32dba3357d977c78eb46100a5f434687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87377a99c40cf85acec54224c80eb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9f910c1fe1a35d61bcf3df0b8ea73689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a3e5ef85b55f6280fa86b46752cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b68848752b554eb5f7fd13de71204691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab676245b7c91c4463fa11b9c950b36a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becda0c6d695f40ca5f1ed5a62851cab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06e995e94cc796a8567344d7a4b9b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363751c3daebe408c654d3954b78d35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6bdbc57d4ccd8114641473122df64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b24965d33043f31aec19205d222b87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec12d070b6239cc9e3bf0e6ff2c8c2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d056e59a6112cb1bf6c24a40b785c33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0c769e810f772fbf28a48a1dc6adb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dded4e9bc4f6d2d44e2abcab9fca04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffb55c35a2901eb1a65cbf8374ae96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca200eda1eadb1d6fd10d3f3a1029e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da78c996193621dba254dd275dfeaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddea6bff262693d4c18b8a82f73a210705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5983a9c6a15506058fe95879c71531706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f3860c74c7ade3bd980ce49a5448b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca223dd2f253d4346c54c1dcbce224708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c414d8da1eedcb62571f71af9c403c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37160b151cbb4763a3d2d8dc57bf14d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a525dbc627a1ed4cd458137ddf450711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140e4951d63a5cf8b603eb62a4a0c91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac31e5d049744e9b051c4d517903fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99164f78820120c9df33799e68bf5c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b41d277a65487415003aa68ce875c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff59fb77e534a15b53742a4c3102eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0baf0dd64590c1530711a42af5c224717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92a9a21fee8c6711686ab4dbc45c65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d026eb5f9031dc2fa6d2df1645b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a799c857a91faf423f30bafba09f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e426ec47d401aef0a1f000dcf6ce79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931e1eb8cf14aab4b097a5cd733f79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa8a68d22153110ac1d37225acb34a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b36bf26633578d309daae82a60c80d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d455ccfc7e91f8fb06a0dce3b762efa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab775a092927d68d9be85bf3211aa8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28834f6ab27be27ee0a7095c15024e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913e91225f1670de3cafcb88f91fd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188b99c7939dd7efb8e8826c34678f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e618c0e568d7e14331209acf6da6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac49710a3f22afd8b1f2a2ce7a226731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16052634318b1ca53bb603e534ef0e9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27450a6299a46a62b6c26e6e47a4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b2029cea3d09f172dd9bf30a5054f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdae430a95c3758f92c165d674c1a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460d4a078453d1575cc27c24e19832f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd71a988a830cb6d68c45644d5d3ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d00919476c86d99944daf101a789738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e1ac15a5c684cb2495bbc6f563a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40078dc6fd3bb7994ee6d1f4d25aaa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336646689d95a5950a593a46c947b254741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283fa701d4c43d8794f9b92f271bbe9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fb5f1091006d4eb9dfdcf66aa5f6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2b45210f31a9c95783d8dcb74d6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b801303b373bf3d3ff408a40ac7039b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728e590b88aefb10e7cdb38dbb345ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd031d4726fe07a3c1309a6331bde8a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c11bcd3f77b886ae5f9e539096187b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91723e1da6d0760b31958ce685ea7c4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad024ecea7b89838a2d2d7895b0db265750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042911044950556665be73b8e46dc263751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7140df6a9748106bfaaf067ea660bdd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a20bbb1501426d5bf2155881ee87d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df099edbbbf4e1ca9beeb30beabae6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca21b0aa94ffa819f94e2154abca59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1bf3fe1fd57aeb564c47c4f654eeb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8a3d9e99c4d7f00e6297b9f0eadb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17799c6ddca9d836acf6a30438df0170758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e36837460e1358775117341079e9e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1de4cf3344b9d8a6ef0918baae8601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2fcefcdb20428b466f39f975352182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c107cb611339cae8232f48d30e1c153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c9e845d5f745e0c183e495378ff294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df08949f4af6a2a1d2a24b72b005795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d01966105d60190c7380cc696ef46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c1e9261ca55e9f5d6afc95cf77687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bea284ab1cd07b1dc491f0f15f4a918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc1e7c925a6e309f826f8483ddb239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f319656e440b5e081ac9fe2bbe652110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d2e2c6bb7fe959dd82598f6e77e9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95535ad42adadbe724ed382a5191a6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651f3e049973b1fa8b39cad1ce39e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92389eb43a61730246c054d175019b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf41223f2d8084e65d7c4a1ec24814215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8e8576131d9b51de3854a9e08769d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e8bb19403be3dc6f7c6dd2e331b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391b18eb8215004acc4d473e8b0fc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e447788781a382b8b5c8f02d363ba619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819618950fb545c3147dcd71e76b9e6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce9452dda5aa487e4d8230e51fccfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4272b510d0856139fcf4663f4500f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d23501777cf0f8f50195e219786df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a977211b8b9a33e56cc24c1fdf12124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f51969978ca123e7ed9d66e668ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ee77ecc4d574902f417a34b65c36626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e995737403a8ceb15a3dd7b6758327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104b1bc6abee3545a03a3d69adaf6de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95479d16792ecdb95e4a69959ad96d5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500541b0431237a0c0a84eeecae018730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca28f981c30ce7f762571bab4c00c8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af065e91fcbd1bc768eb4b93d797d3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09053a36b5c441bbd86963b4b56307633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967e44d12607b947e5a95a51abcf25a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb2f4feb888d27e4c966c557b4f69e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba8ae87001e624a3a945a68c948cc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a497208738f71c14e6fcebe5cc9ba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75123a8e6f6da3c85012727b5ce7b97738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794cf867894ef7c754eacd582830a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dd176e1c704515f160864b4b9df9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ed2fcb7c9ec3fed92d536a8b75ea941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eb27e18d08629fafb9d479e68c38642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec858907f29f40599a3df08ba1dd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8efe093c40f8ff39acc3f0543371d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fd75b6f9964db13c8ad052fdf82de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed046b4b107724aeb8fc8d2a9bb0961146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30078d1920daf98339b9aa02e8c1b4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3683de2f51de893dc0e9a7fb196ccde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa962189bd709fe45c8d430099a40549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82593ef01d4664b3786e0bee180f8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2ece108ff9cfd20a5db6b4f4b8b0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844a85d4033ecff0855b71501e8c1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aecc4a8400c4ba5631f71fece3187453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c1ef524597b1ae5c687acfeedef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2abc570b5a3bda9d9bed372e554f8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20195ef34dd8e3e0411e8bab7beb9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9ef7aeb1138249434d6cc2ac200357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d19c5d0143f37ae5390cac69ec329358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe42b1ba27331fb68bf64b2e329521e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30eeb70a393b8824fc63cea45b1a3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53f0de8e0f41075547834cba878da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5af6fcee31192f1f0b975a620d2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee046940c38041f6feeeebae95d89fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33be8a57de382a5ac80f2f51326fd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0731a3008d67b5b07ec3badb6e0e00f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e0adc15c7652ee3d628dd15cf530266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8d565cfffeb7544b60501b0d70f0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0689f4424f509336c4868327fd49968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a13ca63888a57594f3330056a1b0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82d2e7a1504456dda3a78b797eea1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563652fee722f77475f66d00f3bb85e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de064731fcaca40ade95c49dff46118172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ec47aae9bd69d7f1312b6bbc19f9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7971e7d4f096ac1d18b6081f2fc21c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118722e2fd2863284c71e93d9dbc13575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c6ed65e3af125b0a858b3f6cc77c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f42298704899836c577ced74616277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec61e74065caacdf49fbd28b41f61e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca9418a26e0d7f70b407a38d96691479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f262bb881943dcc54d63b2882b51b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dbd32d8082ef90c553d4064a3fef481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075615e8af8b44e3119389300b773d4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380994cd26f4cc0261c2c70ea09fde7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c44d42aa55f60baa00c959ceb9a20684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c4e638b70ae3d1f1b23a339c5258185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aff1d5dfb68ea79d352a900a6d29986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0e564140e261ddd2c8732867313d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ab435450af62e5a8c9c52d0b1bbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab999b83a092295c641ee2121163a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f1eadb7fd6b28cd2011f9978b849390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92b137a3d921aa112f2bada9b6f35891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8e77c7c4482b7e3926cab73a333ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be486732855a7612be08fdb58fdad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d3ae92cd617ed4e71813281fdbe094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f98f520544be6acefd08f33f9f20395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021dba948e174ff730c3051569395896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5285306a4ee850c28f28de2b26e7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0bfc28b7cc7faace5bdf2cb86bfb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338858429927378026e3f9ae8cf0e0dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715cd725d45106b8ae604a9f30c33dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f26c5ab6e672f94728d682e26e6ac0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97f502109dddd05f96e0e0ce949e56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba58ecdf2f07de4a04f96e555d124c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606492f7a2fbedf7ad2780711ef63b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b762dc72553cb7d513a6a5db521d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfaf991d96339a1f51b1eb88d29e72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cddf5b7eeb3b7682bc09e5fb5a65dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9ffc2f7ed879131fb4214716f8ec7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b56c06b8290dd7b0006d983bc598a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8b30f3b47b4bf62771e8dfc50d15d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaae3a4836605880cefdd07e7fbcb26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740969dc5487676df529b0af339eeae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987abb9b1685e4210e6c61cb45a17c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8337dece50dfa8744ba4864d4ed1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef00c547e9a48db6c1c8ab3fa40aa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53604c35c6f603a90e0323d96d7d0f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d56e2f9d898b20f802f2944c78bfba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38290b533164bf28eb8545024de45e45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4237ad37a8490d7f216fc4c487b98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d0b43c6097b7baf8d1c7124d78e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d012f4118d3e19f94db58e7c02284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deab78c604ba2fb2ab7966710910883122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a72963c5ca92b3902d5d0e5f51f96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ac48698480d1676cdcb0f5388fbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408f883538ee8170e742779cc595b39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b02c26d3cdce95bf54128edc245f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b353dbaf86489b0c664ce8325a6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f42e4ac4ea0f97998277ffba2774128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8afa1a1267dddc2f7095e7ca854d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa1075e05cbd8bdfab0b03a42a62b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff2fb89510f7c2444afbd8e16654a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38af7ba67cfe22f6b250477dfd5918e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80ed2235142219af316a5d218d5fdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecbd9fb1367440d036742948b31f10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd2aabb3fe4facdf775963d63c7c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6814e5a1a84b1f5a0b52e2dafda88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6032fce95f77492682e6d7aee8ddaef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5df0af655098f522c992f68212945138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949dd568f599b953acbc48faf9e135139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921fd15f8037f525a8417bde2bbd77c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746918d18f677cf74ce296bc1dd95d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c47327df69f64a5a6e006ebb5b46c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922af3ada657f00ad2f786fe5116b91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b85f2507d84b5adb255f6dc2cc25c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e66c1198d507df84a7d95b420850ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea424b9fa78684b2c7af6612268ed2ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f295d307da1981220b1ea13a236e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dd07646fddbb69f63a9795735761f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1fc88d7724a66021427588c189f2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238c92b3ee2ffbef61d2b15e4ca2051150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b5298a8135a9a953e19b0a022abc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3b1d3672f361e223c4774e61d999152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cb84fcee27c157eda61fdb559b32f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc24944036362ad59e34ea542a26f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e18abc47885d5897ffc0a270bb5c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba410079e0f0ebb4a11d6bb1529235b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb77de9b2484dfa9832c019e2167b25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5498ba85228b39b94b0cebb587c3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bfff197cfbc7824f7806dca3c1f24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f92b03dbf2a6adeb50bd7cd07dea5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2dc42edef8aa28b8b699b8be83e6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106910be1c5f07643d43a0061a9dcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b721ad03376d5ff926c5ea3b4d0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee91aa253aea0d02b43c248ddb957e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0f5126c39a94efcdaa9d7bffc1677165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8c9bb5d1bef5ca8336bf7abef54ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b2c1c251f5209175266ad78d3e571167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b31028d2d2c6ca838fd77b5535fdf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107343e515bf5f8554673cb2d22a072f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5e0a563f314b5b27667df3e84359170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dccc3e7ea68130f76bc161aec2e63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253821d7450a96a5364a3e2d4f2228d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181042ecd174da2cfd726e69f65f1b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b72ed9383888ecfd09c9413bb57a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36777e01ecde772a34077a9901a7efec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941aeadf50f9010cea2081d2612a445176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9504520f9e41f91d870bef8871d5ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755128a9c1dfd56bb3372989c246a624178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9c50fa58bbdbab40bdd1945c5d7bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbbe34cfe78cd5890ed3d655083a2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f69450afed7d4ede2eb547caed3766181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3857534dc126fbd35ee7a3e77357eb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4c975b28edff33846fcd262f17b50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519898f5062a303b08357fb238daa604184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e6014b1c897b5739bcc7671a23447185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ae5f653b6bc9d742c4d8487768be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d0fa20852671c3ab8cdbb3c6dc5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e871679552fd7a8e0bce0b9f921043188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11f6fd0359fc0a186ad6bbc15a3070189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7166f53a16ccadfc9c324dc687c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195c334a51b68aebcc3609fc53ec8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017514add38b2cbc3909fa7ae0e5c96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278390655c6b1b08fd4a4b901cb4bde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad6cb169790747ee22f6bf2ca6e935194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25fbfa62e647375f5a9cee59445379195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423a09e5980b45573521c0e94a0aec8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66606e2017402a64a07dbab23d78548197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241eedbe03416466f44e748c805a46a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3f88d7abfa6a72b55f7d74e88b9b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de94d83435fdc5c2965a4b8cfd75be6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dc19fd79c8b15fdb2efec35852e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f581edb84a216df58441ffd7bb7a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e91ceec374ccda0a1ecae02caf8e33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf9b79f16f33f894a90da9bc629b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3678392ef935e7f30ab9dacdd8a029205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8460732afaf0366c23a8dc51eaec7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72efd8ce897a5f66ae94627a02a6449207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b84d61641890f6961428c4af0694c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a956752084002ce1d38ba00a62e098209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f9aa064491ed6693c0a468641d0dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd8b0e1a0993c7a5f6c5b42389316e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8788e1fc7dd2d41e5b1b81abcb99cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b52ab03c3c2cd29e45f78f82adef97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3d5f195b193837bc6e1d123a89aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32073aef4ae5467156bb341bbb5249215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa83ccf09031b7d262899aef638dfbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c7b056f739d68670371597306d6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6048eb16755086323807edac24d86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2ce6dbd744e531cc82f6cdfdd956f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e411af9aab9905a34226dc0ed69a7c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bd558e06f4bfdf1e9b9178a414842221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f236daee2c331a2abf05586a7209222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66009d8b38399cb763b0fa50f1f534223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c031e121d1ab325f008117983fb36c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03934e0c1624f9892b99eab4f5585a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a51de238d7a2b990c0878bc2ca27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9e3d42b61839e9ffdd9f2f5e380d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633499fcaa5bea4781be3b47347e33c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7d5311015db2dc727d4dd49933ec9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad358135c5855fb9a8b585732d35efd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af17ea81c63155a1fef11f9f602040231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed4c699a58caa86a0a5ca902e4ba64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13133fb131beadf00fb5f4dacc0b0f90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171453a090604636ae7d380d9999f2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1536a6cffaf8bd5d990e26e726c30b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e6991064f1a3f8375e811e596509236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7bedf1ed341dc51437216e777dab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0a9008d0e833886bd77e99778fe5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525c55e2257f9e154a9477a66792854239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5d977318af7e5643789387a839fbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af55ac901421b77af30d6f4831273241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88602bf06c1e73fd46b3c76da64b10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3862e16584fb5953598eedb5380d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359726c4bf4ff2c20a3bea801954fdac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dab204b123fab5bcba575f66b4c94f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdc7030c9e63b2b4f088e4102478b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca531a05f5ec109c58961d603f219621247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648385c17c926626ad9aa38d9c2c8ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63137ad0aaf84ef20729e0106cf8ec48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d07f71f048345280ac5a6bc4a15f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d9ad78f223af880d9f640f089f31c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34b9ec41f060e8068e7ef0a2b696f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94800d76090517545e661f5abf109253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab7d833e03290dbef95ec9f7b342a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa08f0f0849d8e1df8ab8b350e83f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d877487a03840e57ec8fa84cc9eff85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2755ec22a71ae17d0b2d44687f413c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459127a27bc3b8cd3d42542afa6258f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca81adf2f10a46bad6d89a9a0c85f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab035418963d3cab93eba4a6b3401c92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a7495bf16cb5e76c3a8a09dfcb0fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc6814c794e4e9782b0806dbd42214262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62db6ec960020e656f2aeca7508be8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce7bfcb0d02314a0cdd68066b50808264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd988d52c4ff852c49f538eee0cf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7043018b52352e487781ab725e0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d528ce8e36d5253f1b9884945a314267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd141dffcdd1084e42e57ad3b5ce06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae931ead0f246c66548f9f57117bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63272f8bc2152e1623defc6bb18fc3fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37e5106322a1f6663fd56880a689ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baf356581a930449bd03d9d0ce87cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bd91c3de8ca38bfee7e6ac4266f72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a1941d47bfaf64b76d9d4839996e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc264356c541962f12296986634c79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9379e0da7a318d321f7499bbd7f2bce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302828fcf9507222bcb834b5440d21fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cebfd1c0269acb448e02b0f00466ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8190ff5823633e7e3c734fc9a38a9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf98aeaff81ef04552ac132eb620e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878326cf50f6dd0503e67a5cc0ecf85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575587fd01f845a377e7eebc8de07516282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638595b9f62f967a682bcb554b123f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd13c1e9a34a0a8ab7bdfb22bd687cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef31f7db5a7ecdf6364cc8adf095d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ec285f252e3ab1278665356984255286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7dc9d159f39a8125e8a2117b20d37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dacb13a4765536a13664ae5417e37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa424930457ccbf7d09889574170797e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985f8e5c9a716e19ae14fb40e70cef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d6d756c19c436cbfc48d7e83f374291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd85405149dc17e44935b7a635f16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9251250e30df598ffef1136f37619a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042cc40e242ccbe0c7f720d6baecca5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f21b69d736261c7cba77d27d2fb1bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603426bf41225e27c745b90d9bcc5eea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f36f6c566561b3ba94434762aa9eda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f585b4c7e5adf9ac6190e75ed7c59c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100822886ba59c7758db1f3c20009d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eda663fac22fef936c3aca611d82d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f877860ba2f63c5b74b2a22b8467f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc887a634671648c1a995fa1f8ce5946302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc545f701c649cc8133b39d88e9aae9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52582eeeee0a70d0884b44fe78d7f1fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4b4f1811a8d9b66b541fd80e02c09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2720ae51ea39425d525833941421045306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a600c39590bf58d02274a3f9702f9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87882f81ce89891850c8f6e332b11e47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ddcabfc05f3b4ce43acea8b651b80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd823df9561183c417686ddef8f8300310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9b208cd6667121d94f2c926e3d1e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e8efb2dd7861c7a86e727ad94fc81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a5eaa8dde69b1efa115f70613c74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92417d183beddb3d3eff9fb69dc3a12e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5043a8199a520a73377b1a98d90ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653b1757ee7e915438d61f82636751e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3ac7ba232dea306be6aed4c222eb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb619a3ca168119cee6c322566cb30d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa54555c15608e890b8e1b8707b217319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5798ca336fefba73645973f7875626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1feea9149d1c06295aa59b86f3ab2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fdff3596550043b4649f72d98a109322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe000893faa10decd9d1f0881c076304323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac4878221aa5c8a8d22c83a857767324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214ae4468d7f1a86f1d70cdbb1ba6c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c88a911b2255107cfe907aa3e4575326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd37e191735c3d1a386c41e3c97e68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50d847a3a219621fef5812415f15ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670c15e1a602a461880ba0ea88d89f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37827c461029e94c617df510506203330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b96dc80d6067c7ae4e28829d068c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efdac3c9cb1b63501b7b90026f9377332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d4df5c3ea95866eafd324abe65d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7fa18451d54a5de7db6700385d3d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dd62e18e5d3353385c42e7ad262e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29438aeb5630d359d627286751df529f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91963146d9006f3e56ec4147c95790b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4238d3ae9a618520076e5b01e28943338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156b6264e908c1e84a17d6be3b9b644339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4667aed20ca3ebd16e04b7a6f80a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d89cb045eac399aa146742cc1b4b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a926f9b9fd07a586fec8eada39da99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684827233719d1e271585d46d1941630343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd9f13b5c6343ed11e217037bb415344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb491f29bec934d89be415b7302ae4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7d031aa9025a13a239ed8902ee1fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c816a000efd91a7a956bfd4f394965c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e03247f00c6d4e4512298f852e40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f97276c2e9c85575b1718f96b040a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5cc88bd83a91053cf135ed28355cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d88d4523f784b1c3804ddb61f9bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c027146622373080d16103e86d03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e07d94a859293097e0a88b1f94357b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf1f040bbce809b9901d418131b7a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdac83a67947a86874681856c0af37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acff054627f0643eb5df45e18130f47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1aadbdb4f1334edf507deda4bcbcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cebb4249221923c04263b05929b1f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735233bb4eac4e66276df56e9c7a65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625881e8dcbeb82f3d6221936a5c0382360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c46520c5db9c120e820f140ab705c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec7dd59d1922c42ee20d00ff8dc4c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051d157e2f28314ae61aa98bca149e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329a8c22c33837097a87f40f373442364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f1cd60232b8db72caf9898c16fc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fccc2954e747f4f19eac1d6b993c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd2b4bed5299b653363b6d61d0af50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaceaec51130250084d822a997bebac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aed7a80b46d2129e79735f54b71526369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc249ec4cb37df56f8173a69458045370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef710226de9e8e7d22fa0ebd29749c25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2206be4cc714528c1a3d81c8e87d4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0a1d0db9ef9f600f958eb1a0302ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcaa7ce771d126aacc6e4896179821374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de0a60c34b08236704ac46d0cc11fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005539ebaf3f6e2aebd5ef5e69504f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737aa9b50d3e0ddab9c6e46b5cf1632377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17341df24deebb638e7f11dab505fadf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fe1ab0741cbecef3fe83943246620379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2e1350a9f0176c5778aacc4100e81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131172605dcdedec4fcb4980de7f992381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4e91ff3e19f5dfdc5f9be1c5e8b9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a222b8adf5d0f76c33c9d563f664383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee068e68bcefeca9a0a8cbb7178b085a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa967f0ca9b264e25544010ab06b2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecfeff840ef8911c9c0213fa190933386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e37caaf49b34534edadd57da55d3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d0f90163e0047176a9be282352be8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb64704e1fe30630a0d572bdf6acc0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06281b7236346a4fe4fdb435ef5d92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc74dbc546843d597168d5f16a4500391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5608f05bcd3be6b4f6ab2459cd955392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5ef4d554124be2b38119f77a9cff1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdf73de8f2147bd82a145bf69d1576394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b6ad47168661cffcf778a0ba365a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891675dbf938637c57837ae802dd007396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa414832e78173283238dd1826b719e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb9dc5ea5e8534063a05887b11429f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf7b52e40a46171a31a64a2656e61c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a4df2c8f5058905a4181665271420400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8414d406d62732647da7f2f9fad8e19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb11b1539ce0bde03db186b5b193030402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6771a99d1bc22ae432d5a6941ced0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ad469652e88864a3236bc44d402c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1f84aea6e7dee13785cd71ce43bc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325219734b717afb6b6e3ff2d95a4066406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa5bdf6a8bfd7f14f27e25791c6515407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad65b2c89a554f2868f1bd02b5c708408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f14a0c0fedec299c0a4e26f47a67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e1709695258db2a23048f9d80b5e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7541bb7f689bd479cb7797675dae3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0485cb99b9ee1f8c136fad440e75b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e95f73977379c23c38e9402a66bef3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fe7f84bb87b288cb4d0865ae4a603414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36cf38ba7c844bdd0dd94685cad61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c034e876a4119b3635b4d439b073b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db3bf5cd1c325bbaab1e5abcec09c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a0032193f16c1b093cc6643d7434418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8981c84ddc4427b64eb174692a9e55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052a417b5ce1eee60cf67835f56bf62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857f374002a71bb63a9d0d7b950c82e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73479f3da736b911dac6cde502401f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a45c81fe27187c60b7d96b4ddde64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3b0909ce8845c023a3bb0a088d7a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757add659705fd0b9bdb6ea5be6d910425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125602385c121fbbd8e81b5d7db8367426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e18fc84d23586f18ff4ec26877c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93612c8997cbd4910d412cca86bc8c82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b57f5656a0b9b874ea0f764ef833a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d36650561538d484a71c215b1b69d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a67b2905e42cd54a2adc211e784b63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf96f7d5f52115e8ecc5a6323a7d88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338728d5fdc8a2cc9c33967378f155e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accb0761cbb2bbd0bfa6581fa23fb6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc21c14495b46a01cf154e6a67ab8f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301899a0d676c9d62588f395acaf2b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb304c3a53bbca9a2797550b9bbc67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c77f8fda23f2b66dc482e6b3d4ada438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc183ffebf537fe8e5ec50b8661f66bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded3019f00f707e723e87e80367ca1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511e6e2c079bc7474a2bea0b4f814f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bfd4544a656f9ec01fa196417d19a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a81aea5ade384c3e7c45a7215c2ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753a749281ff2147690ea27cf94cc29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427f21eb67a874aba38952896b7bb07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d937e6f35f6249724055ffcf1f939446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc97876abdfbd721d42ba1d8704284447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d23177443b29a981b5098688573d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb02d04a40ffee0a3f7ab1b5112fac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00999ad36ad5512017e46f28604947b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b700c6ab9163e875a255b2978dde8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729dff40ea54ee9a2fd9bb55ca54784452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a1317de14313973899ebd60094c52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d28a4a67e9d882141d7bdc00544d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204d5ef96fc698acfe02cc403ff341f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8795c220d58d712efe1204f7d8885e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d878279aec15d2e95cc9730573d7b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a21d2166f552fc5bff35b8efa4f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177519bf5eb2707ddc80c65391f0f805459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7231c5c4017e9d89e1abe92ec3ac7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea76ea6067b80b3d6375f4a428210461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515931573f2625ce507719158a85b2b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9151c713f5b431731aece6804c6379463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0275738545fadac608410400fa37f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a170357b02cb5bca8ca73b904ebc1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1811ae12a3c1a22ab81f6446183d80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97b00a293ae7487006643f4bdd5a38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef1db5fd2c7bf83e88e45fc770b6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968016ff98da15d5fb3d628d0bf13dcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503580023a70165d8c41eb052d72e23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c932a0300eaafb3924dc39ae42504ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419435329f84acca74a02ee172e4ad6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b25e0344b6de3cdb98031581b669473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47035ccd20ce294f91073a280e107cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436328aa52d839a75045ea912ea1b5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c89cafe327b3622baf42cfe2ecb136476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c39b6d88c06334c764d40690c67bee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52ee06fea907230a497e18dc49bb3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793b4bb4dabbf064032d1f016a7467d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147a03fd43f86043f6f2f3747ff6653480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f3bc02a081808b40282304a262e18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375ba1c7b7cea634bbb2c5b04e46986482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde05dc65cb19ed53d4276d396734666483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17138bb27cdb110760c5c83d2b5ba9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55819efd1ae4ad55f200de91bc44e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9919623bf913171addfe4658f25f663486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b929d9867820819b8223827c3eb21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027b3ec243c13b57d336d1951f98f85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5012791dccb1b22e7ab7446875e283e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c593422e27adbaff0e860824db17c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71cfac6a831320af3dda0b97f2801f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee84da910fee9d694f713df6b03f66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01d66c11463e148784c225f074d06e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5933c7d1e5311eb1fe82ff8057f929d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665233c35975ed6104707149cf29562495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970bcace961127b6eeab5c024e97dbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab001c81a5533150c2531b8cd22f44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ea805fe13e83e1c73641a60e24f3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4d50256124c96f4e97a8d835d74da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6869208de0fe2d1354d0ce1ca756500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e18631966398bf135a1127d83d1bb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc576487e138691e4db9f944de276c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70bd3273b2d10f1a1d12981c89c387503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e233816e5b4c1e5e475d37779320e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443d3badf1ae45d8f5613a9c505bb33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db9fd0e5cfc17b1b1ce87bf7da882b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f39d7b66dcd79f76f6e05aa2da86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996666b5f3e288955b10a75b79ee0c91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a3cbc2088c757a964c2e750e600b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f4151064cb06ec6400cb842495ebd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff7b246568cd374b185156fedd340511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ecac7a653413f5ac8b7541164baeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a820fcb89639e6f21adac6b3e4f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370d4211f43a901c494e2e27e9bbddf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca99d420a538d39d045225009b262a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174a5c5c764cde06cdfc0cc2dc439b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e01623d29579a47ef6d663996c421517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e63247b4ea60f3fc0f98b919655c2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86a09c4ab4ca1b310ff8c6f15190a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a4d48ccb327057deb84e1d0b3ed76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e90281b5ee1c2019d6c714e3d81a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e534c06581eb52df08f51689a9ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4087bd95a045583f3a676ee6506882523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fa9f89faffe3cccb3114e5dc80c6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073920e0fd25360c1ff5c48948408b5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb04a37fce53bef45227f63a53ada17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e28a05ac6f6c36568d9a74e788fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299058df264076940ec7ae4bf9a8320528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682ad53bfc99d88da37d6fa489d2516529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa803a6784d96ed6a205fb28b64dc98a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c79d7744fc4c44d3e3f3d2d83f05b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa114950cc9bfbb25a004d277b30d281532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5088d9a31b3a79a8a73b27ec005f4c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9723378ea99b003921f45f555a93af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da3efbc969f9d39c329dad1504f029535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f084050fef05469fec1a34d7fee0bee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f133ad66105eebaddf297c468cc15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d0ed4747e1349d4adc60bc91b319538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d4683505ac4ddbe40c1a860a8c4a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b47e31309d484c19d9e831f39a929540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b78bc19f59ae2d5903a4f2b8f9667541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca82ad0d28ddeadf8fd2ee00a02a93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ec9956afcff53c8930e2d2b1b696e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31074d358913c3460b63bfc0520baf4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c90769bf212987d67609ad2cc4865d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8c3f2d0559baca67befd04c42ff1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af905493405b5bda222f65ae03ab1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9541ac4a3273ed61ec2ad16c400b85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d717efa7dc63f0272e7aac9a86cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a9305c7603ccaa8c1677f3c19a32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd412e17862f6f72cb14e0dfa6d699c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d50af986a002ddc5419e9ad368c50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b5a8b80d22fecf31bb1d49d8d3506553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ffc6ce8e54c434a94bb1df1c28158554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8019774a1a22cf98dc8dc1015810d96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211626fc8d537906a73088b5edc468d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c092949080284c158b85098775741557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bb2f86f993e36184893d89eacbece558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5719c0ced869cfd5840acf05602ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293a14206557693dd71f9b21fb7fc88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714bef83e2b51187e7e74cbdc51d9e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d3da564e8be450c2551f5448fa5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2143d4a4173498da96651f1a2996a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf57e1b84cd2077334029e5fe665843564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab5206c6874c7ad00213516a71e281565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f729739ff3792b4070deb14e6d61d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a4e6e26ea2c51642fed60f3bde980567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41be5d5c3d048cb7529fd2f7eae1ab3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de1fce76141aedc1d28acc44ad4b5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8390250c5b2070c54f2a9fe57a06f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f253854c7bd2567d369b89c3fff9ab9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce16a2535aa0474d872b8f3876a3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae048945c8a54daa7be5f411bd698b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d845e3f86f2c73397888855a18a436574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bed6cfeb7e0f138b40fd3ece9aec4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f28dba3334a490a1ed101e03af800c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719477aff31be25afe29b52147a2115577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431e29c66a834b7fb9d7c9179966f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938b0d09dc1e8082e0985cd3a90c91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516b8e5d31e14640823d3d98f92a601580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6313d2ad1a0392bdeb14c4ae0203a21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35d347cfb5ecffb3e713d1d9f729ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbdf07de07079cb9140e7352505ba5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f60cf6db123640ae459fcd46dc5a5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703334a2bf2113a0763f3b4edff36623585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7f4c13176cef5e26043a40d284c78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e1d9cba0f401d13e0583658bea050587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfd92ff146c8f7f80dc6716cb90770588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cda0d3f40b0a9f666b7622ebca509589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c966da9fc16b01e054f133ecd00d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f358cb20ce233ba52ac5afb4c019b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c598fb9954f2af035ffb2bb31766f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987dae7e53131acfac4e9864f0f3df3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446912fea94ea16763efe10b177bb7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3068c3f0c22aa5c9839b2cbb30497595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b059b6383df0258a135cb4e343dd8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875730dd4cdfa3a22f6b694dbb5b520597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c34286eea2436917aa27be357e55d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec660df7c318e6079aa4d45f38863b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f64c9e003e47e0c2c66670fee09a18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49177deffc80fc7e1f727df5bf532b3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d58c563b174730746c7278ddaee5b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64847040cdcabafc2a97dd086f1791603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da894aa5b592ce5212db20b30bf74c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db93737905cc6e89c6355ad075b57fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbc47c9cfd898b9ec4da062754259a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f04a36967f2b9d22ef00e7e6f00e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65303ec3614bfb0475244196f9afc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982aaf1d6f8c9ef3f14fe7691b27ed9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7dc7291c22075b0efe2244fe9cc90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb119a1efb61528b7f8aea55c0b60441611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04726d0d5d6314f0557f447c155e1899612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746747b2ed913fbfd038da7c3bdf6d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8be7c17fc8b67cca8fd3a319fe01d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158801c62a73fa052265788cfc52bf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e20c5e5c47adf7120115e5da0bc03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59687e5ab3ae141253ec686c41d824617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0450159720138a38b430781494d88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e1225ac581690a4765f0c199c0019619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028381c0e51414ccb96f5429b8fa38b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b841eaf72e64a937621fae40150c13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e138c1f4d71f718c9394e98182ebdb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599202a8502910ab1875cb68e509d223623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b60667b0f4b220a0e99548e0d235ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05095c19fa8e075a4533201318142142625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227592b1ac9e8bffa2f4484020d221a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9c5f61474c2f5893ceea085894595627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b22545fc76e8286da3349110206cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7e8faf9f21b000ebc4acfbd65feb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a7ca1c617b84c477ae62a30436cc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ccbeb88382df7a8988f39865c9d91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10de033c7124f8a9bf84982507939ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a05b6ac8b733743533d39be2b4045633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf4fd79c70154e32a3e85ca3fa116634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b136d839409363d6d984a0c89449a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b486c1f7111e0cdc902ec76cf27c10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e7d15712ba82d98f16089e3d3e0c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6aaf4b6f770e8330fbc3c04d3265638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b2105c4f4ef6bd4b15b5ba1d5fa20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9e2f2ce6eb75a07837b6268bb021f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5613116a36e50f8444a221e03a93d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5a4a3b3de17410a075c3ea5a3cae0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f6c84c90c14dcc0f5efe5a88f547643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf04c0be986e24c4036de8e2ceef173644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be95f5819b43d1d0276b4729783b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce96f11f29f2200487e3c4d09b3fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128d49ee304a6f051fc302e4ffb7766647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e612e0b6e20f9dc6811b13a6e4d3f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad018f63ef7dcc21f656bd4d20d13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2906cbae5338aeb05476f4de0252cec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a7e43f0e325b27bf80a52577b2f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322edd14cefee2c5b7b48f41196421e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11ccff053b43e7fead41f01ca8e025653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b270a935b47f6c5c1a38e73b711d1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5bbabd6e4dc8bb72511444857cb07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b39f238d0e5c0bfa69b662ea1d6112656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232183aee0e1ef873c30eee8cb344cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e183f24c73568c8ed0e19fbe7963054658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6184e7ef4fa30531e8f329c69ff6cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ca639e6fca90cb463b69e39b4766660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33b5f8f0078ab50b64d62bd2197969661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664328b4dde84b4548704c9a69ee3c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4107ec149659b4b09f9f746018271663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cfef90ec2aa74f44dbb40b42fc90a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d42baa3de05db8a2bf3c40917b141f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a01cde1994675aeee69c53733d6af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a355e6c2fb33c25da16f1f0654f9c82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e3850577bb36cca82f89907d71f2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc855db88fd259b0616c429fb086960f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e69d7012daaa2197fe9642442ae64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca249bee00727be981c2a884c65984671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26064792f4162cd680fbb6770187cbd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc612a873a475d2eb7bc3af478ad276673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ffabce3150dfc4fc989a844b5cac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f3cfcd44051cebdab2102548fa709675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663430df05f2942c306f34b2af542ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039dc675d5a9661f7287a7276438c8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfbedbca8c47c21b29c02c6bb469dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107570770477352ce9f803556f5504d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cc127b678fae535b9adcfa077299c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd1d227cf46d74a93ee0e75f11e64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe5a342177222782cfd64ce12d609682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbf1a1653f559f7ab1aa20c4a775d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4752b09e24b4d4836be0e74210a4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b998721f468ada60e153f7d6c4e546685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3183fb08cc21a47dad3e0f12af0679c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e2c1d7a1c90fcbe2ac537af58859e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af26b495353001622da3e6957902329688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0580cb068f18f057683a9b9575a28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6552e83512e80c78c16e7357a648c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fe7a973cf6872ac50e466a9c48ec5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404df79ad97e87a102077d088b3d910692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b193299b00d879b3f1cedce6ff53b5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061013bcb8134aa4421f7ad16369442b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d414c454bf09fa5cd53a660a6dc3a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3322808c0744ff1827f8b6fbad5307696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23069e293f333f13c53a87484449c86e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2fea5855c06abccabae0d55bfee5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4c5070506bd5e064b87388bb7b1a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcb6726a29cd044ccc466ed415ce74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153ee91742cb7d1aa8d69628db657c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c001c9f4d1eeb1466517c9b907ec12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7e156999b08802ad9b7eaea609310703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fe0c9ddc27224dddd234804eaaeb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d989dfa32e2419c151410563cb2210705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70af48b5755c4ca3e3d8d61f2153a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594270cb9f3e7700aa7ed4e058380081707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680c0b53443abcaf1ddadbd96c8b21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf11c6bae3aa462d74852e8d4cd16a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb8a57ceaac82ac3a136f4ad000939710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634718bc1016f87d20cd1cc747e1f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f1d216e564315fdcb6b30b26836d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087da556693b88cd42b3a68c851298b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5db10117b6b6ad6f589d67b83a2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7a54dcbc6179c80550076b37c7bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08b6040035b9551aaaad6451592f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d38b20a003b5d742b83da7bf2145e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eeed434eba5e421fc9bb3d63c698a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a39bd3a85062e2852b85881388199c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983aedb3a027903a8239cac77973c1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091892fe3906ed70d545e93e7512db1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c5b1d3b27ab20c8df71b586a650c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba207b74cb9e2c7eaf36a5eda6452c05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107629f36133f2feb93f861fe8ecd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a80146cb4a1b691703c20f78e986725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8ae01cd8c8d1653a752e2c302b9fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa43e6d414a3d72200b454d983af3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851977fdc54e812b60a3e600bb6582e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4616a03e22bd19028da98982c25f7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e747ce7d0c8e215870eecb48c5ccf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5622476c4d0ddb80fd94357aadc03ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefd1b4e1b37ca8883abda72b6ee385732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4992ed3503f96f06ccf50f15d8853733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743aefe55cbd283228a9af29922af2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a263482fa3d1221eec61aecc87529735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7887be162357a8510621dcca4bf7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ebdf232930acf57224f7103c3a6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b0a74895cbf76452eb9486ccb1cd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbf9083af2b2a40e6c714ae1ee0595739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df26d47d26da732efeda5b4d4f7368740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c72b8aec926ae6c81d5ddd037e098741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d20e2ed53c9871dad4bcbc1464c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58116284a1fe49b46caa8dd06c54e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db6c4df77c967927ce4b1588ade831744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b7d6ada5fc64199643ec5c0e1419745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a13dafc4b975c8a69411e60af3c14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cabca854532b6b00e5486464a6e4d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04df482384c96a198e0458a78a36f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f087ddfdf40f609e771e9b5b414391749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81490acc74932e9485f213adc53f3413750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe1571aa76117a57422a743037e5ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35caa2766f176720359ec643f4ae4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbb436cc52d663ec5b931e2984da58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d40f0f92bd0396b7aa6c5690e5f80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd7ff787afd650529cc551b84dc1f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873629d7aff350f637187f25325d9171756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937c0babc5284f41d20a539a753c15e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff9c9f1626de931dee3b688d18a92a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea575deec4f99dd8941ab24c964c33759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>