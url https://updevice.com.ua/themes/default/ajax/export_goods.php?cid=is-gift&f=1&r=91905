--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db00737a6e331f22ad6e23fec19132a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6adb8ac66938dfd9a05ced4334d09d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5cf3ac092ef807ed83d20c9674d973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9b39ceb0b173e9d80863dd2a9fc894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2748e8ac5d4f713a56e0cf2625b8b495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795157e9c01219ff53c6a1eece40cf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9c487042c37f69aa33b15de94f1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a9ab99dad7b998a6b2e28d27401f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da6550bb63bc1e440a9f401e348009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee64fed23f4c45ab0db56b8d9b3e02910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068025897488fd2f1c81dae202108e4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7390434ff3aa99508b29263a23afe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa3864025b2e8a2ea9843559f4edc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38b7796b6bc22db5cbb01841fa043e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc25974141dd8bb6a05a44adc4dc42115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a1d0bd80c9270ec093c0d09ad7a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af26171ece468a58b75cb5ee084e26517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703d534102dbf7b487203f7cb561efd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fda50bf9b44747668cfe11d6b338219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c9915632ce1b6d92748745f7a980920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d805938d3b4943c4fe8e39ea8021a3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb18a8ee96ec6554973e82cc540822a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a98505c8a4c57435d652848ac389c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07cebaa96c59c5fb8061b4c41fe84524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affb9f4d36de54a6ef217d05d8396e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfe00d83b6b342c9dfa830ad75a0b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca11b39eb64a6e76796a660b9b665427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e9961b237c7c118b47d5ab5f87c2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b486663aad697a3274c877cee41254229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e33ff4412587a9e38fc5de81f826b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac363373dba7fd59552ea1a94bee9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada1176d5ad4d9cfc602954c39bf1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0cc68e1b32e42c555c2d50932015e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a1dbbb6197e81976ff2745f329ef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b305075d1d78f4c99beac4a2c94b2c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f80c79a01f7e8fa6eb90d561c82c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a413488f061f9205d823e15a874f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df48236294307681b7956d05fb008bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5445218fdb76f00453c06d8d75f84339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c855f834f00e6c95d667856e08519940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f23f9e93a28d8ac1e0a0f59a5273341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7adbe98c88a281732f715b6e61b5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc22c531125829fea259b7e679fdbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c5026eab7548d8f2594a99d6b9b6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381161cfb005fdd6b9ce8bf8b72f56245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a784190a6b1f1fd027205f64c583446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666fbf52fcf54c1c44382a6d59be07147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b1b89978029cf31ed6fd4fac4f7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd206da0b5aa77c55d5465d295f9647349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1ef481c3902d6934dbfed2778aeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fef32e1c57b32523770e685dc3b0ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ee3fb3225a66f94a8daed4ea7ad3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c0876dffe52043abef889cb36262153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f1850a2ac93a57c79defc289eb06d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c4bc3615b8292d5eb950218443a9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966ca032444a123d2dba0d26cbb28756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae48f5ee46ac478450af98e2872b08957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f5a25aea8387606e774680447cacb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb96b5311d12d9c39139195322ce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15652367485fa3ba7b515790e178e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817442f1f804588adf358ccd0aef7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3968003ab430edb2d3ce410d6dd0ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a2ac83645e4fed3e5496f5d3a87f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e06ac74b6b22de3e3b691152519cf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e881af3cdca2d8f056a838f6395465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc97c3283b3912cefc2bdeaf56cdf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688d6b883e81a238863fd40b60ab6a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89edcdfb3757d661d3d7a9d134d6d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6de31dbf5b61abb89937b5138a3b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6dc0b5d2459419633ad511488c4c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a48b32f6243e78f6af26cbe7057c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43007b51c5f9d263293ae4befb4bc5d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa483b9fb62d0dff06c674cd4fae4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b22f9737051fefa0c6c6ef918164e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2886bb166dffe5d89046ba11c942775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2fd9adb762c3236e03ce7085293176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe43ff9332ff067262d2a14fba622e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df953936098324a23e4efabf352d554178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484fb576dfae26bf3427a7ae9848c7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012831f579dc1bd411c3a664cb6d87e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3928140dc00cd5c64715faa8f1d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a1b07658c80e035e0b0f5447b11f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd7004647f4cd5c8ae4706a9bd75cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2d3d97826ac1ff455ecab32ee23b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74fb71075f49e2871b5326b40cdba285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e499e745ce412e56b39237cc48d7cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fc0b711794195afd356a9fb7d191587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46132bb1472ad02dad86f1efe924a4ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d066f7ee9dafac7841c0971e394b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da02812f0977e83a23fb0876b6167790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5299084567bd2f54f9861998663091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f59cae7eb29a913341ca1cc2c3c5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350efc5057f899e48e9eb75027b67af593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb9e0bbdf48b4a9a52df6afdd0ce3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014e722156af4508ac8384996b77b0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f09f1e6a211921d28f2ed610eb7ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a5dc959c78be67e3c2920e10c58297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86143ebb9837104ff9646489ad03f90798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d60da9659176929b8b7cc91b1f6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d01b559f9a7f3697b996290303a472100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883115ebfe1e4bd861c3a8c6fa7b1fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e4e40bba97480f2575703d259d11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c4074a03f7269f61c076b9ea6510103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec035458e0be7cbfb30800a9ec4e2a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496bd41e71c1d738564632401adf331105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2fa4077a253c349007c3d78c449dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b001ef59f44ba432495769a1c0fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985da1524ea024d5947faeecd2fcf96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3d251a28fa7ac638322d43c459f12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda474900d5bbe73dc0aa51d91f28a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0652f5c1dcedbee4ffff3ea28df6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4745359e39351764d076629548eb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a270d7c5a33dcd91e76b323b19bfbc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbbed8789a07b2cd42d95cef7ef6e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a3cdf9ce9f273496f13e22c87990115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5b48cb03ac1a52d19f5f164af943c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee86b672fe90fb2853ea24d6218f8f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d88d40bc5639cd6fc3602ee32cdf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8de58eaf0afcc5d11b16e342fcd0a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842d5d730689bfc9d057960cda38c7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefe944acde51ee11dcc398226ab423121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32313d1b874568e533d0033264be60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb457467e9905f381af207926a988123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b70d8af472ba35826e6ae7f1ee96b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccc369b7f71bc644e427eb0a3a67ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f28d8b968dd9250a83d7f8557558e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733af715dc3d86c7e62dbf78933828127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023acc871244991037e8a297edc3c8fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291047d1f2abf4842e3d2e1de68ad747129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0499b19e0168baddcd09a1aa73f5912130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31818908a970c85ae7a41e6a705548131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd19d166c1bd16beb00febd42ad547132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289b4bc16648f57116736614dfe75ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00d6e961132baeefe4b0e3dfc84c17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217e21c9c04fcba43ffb5a320a8b5e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b33db7b8115d959ccd01d7e5a829d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ee0535898f8019f9c01929202aaaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c364a816985cf5c420d76236c93dd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e1dfdc2f7f99334392555d131f1b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf375362e552693c5969d10e1c2ddca3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6264886a8f6df6dab8498da57c44a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095496e79b1f21abcf2389364a656b11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bc840ed6a3ee190bbf73e0aeb0774143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9027c37d7af79a17a8d1a8b49cb8693144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec8f52276938e80e3cc3f2ce1a1e05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4ff69d96f08d4f809e55e8df1330b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9001278231c1b3e5268877338e1dc0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf2826c1dc2b910daf9cf52703c03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af35fdac80212e3921513bb75894ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de768fcb907ef354dba7e0bb3494b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b623931124337bda6018c3535c537151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b5e9fece7aac300628d52fba168b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef288ffa191c5c26be0348a7f4487826153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398c169d312a7a70b036ce011f331b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143763a191d7ecb9c971f87044edeb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b65ef933a4d0c0ca99bd623ae671156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436da8bb0345a5bc6096bab78e128a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d4b057997763d7a8a62ae2d9fb5ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e7b4998e032d396bd72688179084c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba38b6ae2601f304e5b091804e1f4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01a02ce1d874525af2fd11245c8c9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3522d24aa02c48abd5fc3a52da35f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1354bd19e737e47efb4e9a6a77e71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e93feec0281090b1ad3f34e163d28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b171a7f939f0994aa983671b81a40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695aae7d3bbb8d02538e9039b2dfc1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb88f4436ac31026d6fb4982fa23a2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83adba9fd5f0320d255a444855203f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c1219119f060754a225a3dd8be64a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac761d0debe502629284ea631b9a88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103422e6bae09302d8428352794dd22b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f061df1af58f30ec02647b2af011c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540691e65a146a9582097ece22d7e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63494d7f1e201363854e9ddaf3a1fe5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab655a556182f765ae221fd45d35f2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cab0d6c3eb029c0580ff469d8930a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cbc256a4f90d0ebdf3c249cdfb27d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb92da02969028d925d685a612788178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe78d8ba28158f0563952657a69d1a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1724715e755027859f131b1a317e820180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a837eafbf5e0d31c412ef4d1f7e224181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483655a90e44843f45ab9961209832182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80aa41741f80ae1c00f065fc11158183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2941e5ef7388bd80af955cb3f745184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cf04811782b4de4aef21e497f95a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b5a0390840e66fe236afedde0ded186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ff8d16123d388323d25ed8deb9bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bda8a447795cdbbcd4914e8ffb6fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa76b97580a77274d94e76d22aae0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3a6ceb8ad635d4f33af704ac5edeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8589f794ba1beba6b25c6003f8bdbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f551e4c8a1ba1bdb60ced255f59f3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db1572f5977be894c080447da5125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb502e7be85aa4ae257011c647ae71f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a8b7f5c807ccb7caa043e000f670195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d51a0d6fce49775f502edb84997b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d91be4ebf296056f3a634399c07e26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9def3066f6fa6c92ad846ffc1545d02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20836883e58a3008ee6e20729f710200199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eda5a3f3743c343c7234e7e325f7c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c85af13906683a92dc8125751a3359201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aeb29c6ea88978176d338cc188092202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9fbe8596325d79b9edc9e3601aa7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef83b31639b3496041623330dc4e195204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feefc1fb587b67e4c7f2b38a24f5a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94c576c0ae07a3fbaf1f733d52490f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eaef4029752d16ad4da7a3011f693207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e394844bfd8427f5fa5d1cbe0cc271e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f069df7e344827e8c463885e34bb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3ee36cdc52809f6bb878b616ad3b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4d5806dc52ff2876d5de4d3c9407f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d153a55ff85d61e57e656ec0daae72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22444222a5e4bed13d28370dabdca6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b13369c97b8f3ff34af1f2419db7c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f4129dc94441759fc80a398a0c4f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c372041f4b18b7fcfe2d5e8f4a1b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae833721831b63ca39e133af58eace1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301a55428e89100fa885b3e294130c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b805ffcfecb9df8e001a1e3ea8fa704219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe134369e610fdef60be561395ee485220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82017401fbaa5588879a788b386f46a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23deae4cf74b43ea06364eea53743fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9137c26e8d50d7cb3c091c25d284a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c8cc5e0b4f24722dac2fc92a5a3b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f41cd391017146311c4efe76c5b97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf45368eb07ddfbb464fb19c32029b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e275a837f26dea0a560e67b1a217e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e95c6fe6e6fa2abad58ce3266195a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe742db0101615818b39af5913b9a1ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1f8cb6ea4234efb331246a06688e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0d8b91850e0225cfbe6b49eee4cf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f53a2282505790e9def19ed2d9ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dbae7b5734e180437001a261336aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834a7aa53f000ff4b1986ef3b5fa82e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617502d7eec3351e2664a5542ff8b78a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fde2a09b63e6083ae30d56be7b926236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc770c03f36f8c0dec8606e0ce1288237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb96d5c9c280ae94278b399428f9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23617d2173a0698f4d9f301cad0642b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea240bd8ab57b10645ef45d037da2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5159ea8d2853c0c29c561de3b1438b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b70a61a2be7b75b0410b7796d33679242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd39df58ffa411ce002144086628d0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df8e931285c73b99ecc3cc3b5fa52f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc643a4583cbe2ae474e50140129e600245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b2c811c67e15f581a118712f85d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab465f9bf5960ee004bdac9a65fbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f34cdec9cdecdbc0175df7c95132248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f8fbaf2a62e89f73037dfc99b7ca3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620e1665699bd26f6edec67f4e4822f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24523a0259631420e853766ef42e89d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3269c804ceb8280a96ce92785f797252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d1e6270c1c7492ae82a7869eaf8ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99548ba30a9e1188e5aeb4b96ed8fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ca52eae4f5258eedca46ff667b28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa32b5ec7a5c2fa3a75b8664bd6c27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e8fff36591594d0b9f026e312da1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070e672a02796a3ecc00aafc5a81525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a227002218f5134acbf9793431fac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f51da9524b0aa48d0a9afb7dcdded260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5291534053b8ca4008f748b8937f737261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739ee4bbf0d3bc33a947e3756cc4e12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56189b303a8bf0ae06888f461f88e17c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56557d6bc40ce7cefc87cbc5a1f413fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8202253a1d88c16da994c3022a4e4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b067467305523ce0008ac5aa0318266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94bed49d498170218a28ea11e8627c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fee8f2059cf8d42dfad0097384525f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f55f9f9d635fdbd56eaf88f54218e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ef92d934b363655318b89693a33b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fcb890b236bcbb25c80ff0e1d926e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c6afc199f2422108e2102f930104272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67478d0b0dc40bf26b96568f6354a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f490c7e021b9feac76e02694b8969e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878efd95791b34b3efddac824731f814275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c639114560c752f1ba095ac9ba275276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e18052556e29ab161436f62e302ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b42a22709ce051fb641d9edccf06e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358ba6b1691a0cc931ebcc1f77d37d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554b92c4197f3a5b9e01bdfbfd99ad9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205517a577ed60add42d285eee86c53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbbcc05b5b4c1a02e50eba27967c51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b420c991184beea3d2be76fddff809283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d508ea3f7591c2c1027319fa8c936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c8b7f3ce28310ae432aafd2663991285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baed1234097e4b138e6e4d84ca4158c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3adb1ece2ca70cd9a69d2eae7e044287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437417802f7ee46f86da2a465d77a5df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6c97c05c3d57abd39a5a6f15c7760289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb48481ac882988e6c5a857772b3b5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307b25685e1bb58189f45f976f46b3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c1046f4ddcebe70ae54941d49a4ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6f7e381c789a6cb96d5358b2ebc46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc18df242a9d36d98f92967b335246294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e960a97fa9b6c6fe34b3ac5693845295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8935e75550e4e965f8faa421e631a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd69f1ac117d04c7a0e369653bec7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c16818d0f6357e34fac4f9a4d4fbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435258397bbe97c1daad301dca9db081299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41840e8c0b76fcb47667392566b9b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218898bca2c6ea666b1389c4e3605f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a4fb7fdac427af80f1a5af23b3625302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3770b5521bf76d3ab26b3d1a6d39282303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562651cb8889a2dccefeac91ac83969304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940a3f5a54171e8238676891b28999d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540aed18fc1e1f77516c3cc7fdd2f06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53514c270b2c584577afee581f023a9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94631ad62505e481fbb98e4163405308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c873e667df0f9b7a716e88636540309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9357d1c4ac7b7318017990457f0f53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b67b7aeb39eb217f6fc020fed91b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885663747befd578e94052b60c8d37be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e667445379ad05ff53bd77f3f5751313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c2233c4a929c4fd86ed2d27796aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f563767ca008a2f016858ebe5636048315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced59a3ede42002bf6dbba6c4f966c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d1e88fc728350cff99ec67d3396c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730a3776c7da1f83d901de8a7af6a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a11a53db05c3ea98b38d9628520a15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b7d1a09183545b97fc7b5efccef1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e16219ee5ff8475330d85c16c5a422321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683e98f50efa82d74428d4a096df08b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5e136d536b9694779d6d9981915c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87e267949ae4fac9b9661f4dec911d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7d9c273f11ed00a442374712f43d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a23820d86cbb2a5fa6a3209019007f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba145e58d7ce795704fdae01bc43ad2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5148139b0f8173da6366f2a3efc1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b82581c208602120fa2e39261ac742329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf9da06e95636a4d83c7734ea56140330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ec1036c88d980f3b2de6718fb3693331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a8f22107c1babfa4a2d217a1beb0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15088edcd431d72eb59856e3a9dba0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35349839c1ad10c11a0354da96252a29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9170ed200c01d0c894a3f47f7b77fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c92f5782972d8f44555ef9f54d457e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e11fbeaf40bbc02f01b03638b6128337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede321441c08abff66b76640b7b5150338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b0ef4e0c236553e3cf456fcc81b11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e243e754f5e89c4ffe63426b0e9c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7836da58be59baf498a199f48207a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70866d5411b12150d0d83bbe8ed7ad1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac756020ba7c8d2d29ef593468acfef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b356b4a07b43929ae3d181058ff999344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100aee6ba240670eefa3adb64d619d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59354671bfdadb417bebc1115b9970ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3331ae035924c25398199efc9ce65a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa892e1a627b73a1f66fe62d4a86a78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519009c077385ba2377632c494af305349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20549796ef70fe89346acdaa76bd1b76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560416ba45bc139609ed74629c31fed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c466dbd575bf46ccdd9212a47c83be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeed017fc095cbac7c8e243514d9003353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0d9f2ab92ff55e92e5899dedacfae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc14cf82e2e82615bed0d634ee36346355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883162edf2d2ebd4932de43668afef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed1c07678522485ecf813997f7f324357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658df33f789a4545c8cec386e2e460358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c358723bd835509296f401402d2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb4927aac5112eec31db39710ef7db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c4df8ffed8cbb6fa6a58650ea2378361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691803407cfc466aa8e7748237c9a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f99a8df2366ed02539ed825e06134363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091210bbf2243d7333bdd3eb26ab8d50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2479b51b7821e4d8268f1d989a61ea1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59ce56bffeac0076d2a44fdea1afd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b15c05a3f853b113cd9b7cd95ba22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eb7f652d60e7ab3861b649520a69d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea27ac9df8bc88b7d733b44eb2be1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af72267adce07cfbe757c4569dd7ac5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d25edfe1f8d5e06eb883fb8ea68e6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306a308ba8ef13c79a7b06da26f583d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c969a553c0d0fb16773253d65f682373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfa046e4e2ea300a9b0538fb7d8867374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbfc42a0c7e98afb5b15535e70459375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8cd5a9dfb8537d0ab22ad207950fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03305df72c9e0411a165f82fba5bb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0696d8735e01dd2fff451abf4ef074b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807f33400708ffb0d4733128553cc79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e385429257abfc33ff954a99f5519cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae2acf561a71574667174526f62943381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3b8d01451a976f60daba31b5a8e9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11082fb28fc2904c5ad9ef188cfb33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c0d633ade8ac6885cbc8de8c0eef7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0999185f4bfd4397c214af8221cb66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6aafc4811cbb8dd760573649b607b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76235be1c92d683de428b786d9498387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18e7eb227b0f94daaa84164937627388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83b2884cd5effa5a668d409ae12427389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe1b4ded7e35f63cf17eb533a4fea2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c2d611fd59efd95546e01902faf1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f7797a5ee055f7f84b21799ab8c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754d56cdacceb754b5bbc5d97c1a564393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ab0d54d8ff0dc6e826b1990438590394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71483ce62a67e3bd8c2639d94163a121395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1732cb9a87abb835c6b7681875cfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0bc9cf4fe630096a5c1939ba3499397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f2aca0352fe2fe9380334a6f2e8bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af104878a9833780d78c21b4839b0598399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ca139a1e0e925cb3a1c95ec3a77f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33f5a4cc18e47d478c70ac1db96fbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a75abcf6b281e5bf178e2ce05bd7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19d8aaf731c3cff5239742ff16fcce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee1cd721558838ff61443c3e37238f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095554650428482c8213493ca8d901d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cdfedf109db7a4a19f26f29cf8b89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e0588935c36374bc1c8b0a5b46698407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd644b5334da11f104a833844745aed4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50287d9cd9d288240d05b9b55d5a672d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f4effaf750a78ceabfb05bbaec52e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2a75c71e97108b3f74776ac2d304411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82322365f68dd268ed67c7eaa910b8a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50721a2baeb4b4fc3152ab772536b00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922331cd56185c5bdf450d5cc2586b0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112a648fc687e60e7398cd6f1c47fe8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7dd868599d69cc2cd7dfcbf2c6c22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6991e8bd0fe67b1f1d8f70a514b88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de763c2584f125cb76a839f98682247418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b11883b5c5afff32d699ed431c2c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6672aec89d44054eb1cbe1dde5ee975420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbed8986e037d25fe5d44433c16866421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c93a00241cc074f46ef5300ffab06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f9ed5577b298f01d90d9958386bd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94382974da7c5acf0dfae282fb0cfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79190799a3e32acee3327cef6a2088a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689786d6b9860d382eba522cf34a232a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868300ba941ab30dd3f0cc39c75ed55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ab8479ba4a18f512d0e9dfa6390f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ad584e71325038470da928cbceb48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b1aeba75f9fca7da93842dd86858c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef1a998cd6d1c84306c36f7871072431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd57dcb22587fe59fbb929dff2149d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96984a636d70a90a8c028ad07da761b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff687d8c9f8b21f3ff03ea9b8f38c85c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8352b3ba5ea8850736654620e3720435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0f59b4f2bb0ec64e89e25191e48f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a378055b1ab1aa8b95544a7c142d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71dc3dafb78765d047bdee0989491c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480ae7042e2922b01762bd33455f9df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf96304aa737f776e3b86fd2b1b7bf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b05c9f40a102018a8586abf69beb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabea846f9ab63272d66a83e381a1e8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93a67d7bbb3cfb60585cb841c2e18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859832f7582d85477b8a9a073427b97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eb43d99dabb24c29cf6cda8a8442f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a497352c263a2baa99d19ac9a4abf19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bedf04dd213ffe0eea3fc50e2f2197447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facdc88059aa1069356e34136d4c76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bf433b6691b31c4f3e84bce13e8d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be315bf7402640e7616e58fc052036450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940bc13d63d48183213442ac1230ed5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3938714608a6557f61374192666e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c5e1f4f0efef989720cba950b5429453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2343088cc43d60a847bd6c481ca403e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326f90064e6449dceaa6ddd3ea5153c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d633b135582713fa90339c04f134a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98930e30aa53ff14a84489b1ee31cb34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca643d6c758dd1d502d05670cba16d39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51723fa2704e6c8579629949ff045d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026da0c733002b40d7e7fe4912019480460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebbeb1cfa58ea0ad70b00b63ed0e6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93290b787afcd7ad7ea9c7c733309539462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913b2548aa86e7d3b2677c5a967b403463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823843d8e957659808a6fe3cdcb9035464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862f0aba8c24c9599fc9133197a0150465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa2b03cf2a80913185245b003f597f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235242a9d4814dcde27f2b39ca3af4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd8a3b17b9d9530611737c0069f2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74e5c52f560b6f9462e21ccd446ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd668a60c0b1a677bacdd8a647a4e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc90f35307007497663ffd12b83ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7857edae34f9b4f8b5eaabd57d971472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a69e2cef91195c48b535abc80a3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7473fb6c412d3fc69b67476f66d83b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ef136d5f3d345bec18d8ca9879cf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1462c4b110b170bdba666ef55e9d6bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00af2ba6b151e785d65fa2badf6570477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e7f243241d6488fd86fea2b2241cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde48ecd32b27a165581fd2e645b416479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22012af631d7159272fed73ec6263eb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e12685856b9ce7f4132690fbe022481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d1af45481579f8082b6309f7c1a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b4409319cea627a31bce09db2bf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac8a57095ddc5f00cbeeebc10bc1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6e962a16ac91328b2bf8d25d7e77a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa044900adc2df13f3c28b9e801086c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b232f9c3f8ce7b298da20954cd8531487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f844d8868020da4faeb7153572d0df4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f5c7dfd35ef7659637c54455ab1c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4246f556765db77c036622acd582e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f49223a2581e120d225d7b2c49a7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b28bc76ff9c2581c08d0a4a7614d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018def65330714c793e678de766bde7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd308174ddde38702a46a61b105227494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491849a42a75ab23c0c03e8813b068c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e319e579a9ca52632955475c6fa2d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901bd78d7ac53446a2224a59b2336b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5a4dcb9bd6c9e883a2ee93c471ded498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1c21babd6ecf18b772186bf5d44f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f81465d66eac3ed3871852b7fb78a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c814e61ecdaeaba5cad7005e7a453501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53004929741e5aa338d8c3837dbecb75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620258d2e6019052477c55670686279503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484be368cb1850fd50763ef1f3d3640504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524d656061b4c46c992cb1bc3993ec4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b823c1327d2cd5448b5341a183a75d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe4f5e2b2da74ee4d99a551b628931507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abe7e527ac019d4f914d0911e98ace508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69441eb42c7b5a751029ef9e557e0f01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc293dc5308c22b5223a7c7352e41a73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2936d6351e42012ca29eab9e1c19a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106440573b26baf5ec36e8587aaa19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c2a76aa5faac05c399286415b4f44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0d14404b90e56ea05b9bbde35de91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9123e6ba906061cabb6e55abe6e4c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf55b939ae80b33e66cf331c4f6952516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8354a68c5fe83fad0217fbe2427e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd943885e6863ba27f42facd5d5baed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515e8939d64c678ea9d363d76f64a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b4d6caff9892dfa4c29feb9854353520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68668f2efc32cfe0d6f150bf329c7a71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3c7a03ac1bd6278066b97585a3964522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac3df1907027d7f5048f149643b9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc8ee08d6e5ef2b60e22bec8a64b0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6dc367315681f17b97cd948306dfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bdf4b3dacc4094be5260c1960f6f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cae4a4157ceb765dcec3e45e577a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba9cde1ca0c95c1c0068656066c534528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbed72d1355b274e87289d5f54a595529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daca55877567cbb9f95ef1b4cf47359530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c0ac4964e82384d632a4ab301ed7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7a6cf0cdc88bf28bcc7df57a72f59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ee869315ad007b04e4c522604f7d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa11bd461df3f23b56d73eeffcd87e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c61ce21e752147264c7c9de1c35096535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f34249ec39120e3fdd0c1b4325d69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e2b095516c8a2ef92c6da5b9ebbd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8a0a4ccf9303c056e35687ddf2934538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5188a0e5587e2b4e9c8057c4f4f8227539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26020b469e8febbfe568bb35c95ed4ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3afde6027a8ffb6783718e3fa16f5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be2aa10b9ba1649ad7df962567a5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c7ec00f9b6c22261031f545d74955543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35575164d43c54638b07997ab2a4c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c9769e8fcfa16be59fd0aed85fbb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3227dfd790eb6064e01a024d3f4ea67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f443cab96837be024aa3b21f170ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b18feaeb485495e2b835e08485824548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eb7e97bb92fa172f888d15b0515d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4bbb012192232b24bc226d799d682550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc9a4cb08fae905677457ac5ff7e7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925d4aff197918afc615c60885473a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a2bb6ec149e0f089b675ec9f0959553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d32c0ebbbc97841f63cf5d4d598c24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347a0d56f5126b35f798fde10fbb79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dae2001f98dfde389a55b08da478c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e315ca2c2822f9ccc430d1d8b9178557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b920d759298552a10daf77def00ce4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288cbc5c062dd03e538ef9154993c11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb582e08aeeca43c03a1601286cdfa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd7a2c2bf2176657f663bcdc2c2c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091506e46ba8f9acc07a38af4453ac3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e8e52a01ba5f3e02ba025277828d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ab7c12437236f3fdfccb034008540564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b23cf318ba1ed496b6dfac69b7b6c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c52bc64b645bd2cbb00fbde69cf2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583978c87ab3c21755f39754b3dfb61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5215d2158a3d224e3664ec190041568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780bef8d57d73d5caacd46416ce721e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05534ee82b88e9c8440aeb656b58d22a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc80d22c43ae0c48e6e96cd0282206c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526e9d2f83605471669947da90f8716572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a2edfced762f378598b7f6efa6fae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4649c68fa7beb95d02329bf36507bc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2dd2e70f70208927ce7e7cf8de3bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41055d990354631dea2c023fd2e78389576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be5391e01561bcc200c6640b7f844577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca138baa9bda62113d6dd81e68770a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d59938ba14d1e29ab6ee61f48eda8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246c799197952cc0a81eda9f3b0cd40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf5a7f6382c40be7f07120209573b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492549408af9d3d5bdc00ba1979e14d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d28b382f1138b8eb6aa72a9152ffde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76646a6db5dd72f05692385432ad9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50676eb9eaa77b04841c648ee1d6db4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2860ee02c854783a145a3c1b2c6e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1358e23a4467f3cdc34d01ac9545d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611710fec784f61f7139c7815be2df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cca6923d829b4e89bdd71510436943589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62b2aab867b643a721ed7e9180a059590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28122d3247b65aef544ee64694f5c79b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5793658c6b290883e9f8d529421b5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e0edcfca8574001b2bb5068fdcf49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1df03f939709e4b37b0b41b68b41c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c8000b5fffdbd645a1ccd6e37c853595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad19da082e6344eceb466183a0835c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2d525a7bfb1e8250ea614ff34eefc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b4b9603fcfb517478530277f76dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b75a83372f0bc3e9a7d1dd948a85a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715837ac4e29473e4020dd8502d676bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782f22868cabd1f3c3e73cd4369f3b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc56aa3e274c01a2ab2fecbad9775db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda7c811fca378a2ccb204822af122603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ec6d7c7d39f7cdf75483d1e140882604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d32196a7c11dad8da3737bead7ff9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f397c383ea922347f2c453c7c9fb5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6074bb588c8b8b1dea55ceb45963607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a028ffaa8256ef745a0e011905852ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d68f224e99a90f24c5e7e87855d32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54966e7c21d0c953a1d14deff7d5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d0b48ae54aa070c57ea297ab48f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28429f434c36563b3f3c7099b01df2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343ba6f09358b585b774a25dbe126a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f160fc49d4a9fac126dfa6f11c2b2a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5b498dd78a3615060ce0aa60eba75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254ced47e4b06d286c9ff3b3f01b71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495e71b79942580d06f24f67dc4305c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9b1b59ecdb435bf7a8396cc02ba3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f10763e3ae609ead4cd93ea7e3fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a681ad051f5dd9b8be927485e66f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c597b4a36b2201986dd45840fffa4f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1b2612167760d1d9d1b8b1d92fc35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06b50bbb30dfb0a68628cbacbf2862623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e446edeaebc71ddf40ebabf3719b6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb080e1988afb30502a6c29191721c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9f5553e68ae6e6791d072bc0dbb32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4f5c4e50b57bff6916dbc8005e6ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710f8ddcc733c05a3f08af14fcc6f30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6206a87bc20389e12fd690efba2b721629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2eb562574d7f07e642968ed6d0ba5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377138959f5f21fa9b867f825b06595631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224291a26a9cbb9ee102a94963070ebd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b42418a6c6c171d5e9dc16626361c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbba860ce545ead237b4de0be1bd61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cf7fde86f3ccb4c8b858083e53f62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d4805737444b21dd64874cf2b4923636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93c5e6128689f2032f933205f0a90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b325f73e3b6e75c67f7068ce226700638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb4537056b0e539dde6d0688c7b9f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7493e8d3c9cda401f7ccf2d2a1910640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcb258adad889191464e19430e542e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903a4be9bffe794f5d7a03d02af8da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a00cc7cf76b3be9d77fe348d076e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d6465a4abe3fe69c10ab3f4844892644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc3b55e476a081d9d4d22271a7346645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc91e5e40db5a13a66c8339cc936e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9087d478571a1818fd10e9be0716647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d210f0d4c4d1899b105da97d77530e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357f500aa64b6186dc0d3ce8bc6778649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e66075549a2a009dd401fb5ef4cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42b4298589c038256da8822cfe73d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1d21e251b002f713bea9a719159c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7809d1ada1bb5f74d5166134c6435653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227e198b1eb464527d66ac0fdeed50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a35215c5c92ea185a94d61b92585b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73022af9ef514d220439f65b0d588656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d1be3951f087bc2cc57d3af666089657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d0fb17f6903db0737d9e19484af4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e361cc6673cf3541eef7d3a794e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bbb8e51e1666b3c6e917be12ea09e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4572cc4a913ef0f6279cf187cfb9bb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047708eb3a8b9f49cc9bf9f7dc81851e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f56c7b33376bb5c508d69e1233cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f16b622bde235b41924937f083c5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ea56c3aca331157d162f15c2b6c4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa018bf6eb96965d8ca3a50905cad5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca45df8e8da6e5eefb68c45be33f93b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d9871698e2e6b42ecc392afad49f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434792b8d81072942e6ae2578bb375f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb085d7e2808c364b9c76d8471e00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c531592aa1610c30113d41b8550379f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882f20e82a0f1b1af7d1ad8d322f03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92503d50c3d8dccd09362a29fc0c18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9377fa45df12bcb96ad78778721e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf56edb8475d77f9bdc5134530e8c54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b620ce59c8bd3f94375c23b6965991676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b48381fb656e014534c331e1da561d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048feb606c991e64504774e3aa16ccca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c5ae678c585961309aca5bc2652b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a71f10076215ee9ab0537670fe00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0993560895559dde9b55be7c6ae119681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3561964d34f3e27d4604d0bbb2d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb255f7d4cceb891fff3dbe0920c1bec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e35c7e2886fd972907df5a9ba1ac2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33d9a149b3a516f29ed761ca78de67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e41d615ff54ff8029bafb6a09e73ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb6769a8a93bb1e97f38c9ce40e319687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41bdf8495e975c4c0a1dc11cc805e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b85fb1d9ac59fabac00400d86cf117689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598a1161f24886d5d3a2ff9588e9bb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c802ce2027ebb0c1f8b52a73797798691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5bd6beb05733f82eb8123e93bcf4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac34c7d57a9190b6dd829cb9680e36b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd200866f0e73dabe7e4e775d25e6c70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32151b010ddb7b7f097f1ab05975bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5560d9bdff5f2a7b917b2aec4d5ad07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2302c94faa8e0e391777a990889064697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587ff7bbd62361787805653e36a248698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6d615b8d5b1823d4c5933576aaf11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68761a5ba58daa4dab024e5cd184794700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f241488276732d83136a9ff94ee1cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544bc55e15902faa174655239c8e0bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b5551e0dbfc1bbd07ab1b2db0e13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08833879137fa544c34348830547c837704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca7ff6f5160284d588db6dcbf2b3f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503969a083ed0884667bcfb6452040a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a19b5b0d690a96729e7abea06b63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a14c1fcb9d84034071cef0b230502708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2db03b55f186250ce87e907a639f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c837b99a2ca493e7e8cb093055169710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14fafda9ae2ec9c8e009f93426dd79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bf56818eb15614f3df2a5d9b2107d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae7e7d9e21778587c1e6e2bec142d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a33792d3865c155b834882f66d8ad0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820acb9c0002702272cb867e4b49d3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840953213a85cecf5775c7355943f1a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641bae3c3e68cb18c1ed9be3924aaa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683d12f97b32bfa4b9538e2a717593718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf04e6c5922a6e1c797ded98e9980f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb7bb6353e7134e3ae43236df44c73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab5ec7e79a3e535418f75f51103d68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee422528d164b03b7748e79f5bf95c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138d98434325c93eb6aa2ca7377cd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1f4452de628f8967c50c7ac6bfafa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75ce393d7f71a0ed701cbb4d874a43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa96bee3af266e6e019b5875d9031f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f7e44b59ed14df076a9ffb5c41d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d3ab7ef7db0e84b74388faedab5d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57122ff72ea25512c4efd46bae66dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c428ac916e5b6db9eba01b8353e78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf78c8f0ad53b76316b0026e97e26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b168a350fe646e1fa5bb376749c94e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3efe9180af23415c40314a8cdeb7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957bd32bbee61a4886cfdd047af66e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2ffe354748601bb29966c10665ceb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf12ca02336f40d09c8b71e661f900736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4049b3fce68d2fd7e7d74480628aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62206a1a45ebf6d588f8afa005aae83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337daa7ef8cce33b91d380fa52bf357d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3a22446e72a27b7521b9f84233d63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab0d4670dd475c0e32440761f00374741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7f368e756a216e947e81a7c22c56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4edf1f8150f0c39c4a06c58dab492743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701314a45a605321d518d23850a82c26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e8145c7f8252242b9b4b03e316d34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea1511a62d9a4fff8b38a719c4a958746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ba0ae7612a42680b6c0a6a174f7de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62d49f061b1e552dcdd32836fcbbf3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced670c44e6b929377a5548eb316c60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c7d83dfa9e23f5af1c45feecb78e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96cd8483f45b291d46bd8f9d18450751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf0cfea6eddc422db80c3fdd050c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e658b162da5a316e69d5da256c765f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70069a9e8d4a42ee2ca26e9dd61ae4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f1561a57cef7959c2f5eec8a5ebb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473d44de3a8b7f02cbcebfd49bf3ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c615a2114f7fb2f8d6399d05da177757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191635fb7545f77493d6dafb96216960758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9194f9b0d28de1548691a86d3fc89e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d67f70b1534138b37d157d1eb6a081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2914962f887b5f852d5ed2c0c4a852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9d647b276c3f924207e388261c873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7736ae9e396a6e7da867cfdb1e3001f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fbc49f155adb429e73a2f16b959265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622b4b5aee2e51e43bce5d41dfb26b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1388b76ec1eeda4777efd44c22115e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a166517255f6493a589d10f09c8b0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725b3d5c6aff4dc261e397e065776869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31d5cc16480f4334b99c3ae4d65d1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62982432e8dbb2573e83f896c6833c6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49feded4a706539f92ecb11a4d50e8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822a509165990cf3da86d98bcc4af313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa24cc1b8389efa5e237b0ce4bd0e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c1edf75f9ad334a303049a1e385ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a504cc9161931601c5a451566bfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28f8f6756c3d004eaf682eb409a5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055d1100d2faf57bcb9ecb06f94496118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df204cd89e7ac5020e98bf7ea4fe5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a4c59ddfd32bfb201735dbf1fa2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53785e29040692490794e75ec0a54c8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b24b59b09e3fa4e440a5e683b7f3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c575fb8d3623e51548352dc6e2e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de540d88b8bcdf103f16dd7b3247801824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31d1dc540fd08fb9f11df5187da07c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1bcac6b87a79a461c63c4cd88714926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ba47335a80dd140c723c88435362227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4447ab4dc3b2a137fdf68f4011744528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f939143dfc5476907de17cd37266e3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6c6dbff7378983eb65e5b87b6c9f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f1c4a2848a61fb3e8ec1e38e3be2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09314ec44899c64babc865f78fa42c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766db90573a97b0fce35d2cd4cbb9ca933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96953412e3da76a21b827a041cfee934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e0c18f138016b9abb13a6c5310de335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653a628ddfc963c6c5f17c5ea1772336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c6f6495743d33e2b9fb4f6dcefcc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ce1f5b2dc9ebd2d4bd6fbfbcb97038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fc3c79be4f3b68f483735f7a76afd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ef35dd36d3b26db515d42eb2661fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc04c38e0bb807f3790627b4f9a18541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0a21f4bc3437c85c2ce5402e7b7be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3e116b01f52813cbc58aaca1fed2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da27281fb20230c72958961b1b799244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ad5ff305e8d861241c193e9c46d7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edfc361f7419c3102e9de02ade306e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818f6c9d5f911eef423a3d31edbc80447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae03ab5c5f09bcda64a5efd31ef3e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b85cffc44b98a98678c46b6b004e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188dc100d5f0389f9c25962cf25cead50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1757e8b4a1337c6aeaba849b0cedf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a2386be05ba4ce016a2914a8d067b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f233b5a48452e0a531f9284ff0efc0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaecd6484ee3d8fcb6d1b331fbeb1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870058889998a98058db750dfa796a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c526a1cb3bf911d346f074c0f5ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8914cbf4eaecfd47056c2ced0e3d73957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2aa9784fc201b6d95b68fda4cde7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dac22e4e88bf554de0af65b9f347059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15148779d7202e79c4599f4097e92b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf0e4c4fd5f4b81b939f5ca62876f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2336915231205da8ed95f1b88562562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318680fb51726c7452c911ded7ff2cea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0190e71db4f79339ae000fcb84f9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1fcf14fbf8a83baad57e7bc19a1f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f005de0ed3fc139c44a3350ba2b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfeeed0619174497ecf52628631ac267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2953a673bffd9e3a84c44b5280f8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f9be9d979246ba1c73a3caa1d41ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b166c13f62d3c53ed3517b91770894570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73386fe84b04978416527076386e6a2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590bb2b0fc4ca0d00049ad62da571f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021bafdec14f6d4f5ad72cb00d071c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399914f275f5675da5d5d79e22f9ca8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40500c75a27a85735f832f485acad3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0630ce831555d6b157e47901786c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9d6ff0cdfac80b0f4f7e64b7e913677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b081f3adb6c546cff2f0ddc50ff4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737a41efbadd35d47bb4fad32a1af779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368d2d52d3f24309ecbc1d4d23c4af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846bd98f5f6df2f4eacdf6ed7fb032381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4638a286b2073da5f476bcc3eb88182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c024d125072f304e24adb13bf2dbfb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82635ab1bb214b2c1a54addb39f5d79484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32db32ad197fe57d53fe4ba7fc952485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828dd675ae900c55d6ae5cc13587fbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f039f28e1a9533c17273355da24664e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293832d7ea3fe1749cd731c18c93d2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0142dc622800304ecd8dfb034875e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca80324dfe26576bfd2e42a6ee5374390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ce82a3087e79e0effb61c840f650d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b1164111ec2bfd57faec34c3addd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fddafbfc609b7615f92690e23794d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bfd283cfe333e7bc1cab366e0ccdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf6e51f230ccf8d33f26b16c7b56aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e517df23fc0bdd096e90bce626f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393724166e58f0a751b57b42e9cdbeaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef8a55df9d7322c03b74a1cb9ebe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3a3eb3cce35378b9a40499e25b32099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc1a0f34dc9aeead0614dd644b924b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691638babe8c11028d80db9316eac202101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd60cd803c7da603da71189b42fb34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda189693a5252bbd1efbc810259fcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34a2f38b356146f9a16ea4f5122bc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f7a14cba66b19c0abf8a0ec043782105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ecd7cd0a09645387a2cba2ce3a8ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919c7445b7d5ec58809bb1fce93a81f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a346714078fc7fe166b8db91bdfaec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcae1d583a26cb48963406d25fb558109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461107cee2a7c2a32cb0c6929a3ed9ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816265f97fc60a426c84237bc2bf0ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55876cd1ab693dd70b043b0e0dfca09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af5d9d9b637bf837bc8edab4e25d10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e914acde1c24ddf48668efec19ff0e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccdb74c5b36eaac958e97cfda54aee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce9ff56b0ffd9b6852cd944b39910116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d18951f11144aa76ff4efc6c87d2c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39068966e18c45d56716948996f6721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71626485df8dd1a9b8c1ebf5f94fcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a67aa589f7357ff6c8bd7932c50574120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02115259546e12f5999be867d7428bb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a4ecc185547fc299d6e9a9e1ba7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92880fec66b87cfd612da4125cec4eb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4d5cd6aa30761f8f5a47168c84998124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae2ab6fae9afa378efdf0157ae9561125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccd7e2a3f5a587e468ae265ca8f539126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6944291137ea6a8cbff39a744cef160127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d3651bd73d4a1f2ea8544b6ae071128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6862965761de59bf37d8edcc5f7089d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9c9381002a56ec22ce19c37807bed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350186c5c9d42f684953a7253811a27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953093d40fef9672dfea407e3972807132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdadb8a003a2a69fa198dd7dd765a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069bf220c69fa2ad51a140b389970b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a5cd051061aa07f971f17d4eb0e35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017769751376bdb6e28492f938a95620136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4d4d062314b4f6cb6b20bbf9264c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff7e875ef31362495c97edc7acf56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969fffd1f8231f5a1a57cbbd855bacd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54a6f81253d17ada46ecde7274b3aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f1da57817fd611ddd6810105a7da7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed6a7c7ee5e9bbe4b37ba4070f77cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b765e3c32c1690adda41fcc271eb27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e3034d6987ebc8de1d05f45b64085144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dad8989fd0718c2a6bb50034c6d3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443c909f4a8e9beba874a26af4b9abf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf73f066e4f423b2458552326033c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52508e7da81a5e8b7235e50d29dbcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200c15b25087af9f5d2e830b386c596149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f62dcebaa6999442b3f35a44e0335c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b129494b454c7216c11c4c0ff30dd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744de405da46a20000bc22abf842d68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524ec907e040dc2d1ec1b6b6215830f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d93e605b490da1018cd50c119e362154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a1f60d8c95f150b64a17c1e68994c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa86c1637a5bba7b53c09f4d8835d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44360ec8d453444304a027c732372d08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbcaaf28b8b80b4941b10c24423b37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6b76321a78e3aba97f751af0c016b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe1ec36b23f5d21b3345656af4d6c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad9a92aced58221f845903388ba109161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed050f3f0306af582cbb42707d37011e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796482c0a10fd8e336777164ad78129163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21157aa1991a2bff17cf0fc949b7c150164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc230daa629f4d99301474b82c002165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6cc3ec9c6c959d29cd9b5fb9a83a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294879a8598e2f7a297e62ac49ea482167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7c3357026642a32033120f96fe9c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89697d2630792892121f795ffef6e33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b91be5d0adc938c78b7b1f7d90a2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f879aaea3e95e30ac61dcbc04128df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7872954bcdf9cc6d147f1b4ba3eaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf079ba4c9471dd932853d380e074b3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf99157d1520287c79c5553c2b06710174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9582f6538bf554de1a877c72a19a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e1d98f322b4d7ae56e843961e4b25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a5eb89a0d86a8f7a202dc59d797f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccb71ee82b26c8a458d65435eb6650178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1e333c0db50b2abf5727967d75b7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af48af3d28f3199d6f8e7b03b5f984e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d60b4baf8c978b013fa50027d5a3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029763162659389e8bbe16525b544e99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0c62a4f59bb2879a1c36ebdd39eab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bafe769f46d1c3b22f2543b542f61b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b1bab7c37181c05dec59d267381f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f722ea721e66e6ef9f8ebd3b66c568a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b59e3fec60083da20702a2b7a3b50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5964460093e6a1252ca30d0827906b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8a3c97a987f9662962a9588a3836189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eac520942a030c70adb9de760e9a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5fee55546b6bb10d6877aaadc0e45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d27948c1903dbce962de245ff28c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8826797cfdb4f66231dc4082f6b4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1762cc85dae39f01feaea8a093da07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac226078eda7dd909fee06e463859c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40573e497a45fa6474f9bac4ef969950196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5445e34d40534d7aef562a2f2cf98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44562815ba901d75ec9d8409951a3f1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfe61171d32e831cf6ca4573756d3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b4f703507dbabb1e4353dda45e1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3eb3f554b2d9f29ea4a12d0a96034201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b857a6a78e4cd9e1f786756a80c4c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea8d790e6a0812dc093753d63edf5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c234e7f73ce542a2a82fb07494e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801af5671c1b7f2a2e7b7942769ade1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7110557bd5adf1fd7e8db89bc68543206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00346cab5c2cd467f99eb25cdc7f95fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd924020dfd97ec7fc9ccbea6fdb43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345697c0738d3ecefe5c9fc40c6f060209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805608d2ada8874f479ea1ca344385d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f39763188cb243ec59a64494fd06a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d669e635acdc8befef1b31ece66f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c625ff00c06143df1af9632dcf99c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76333d5921c9bc6bc2c6dbe03fa0a47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354b7e1270b89d5123beac96dd6b0d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd738ff801cfbffe15cda9de330d8894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229a14807f17c6000fe34d6105d6b52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cd48e858dc9a0c9839d00392fd0e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5cb9ba5dafeac067dfbe7ad8ba416219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58499b383c07f1aadd9ea83422aa28a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c0a2d8aabdc8c926fe6346c0888e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e2d3a28b1207bab00fc452dc65c07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d3afd6c596ba1fe1fee72c19703a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab62b9cdeac218a194a86c19ee6f8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180437f953f5395a5935ea4e5b6d7fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab22b7b3d89f9812e4b71b6acd1867226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fca20f43573db0875e24e369773799227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2536df439c67aad1383353c9616b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e29dcfac0e38767ae0ff860d23216229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947fd4427f25ea425cdb73de412dfd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b458e1abf206ce0c2cac79cbf6d262231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a935e280362ebf55b77bffd315ee1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c8b2487d59dac0d7ea3bd4e28e537233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb9ccb28c7fcc0a5ce8ce73c23335d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1939f1c8f0f836291a209cbaf0679a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570e26de6e54901e950c97d78d27b21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61abc2e74ddbb30f02df3f29b529db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc63753dfea18f5c317c759d2e5e7f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97e2e7b8e62fe4ff254555e44933e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90315a2ac8c4388731257e8b1a72e0e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d167507cbdd30033b022bcb072a18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b53525850c0aa1f1d9c4be52a00a53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed50d3f97dc6961b2b4e9303e7f84f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f575dbd5f477a1e378789e85a177aa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d31e616b721b2d84e7f14098ad779245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300abc4d8589a19f39ae1cd215293f6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a374d165a4d8a9793a1a100d0ba1ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c90a20cf698ee99623665f464e6e50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d7163771f01f35d442f7b284fd63d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5065c64ad53f637bfada683b08540f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b254638aecae872bda05dd826dcf35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a731070f5fbd6883b09dc6099c197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563ca1cb06b7ea3d1a2d04d53efa5db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc4e80cf2e8c1fb3fda27ee02e93ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541bbb17a41eb1dcf02679b2f28953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f858181a6ab07c65ae50a71ef68cc49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aeae3a1eb4f64dd3d684ebe42e2df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65765dd003a4144d8c8706f42aaf065258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d286dea3f9689ab9abeab28aab827d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7c958d8882bde84aa5bde702693ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea51c634bfbbc42b73ebbb2d860170a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db56ee061aa6f47afc7c44481c1361262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7dba8e6478c340a845af36a8bc4ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4e63b59f4f32669f27127f32a8b47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9afbfcd2d37d9126d3ef3ec98d85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c41f5b9a59d9b4ba9048ac747c67a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e35599a62711ba0a864b91506c529267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0ee5700691fce91b3b7996b02c60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86296dc602d56ca8fd351821915b1920269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7783a2e717c170bd72176406d027e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e70e2093140ad478d27b27a7922a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aada782b805123034566475568a04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7487f45118133ab11571aced54dc40d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc0ef5a02632bab80683331e556708274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf573eb7bc5058df6566f322b8d0e61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf70013b468c4f8496e9fb121f5b77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda33eb0ce5eabd18e479069adecd60e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f952ffaad1815d4efe737a1caae06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308658fa541e5b70996ace9afa5202b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c75ac9568c8f527d1b574ab7ee4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd58e852b06be104e370639229a954281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b8fa03630387db7491fd57c64f90f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5a1b3ee195cede84de6b100be6b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3679ecf227934021464f78fbddce3b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928717ecf1ef21fcdbec4b7183b6058285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ec22b9f5d15b1e6a1519f2932d9be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc47b598dc96c575d79010351a6482287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97fdff02086cec9cc4c64fac0bce7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca944156e1aa08c58fdc1f63489f633289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d390f118e25851d7087773dfcef580c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389649322ef23f9a0e8c25e2f675cbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b77be5d324f6543b3aeb3517d189292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60bc0dd2e47fa6aafe792fb1c3af0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf276be856a7c974ed354025e161cbd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afad5989a2f1300baf250fd29843d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707cceb5f1a00dccad6fc4ebe4ff87a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ebfe29f030b263fd6ce489b9b7597297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b75fff873bffefb49355357662894298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3caa0aba1e95fbc3900468992d80e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b7894efce10d7c75ff3000f39b41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af69014a16c39fc232a0624fc5c3e7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa8b3d79363a9ae6a4863e0315bf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ad170253c7f8ba3e9e7aabb13cdbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54837cef4bc8c5979c2e6c92d4538f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e848bf94d052c03e00d20a4be638033305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7dd9e7ac6f57640b28d10a0b42e0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585cd249bb6c88242ce7a4be8d4300b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feb82e44c284c0e9c12db83e9b3990308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1512b0ed481db12344da02af4861b1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c0921307818a2ee9c4a61f8913f79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88478d8bd64863220060639dba9c9a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade6c05a1a085adc03a3070133acd1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b7780adf8e74841b45fa5bb2d30c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3e63df62dc696d7a3c8cb2aa13940314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ec25a2454ee1b51d9479c0c54517c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a023487e88d36dc26406bda0a8b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496742735a120952229cd7c8bd23b0f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e059a80a9f467b933c1f4415765a250318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af68c3731cd08b04721327304ca0d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45732d02feb8dcd74b193a93b6a7cfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44440b7d44ffcd5072d1142bfb2693321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23d1c6b9946b9f1142da38a7d14e94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345ae81b2274d69d1c4e775ec9b3a3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa20e19f1c4c0f606650d20d028ac5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748191db417d4a2cae91f570fd590a5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ddb4f63b7f49991102e86527f3b33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640328f2f3c0138a66242007dc4d039f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b351d3ca800b6e9f81e36c66b7352328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903acc70c5dfed2324c676f337188f0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d2a9913b412f90280be683e0732f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aba2ad715bf07fa889c670a35aa82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc235338dbb0325c748f880e1942f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73f35949c0c5d9289bcbdca4e56946333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9131a40b6ac785795030cc0cd1f09e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a857c0b43468e739378d2cf610b13eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b9808d443c130fe14ee21b72bf5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326f4b5609054db691a63c8952b0921337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a0d424740b2e9d074828dace5d07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd369d824a0ee14c7a3526db7a2cc44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adadbf2a2927f00f3babbaf62bbf3ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9f0147f69d340db8388259cf4c464341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e025cc18181c271a0db8b4bc765a0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5940845a11de0b5a9e191799fe5f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734058b680d39d5b5ed8646c331c4cf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bc0b9d6711fe3e02359c016d5c90b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854348400057da18d53e7416c215ae5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211500d274cb26ce348bef5d89ed8969347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30631db177b1dbcaaa6fb366662272348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1773c07179dac35e9b55c543ec718b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93074b2b5273d9e8b4c4a7abca7fd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c244b93bbdf5f8a88f508480461a75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aca2527c8475639c0d0241bff0d29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e66c77f5d76b0bb2cbb5cad6d7393353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1040052a5c8dc41a790e13b2baf72c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45806e5bab4fe0f3e5b1d231cd0c3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32285cdda78417bd5dcf93060352a6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339e6eb17592d4882eef831fa8f35e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ecebd1f69b926d082376f2ee1c101358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fababb3effee0b5adb2a6e981d7c9d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa05e3bb13f633be1efb67085da8d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfebb6d00e88837bd95881eefaa61cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e7e540c8c4c500a124d56ddc33071362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6acf9c3de282dd10517a2c18f6bd71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28642a326036350a9d08cd1b74d4a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478328f7982f308cdd1a059534aa97f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205858a6378bb6734111887f2b1e2fb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7c4cc1a7e453ff34db7addaff41ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3838a8b1d9fb6a9514b91e9874653368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51eafd609e6403b4de71bc982ecee0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f320361b9cbb5fe447530dbc7e79b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872fbc9ff93c72d27b44515c5a231c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374e248c80d80045b20add5b9ee41e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088825521fe968d4e18db4fc9753ec5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce62cf07abfd2f30f6cdafa232ccf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8622093e8cc84553ca8170ccaa67d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992b0d5942b3349247ceff3a9f5ccf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0f09969c1ed46982c92efc0aa8f66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c9a61d692b42344784ae5a682cdde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc318e031cb645a06802b1912074eaee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611e072ecdc7c1b0c7c4b36b17dc22d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1d3074ad2d5f2780a240dcd2b9d5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c52bf7699ea3a065051642826dc1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26d5a1baaeea4c9343260f55be9d53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d11abb276f57ef449f48ae7069500384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfb80eb45972543bf78af9d2aa96f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e668f4597bea5026ab04535b8249fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1062569bd16ec5e51b5da524e265a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8916bbebc8b59b7738b07fb9253d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5af693ee0d3751daf99e1814944f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c40611fd9e48d113f4baa7faee75c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521f3b46603d7a9c9d4cae3797f6aca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338af3327b1d9fddd985e1b62b4c62ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ef7849a7a7d5383c13edb9de428d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d5a1aa48c975cae8256916c02301f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32639ff1c346095f1708b8d0b4d23b32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db363ff31bfe4fe463116ae5e0952396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d926fabc5ae29884a34c26c1bf44cd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f40ef66477a131447586f9009be29e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7695aff3b77d4bb89504f89b570fcb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf654cae665f6090820be7c4c06b98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d55441a5db75fdaca39ae1e4ded4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9a2a89c85efb2deb2dfb96a1a7711402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3afd0a95201f53125c34c7c46f4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6385d4c8394ac1b606369d9a9b637ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09a95815dc1c78c0390ab50d7bc9fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353deb97f12752fed1f0716251ebba40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d192726e113abd229db48fcde5dd3ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba3bce7dea95c5f9577d59c5ffcd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f8106644ca66f689686b2e181651409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1451694e7fb2ddd4361d7b0d9d6ed3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb36a2fdeda9fd2fcf92b0e569c60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60927f03d2cd90bdb46c56fc22c328412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fcb77a7bb72e38a90e8efc63173ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2560ba98b1758b29be1bf4328b3a79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb860a3a2291f8600df14ed88e182415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f98656f418921f1e16f4e1845ba5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d208bfe2093ffc82dc7d9ee1e9bac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7fd3e05046b5e84256239bd3f86fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac16fe4192e568454919b95518c4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6415073a67e58b38af797a54bb997f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1db487b81a586e10ec9f08dc3596421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f33e4cb70ee77672a3e3e79fb4f733422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad936b7bf3f66573740300cd96ca9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ef11f93c130eb573a1827ef35a386424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8dae3b90d0e5be0dbb3ea8dd0d703425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97810bf6dabe1929eb9cc095bfa271a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4cd11a95016455311701a37df7d55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36d7a2efa5391d0cd50e649a76256428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ed5bf4c99c869324be5f7ca13ef39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ac7d7557306b3855bdfdf6e44fbab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68d7fa781252d3483c63feeeb6ed80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237e05dbc77ee97f8ea999793a83b8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eb8006a43179d5a095be80382ff4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019c954491198950fd3abf5b4acf951434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da154e18371f404cb9c1651ff6c5bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9093d9a6ccb3c14a2c640b89a6e67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f83d7b25da04b699129a9135667e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a56ead14b648c99b5a86b52914c8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb56067fcd2b543656cd38cf191902439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca66eccc4bef6b75be6ff6c0645050f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f777489ff798234454c1562efbe4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45297d44ba579315f41a0a6d03903d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc4aedc75092bad516fbaf12b7ef87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e8c8e0315d836a17853c281360edc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd14b0c0b7324d835fd703e4d04fd21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662b56b1194d9a1d496779be4f4b34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c707123cc8bb4f100aff7a98ed11c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f2854215c388fb0c98754b3d4ea2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cadb5e9a02283c57dc9ed93b6b245449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeb6c7ea00515d51bca7270ede4280450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3fccd278e5af457387437c648943451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823753385b52b9eae91b9e44cedf8f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec7dd0f7141f53e53a01eff4b8cdf6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f5912282486f0d320b2e2d064b866454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb48cb91858dfa08f9041cdcea5c799455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26335a1e5bd449996deb1c1c41928047456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fd2cdba8697f228fb7db7f184fd10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d853718933556eb08c29348d537df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447fa1ebdd3aa83c87ad30f5318be78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f136750f6afb23c501654bb89408ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22222339c88b22c26df065e96e72e51c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7851c0dc8c96af444c677f7e32f2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470cc47325549c44f66afaea285af73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818bd7030f6aead736e3f6b735250e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a43de4f65944b0f43cf231c3cae1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12b115556013ecbef61d4b81c75766466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd7143d33fc77431cad4543cb4b50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cba8a3ff21f685b3caaff2a3edfe9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604527a7fb2eb19a2860ec95257ba36e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366384130b4953a17e5c13a9136d7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac94b40f0472a28e157debca9ffb78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0c6d97f857b939eced9cdc7b6e3e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f17f0dc689f4c619b501730f839bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f8ec251b3f7f9fe550b6c45a6210474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31cf152a070ea56a3ad9b3946b1e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f46e48b856e051457b3e8d9cf055e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89735bdb7f3ad038e0b20752979c47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7826acb659c6e240cd12efb61c68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba162de3456a05d6d6811b8d1b6a17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afc2f2259784bdc9fbe8b6e7336431480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabefcebcaeb57f2cc6e98d462605b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812fa8f862b6b34ec730425380ebe04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a0f5c7ab0e328c4379ca6d2cd0f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeff79e8bea0625a3dbf677172f4dae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e680ff87c7198a095b74da236753d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c7efdf5587837a38cd8728784be3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38ab0b25532e6f289416bf40af64ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0a2028d0cde3ba1eb0a37ab8ab76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3b47fa3d202a907aae69b6beabb73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a514e6eda34d9a4bb06e5ab647c823490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6b1348e7b32fa9ce51f229f9d5f6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd01b96fb1765c7cde6aa75080a420c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea1db089aee908c0d7cb4d6116e49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27345b321b1da54d98e42f4c2c3cf93e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ad5d2eebe661a0b1a9304045ac58f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a73c249ff1b168dce4dd5ca637fa4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64abe118a6b4d6a1be1356c16a468e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf60821d96be2892d264a15e3f390a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed646cf2134dae46189814ce33aef8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5866f56a9bfbedd3f54160efd2fe43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1e0741a1278f3427c7b8ba935281d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68f302d54c9d03e9a5af51f1b6c122502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81678d7eabbbf50b496a3062ef6b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147d34d916dbafb76a602c1d87bef2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645274f56823490e7e45bba487fc8ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a092884975c999856f8bb278c3367a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639acf0d02a98a197701c7afbb18d83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53babd89cc730cb72f68632f018bedc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82ac1583bd6180027a98e33c644c36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef7a0cfb5926811e6af96a428125e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699b82e3dc44a57efd23792665e8d08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f63d0a8976ee2ca7a29eaad84377a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af118f26c94dbe3a6bd54e3b6a124dcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c62a27566daf2ec29293db7a74a9b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab171d9979fa12e8fda9af0f35486f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a12d18da0f38c473b3ec2a3b94a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debd5feff9f0e8c01b46c6f47e300f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780d3a0f38076165a0d18c1d26cf7cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a834dc8e34555731f67c743807ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d8d31df27c75c2e730fabb374b1a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51aa71fd50e2c05b8a6bd51b5ba981521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14ae344c1e12fae67a9f0f34c1b52e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ce4519a08c6c9db95597142f86369523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e3124d87af706a0a270b5a2a01d79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c302e2bcda99497e88aa86746faa9be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f810cb6aa02d6a441478d450c4ee31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50141547d7b775f1eb4d09df7fbb85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698acdf9bbf5d0c0a91d0aa79779459528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69e2b029fb383dfce4faf2d74a4f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf062f8f0270c2b9e4dd6e1cb03877530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59e5be781719dfdd89acd7d4aa462531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbdd4898b17706111c8422ec80d85f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d00b586156c2a291cee97dbb6394a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f651a33e09755e532dce5cb1fee0e75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd012f2e66908038bda7cc949a0528d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980a470b6189ef168df7df6c6e592f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a782d0f13191bcdaa644607ea5822537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4857afb8985dad41b54a8b097f56ee8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb962e13071f863d2f2d1f2e2be39dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759611bf6afbc9e0f378cd16cc1451e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129514f7c09d6c1378e4539a8ee12b93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe7b9c77f9f1a8be595dafe9ed8951542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485a6257caa4438f59e8b69afefc929543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7462e1632787ae66577ca583e702544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b10aa4701542d5fb7699e9553bb52b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9c1d9c2581b11bb9f09c2d464f6e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce15f69a4b0e246e7672c7a2c72e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee08175e89c5ef0355b7db7b6d59fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe124c5f5d98d79a006ec422722d70f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025b407a99c73858025ad73037cc7e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcfbdbcfa6950218fcb83f55e8cf74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8747320abf2e49472f3c31c9b962552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8c87e4b1e3aea414282e724a2fbd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2131bca309a4e5a37cf69e67cbf4327554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f01707b894d8f6106bfbf5a6cd0e37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af776b85135adfb7af8b6613f293b72a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642a11797de6f140ed91d1970c51f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd9fb9b2cc89f7a7d073bb684e18ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ab9b707e99b93916ce3be5610b04c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46d5eb065133aad0bda5f9f8c10757560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677bddb85f1f73f53796d2789bec18c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e3812b8364e7564112bd717394821562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129da91317747cfb54ff6e15e591a225563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f787fdd437410169c7279bb65db71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83809073a440ada6cc858e458b32b3b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc191300859e442a5f5e4a376e870d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6dc61bc9918a53671b18c1a1ca4d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ebeb3e71b40a706722bc4ebd1685568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73954d345c7ea0ae38b82127712aa9b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3081059dff8fb8f54250a881d35e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9408a0ce90e907e28ec4c7ad1772758571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b2784f52fa3c3849701e5e7a3b8da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bfd109804a9df6294cb18f3d913ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e7c86ce1fd9205714eb764b8ae14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bb06b46d92a2a731743e4b892bcdd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2599d30ffc10aa4eb4e221d1cd1400576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c9e03f727e1a348fcad2633621d39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32953f6b9b828a93d4275c7fec9c8932578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab388b318c7fc159ca11fa485c7f40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9375ea4b573c6a036ca60fbbbee5f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe423758253fdefe5b932eb5002262581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff130a003474d80765c4a5b62d2b9ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ac6b4fb7dffe523d328a6a8aad0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a0c0dcb7e9cc6b5cb27aade95f71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd274d10e1fc019860d8b21ab3f078585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cb671b46bf195a93e79af69ee3b6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61586dff70717575bb10be7906d59a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd57066971478634b553aabab1187588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f8338656ac33bffb3ab7bea074b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4512128d4557a7ded88a3ac7ed502590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a648f709611f94e521a6d1a3455640591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ffaea278884d868918f6f3e72e65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025645e6e9de82ca7a21531e638886d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f37aea35b6f60b45f98ea7a55c2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232dc7e7dc1217d30a149b67ea9373f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b38a4a423da6b7bcf5382e86f6e016596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41a34d0ea9cbe0914cbce059f3106d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe24dbf5a8aa7606358ff6d057859598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa327954418165025639814889eba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b5dc436037b17d32fe9120a45ade5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a137c9338e413c9bf5f797d2f64a00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662965c8eb76ce227242626f029d05f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8a59bc9a16d4e1886999edef64356603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de124d59836834c105f7bf7805fa36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5696cbb57a4a21af5aabbebbcc1a8fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c4c749955cd8720e7a48d15c287f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e84a3c7200404c0141b5fe44ed5207607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753982a3289e46dd71efff45f27381c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea09cc7d4346cb4fd72e18a6c9d102609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ceb2553085f4dc450351043d141c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e4cacb19250278b261864732e97f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a876835eabeda07cb9878844dcc8ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973780c9b6489a6c695b8a1cf5e6abe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1ea3d848a68f6d59ccef2b1f565be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33223e98c6b34fb0c1584b671281df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3bc627da7c3a8acb7bad0820256a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046a6f624289b5cb52b6f83152bba16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a683d51aa38ac85e913ec6ff87a8f5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cad9ae85bdcf1c121649d189da7f94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b95339da69f2e5159fa8bc04f1c54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec99699eb6e76aa165b2e197e1bfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce932e1de4aeb85a3f664809e824fef4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad496e1d872b167290da11aa4625666623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640d05b7a1c868df21dd79fa0d1bce9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a663c4cde8f71d0d5ba08fff6c4812c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7935cca86d83f8f7ae9f25c521fdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac668132286f6c80add3e23913e0c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab6683a29fa3954ed33f2adf4797ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bd6ee548c9388944254df87cff513629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda3658815409084a42428d70a6a794630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3289a032987a6d72f4a368be059249631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61baf014d65e7ccb553587df6f5451632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754755c76c347bf6f2a95abcf7f0e87a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ecebea9a082c2a8cd01efd910fb0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db56ada12dc84510ef4eace62c4ba0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a475d1d2538195c39bed036c35e8b95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d6331739af4207ee4e66297c192ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca12c6fcd7c09c966598ada66e0088638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd84d5b9e36fb71ad795946005a713639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980cfa1eb5fc0173ee1d208c4bc9ade640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d22684f695f4dcbb010439ca406654641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd143fbb498f7a88e5175c8cc324761642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047200538e31b2a4216c86b7341910e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f665f15d834bd127bf0ea4873bbbcd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c72d931b4476473f75db2c0c30103645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba99904747921f7adf34415a6854dbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca0804c2b024b3b24016cb4aec5e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4053c13841ac0dd71cea3707621d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60c652737566e6944db6cbca261bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be7698b06aedce9153128d679b16ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf326d97456fa270466f068da4834216651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550ea3f1b871d1e8cd9a5a8230f8ac2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d944b4c688dbe4d1c42e2dba8f57173653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cf9cc41b052f3be8dd566812eef93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca26c6a833deb9cd68bd55c646247f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35468aff738321023ead218b9ee589b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fecf9b02460c20590042b4d0cfabb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36726cc7d708883d1bc680c735574658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33301286af8f90fbcdae9c9f3b8ff3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b826e080a7aadc39321ab21dde097660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867e961b42f537d35611e59f6e6b79f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8e7429e81689febbc851fe13cbc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc67d64573cb35abf6ae0168ef0e41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d6c5f2003d6b0c806db854041eb25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f58d5eef0debb964a2a362064587665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f4c2fb98ed4f75c9f2c2039401c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bd53ca3574338665d133800e77886667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714a1f9564e4004c2183e0b1bf71f29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587fc0a91e0d57e47b4eb70996a0da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93725b3b04a40fda1218664cd6d76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb4c3048652acca2fc521a4ba81c18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883974b16b3e9912bf20b6173b5d4e14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34600a22f207c7402f18d1dcc19f8c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c91e8943722f23db4ef332eaf35ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8226480fc2983b58d98e87088323770675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678adbb052510cb8b3750a473bd6c0ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890d66c895c9e978e756bb1ffb43591677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea834b6a34bf389b86f9ec763622ad67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0c923397382d3d26d3953a15978d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc16b7bcf22b415d33a59633585c4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcbdaf5b123c1acee416d9546139d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac938b7ef869972b90ad651133ebf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49fe9de848321697a972b73df0a0cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649fec8e45db466adaa0e880a09bd02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d0522bf4237d09fe5d6b9ccd47a81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87534b82f8b059bf6b91f4615eadae9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadfb6ea718310ff2d71d2f3b0282f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b42465288945f29e30744a24e263fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8319481e754b289676ad6e0be44b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9534410622980603422fe4f866796690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6668effe2013490fc350c2a59819b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262ec2e7e9a9d30f294a5844ae4a594692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec81a67350ca97c9842c2b46a3c0c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3f86140a8c3042017f6796cc932b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169e6c695df6f6ea99ade07e434f26c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb13f97e23b65bfb161a37510835a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c6997e891ea9c9538f2d4d8120bb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9361b6ae0a034a5ebfcd5d7c1ae448698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94116288b1e889cb97050d3a8667c74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11893d1a9467fd5632b714890cb38fff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce82c34417667ab6af2ff12e3e377701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a2b12a90ab645824e38bb7dcf2ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1d0363ab9ecf128c8fd301a4ac6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7452fce8c6d6d8f06559e554f1703704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9e3528e0b5fe4a8ed7d667094ce9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d12c0eded6a3ba3d6c464f94adb59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083d1ab19a79314924feeef9860c717707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6d4df7e58a459b2061b9c52d8bf3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4ebbdbaf913b2c14995a83398c44e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df939ab51303a004856681f35c584875710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251427d3bf44ba1db193ae3e6413179711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfecaad28ce1dda174f3261b034df6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b61a850e05c8d0209eb7d3c31021713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c3c629ddeb88322faa840ff2ec810714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd766afc2e39599a82014af93c7db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262266a864fabfc61268d9e779c0710716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d763d562794f988edb71c6c05ee5c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b04b3df7fe29d023fabc58d46827c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072fd3d9e79bcf3489135197194bde1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18411da554b5cb041e3b2aece26f9cdf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00371059d0a7de1b9b4506e785be067721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587f056cc5266852e2b47e65bc64037722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5505cfbedaa3288d561e4cfc948ddf9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3453819ca988b3a1f09be979a1e9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cca7521e073492fb39e62ca590ea9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e571cad32d3122c49780e7619266e91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990f7a797e0c46c9cc65c1d2ee3215727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f5cf41be81363b957d23c7be413be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c97a9b4781960fd7985e7dea348b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681aa7a6267b2b4dcca2d388e26f1d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9b3aa1c3bc1f75207793850bc5963731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4a22dede38ce7267eae309a372feb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8845dd5911fe7f52267db81d56af337733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f4ba65d206e84686f53e77720f13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b1194f1835e55b060fb43eb57dcf9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cdc13c57459c1bc779fcf34dbf5c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ca6e4f1b2f8e872299be29f834a70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1be4bd68ff9ba73ca967b10dc23f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30561d00b188f620ffe2d1895b0bd7b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f207cfa5ebd049dadd753fc27543be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a36d5ddf689057db10755e516d7662741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f359b6d03a4bbf22732f2f24b3f4f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a58493f5a4c78df3ca45bd28738dd7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784ee33e2fdaf1b1f9d551baffeb56e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3157d2aab3d674d951f347d3de7f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1e7c982f9496b9e08d868229e7c3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800833af0fe3d92eed5a56ece7ab0db8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd906a5660471453e78cd2024aa0f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530287b18bff722c4e2622a5b0aa834749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb471e592eba78307e401b53e7a76cfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc9e37c671ae312ee0d7dbb90752e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf1f71e20ed88646c20c70179314a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7082fa9fd2df4678e7708a281003c6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4ad176eaeaf897af00dc43e476a7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afadfb396456ece8cbe65430686c9b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e8c380aabcd37ad8c909bd19ae3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71ed811a4e033ec5bfaa77bf50fe5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d8f1aeb903e3b829457dfc9c7dd5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad8a6acdae35311544268a6f7c28ed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>