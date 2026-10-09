--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca6ac5da908aa55c00d4e79458ad11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de7761a38b08f83aac3316d69fb9222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba466db6ff929f67905ae72819c4f9e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d984cd885ee30533d98614632f41934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645473cb6067e698fc77f46d433bee825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1b480d5e997a65d543b11c544a6836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865137e6617e52dc48c17bb9b64a1077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8834e2ab72ab8a3632cac36676f828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c894f13fb0bbde53e91354f64b37cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f8e37db3215544bbc909cce18458a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa901b1c873f26eda353f034630af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289393b909ed81e514093ef5598d5b2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3f7b9ed445820eef3f7644dbe8dbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39be976be9628577dddeded79fee514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833561bca59657c92e970df54d778f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17371962d1d292dd804dfe9173cb2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001a65b41e3ceff2ba5701276358ce017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c14e12d4b1e663278f3efb4f324e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa555870184a255f4b75c054997c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7882ef12d4a8d1c2c02d2e53ce9e4bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccf0172ed8782784492db67ab8786521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a428656154a9507b668a9082cdb4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e100fcf8d6b52b156e88d0f4822a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcb5c4c514799688527a99c98c921024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd32e2a913212bd088c741e730cee425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc928cdc7ec5fa0822cf2dd147c69e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9226ce547bad74cf0c6ffe6c6b0fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dff939b8900787893587b83198aeb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786199102db523ecd436454a77a97b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d20245b4226c6d34574a50d47f28c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc92dc66a924ea7f635dff8d9b2b0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206e22a1315c263499eccb4b10f8f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5e0d82a4d15a3c5ac86eed2cc0ac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d91d4caafc5936d45aa855350c3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41cfc057d955efd95ecf318a073ccb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7071552f836305b54a0c104d6e9128b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e152964143b80e9ec12bed05c39ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0f12b19ff411b44609489d0224f2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865e569183d2ea6740da6fa08c786339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3e0648b912c887c71512f09d0911840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ca80b65685b993cdb6d35a4aec60d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add9df2b1d0a5749cab49e2b092cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316e2e82e30e6ea259548618827ecec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0f466e697a2f7ebdf5d0ef6c2624944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133a1f2af76ac88fa0402d95a3aee9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc364f9cea759d2621db2d9732cf9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508a247ef1cafb7fc363de5e4f69e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58e6706f189155bd1f6f8ac87922f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a164907268efcf2264c97cb6be1c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b343b44805ebfc3208c13acf2305250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65164198ddf38db98cc732550d5956351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a799cdb3731062ab56b126a532d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dcbbaddaae789af3dcb8743bcddba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65deb40a2a8df5c9134721ad63a1d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0521f7dc23ebf39cdad0f959379702f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd82a5d159de58c04d47180a4b939f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e848fe614fad38d368e9b596c10ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747213670adf3ec7153dd37de5d072158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc133cb3e3d58fd2d39cf0430f78117b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94dd4cc64eee188c4e70fc7841a90060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ea451dc0bef79055ee83c56d1425e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cc8d997398b01539fde6aa8693f0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc15d35117eeb0815d12a0f48e6a5bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb495a6c9d3f7913454fdb526a1154f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494da84c95dbbaadc8469683245753d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd400f1f4a160167b63f62daf7f7c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c686b8fadf7a552edb521a0634119667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26020abe792739538b86f2fd46ed994368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5187c6a90938b05a4e93880d7baac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820469e821207a2a77d045b388d3f36870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e964f19add83912206c6a75179d0d7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfdc5cc93fd2d588d4f19de65b039c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403edfd598c57fd39fef669b4f57467973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f462e0fa5bf770adb25fe11239056e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ffb9376eb2c61cce9dfc4c91d09b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdb9a7f1d13e0129ba772cd67809176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b0a40974750adbcaac24c3bfd190f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09d2b29eda8da89b9bcec1b4dd24d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efde3c4a15613a27bf15db1f2144caf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974989f6f5cc2a561359f352a775968480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0267dcb02cd51bd666c976fc1be15be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c09071a8cbf28fe8630974761f4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e1de90b676b8c357ee25e650a991983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452337620a3f44a636acb3534a01cfef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb16e01f93003ec40531a1f0f13aac785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d5c2f04505b3b295ffeef8a21896b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99920f5385c5b9e36e3fd1baf049ef587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ab643e8678fb0426ec7ce25ce914a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043afe9d5250f57206aed592337a6f4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec204176e98c6b3ae82c2d0972482890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf38a7fb7fdd11a3bb7e7f8135b487b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399a61d37c4d554f35c6f7b8b66163e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdaa9246ca216ff3e82cb2634d03e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a480ee30f6eaf15237e6f1d5c72e49b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd111aa8658ad9cc861c417a790d5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dec34664d769d0a27ffb05f7a416e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228afd075f1ffba009f574126a86c62b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c08f53e4e5c380637aa1a42d736b5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff49d6d1248de2baf7f8368d44674699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1ad03329bea641f5d663445a18007100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e517d38a87387c6080bc78bb7053e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad3a183971d3c3cc8978a0fbbacf65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b64def5170ebef011ff0582f62ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367567fa33188cfc3f4937dc6acb2c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5f47d5a2513a1fbd634ff4c68e77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87dfba58ef45120f1b6d4918b0da95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545d112d0de814fdee07e2c9e56e0ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fff4e2140a137b0a02a3952d61511108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3956b085aa758d64a9be484ff4972109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44baf1edd90d448123e9fd18b9d9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a18482f158b9608915bcd7d5e9d4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76731bb6e949c192064dead699b2e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d978c62b2b19cd8e5e2eaee005d7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87de25baef47272e0f080128e4c0059114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce396071fa26cfd427629d5466c56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148514cd0cfda4c6afa96e07959c79d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a4051072eb3238661624c8e68c20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c922e155f31cec14d358349ca2fdb38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795d3e320faa21222929700bac5d62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38818a68b24310abb0ac2a55d5e5109d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e515b2f902df18036e5c169403c05b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dedca041be59c50393de6b4dd6bc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc2d7fa8d07c41149e14bd0a79de6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2822560c1e000dd727f086d1168a5a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d182d8d4d3438767195ab9d045250125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b95b68c4f481a0e4f23d3bd2298d6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca9fe2c7e5c7e01917d0feeb9e43e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12c99afd79e41d7bee646c15a1810c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9f6e89ce87a685fe1b87277213e3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03a88df5862fcdb9cbf2e1c9d16322130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36874a452b609508c7a6ef329a7af702131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608e2dd7048ce7fc83ce919a55129a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefd4dac461cc9391af163f938d9488133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497671666b22168487ed559699ba01d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792c99c85ffb36ef706896c7bc00f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894eb13a6500f375213d04ea72f972136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664913a5570e271f02a8482272323ab6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3daee22e6d86a19efae9700dd0af2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff32da62945cfede5a12dbb6c294603139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9159afa769f92f2a717c5551997b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e8f35008de80808295af11992bcac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6bf99fc9afeb32c0e4f97ffab1548142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ee2283c86e05cd1e7b9238248c8bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267ae8894f5f12dcfcba1c98b946712144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cc4aa6bd8f5757774d8defc8d81ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e835d5af0989f2bc40f1b7d9f7ad1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8ea69607205ef2fd3d70906ebbdc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f722b3a7ac45091c1586808491256148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad17c60d99e25427eb5a35d6dd7b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b6eedc0fc7d739053651c149149b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32b0dc49a6968d5559de888bfdaad7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc3e4dd28a2bcfca4cc84172989471152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3945c41789491e28064167bb45e99b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fb62213f1528d07524f6c1c1227ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25961285f71cc7f3d272f9965f6ca6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdeb49177d0070d10f5f18a7502af2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9fc04c9b14cc3473782d20c7e729157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe7919f4479ed7cce9c9a700ef8de2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33182fd799ee8e80edc5e1f5a7f345b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3e92e6b35f286c2516ccd33e70378160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a9c549d046a1b647a2a92e932943161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b517349362e1c030d861ffa814b8f2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d38736a23f7b83041e8532713d506163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d485c353e262d6cd1b85d80687eda9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823476f6ca2419a90e7a308703b6af04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468902617736037f489ac43c41c2bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9e220a84cc0fe5931383e0349405167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa846d7b5a15a73d22577125fbc308168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494ddc42328a50482df0415393fc209169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632456339f2afa0f57be316fca6cd1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db36bd9818f4b1f4053f793dadab44f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4d590e8e8302aa9668df8d819b0c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344afcfc900f5828d26123ba1fd99316173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf12da1bdb2fbb82ca73f18608b2c48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b142a3069bb7a941fc023cae85732c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167b735df192d0e64ffa7c99da1f98b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ba1b711a27157d79d205aea836d24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f46a72bd31000da62c8237987d6cf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a00459cc3052811eeab8e90017dc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced1ad2876f8cb10b77bb8e89a9f8de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62020a7c088d47eb75b9779b640e8c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de6358418e267db9474c527f31386182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bffb1784f8cfbcfdeba4d7c98a083183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d809596cc3a8a6768bdf09e144b59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb451392a5cd042b2a5b2bbef0c925185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120984cb1361899115537868b7c4fd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9fe354dcf6462edb228bb83317a42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a4ca3faa60a701050969d8de8df9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95740bf61dbd8b48fef4dd8f09b4ffce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55408ad20397d1de0fbfac13180a8e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cd3d3a5394e8f13524673cea1754d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed5457c1d8e39d7dd891e23c367b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311afd980e8662cb2cf486bfc18c850193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3091c11f3966cae7c25c69ef1f3524194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a5544f353746b51bef0fe51852fc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815189ecf045469fe2fd753bfec51c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557bd4863a018fdc218358650a3664c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ff6b51d1f973cbb376a0afb619052198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ac8b20b13591e7443410b70ba719c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d3fa21018ad98a332e8eee4bb248200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd36d49f0902c97625d049564f94ce1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97525b122c36a5a9caef7cfe940dc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10efababeb4bf8dfb59b2b6450ac32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ea088e393072568f858721d0d9fa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c179583f1ad3b52b0db71f552ec8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11d5353ee2efe64ea47c4c03673a5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d00840078dd293f39ec0af38a2bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5926b4e2254dd1c333f51f73be721208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0620236164c531c98ad43066a52d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5e831d9c27210c1116a7956b7ae8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da9feb4ecff262875eaaa6fbb3c31c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796f4de05d3de01c77fade8b67ef31b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262efbf10fb06cbfc309c1c5bb2442f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d9c282c50380e14b53661f0a911b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939fa66164933de4e2c4f315b885d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4594eb276144c238489c0aa60e01e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141474688e86b2dde06353b288031bfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963286190ebef510234b5f8c1e518e1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240b6bc23738786cf346b5aea25316a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b653c554101c3f52b2c0a5edb1a42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95368c4a53355d6477be43fb2370b44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62418bc72ad56709d6b05eeaf7e0e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea127b2714f8513599cbecb5990e66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7011c6450312e91aba6b3f438f671d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4d5c5a5d661f17402a6e8c29930ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c57db22891df556d2279d273bcf51b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1993d5c0b93f26727c5430c577b98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e807f5fef509f20c8eeca744e7722228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e55aa6931956be5b61fc555ba935229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e830a4a16c6f0fb5a471b5d5e26623230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d226f77bbf1ab6c3cb62c20c8594c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba7c0fae355f81718ad93e346d8cc2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0ad7e2aaf75d1e51827d5a20f64c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6c0fd586ac3b32fb269378a4220c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa9b1debf70fcf7abfbafd8fd82104235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aae6304182e323c215442c060e903236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5014df1c713af1cbd577a6917b1a2d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a550aa35c19fed35866fc1a59ccb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c38aa90846e1b2e5b5d663ec52e70d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423427c7030d89ebdc0ce08a6ef1d397240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc728ed75ad6d8afd12014dd20704f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77542b166804420a4839bcf5138515e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fddf8ef2b2856900f94ac023b5ae3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf3de57790e9c60d863a51322b78ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502f0f6efe6d6615d914fe4f1912f53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e593c4ff02dabda0516749e8b6786246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8ac3e7a2707b8201aa7c89e470efc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67be1b9f709cc680cbb606c3c799c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0280d24737f9b821930cb938e08d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25b3b1b4c6545670b204226116e98e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813d13eee1aa0371e4f904e983fcd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9214f01cbb4fcaf953e5a25e7bf1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad31e5a09e5bd741f338182f958289e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c108082a0fb5954491eade9fa9bec2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f9617c8c04c1c94916a2fca36627255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8360a477d536d224ce25519e083ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d331da6a61b38bdbbeec3770be7379257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d5d345f70d1a2bce297786b739c5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfd13b4b66af0f92059c764be9d8e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969393a3fce6679d65115b527529735260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7069522c6c8d3b9a23d2fb2993f11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902632b7c9cad1c72c04de7370b678d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee187b3ad859f3c56db8d06ba94cffc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418a602eeefef00441a1062e579c2dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa52325c6a764a639bbd91cc243bd0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d811be5578ab306781b17a8982a83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9a3158a3b11c45cc35311f2d932eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba64853e33dbafa09f059dd4bb843db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad931cb0ca14ed04458c35f7f1ee054269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690fe17c81c66d8e856184ddd946d1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8601bc4355f765ed666474cb9da2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8388ffb101f60ffbda8b530884d1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4308194279887876bac691d0ac6b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696199409e9805903b1f8a4b301e2cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fe35e5ad8a01d36372c020e8968d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25549b0737af608b236ef3bf1da74ed2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7677d893006564a235eaecc885d43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f592f48c548c0e990815b042c3b6f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18804923451c7ab684ac7403a322b703279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af89561d8f136682dfdb5cc997642e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256baedb335341e24ab927f98f21ea1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667748cff4c291c653e86a0ebad296f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b14c5f78bf142704a9e14083708089283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a18af527a44de9efe9521dc453f824284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bcb44acb6a7107fcb0b9050592ad4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc4c2e3566596dc999c3799b28cd76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03a263a908ac689ebdc4f3cb36aa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abe2337d53eb642e08c7e9873faf13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba9c0ef6caf770ba431f56bb36c7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c04a3a43485220a7fd5cb2b864d1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e42358734d9d2271c3b42b2dfc2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbec75910ff7f6dfef58d97f863f2a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb172789fa709afaf160ab14272d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45270861ad53f25eda543915c4a10a4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0a3fa73712ddb1bba0f8d0cb0cc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb85adccbaf26ccc0ecd3d16e2bf414296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce9fe1500d6960cef17ff3e60ce536297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbab13f001b59b0dac75694af54e32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65783750ac6e1da7975dd1ddb677ea10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7437d670e08d759a473706476f5b8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd190038dd5ed125efb02f53d73f81dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c307e715c6798fc90dbe20f3425756302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ac15b608f2df0cc09f797c65b2426303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb69d8263c7287663295a93d849ed2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c891f153d3a7e0a00a32bbe11ec0f11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a715d78023a63585bec2a4612344b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043642bd48a354f6ea2f0a8762e0bfb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882236eb22026360e311759d6eebd84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169f83812f4f3f7c3c04a1071b9390e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ea261855e38d60d7d5d2ae6535921310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f4a052af72633bb5dc433aae9f521311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee2581e5d18e5dbbd3ec2b608aa518312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efc35ae76e3c410b7a455b10fdd154313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ecec2730bbb4a08f34cbbea443270314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc21ca913954396ebcd0299171ad52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12989f3e45dbb4ec08c226838dd0b74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1ec80d55b31cfd89e943f7e991f2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959dd7dcbcc64c4cb2eb8f75a51a794318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddc5a969d66dbf5b80d5dfa9c3d9cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601509ab8ce1c1a0f511cbf7af33b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d733e123ebdd0a2d1e9a2ff5ada3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b007d3afb89a23c188bd9b5a5e6e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8c76561a6f1d825edd0cb2b04a8ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b8dc5498d7552570910a3e0f534b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdf803b1f2e718c5dd47fc17f28025325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb2df9ad4e4b0fd958350fb1c6783c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420416a94d56bfb5a65866bc6d23d571327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b653ef938b9ab396284e99acbddda5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922cfabb484e2cb6bf0a81599fcf44a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330328e88f102288c922359127392ded330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a02113e5bfb5d4c0556315f89a9d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ace968e6b0eb9d4496effe2a8c7e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9dc4ad1713bbf239decce3eed993333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e64e6472da2a189f76574b4a13e10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76149251f187635f1001b03dad5416335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb9a9692e187bb938bbdb41d7c26b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ccb05293b7c6cc9b7d3ad515547d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca75146448efcaac1449ad1985a452338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda800e2829e2ff3dae785b6091bfaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d52f7e4f4707f5d4b364626bcaf72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014390c9f2f2bce9322a4f60c0e3d98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a294ca42b9eb6f0c2fc9a36e329a30a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b224b0cec00c4b03d615a6854f561a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf197ed3fd8e84ceaed6b7d6f051c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf6e7c32597a473dea558c72b92e6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a30b2625bab345b1b09f223b8aa60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bead73d92922346e7ee389231d3fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936deefd0951c00ff7806968b92842e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe10cc37cabd0dd5814e237aeaf19d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a0fa93dc2139a8fbd55fd599ff957350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c4bb733f69dd771626e44cb0e2db9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdd0893475d12d42ffc93f50a678ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd0554846dea233044606063dcce89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb69a997f5719cadf4c7b294bf1eb36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275acc053e89fdb536bd95fae315fb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaae62c424b1a37273d1ce8496ce7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b314f71a25d9427932e6eb5c1f06d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d643f1dec390266a4225bf8dbd74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117860f17755cbfc6f66d7e9194ed6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9277a475b3453889d40a2360511e2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed455b9c6444db4cb2ae35c4bdda6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93018e745dd799844071d554eee4d67b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32291dca8daa051f5428c5c201a18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a4c50906898fcbe8bba4c1eac5604364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369c8bdd599a04754090efed93ad28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2f7da5988bf13fc83e5862b08c3be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d9ab7c1ea3dac865ef08b3bc8d0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1c8fcb5decac25d946dc4c23e4da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd4a1a7d94bb75502dbdab78de7f28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaf8ccc46d3e5f139be47b73903eb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb089fad802606a0cf115f36569ffa59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159829ff5cbe2b17d0a46cce87ae9566372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83bee20082c98cd7c848dafea7fe5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1a3dd73f597cd37d5c8be38ee08db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8063778f13dd9cf29edfe87bf1f66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da242ad16f17071b22d40af2ccd8f2a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5d83ca3fca110331752b048c6ed3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dcf6b4bfe1498f50f69d8b7cd86f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d94b6b64f7fda97f86b5775e630d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532c27deacbc9eff11cc938f9150ef9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26090b13cdc885249339c021851ceb65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd46db69533b2ea594856c3135287382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05460f0fdcb700db40d9312309589dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e2556199fd9f4837763bca6d1b638384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1491822db70a9a53bcbf4132e735385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae011be4490570aedb38f4eb6b004386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5edd816c122cd3e6c144063440ac17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c72389f6e58499a6ce1b6bad14ba7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae07374f0a19af107be45d12d3b69d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e05399946349460d2386c45ca92c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a062cc56b42f4dcda7b809f80e16c0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89e1b7bdb399f2d4e2acf9ef6d84ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccfe67ca2e0f667ec06114d0ed8439393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ca4757dbc826b74bd2a1517966917394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192e2b3d742a038282f8f4e97bce428395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd202ebfa6341e6a82dbb0793f4a0203396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae91cc2d06739e39fa3c6e26a7a46cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479e47463c75c21dcfba79926976c80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccd166ba8950764306779ec9ed9f2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e7d326830186546c18bf786e3f8ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b66f6e011421720ef309624c98f66b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f8db8e32a5ce01ed71e7c36d75de5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6e2a86555b0a85263c3c21bc6c461403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697b965f7bdb39a9f4aa17dd63d6e95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a8f9c14fc3fe762d880910ae05975405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d46bb0024895b064a1518338f70a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b1fe98e6c1fc9e134f9368766be99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243353d6284c6524451f04b220c7477408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849554201e07216e9db49ae3446b380409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aff75f5e4ef7f31b22db72c8b4cf4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dba0c44f0ecc020e05afec4b3b8bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fb79bfa162a095192a13095f7f023412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b50fb362c735d70bf74c7b6c3bb713413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1b7601c93837bc3e041fefe8a5ad0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325412e37912bcbf27494f1dac9cd4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd9c593d5e5b1d6c438acb78fe883f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a76ac47b28b8df0a35e2bea5b16bb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d716ba20824396c1388b658ce6e66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97297432ca94fc17ebb884999f93c9be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e158de7657ca2f3bfee6fe1e5cb879420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee056b5526c1c12a50a8eddcb7d9970b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eb43f2ab3212b2219f6fca1ccee09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496a501e5f8cc8c11f00137c4a6e540423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a13b937b5c6efc8042d7ea317d5d0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f1a145b24401b9c9c6ecea21c3df3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296061491f6dd01bce0fae7a183d571a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1af6a573a6b69e4d9cedfb49d890d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e3810e4a34ca52f8cd468b8ab13b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374457a7b01d3c6ebe1ab139db54c8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fdc569d8efdb3bc29ae0b3e2ca6ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ec9ae649bb00c58210f24adcd6563431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4dda3a597eeccd356a312d26f8d8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f259f19d3a4a58164361e0d137be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723d98fd519ffd49df61a39bf8fe8c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd8d6da463df3a55d2e46c12998da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c25a994e1089627078d21e6111d8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88832860f087eade28f661273d50ab16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cf094d734aa58937b7b3cbdbd8f28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfca2645fbd8e3952d08d5f1c3de93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64acfe3d3c955d89f092d4ac02af8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92318b0802761e3d11a8516af07182a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64152ec8835b67f695dff6d4c08c7bce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2d1ee9947e802fc60a2ccc5e11269443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6a6db9c9718bfa959d2ab8a776e96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437598cd9661f7908a437f068ecae596445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d32ae905d8a74ce3b71d4c772bea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a7aa266903b4cb809d37ca4a5a755447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c60fef4d123ace87ef4defdd651f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e126f8fa9aeb5ded341ab887d90735449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922556fb4a9f1c515a19965adc1a9e18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee69519a4613ffde9cb6436a7e19b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac47655f298e9caab41997b6fa4ddcd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4052a315d16c66c98a2d1d4964fd5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d22b5742a4f50177b6078e37a979e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3583d5a4de0ded9cb0804642ba28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f997fd8ba740b6307c6b69f690d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc820a7746dc2154256271b8c0416457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3356b596da6cc9ba2d744ff3841fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbba687da56b7d9fe4debf0dcac29d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8a365d734a970b999bb22702a9d44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac501f65090ee9419c87e08b3be9be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086102686273c854c2042f4e93b7413a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c4232362436392be4a343ff17311463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8a2fee219c6c6ecc913cdfa0e3a9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70f31f730dd3826d619d9e76cf8d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476f36197b9d29313072d99a97f5180466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207543e7cd085e123ecad66a4589342f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa867ab3cadd39d657284d3426cfd6a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba7828a49fef057d822416fbdfa055469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d8b62a22ef7866befa381d56fcf12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4ae6c5a6ea146e039be751e2a06e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddf2b84a0683b83ca3d981068074d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef19c65a66454231635e0ebfb35e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b26abd479e909019ca5070895982a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17412e54b1ae24f662ed2d2913d2d0c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93e3db107fd29622bdeceba7dcdaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7050032fc7e8f93199e75d4d63d236477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cc180b0f65f735e123046b0904136478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9e150ceb87478053f155c6a26b4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06673b26444517558084b92ceba665480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f8d46ed012bcf36f7744a4726419f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0a602fe1bc0cc541dd6a5202af39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb18dfc9df0e113aa2d48dc0674571483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c27353627802591e4c35080c22de7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f3536f99a00e5e8f73caa70b0ddf1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e21e71bddf06df05db0735df4967d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f67a39cb8352398c8e7659b2fee8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76776299e3dcb19b71fd8a6d4c1ca256488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e342670fe10eb97f13637fcaa457489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df77f98e4fac7c0c100aed6884b43a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98602fe7ff147981a22e0037ff4db4b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd523c905022405ff2c9c07dc990a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a01a6efe8d2c17bd5801ff605df5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bf36b2b224f3537971526f168fbbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1e61fe9894d321e78352ba7a7ba32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c294ee4638ff042fa537f6fbe09903496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ec1ed53955f37f97aa4c3eeeee0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb38e6cf62bbe99d2228c0b8595758498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f65610e27d0cfeb62517f62ab32d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ccd87b6a9ce1a27bffb8c7d38a68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d9369ee8bfdeac9de7183478aed7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4a17a932a368829e93232f85cd5b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa8cbd17cc04774ddf870208ab89a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e960b955117e5b5fd0b05d637501c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c14211f2e10c37c97f189bbfae4a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f57e5f8ac78bfa5c0a9dfee78706a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83a4f67b468150de3c0b63f32e24fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea664d4c5db83c679a0bf91056df8b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fc286d4e22153111a7bd33e9f3a9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2071c34cf1bf9c2bcfe62a44859fc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883cea16933aaa2120549f3f65cbcad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfeb4d0489ea76727353e354c87c7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedd162d3ba248a7cd2aa42512a8e5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e77da2aadad1a3fa86b08e037a1a7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71520ee6b1ed86609f407ea81c1d56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371359dc180adedce2b521990410af94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892231f07eb8a6f1d67313089d8d23d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d56c9c3452069e6875943a184213f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea8dbf3d37ae1db2a559691a84a7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd9022047711894aca1a7097313f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909859ddb7d25e104c850cdb7da2397521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509969bac464b374e2f553d26ccac402522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35142e8c92ee05584e6715e3f07b5c51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d64b911f762062ec7222292c5426e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bef33f5e76d1db5a13aa495b0187b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c471385e2c5f682eb989bd3f2797526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eee4768327b287d9359779b3c7dc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c8b176c738cfc5403f8dbd660ba3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f29ec0776eb8a9d6a11cdcb4d2f78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff7197f4588c9093847c60de164659530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1771eea391a2f039e3b88c5d603d975531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a3f32e7168096029777b8bdfd2206532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616f2b9f6ef24fe976413248f294746533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12f4814846fea619e3572596f1bf94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e1274fa29dd8fc8259a6e092a749d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97473a61ce454a221522d4d7f69851536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8664915dba833903bd47ca3ce31bba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b4db4c80833dfed1bf24b9a137691538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3540052ea0e611f33ffd9a77dbeb45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e225d33d63e70102938f719087b86e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd7ddc45a8f127d2a88d479d60f371541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f9ae07c9a99fcaa496a2adbb87ee1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d659ac2d3b85f8910e8f6688260c22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa697be16dbbe32620c868dfac0b34be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8984807dc6e4eeb5d16d09f61c87a2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227f4e597b618e47fefde270e897578546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c8e8be607069afa69c3601f5fd009547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c521c2a31400d90c1e78be0ec3c03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8995c56b33588a1910193eae5449684549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91635d06a4a47c7c4d32e5593cec8b9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78268ca7338d9ad8336ecbe5da7cbd05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4bf9d6128a64777944e7226e731aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56db1c95f2ed61c3c26ca7f47679ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd3358227f4e06aa5570b4bb10b4a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20872ab878c2974bafccc9a85801e364555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83015f1cf10f279a01de3b987416ff80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f2b9b0c916323917629f911ec0e52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0328c2d26fb2cb793aca3818a61d2b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6b50c7ac1d5bc21a6dbee0dad5639559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c887ed9c0a40de4d29e20c1309b7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969faa95828982cf52ee18e49c864801561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d5e9424fb9fbe2386f2af3a989b7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d911638795c62f512eb9a297057f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76225efffaad1d2e38305f121f8cd278564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1184b1a6095808df164ec88c47e244a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7564b8206ee564f9e7fd97167a898f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1828fb0506723a3794de919227eb64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed72d1ef005ca806c284c3d474f768a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056685ea10379fb20a6808a83ad129f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7fb2cb342635b7f763bfa9ea613ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760c85acfb54d2c61acceb6d060911a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8473b6a41dc856082c4ab5c5b0b2e98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c14abd4009c039af1f00e1b1f83e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5acb152e67c054accfa069af10b9c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071774f946db9077df97f0b0135d3da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b6880716dd119e932652d326cc1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba8e8af1323584d101689f10f6f107577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6849968549dd6432d25386c1638ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3db2bee69e7b03a490ea11fd9d632c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35e42511902317ecbffb856a1c8c85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2477fb4cd4cf7c886ef6bca8bcf6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c835dfb2fd2dd0a6850f0494c92566582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1d9e2652cba2584f9e300eb81e034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf7b2260113f57c2f8843aa52e55d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060605989b15877a8a22c7da1ca7c91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921188ba5de8d91e515703653f5913586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc74d1399b6064ad84da82e0d50b22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e24bb221d395318ab78d4929ba064588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175831f640e8b0eaa66512ac755ae0d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5f42c34cce9c750d86a73a264bec5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787901dbb6ab6cc88f7369a10314d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85943e61610b75a5283e259b5a57ec1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798860860c1e44ad44f5f124f64295d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab01c9fbbd0ecf7c759aefe5aaed9cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcca24e38d86ab4d4381e9fd4358e64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56128fc5bf4e4279d894e73ad1499b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a1b01bc0022a5102669b21c8335a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a25a304a0d6a9f4de48fc051b5c31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0175dbbc0cf9ecaa1061f1bf5db5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce53db5fd793caa4fad64a7f71b7c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfde1b66486dcc43fb0df77fbafa222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca013c190956e2699036e0121e639421602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a633ff556ef0b06e39e8e864300fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135b4dc742b1df2299528516be8fa03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234c62854df0b935807104084c61d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c85fcb51eba6a6124ed66187a4ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c60d2722a6e7871fb58c52d19fb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb60ed7ba09316fcd80b9d9c3756ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ab02f7eaff0c1bac9bfa6be1bfe45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9357bc4ba7601fa18cfa88b9f9fccc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245adafc45482b90e094b1091d09cae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc837a85cff3070891fbcecbf47d9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c0dc3e31374ad3c3a24825efbc58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e856b80d0898c4f61608a5a25cdff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027559606eb447493c5af9020a37a584615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eedccd0d024f762967a1c9cbf6a6d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d90dea698cee4edc3ec36283c2e1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50246e0eb6584536f3a42032bcdcb2f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2408493ae53f0d890a1cb79d63d69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719379cbef3e038bf1255a7e51ff0ccf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9fc7bb3f11a98e575612e3c01cec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186499c864d06815f384cb4d1e54dcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c94b480a9d7495bed1429470b0bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686221181e7c72cc8a6ea95abaff1d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdbedf93ffbd1cd44aaddfa33f5bf6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a40b47941954dadf5799bc71ecd4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d4522821b21fc675d500137c81ca9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25da26183888a74198f2fc68e84d4a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2bb1b9cb7155eee0f26a2a14241dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511201276c9dd1ff4171432c1d35ec4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e98732d1f04c0ce9768e6aecb6821e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f7a879881a8a016f9f2b802509f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8701051b35a6dc0029f13859d4c85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f6fa0445b9244c4e409f4ff69e4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980f9b01663292e7fbb825c03fdcce0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f468115a43ec5202d4bc9a03b3e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987616cd7fb6bfa237d58c0cd91fe55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196818b7e132e750c3cda384913d0c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e7e7552e9dddc488cdc4a434e2f6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b83f5189c5dea5e5ea13abc798e19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e8233e3457a2bb077375d395b71d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b92d7961c3f2324c00bd1fd01c49f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd629f15a3cfedf6b250cc95e2b13125643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ce77ae38b41f3a3a817ab6d861eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8938e3bc58421b9773353baaffd25e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d976dca3fd1f4e7b2d74e23d9d97f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015f0995ade99319c70aaabcf7eb55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453b14b732f1928d6cb810776f9dc77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef3a933908cfca875b03d78fc0a50d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dae4834a2e8810659d72a0ae5af32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198db76beacb8623a02b62495686150651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464dab9dea6c86fe38ba8fa9a3f361652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c3f1830ae834d1734f56e3ba80bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdfbff6058f51e84b4ecfe6f2d4c5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6cd128dd5b9b0c2701e73842eff3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0386d3cfb2f0fc0a9684cd6ef4f1ce7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366fd84f6b239ebd81fa139d46fa15f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5c9e999656f997632e9c908c17275658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a882596441022f016cce7ba5c6930d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13126a83ed0f63def95611f71c140226660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019edb55761bb846be637b061e23282c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a029180ddc90973e6cdaa6b5f93ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c829eac42b4b76ee2c8dc47a605f23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10cc8c7ad667b18d5e849f2212859c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b16247482fab5841e4e36d081a15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659126b3ac718cf4b5a6bce327375c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386985031456e3cc3cca146c7197967667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eb363990b95754bcaedaca6068da0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60945701899b9547da5e757d311b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98db48e1c7f26f1e78e2a61e39a6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ce0b172fe6b1b228c803b832c712671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349a8e84403d7bba9b103089f8d9505672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fe124a2c301a3680ab1017d81a912673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e660f0da2ae340f4eff464ca8d3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994591cc07bd2dc382668131091ddfd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507362a55f382b9858edf484341c8859676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543544e644f2b1aca539f4ea0e000062677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c19a1c21c6950bd439bcbf2cba6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344672cf91af2872dd98ad1149a31cd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8ebabe8f3c97114bc2bd11b19592e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0969f30c6017023bb002d222befa6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71029b072d023a6eabe4bed8725946b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d0b41e0b0ed554a74dca0136beb64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9da4eff20c50f770ad332b112294a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c4df4b1b44e91bf65ad9816a3aa9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa236202a4f01b540aea9da8568440686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835763036a4459bd21a17314f75722d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d37b4022eb45be21fe6ba055229e5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853d8e14dbedfdc20f39f356e0b18d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f4ab5869530d900d85ffbf4fa16f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483acadd46ac89f99cbc88d2f6251000691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d136af05b324a1a132236d657f2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2af3e1dcd4a2e45588c7d2c3c1a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd2b5d3275f5e5a5a5aa393e50ec3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9283e5fea7e02bde0d77947b416e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803c1efe9a498cfb82d228f8407344b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e9cf959a99b7c3f00747f09b1e9a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c39a7b4748ac1a822ac8ffed4d0bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a983f3cea6281e576e0be43fd08aaa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944230433adbc4b78d05bcfb150eb9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c521e8b8da719f9fd4760456e5d4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f3d869b33324ac29ec3e72731cd31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2b8bd572095012390cc7aeeef27b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf16af9c3aaf0ab835c093fead559e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405291db21bfd7ebae7a33901e31a155705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c489b6d918bfc2b513535bd74d69b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9352b74d05ec0f543cbdac6138724cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e93c0368fcffd7b3d21e7176e200708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ee52903777739cc84f41e720fefb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f87d7923028f355938bac7badf6544710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f257ba040f957c06754475a7b682711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052cb3c308e6fabc52603ac5151f7c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903767a6f321e463dd3fac2e220fb78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54a83b43aef31d84a412c86fe4d6f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b331c7d08be63822617174de9028d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90a27a603c7728f52f9ab02c3aca4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef906fb1bfa02be3d7f2cef7ee01c2d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402c811d9285ba36270624bf6a31f14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c821f605484d0bf68109c6781607aa1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55382b52ab7d15dbf4d834bf7dc207720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e7db9edf4f4851d2404b1918cf3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f058dbeb33a87f142b0b18072e79b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398c93fc67b498a13cf5c92d2834e37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae809d97eaa48ebc591c8ea2905616724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac14bce8cf092bcb64d120e1ca11b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1a28f25b977059f8dc1d04f7c2d6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf4c3593025caa87f9987a918491e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e4e93dbad1bf663f2028c749fb860728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7650c6e89bac508262bf41c82251fa6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a6ea0a6d79f23e7328d7baebf7e94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e4db35f1a835b9a86862dd7f7841731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b8768d3fb8efe715021766b97f58d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd426cc1802adffcc6db3ebb88755c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba460cb1538a5973621fc79010620bd1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140d6716a5e7e492f6ebd8726e4f580735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c4e3376769a5084a647b5d05cebec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3690385047a4613cc22fb3da51f0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0e331a490a53398b7335b4f233d87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b441b3ecc3e3f66b40f69f109963960739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a399b57b5eba9c20b8d9f32ba9ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a8ada09f075115f51710e4727e96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdbe0333baef2d7c5cda4c18282adb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f86964471395cd2d3316e49563ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd557b9b1dae864a134b7e8a15941744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e55bae758913a638034d3c45d34309745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15716d3d42ff220443f200e1e2126e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cc9139601ca5957999c99fe70c48a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139b326370115bfb9a63df68aac9db6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0613529edfec3a0528a9aafac9c0bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e318422b09196998ca578030efc52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c76ad438162434fdb61ee46a25a4f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c5ae71ddd5bae5b862811204cf64a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b349bcbf61d8ba128653088150f699a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3bf925b64883530a4b2a614582adc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58212dd965826fb58af2c3816429e94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b8d5942abdbdd94699581d88fcec1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd08e973203d7bb2fbc379071f32a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f8f61f88a0f3b486015f48f9f463758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176e441193252445ea25432e7a7482759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b347dd4b0e84c3626e898cdc3623c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03bb6918601e10c35e0d58bebc47d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e913f4e4a0fb70a885d537e4f45e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d273e9adf2241cb2d034a9fa981be84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15fe5c736caf5678028eb7853533a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd82d86a352a020e98cc20688a9cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bc8f372c05d2ff7c81c5982d71ca37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224912667de493319ac9565cbe60e18d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0789b953a3a4225678272348df9db9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60711e3999edc1c86097474b37f7f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db6565ce80d26bd61b1e1bcdd526d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a694569a65314b93273436f036b68812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f171edd7ee74411ebaa4b5376a198d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701421095d62d605a4820cb71c053ee014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17754709af8112eebe76ccf8a93cbe3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fdae76ccbae058bae3830816f6ecf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40069ff56a23fa9dcdbeed3089e25ed317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365d444c126281794d3d6f5f63869118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2cc9fb824e744a30583a1241c393919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431996c7a13da8648851361e6d933d1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13df8d560269b3268372c7730e6e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f4a4eeda1148a8794f63942e2e24e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5036456ebae391b18ff8c57267ef823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb538296ebf309fe0930354d8db3aa4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab47be74b40bad82fac2ef610013ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df790bb7825936d918508999a8f9c31326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c884e0e890c65b4b9cddb280f4671c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cec6b8a813f03fe772c74c62aa91128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e1c1eabbfb161526caf7fd96cb99729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93d46d645454d5be0412b4843c84730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4a84b66baa8a0d12463cf3b09ffd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84d593e79a204f2cc02b39dfa1624c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9148cd754738b46fc39f255619282433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f485b6e2f513415ee6cf7f02e79a33e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d637a496ab95f81522bb8ba3d59c9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9032714ef22199feb69819d1d65dcd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81258c80a0a27bc699d4caa3904b6c7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742e4995e041d74ccb130a22326538538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef149eb9b3167a150e7ad77701c1536b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34736561f9a0a145a631c40585eb23a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751fd3cbba3937c1f56f8ec8d6176a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa22babee8028058c96a4fedb14d5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeac9684ac1a20a160aa3038432901343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3904a5b6301eaa183df322cf4ace2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8f200af124919ca2612d24f89fab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffeca7d5f352615d8f7b2d08ee93de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455df46e7151b7b69246e89ff47e10b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249b555971f4bbb6596f4c31989fc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1a2e5b2454ac7b85204781cdea25a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ebdd78f9e1c960e387589e9da52e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53198c2f0a4cb6f9385dd5eaa004ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c41de0f4a007cef9aca89fd1a04e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e0447a7124df60a19be05f7e5c64353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae09b8b8c06f29cc1d6325815c266e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd69eaf15c26e57b488d3469c52bdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059c1b6ffc92d94828e83f9ece5c0e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adda3cbc0184e32789beb1e849d38d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031c67b5b0d7c05da33bdcef3a0a90958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0a57cb9b71b1fd99896dee2019fc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fc7d04ae9d1e235732b97340c9a2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e07bf817c65ce93dbeafe130335e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae7c2b84c9dc4cebdd6e4fe7695c0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161f6c89139b1f8c2118ae05850903e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca17e2dcbe17af03f19add989ccf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e81c3e82cd6a5b328dc20af8b5bf4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c77c9b7fe9201cbcad465a90ac71fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cbc12bdedee691df8ee02b23a204b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c616958fcb2b665342b1de589e28b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083efc809714a50416f37a930e4f4c7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09461880e63a1201c1c2f81738b113e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02f1d894aca0bac6bcaec829ca037b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfc44a3ec3f7d854a86d06f896086b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de54d0331627dda4d7cfdd34abc0db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb788596c9b2e18f1d8b93b8c9cd08874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51c7b5af0b2b8d183b1c0d972db92075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d2d780b0ec8957217754c43e6af876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34447272a039d937500a533d616d24dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549964cf9e75a7ceb4b12cdab9e2b9ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42402dc863c977cd3065aa1013ccb7af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0128133b728a78bd7dfef8de1c317f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa59cff0586f429c161dd78e550f4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6d044737150d35db5f89f1b6dd32482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f589d683b5d20b10a3b2826a10c5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff1475a1d6e3226546c60e0973f17384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f03709f4f65bda6e3c0f0fda28e5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f8bc84fcda5669f1de8fa9db63b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe2c4a487b75c7be9bb2df7c288b5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507a994d983a3d40022c7ff8e513dd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb94e19cec7a218025dce7db867a5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0891e30ff7e6825bafa2b11a761390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9abbfd94670e045fc137e87bc8b5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cfd0a96d000a1262311314fb5a6da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b165599cc423d8a8dc113985c2e2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafca6e4dfb7ab8bb535f77e5cd6f4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbca342eda7689513f56df8f23dcf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71735ee9161b90e450ec6ab809548996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bed0676be2f85b0a36bcbf2e6c08d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a2fbf30575efc19261d5caba9eb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e60f9057bdaeae42bffae3b3f3819899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2471f06934ef8faa58ae01b0e92f77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f92b1989a4bcca4ede5339bd8c00bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb01f26b204b84f76ff38eca988b81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4546c462b9bc5d892f3bd11460e20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95018138471550bc37b5dafaa5984894104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d89be5428ce8be48601845f129cf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f2caa5fe001af745003738f69cbdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ace1cbec58b09803f9e919566d475107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf59cbac26cf1a3bdff358a081f67cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b40423aad8529a6f3e2fd72258d95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb7f10d3184b9b02e8971c0d523072110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ca7f6916fb19e10927aaa23ce4bbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e075e2525b5db9c3a9d8b2a375fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219034c0fe5ec49c2106c06f2c9998113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eff68e762081ec8a46a2f580ad4742114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48d9d882d74b9b14104a6855b95c7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961617443251cd548ed8281ca91c5c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6370bb534b5e61cd9d9ef9823b856e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ca778bc14aa05797ecf2c54d458b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d226572616d8f9ebfa364ec832606c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fda9517f53be7a9d09fcd445a86ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec17ed82bc46759770860533f37a145121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f670bd9eca1f6f0e753228005fe37a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72645e900bb2970e8eed86ce8fd7c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb605e3e0d57360f8ecad3d0b63249c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4439d74ef9ad826993c646fd6bc57d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35461ec8fc5baf84a91ef935e270d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158853f44f048cc7a84fac4dbdfef523127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e4ad9b2058e4e50b262700ee21501128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcb6e4b6b5e4d6ca764dfe42d8ace9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8719cf8a15f165891aa90e92874a9ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f67ba0dc92f598c4bf57d2bdba23e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e86cbca3edf2ecaca8938ba1144b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f242784b7a6c5492ceee1a370ec3c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7bb5aaa10f8b15cc55a9cc44fde29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e27b42187e28f756a9a811c96306f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c531c13532de1d907a1cd2e10f0c5b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bddbdbbbdd5f4b6b1806e9f37bffd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f678af65407d4b656551a72b3e40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc01cd6acef3b8d4443425f33fefea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c62ac4e7e6beea33a7ba02f41497140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08daabc41bd280bf3abcc7a3fb005b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56427b65e41efce6af55f6b26cdbf861142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a39c17a32e64e6dc9b5fd53b0379143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35184093e9b37939742ec975ab36a8a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67a9e4bea275322e343ddc8b43f64f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed2677e695332b689ecb99c6e041d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311162e59284ef2f065190e3173bff1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f51b415ac23fb81df6f3ff262ed6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c254de445b04d18622f3460dde49dff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cbb763099cf4638e026eb59974204150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209490aed74ed1315b54cc52c4724901151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377921f8dff233339b63ea4d4298ea7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fe3b162b9eb89533fe5a5928be30d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795293440ffa03e3061467702437bd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c4603222b9c6611133805e77e268155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5c3af104dd411b18399feb8b41645156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff0a666c9510ea310fa6331af7650c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002feb5258adef81a0f5c7503842d75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bae8ffc51e0350e392b7c58677da8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dd2fcbd2a9879a2ccf2ad844f43a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebcf89408b6e0b3b213966d90ba41e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104041ae16a63b2c4332efc0212296a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d33dd88f8a0c44951d7793840573d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a0393ceca065f678fca4425273a6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489e780472d446b41f3ce2013aa216e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927432060db52f90a0e7a7b6031e489166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed314a80850b6f649709f191e5eb0eb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996c102370d18d0eb4341e732bed5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44fb07d86d7da9fc1b283118a66e08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8f2e487039fea774587600e1104c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a25923df70670fbf447a75a4b405171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb0e9b91f9726a83a22a19b78a336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9cf6580d27a72e537a459b7f3dc0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eee9a19e52307f1ce5b855d7a7c64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d25619acb8c4424d6da36a75b6437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186fe2ced9b79af3198ac388096abed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbfed333de65c6bd9a150a8056600b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e6c958a93ccdc258acae5a22ba40f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938307ffa6e82739cab4aa58c41afbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a5be48c3cd80879a3d5a0da97cfd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85511b16b5fb69c4ea3d37d2d6229181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8256cec0df7af3a4dd011a1fe8f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad19e316d2c32edfae8b39df39bbdbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa4c43cf1d5bc6b5d7f59f9778e33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fe77fe4ab80f1e8dd4e1f7de142f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5e916ab1ed5b3fbdf13a5a7b6c4eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5542ccd63db6a7528bca1b843ccf93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef529ee1a2c44946268681314341690188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ecc43e17c38a7bde8d404e11efbb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091dc8e7feba442ad1f541d79a6de67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cfbd5b89ef690f3efb541e7f883d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af42068a594b1ce6cb35b42c8cc41b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa99f86f6d3738456ebdde798a27a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37afa49d09158a2a779f8ae01694f56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7abe1294c82166fd8ba5a5be3794ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaa7255794d800990eaa29bfef8d0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b111c7e9ee68bd9c2366fe24f16d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c990df27433f08b7ff9638cc52e01df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c299eb0b8af39f2ea36119a11a05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0419d2565b73ec5c718c0b82141f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1148c89349bad91d72e426af84f45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3a5f2c4e1ef779f22ea32de286076202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a909cb37461f0f224d73a4c23f2127203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab8fddb6cbc6053643855ade781618204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41375d36d766eb50e98e3bfc63034a63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c82493aa22dec1522e08f5376f5ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f540f3f279b7d0fdd6580d89100aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce3edd0f5521e7e7c22ea5ff08f6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a36e2ebcd447115907110983f7de6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a15a8ae9bfa941e6798904458e649210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2c20c2e1e2451c9a0525c0a7a45c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963111fa53a55662eec912c89193a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4e588b37a8d1c93937b050e2d61b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c11f7021d5c1f6ea775ecdf6167cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db40f658ea140c6a25da0bb22d02a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ed92b21f5035c0e9629b0cdf3aba4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f46272a852f028038ca64bfa94fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6786d5b8f4b11f91a8801f742bd3ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf86e0f1a4fbbf07282ab14dcae0af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9700f78f72d2a8de1fc9fcfa51e110220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154950726bda5214f19978549f6b4fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547fa074857404aa05915f2eb08cbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bacdbb6d734dcfa349068661a14e64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8371573fea6205525ffaac3a431b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d392799df1e1ad0a6ad9f898adc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb1efd7235f8df88affc5226cbc847226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b04ceb83155c39a0c4f25eba7f1f92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3a50d7c1142c7d6e2f86721cc0c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32bcb3ca0b506267b3961e2512eca9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d393344aa38fbd78ce010fefc101b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d809f415900346b68905eada0124c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba625b114484d81979832b952d888e2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836de80e83072606cf0ec7dfdfe762233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de696ea95db485237ac09b0d802274234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6af2143258940e8099da3c0db0d028235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cfb19b33f17220d890e34b7044768236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb089089862c0ca5a8e8459e8becf2f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86af653b02d507e8d5331562f26ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b4793c335b00cbbab24ca77be8fce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25552ae65fd2bec1e00971daebb831240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0b745a6d317a387df4a10e7e144b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd0b3558c6ee8e9a59b1a7f229b53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213a528c424ab53d98c38c18f01fb25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880037ad9716eb032adcc51ed444f19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed475b8f2944052e5f458e20993a147245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09c645201f1b008ddf9061d8c0d15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ee6e94f354f8886cea0544450bd63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82563f3ce8e8389bd4f5abd77a19783a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dce6ef0471c628330bfab02da320d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d57107eaa222aeba09f5c75522ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ad6317a7e25cf7dc1fa92c445334251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92f859ac7434f81d2ef549f95496b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8aa17a88ddc1f05105f3997e2cde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6d46e19a0bf7c44b609689e1e06e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb53c9ae62f80b362613b86a9b0361255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d017e7b344ac41a05e78b1f0dfe50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f891ebd16eaf2cc2f431ccda8b5f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917457ecd8172eeaecfb6ddfa082ef12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5249ece5fdef85f88e12c55f45e2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e07fb8211f46a22754ee175be43e7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218ef4cbee68c7d7a0daefce35a663261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac6ed2c6e942f8053b5274f92dd06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a471b40e9d3dcdffeaac312778baf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5779ef0fc7ba82369a0176d038838264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec64309b3b4be81fc5cef3d0c941a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2ed910039de6cea1b3910ba5fcad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bd5ee3a44e6af344bcfba6d432db8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9153299f70325adcef0ee7f1c5929268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c930702d7f6565fc2d54bad349b747269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa32211574deaa1c5f6f7c427961bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add821f4b89b92204af0725c9c6a3368271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1851bfd5daa8f057af0f68e2adc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd74500f70b9147a8ce753e27738b77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c811296cbde481099891bf0942fae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3958423273052bb8379329413b317275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068799cc1bbf3b0ca607a165101ac487276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff88582952926df97178a6e90ecfc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f3d6e91164eedee8aa451b3787e6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29767e20d950e60069645ba362f85c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7e903d6b8ee8ebf39f131f3b469e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb629abc96e3955fa41c0c6d61766281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c06dc3ef416345820c80da109852b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822c669d3cf60766944188d38f3b05e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd0a72c1df0dccf9c8c68213aa4ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32329420231acf87c5a8afb182efd657285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb18d1f2c33c3e30e1b1c050f317dbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e094eae3f3b4575755db6e06abe696e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516032808b16536f430cb201d7afd63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e02f8534e36a9b7ef2a355eccbd4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72285fe5f7c7b2ea69271a81ef126d43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c4b210801fcab72f06044ce1ed40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a1b690ac07b370869a710bf9bccae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b65fc1da3b74ba22326706d35672cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11584d09e8807bbbdfe1d3798d2b771b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cf2d9c0eb6fdae071d0d4aba7ceb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab67c862b0bf3f5f73e6f089c265715296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b90e90d2478d178a5a1a5e5fa0037297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd02230a094a87c01c119fa6426c49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8330414de6dd41154ff5c13bd5685299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45a113bde291ad44b03e5c436185cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35eb54aa4375c3997ff79dc2b55e49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24f9a7346768393695dd9282b674ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21cf3623913d97e851672cdbf7c17b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87d0b19ca39ccad0bfa6fd285e945304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef83c10e97d5089589cfd59dc3ece8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ddf462d3a8f8023d8425929f1371c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fd19cf38c49f64108fba4e0e4dee2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eaf4ebd6e08ca7c6989a43d26e37f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a78bee91bf9c870ff2ba325be1afe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5b94b6ceed89de053b7044755f8de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f8c6c0640084e8059e02f9c546351311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd2f140cc6224982c059d85f58f955312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650e57808ef618e37338f4c850ba65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36806330f4ef803534281fa23a0ddce9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0debf0755e949609ec57c5c7ebea6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b310c616a1406339b25ae8972993e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d809645c7be40dce66040271cedafe3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3e7dc96ef322c9e67fc675d468f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348646348e5edcb602d01c37f22e684319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f49aec333b4572aff96a08f6c63918320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ff9c9d3704deb7a9a58a6c86c8b0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8927d4b60087aaed4284908dbb74f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b744b6b7b95deb5d4fc10dddccf95b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19315034e3995299669caf54734a486324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9034ac4ea826385f8af442facca6901325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451479cdda5408900c66a7c1dfdaf431326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc15d8f1c8b7255788d2c28a44c1ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e7d18b7700ae19be44c225901bdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8504b6679545f0f7e15ff4948f7888329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f95bdc2706af4c2364a747defba20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd9a6bd261ad8f0630c49b43a232b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407424a05cc074f089a5e3e2ec12a99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f940a78448eb0c6b835c1f7b7205f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9a822cac38fffd4715dfe1a0f1986334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31520766440f86018345a1ed4949e193335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f8152ef9488332c2216aef3d92654336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7b0a7ba7369807d30efc006f084e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7cf58b3523c85251c19826c474e56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e01a1c526291ebbeb2958539a41bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0572f191657dcc9fe70428cf366e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862a081ee1773b038307da67fa43f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52884c4c9cbeffc14b1522775c12b8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519655358609c969096c710ccce913343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9161f491f7dd1c3aba84c43136f15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40877ed9e8c34203cdaeb97a7e04300c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9cdb7b4e41946a9c6e989922da406346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e0e14cf3257b6b01cd7b8377cf28a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea65bb471b2e79a08efd7b3c9809ab9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ac3b5cab5587f5282f40ffc7603f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a54d6bc875d47b72d27b8d915d76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e00cac7f28cc87b9af705fe44d83d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb5a78a8aae7d5ce8795be0db82e72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5667da1fd80a3a95ec2822c958d6da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d33d02fa734bd28221a62fa992c7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176350fbff9838e575a1e26f0b8e686355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef04a3a7806950c87a82c33fa34bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b655d9122a1d8345586b33ff93a812a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e48d84bd4dd2d2f6b2365e75a7125358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de83857657bd3fc540e2280959e3f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6eedc7285d79ebfb13b786ffa28f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97e43d456e82ec7c9f443bfb66cffc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5583a44d250a333f92158242a3a9b61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf73b9a4348f0dca7d44e779704fe1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d584293929bdc77c90357934190ad75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee45a168be7daccf23c0f1e39ffb00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85e44e6c9278bdcd88773295ac3fd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ee312fbed6b0aae0625624c01dd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7b824707d103cee2a14b29dc60a5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc527c202b95814ef5534c3ee27ddb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bf4a7ba86da1c9ba4047b886e3da5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129357e5df232da898fe3c90be3815f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e12b7a480e20e3a039fb6231bbfea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292709f0ee091197c2e2b32e069b6b68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76ffda757c82858d8a18048db6b56a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae969682f6eb405fc097753cd4f6ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b868850f1d7661e92ed25b5c6a277376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584df7d3802376387b2c45bbe83eb15c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2831647474d890f9aac52a20230f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb840718b9d61444564a9276a158de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071b456553c99659b2909eeb10c04bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec65b2c84c7c837eb6dfd6669c5e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dff4d5e1c91ac241f5ad722afd2d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c518c29f9b3ad64fdd411cfd47785383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21990f098dca757da7471529baf853a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a93108250d0420a7028f7e69e49f83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2339e7956b11687be55acb4433d0d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843141e204209773910f85635542077387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75986bdeb98b5b4c8fcd98866748a66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c613e64e93bd2ad45c2fc1a2480ae9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc06d907e8f75a7450887b664e97a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ca6b13b6242800e5848895515a4ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bec60ff6c0b78ae0e065f6efb2025392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d27a548224bb976ee46c9f0ddb74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2847d2080d2e27f00d96abf2fc9e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f0b06d811ea370ba2b97d01c9aa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f6cff1c1ac2a987c0938a527c17fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb49fe3272c41715558c3a5ba8baf5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267bd8080c8629d512a9fa32cebeb58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026b114183c095f74a9a8e80161221a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21752c6513e39af541198c43bb3ada400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8136b91ad5ea7ea2cfe20e29274dfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3e603623e2812a646c72914e933b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812c91298a4a9c2aaff26b097dc0c69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2dc972d5588d9471aa51c1b68fef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8514a1b6940c7085906f22a0f4d7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b787a74f203c666bb004f406fcd7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed2362a58009f76b33350df522d8e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e2ec21ebebed573a9e8f70dde5286408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591505e9a2d1984cd33131dd025cc68e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce50bd331e5ae440444b876e5922596410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe587b58e703b729122051fa70ea0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860b1980c97957ac5a8aa316dfc1fd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be5702ed98ff5a0dd3d19c3734ef38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4abb43b83ee86ab3bb4d395921f06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8136f354b1edb8d5d8020f6d3512415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbe1fb4c3868ca05e20784faacfc5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b0762154c1c895dacfc955dcf3e36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b8a5db902cbde54bf4ebbef9d681418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66ecc48952eedf54fc3c7a96973743419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7d6ea08506ebb5de52bdde5713752420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe584952717d022d0e9335e68b9deb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e9f31f9126dad320c67701759ab4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bd9fb0f5c7c7b4110bc5cf2eb138f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbecf58e8221eedb418348ee44c984f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d81a7b40029e0e6e9a3e4fd8c5dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994911a969159b25c59b3878e1b094c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b581bd7d496bef2933cfa47f10d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47478ff367866ddc66b9e0f532b5a232428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5556f6229086200570849c6498a3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51644f7a8b8512c98a202ef2b37c5ea5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8239bab66d977ca61706885db52fe1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ec38e2d0de591cba39eebef019f47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35744fa44efc32f69ac5538c45c2a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb531f2e181dfe0293147d0bf93ae8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adad01fd25e7084d08f65aa5b48502435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2747d9e18212443316e5e028850438436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3735c743ecb1b618cb94b12c588f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92a5e8c6fd63481adb615c7da3b423438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c73c099b1818eba3e41a44a87f709439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315e43e46e44a3e4ac0948ce683cb31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa5e1b678c0a34b394c414bfbd75e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7a9b990f06387fbc831416a0b4f21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2d7864478ba3203703f8a4848b4d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68972a5ddc7b90f382a923bb9ae23c5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a222757244fcd74d457dbff27888445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2593db5a633531ce190e41eb35fe1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cee2aa0bd1b05d1a6624db97b305c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df616be0d75045dceffa9502e88f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2ec12dc5cc190c8e2a4c24b89c87d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8330fae15cca7dc92d781547f85841c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f9fe072f3b351cd38e9d97ba7e7d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4acd4323a8356bdba547a1d653e643452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128068a8c3c266c44e364e24809539e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a9eba3634802c0b6329c43f5f247d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2717169d05f9f4e38ea347e14e8c12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d39641cd015a5554015eebc6f700c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0030c895c474b1606a4c935e0098f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f38bf5eaff58a5ee749f5de2ce4bfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab96fa7b7c0f233213427dda848eca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84da843955e6dc8c29a063e05e2d12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d8f0458943d1b569c2e0d9087373a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61ddf4ba6f658b940863a22b0c99a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a73a9d73f6e41dd93cc6cfded8052463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a9d962393c905eb4ab5a8c9eb7546464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308b1b5812ac0675e99d5b712c1359c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478a8e7f7d2b17ec5ad9f79028dba99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675bbb51769b9da63d15bf264dfe9c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caca143b70551ec9e036dda24e55ac7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c046b1ae16ec03127357f771d08891469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596618e9bb25eed861785325b3953a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544b2726f04d8e33d6c531a054a70e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31dbfc1f1e20b354ea2c3292140392472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf19e93aa3dc6323adf0122bd736321473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378045235f87c755cc2fc2fd274898474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686938594d1c89c6a83d1f9f1fae80e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836628bc4dcadbc8f91c5ccda03571476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6480d9fc5c00c94c5b9a1795bcc572f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548227ce132f86c9d0486a75663d329478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ecdf0b97f2e632ab270998aeb554e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377a38d0c67af5caaf368bc64acad14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00f524b77f8b6990b0dced1d474de4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661f34c47638cba2c589f9377302ca5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6483c6557193b19133468801908ec2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b3eb75ab5f757e500a87040428642484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea192f0f5302a48ee4527ed2a639f363485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445d2fe82effe69227053bb1d1a0587486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001efd6afedbad141bce22482bdc73d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6925cf009da5607bda1fb4ef9e2744488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d20de3e8a97b7c84e371a32a386f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246424167586dac0d45006585dba0cbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a00ab2a1c48ddef0d9a992df0d63d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e04ae98131778b69d09fe7cc153ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aca3416e8bd28bd5c8462f31f024e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570abfa687dfb52f6c02db0e8e14f719494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723756497797bb457575506ddfc6dc9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931a9c6d14606cecd874114192a2f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cc83f326775aca4d3f29211252a5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473caf1b8d0db36d033d7a075cc5bf20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138f420cd8b6c71366cb9a425d9ba1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4877ff9b1f4f5cb6f5b8e24f4517931500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d59eb0ed0bcb0220b52d9ee77ea40d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082618ebc5bc3ea38fb4f3f29ab77e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62d984ac42c800e6e4d28079c4646c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f271ee2ba9ee3653ddc227037e1cf10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd02ffee7af690dbf9a8aab93bbb44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c977a0e5bf7425248878fed6a8cc17d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928fb7b6fc6129fcd4c8d60cbad844c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bad802e0dbdae852ce8ce691e7aa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822bd7f51611fec0afbe40af0e82e5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7c680108641823bd577ef9c8cf8c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d6340e2c533f5d4a78d8c638dec01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faa6dee0f7bfa9a916ad8c704486c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00bae83b1b001440972faea7069068513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373f6ec998b5e7710a85d862ab9fdd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a2bf146e3d9ad46ed038f30817b6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065100b651c9442677db86413565451a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ad17aca4486b63eb23f36143a291517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c92bea357fb202ccd67fc66395533518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdca363a5cb9705739bc5193a1e3b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03831b0dd538c9dad1c6a15db0d0678520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d374d65504bd0879886f175a6061b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb3ff398ea334fb82488827c7fea72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015ef63e4ad4158e8d1cf6c023100e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020a944afe27e0303d6e0bfedf0d63a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcfdccd7a8ccc843881af0471dbb61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f2423fec5d4ee9270d79e391fda43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357941098f9a1ab846dd8bd7447fe8dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afc72e4e8afc895077c87bb3dcbf67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a12110a8145435f87894ea9e636413529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a5b929996a6c547fc1502d024a623530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ef58127b9545a3e95ba0bd6a9727a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc747d749f0fe8874d0295b3a5b84053532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5222fb3419b096cb2df96ad03117f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ad34c8ec79fa88792b12d93941b40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995b409e40a460316d9c7279173d509535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaecc6f3fa4438ce77ae78104105b72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e636bc0ce580aee0b0f32026108c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f884364c2b94f5f21fb1b0a2c999c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ae3e98f0b99bc8f71a7c94f6c958c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726d8ae2fcabe0719d7052339a7c916540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720ce749e8e8b03d9ece25bc00577a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b72230c8d31c7e74529776723601d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac55d5b71878b2283c59e4923d37179543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816be481ec955960034d6abca7710d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1654972f7e8ac143e95c898dd4895545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e856eea27a82fe33a6752bebb1f76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537e962b8a63ffc749a93387a4a109d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31561bf0abe162a4597521ee3d28d46e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a40a51175fe0507812d063b4ae4016549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1e02b979d36eedde044bde15fdf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281dbbad76d6cc0092cdb8e76841041551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa69e6253c26b47c444758cc0c10e10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4904d8196353cb5bbd73518e72e057553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dec8be41526b5b9da6ec7f6cc50d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72165c0a863a95dd47e0e7fdb1274e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13477c11b74a39f65b7d55af30eb1172556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1941c60b174492b92284048de256c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766a8ca1973d5b2f53a88594d743e0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf58c469826776d77e7e1ed0233424559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32dcfb53f13d3e33fdbdb536694388560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c76531c46ae9374031793aeb840cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d40a25b83312495243802db64c0ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e3dccc1ed8e138c4950cba30299ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6197163d1c4c2eeb71283411f19a7db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99617eacaee8188b6e7ca2557121e306565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be342dc47ae5a32ceb0cb34311ee54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff422a42f6af2fd67ffec43c0034f84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c9427e965dd94d5e18284f9f8e31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79147ea76edec4b16a9d035ad37cc89b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1105ecddb040f7cf1d6756cc5079085570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd3745c174545da6213487ef9a07fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29f12ed184ec691164e29b3ebd3e75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6734c09e4fa301064452810d7cce193573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e21756898e51e332a7a9f60f7abd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28818f5d08d6a4609e630d996701fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfa9f3036e6d198db31686e1a11017576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9036e4fc6f2e70338b8326eec8192577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934daaf4434d49c13b459447ce8b99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a6c933938023ff99efcd8d190513579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e1fb5b291f1fd9c594e4ad2867abd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67985c6c2ab4f674588ce221dbd1c53c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a322adfca1310f1cd3112408ace647a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9f8027582e266231dd1456ecc01d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839888d156caadc4ca5bd1b8fabe4e4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b0e5a6f081e934cdfe1914946384c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a62157bdef3d859fc873e56cc02c84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666499941d93c88d6e096b85d7ca5b68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c2f2db9acd4df722b47adac894803588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69893b30a7c90c1617dda883e3c7e554589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf2485f20a77905f29c54f83388025590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac027962581b0a62177a5db0be74cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18239eb62f51630d8424df364feb7cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eda6a398596bb0337a8a36e98acdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5c98759caa7d84abfb06385efba2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fc512d111ebe26093b54f13088aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf1a0e39ba0b614bc9e241625acf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f62a481f1555006cac641508f875dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d4654db2dfbadff05b0885a5d28e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af59819c587b23db7c4c390ea63166599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88949cf765683038c4177712bec92131600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18831ef72b7093d8b001d50c45749f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9ebb18fa5c5bc713dbb4ed9595b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9468c866149c80343e67ba3acdc2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02a551a7196f8907c5124f7a8e33ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fa67eeddb71fcb96bd6ac8b89763b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754351b93f13b94755b79b6cb825a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00632b9902f40c7e812a5c3237e020ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e3410de47078bb0b78cb16deebb2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9f212650e98d2c190e1d65caa189609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9c8859cc40dbe98a1ac2b4e011176610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca02f7d48d0bce645a9190b7eec811611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05823c8f54eaee7bdb5134ea12613609612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac12c47a88c0f4771287b52a59469613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b021a6a55c98125f2556a5cedb030614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a65a05e826e8af4f8ba534713dcb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117bd3c793a67abfad92b6b24ae607a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261c0b2983948aca4c3363f7dc1b74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379dfd20140b0267761ef0b6577b7ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd7e74014973ecab2504aee454e8e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52a44da3c682d1e959685a6027c59a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053fbe55915262c7119a1ea313a1540621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4f94c116fc2798dfeae6577209f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5683f490bf35508c5af18928c8195623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f8a3408714ee0e5ef6216566c8458624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8a03dbb1521a71be8a7bfa1a7f2b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6c5b6f8d1919cf1bb368309e5b5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d456b634085d77a2af542905a9ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4ae7768fc5e09f306a1abe64b9cf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb0986e89ad7016d92cde5f6b8e651629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46471461b6063b1707c3c5f001452458630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee3863bd0df5e9cb526d7482f2d3a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dc573a7a0b5d412525b76d127bb9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0eaec7af8e1097a34ff0445c486ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40541b88dac7ae373741f96c103fac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f99da5656383217650af0455272d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bf8fb83768731973d241f614f10cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c395c09be6a0cfde97cfacdcbebe107637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563a85f0de8fb093d1655721919a53b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b080188c8339be32ead5c8b51cce47d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f68653bb80183767d78974d7e4c5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5203846e648359cf9a38d2862e6e1de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed321ec4dbe58254a57e9c6349d0bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a102076ba9fca49cc98576361e48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d25cb00a8ce67410c144982a170e05644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7335f478b851f66b280cd0972583d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4c1a61a4af1d73799cef85800bac8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c56ee7b79fec0ba3ffb68e0b10988b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a03c760480c65d85c2c3b8bdc8496648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0864ee7c08582c387599a56c1de86a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2264368746b2fb61c9106f13a0ee6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d603cf0c7a812e35ec63583cdade0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c1febe7394b051ea3bc60f52b300652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81953e5e5643c881953b9ab2fbd50210653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ae50ac2800a4c2f5501a88cd7fc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1049e2be97615951aeb057baec5a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec23ab31017d1b8ba9e146a0625206656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f034535c5462bc3af154e792357141657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3373b2f03ea8aa17e39a5b74ea600658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d58bfb3866f00c1859f057cce47a33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64aa49e830bc75f454eeef2d63430d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c874ba4114cd19fe9e844c8e7a7bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d846aa5f557a8ead2e68214e712e68c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce0ef2a9b50b8bb70e90810676dc8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10afd6b95106f3b80ecef076c7af0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bc5550911b2f2d124fcc86883d49e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a32d57d781bc289777b5b52097ede666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23590da39f354a0ccd37177143824667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54335a6a1e9e2d0ed15159fbe23a8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d1e3be9e5e8f1cde8f9ae9e91cc44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb31c0b4a446ed0f4058671fec67424670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218caa32278df3422b0045d9d2a013671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfeb474865f9ba51297a03aff37f60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1a902a75e1e53b0fd8cf9941a0883673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0491eb4e8aa8cc2c31174769b19f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a848a1c85c70c1587eada96ae3165b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710b7f56d5979ea8b9eae056323d51e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88a0edcd1105a5b686bca6865d5e87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765260a6582aeff47d6ac2da5a3fd834678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa61d5f7aef55b8ae0afdf091c8b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791835ac0bf822f10ba94f3ffb68d819680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450825b7d5a85fa1f428c2a6d3deb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5a9d0d9751c802dc063d89c2084a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f7a1a0d3679d77d60b330c553ef41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83673a577105e68f0b4363ea8a63d64f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062011825bbc7267d6870affe45fa3e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1965a309df33726af2bcd60671da9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1498a77f1e1afdf8a8fca205b4726687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a73b795175c19262134372c1d6614e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb811c76bd4c3ee7b43f9c408e841d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd802870eb5998c035bc63df134e4279690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688cf8b0f87e214bf1d05df7464b5e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a0284b06b3e7a83f15d8ba92efb4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64249169b90d35364946eec423672b2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895999df83dcdc936d36bccfc85b136c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777aaf87a856af1ee00f85b8c8bf0eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf3a58822040d5003ba1030e36988696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9e4494e0680f67833f1588eccbc4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be763a4a29bc9a7ae8dfff9a10769f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea438e06c3a2410783974e58c13b844699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882e6004637b840dd46f02c33b1d5bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c07cf3e2a7ca5d5250b46a1bda5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a240f94f64e42c2e4315febab056a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773e0fb01f35c3149bcc2963a471691703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d23e278ffc3c272f1cba72bc0e9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479a239a14dd544a257193312d05f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b1d8614b71a36bdfefb14de4390b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bf7d8593b4c917e6b0cea9c3debf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04578da988b1350f3587d8372ae4460708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389702ec675cacca0057a5a87e762716709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc7818380393f733aff63806dea21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65f6995f50752d8facafb3f5a8f135711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7511a8c1627c3b23d7f85468aca5e1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5c73b0558b846dd706a722ab2b3fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba4bcecd975bdce2c5f9339bbe2519714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff9c9eccf8d113537bafe90115fff6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320402ac358279eaee540ef486e3dd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c4d49824d826c2c6ed9ecbe0d26c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc18078d58b855dc398872e39e5504718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce13fdd947c450878f305cb05eb371a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0530f571e620554525f14abd435c684720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e4fec4babdfe539d1446c71042343721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224701f81b70f38242313e8dec22ebb3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d5129cfa2732ee3f7526564d3a7cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bb8d265db1548a4a228c80c8f5c70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39408aeb5cc7e29b9b65dd03e12e55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaa46adb348b01be077aa7674cf807726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3217824516e9c223c7579f6beeee5e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bbb3853288bedffcc216de13e1152728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c002008edcb455d4fe43082a850011729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73bb42103f9168bd2b2f3bb798114730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34a2f3254ab6a69f0829c2b4767271731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0958245f35cdbbbcbb6b4975189c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a65651c26288d0d50686bbefbae145733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5e6c0fdf758c4a9bff8b4dd842c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f65f9d21fab720fb9f69daa669dfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd781031b0be897933b361d56dd7d2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe6599f43c637bb014cb75904863c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28156d37b7fd3acc7aa8a96875f96867738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4503693099af87197bb7180600607a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b43709164a5c30e669c2a54f2b7ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eb1ea0457fc05c5042e42217a924c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70af086b05fa994699b62429b1b7fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3184e890e3061ed33d26885d2698743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d568970e21d75e16f43307e8a260744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a3a63cd20a2095e710a9e90767744745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0e2a9a451d29bda79633f375a840746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858e454509dc9eff770ce762fb1f610747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b880c459ab0d7a03d7b3e5e8b86af2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5524566b5505921a8e258f3c25e5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dde966987505292eeb1cc42a5318a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de7557cdbcb1484d8e461e3c7e0cdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9ed6b37da4090e3bf6b14a3166171752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a557760842b44176f267e3e7857380753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd28274ac790359d094f23255e8d96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a697844de2c8be80c55fb1dd577b66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c3054363af2c09ab8c0b554fa28f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe1cebde0b713a74b659a2f58888b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9c1f311b92763b91459fb3459207758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352167be91d50dea3bc912a50e51b61759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>