--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940701b46019a203ea8c141f62f23361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdddd36936480d3fe86a14dff3ed3552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79af0991d222e361028f3a913efb5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4815759c161ee89b1d0067241fe49a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9015221f3c8d64168259a757ed04d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521c278104d2cfe354550e3b7f1c08c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870c98b23ef7a16da6c48131ce7c987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ce44bdeb260a36e418bd62824eb578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3096002533fea1e4696233e2194a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b901a2a556b324ea90e49def409d28410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28a46099fe04f08b9c3e169c638f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87b20533cfa1a8e94df8c1d33bd6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb80ca0f960b7f0e8217adfb578b3bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bfe5dd883d7e025983e8c65e50c9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc3207a99cdf1600fe7d3f7104689915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2854c11664e23eab6c98ae191dda5d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda6ed928d088a4d5618dd78d2ee8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d3964e58174bd99c3e8813f98a2dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f391a95b42091480ab11a0b1043489319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3da1c52ef90cca3dbdb73deab3c5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04a426c8ee00c8dc68eff50575615c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddaa0d8348a378d24acabde9a02a1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bb48c1aedd9e1659a80f57f24500423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688f316ca01e0bb0fbd9a0c41d2b8c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca51df6e50de343a7d19fa2cc62caf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79867b4f2daf672c91aca337de10ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc504db74325ef102b32b00ee84ddf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803211aff7e7614150512f263a3c61628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd766b69d2c3c49fe4a0051bc96004429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9391f9c4ad482896c5270f841e74030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e406b5d4a651b2820ca5c3fa14e89bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc10d83ce69aeab266d8a63fe3a7a7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e307bcb40126d913accb2c7495f6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f490cc73d36e0ecf57e5d8a82315c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef3b7ede29c69c1cacc4fc38e4d00b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a246606cfe8fa8c865a565e2b184c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66caf80ae2431fa5a3d5db2c74afffc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd2acf19bf202951b38a658c5be3a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98657295f293a11b5ca62b67c272d3fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69287f7d13243c138ea2a07e08de9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955f0d9eecfd39310557da11097f2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f2a35cbcb78e9e3c53398b0f36bd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193d986aaa4c0167cb10516634277ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fe3262a2b9dd6df210b9df2d3699844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680a01d0a105164bda9e11ee24fa5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67195b26a9b81f1c541d535c8b153b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f942665aace6e7e3226805195fa32e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23730ad0d1c3db89dff5c7784900c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e78eb1403766a5b5fc9b4c0fd7f7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e57bc10999c124f763f3cec352f63350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeee894dfdf2f4d32344405aa1198151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a9bb79af453fa5dbc3c74dbe2ee0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c49d2a9068c5e52eaabc2c833bc9d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2d2c91550712b29ee35bf4d3129d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810eecbc0ba757e15dc9694342e19955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e9c4a1fd3b620a4272e6a084f97a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341327b6e061df44b5865a271cfa96457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747bf1e74c0296fae6c0dde0124ba4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478640f053cdfba3778781fb1ef809c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424910f76401775a7ea6e20cc7751a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf13af4bc8c35817c9bd4278a80ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd432c3ecb0e22f43f2b85ef14603c8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c83b127682ecd5f74f090bdc4832c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7437f220f45d1c695b5f87df5431564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2bbe583c17c2418066b240b95be7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e127224388d391fd9e8e370801c9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3729b9a5450711ca70e3a0fd3564167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa22bfb5fe74f052dcb26f6b8d17f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a54c81eeafc0c4f4ef56942fc799169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45328a02821a0f138f3590ac94ec370170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550089232b526831cc573248e05229a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a984e740d93b34254fd8ea49815a16272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af23c208cbd6c30c9038a07f38d1a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33809fa2e2efc642a72b25a176ff262a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3ea5cddbf242e81048c3e5c331ed975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7cb820bbb3c392e0b2e16bad651b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ae0c693d787d0c5869c7ec7fd2d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065e6ff1a5fd5e2372a60eb61f1cddd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c268a4474b186361ad3db0d398c643479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24d673034446e313457a24356111c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138e145e993abd515ca6e8b183407781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f537c7ac6ca6d2d00f8f96cb9b0da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50290fa34a37ae4ba6c93749fa5ee483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787adfe3f1aeba35ff7a11223f9017af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bba45be2bc0c3a6f2b638c8a1b25b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6aac4e7c608d1b3eb7cdb9bdff81386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac81bfd290f2a88adeb64c8217122a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac1bf3af2184ad01324bbafaf0563088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdac982dda78270c1164940299435bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4d9244f213cf152c5bffe44dd6e6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e69cdf8a9d468f41ff6beb809ed9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825679dc3ec51cd9c8bab1d010436fa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d16f1427d52fa6f1bea86639f29593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eab265960ca117c9b4783b371f49394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba1a8548bed45aade2ea7f6387ca3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9a24b8d1ac6179fcafd81f502ce096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a376347e6340f738eba6a41aa67e3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad98edfeb1b1668e6cb18cae73453e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e130de6d30b1db129427f20042773ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1c100a75d39bdab8457217b03806b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309d995a9616da2a6844dea5ba127b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74609e2e464b0e51a6d40dceb5d0d12a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d446616974c0d6926e73beb43327103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3cc2d60088b802e61eeefdc46ac01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f5bb75f147b407690844990cb54b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303da29651872b257b88994232ba268106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986994242c8c2c90dea68eaec3f013c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8f10612505eceae768fded22df29f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a0761e15a4d996d826823be93c64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9acfc0d147937edbd924c9319e316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df18eb8490c75e0f0d0a1539da4880111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb50a13f112451e8935857fd00ea1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882189bb6cac928eae067dcc8c167c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080260749ae1b500c8cca08b844b3fa0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174a8e27571a624f247ac0ef163e63f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec68cefb1af056c5437787becab7633116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3143f8a0d6867dfbaec7774ee7d341117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3927f246acd81ab020216bde033d15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747010295f97da0d232aa20f22eeec8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fa7c4043b8b513ba9ea1b1dfcc5e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c66efdc2128764bebfa1f900fcc39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b9d17fe1e139b94b6f2cf3e6e6be5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe8a8a5b057a6a86744183969d0906123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e3608c56ddf8fa346f0d25bc658c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e1fd9e2edf1df03ee883e8d97e7bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fc969b3ac7e456c4c0aa468b929fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ae22235dc60d13056832b545b243127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dd14a943c39c1fe8936a2b9b5c07f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d1b747c770ae5ff18a88a22e223a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef95cc8924c5c6432b9553101bb16d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfdffcdbc7783fed754c82229ce5c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720f88221d4d19ab0b3660fada3d46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e94907477a3401594e3d8d734041133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad950d5da44ff89d2de0a105cdb112134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612edd93189c703941bf722705a64775135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607eb6dc2d157808671b9b9c48f7e18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303ec1e3f01ee87828d77c832eb74da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27a960d50bc358ab2741dc5e687232138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f1c1e30890acfaa0f2a6f6ef38c8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2864af6cfe34ac351a1fa8095c3fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89855640f5c0b4589e22a60b512378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fda9289f570f0e75ca61c502a9ff4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19484e85d95ee5309e0859dda875e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3aa12a05cc031d1fddc08d5b50c80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c006b74447a428e49d8814e357863145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dbb38a8651e4b76c2974facbcf4f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c95f8431ed73c215f3be07f67ae85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ed91156e9aaf7995d710e17b0d16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269262339d2b36863b3a5c33a7f4ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8052403a578906217ac7d0ab088bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdbb28860c2baa840843fa1401624151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996d7b0ec691efdad8ff0cb6aa82338152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f26098c24c837d39fab019bc7123153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea6b5f20c421c24fe90656c8420b83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24573fdc134963df087a5fa8f7623157155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90996940b5177d6dba11705ad006850d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c28e281c2c5328f9746bc1ff2afa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5d4e6cfb669afb58590eb44564417158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe641b00d273ace3e9eb2e8c7970a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d4f31c35bbc4e98fd395db0ea739d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae28357e43e6edd1cea6df274c4a5b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6c10f6d8b53527d0e2bd6ea331553162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d77a4dcb4b59ebd8b6bc8d5fffa1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe7196e38e1e0eddcaec9e18115e75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45108010a462bf653ac59e9e9938a3bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884493b93e173393341ddc365aa48198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b00ff055c1585563ed7073b30a589f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a57238392f3d7569a8fb7605c33c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334ff20488e56261729eb374091d7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091329996ef84fbd0dd5a2fa5f79dd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49534811849a3de04c30707d880272ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac89901d6eac1cf442d8fa4b9a574de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b5e7d07598946a6d17f561627025173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa9ac3c09650f7e0912fec346c85c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137bc0adde1f915722f66dccfcdf325175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9edb39e6c234977bd912c65300d855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0307d49a20c94c2a3d4046dd6cf1953177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f9dbcf33076a8474a0e14c82d7cbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04142d5abc67cd0292aeb127dcf13159179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab3cea48b807a1852771b5e7c6f217180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24cff77e167cc26c053bc0e6d120c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b010078b0a578ff8f502bde5369f50e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e585cd6d64adb4f5d47d2b55e4ff7dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc4aa5ad69cfad619feb70dc0a4d4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d9a6f3290c81869180148066100d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913ea53f75dfa5a4a3f8404a64a0013186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a3db3ab222b59e21d40dc0202a4db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f1ee0189e62d2d67de4112be7012d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461755dad26a72d522ee6d76bc969209189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e310e87d5b0c19cd1ef3a23ad8209190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd544f9bebf50c262921897dca1e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d749d433b421a87ec1848860b7f719192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651e7a861c7465fbd8bef7f381563d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30146cbd04f229c96643a7674453fcbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ed2805bab10cb9ab3b1510d6ea3ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cb4ce27eac5fa4a0ada84147186fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad041cbda6ca6a77798538f3748a7f4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e1d4a8e7c207a97291e1222513cc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18debbd953be472ecf03558f376fc13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a51c34d75c16ece6e05d60b5ce47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2313f56e81a2d426a7ab07ecb24e71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0cae326fd18101b10442b1a35931e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b71e60393ac252551cd47a089fd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56ca1c02ab95b2fcf77b8a5dca8f9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e53034ea620ee8e954d4a5724598bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c068b26382db10626a4d13da3dca2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec2f4e5003edffde4a6ad5e3acc8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5348693f3f9798d6c20611f5a5ce7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df4227b94d29dc7cd893ae410adc34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfaa04e4847dad978b9630a9ebc646210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2665d47ad4bb3ef5e647e35db7eb2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48133a7769e1b212a8821188d4d7e88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a752a9ebc5fe77900c32c2452249c8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27427725c5ff589044fa1c517fef4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410777e0fc46ef0bd35769a2942ea718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354015d01445d81d5c9e53d116a2a1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ac0d44411b51f891a6a14bb5f41bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ab3dce45b4f57018b4570fc1f508218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7828480fe004a20877d309db375b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8cc95ad7de840b037b0f05bc668ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff97b666b02607b37a5a925fc260f2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0661164047f8857d9eae4466bbfab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e32ea86e9bb7c8a8e78ce8d0c680ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b57456177a8b02de21950f515b97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98ef3e6a56718721ee8f2aac65685225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310280bd876cb365ad05023712099f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16cafc1c4d6a134ea2815d15fa4243227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e78a45bb340bb900a79ead8759af5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc5c85530716d1c679d9313c5055ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b38d7ef4f4cde88705f026ae60d11a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be21bd1850bdd19d2dde9485a5eead231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6bfa64158099b24cd80291909eebb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6da6d743a49a77b7bffcaf72ef41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dac72c3d5b37500591fdd666a1db56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2c9f5c8c98b17c2e8d1288a8770ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041478678ed286aa40d00ae7a852ff4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a933da1a662353b54b4655c64e746237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c79d296b2990aa8531ccba31db88b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a465529d6931e28902175f222c3bdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9d7b64da038491abd3bcde1fe3687240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bff664ca438a9ab38c7e4fca0ff9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ee0ccef6fb38888fa2de29e4b8fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e73c06f54b1929c26899fb712ffa02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d0923189f12765d399a49a044e02e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b733140aeba495e692e83bfeb9e96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8daa9d753f05f6c63bfd4a5284956246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77dff0370a648828bb266c2459578247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee5d0cd591dac03e9ce5d013cc6fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a10fbb63447bed5919883d5148efe5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d0228fb4b42f5e92dd39edb6330e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fb86f43cf6a9a9d125c96981d70e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109fe6f8f05adc8ff52a5270fbd73b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339833b6ef49d1a9f158af1a42111418253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44816a9fa80ae393a780bae03009c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0c547d1d0858219692916d0a08c8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ab18100b84ab25a730f61db0ce9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f482097476d7eab6f6b58deaaacf2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffc56612e6e5decef888be8deeaa09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1e51ab860f0cecfae72e4a5c68f3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e603ca1ac1441b47edb73da5e46420260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e278e85fcea32ab318f7bc4e096d3bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221279687127c2f814f7b5abc66234b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9eb7dd74130079cfe06085cc9bfc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611864220b11c4cd04861ce431613394264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203c36422d48436ab375b4fac22074a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bde6c6f54ab3a5c996fd83d7f86e6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76c6c96975ed6968c24f65e17a2db1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1389a421eadb218a483fb8e6ba529268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc99b6e5b72e6286769581f599fc0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112743eaedd54fcb31cefa191849e01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a29e650a9348a78ac5aae6868ef8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a642ec3e31b0fe6e846814c5fab33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70f0d3f2121ee52b4bed47c587ceb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd9edddc60b43d8a6ce8400bf74520274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa4c81558adec71ca78148bcc6c296275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c1c04ea598aebfef45cdb367ff34b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0702d605101ec852546a602dcb0028277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f79987a405bc9ca5cb656d3802037278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1076e49ef66e8d5d846c5f6fd3a79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338b78029a501d46ffc5b99d014c5aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e03afc4b14952fcb887a96df9447281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba88057818599a9b8bbd318e7e99503282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e8f6331f00090ed315609f43664e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c82ed1c45a7a1a922da42ec2bb717284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbace2555b0d14d07432198439cfea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c33f13eabe8839fab09db814d5a885286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01aeebbd665eb86b2fd051d1a54b47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e72b6e957cb100f38d9526ebce9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55011dcc0e5e12908a5c2b774ede5d02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246913d5bb0f3446066abd8cb5579d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bfc6a63308b2c6695107d77304d2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36705f9038d33c15a7adbda606a1dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edecfc6a7181a8c82015553d84629c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf272c1bccd1fbba35dc7cdccd1711294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184acac1b214e2a25549783d2479a728295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a77726fac6b7f2e4e9fe23ff9742296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9adcbf906ddde5520294f2303f68bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc302b351ecc0a3a9ad049f9e42ad70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f7d30287197ae2615855d26175bf1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4d2cf47531a0cabd3c8cd39c17ff7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d98fd764b2ac62190320fb5f4ed3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843ea0be1b856e1402b8d9242ace452302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e509ec7ec9641dc8c740ed412833e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3f824fadbd53d586a7eef8464acdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205f659cecf3c281bdbd6d9f5edf494305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f17fdba6cd3fd2003b25ecb01499306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea55448bda247dc739b45ae3660cdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8869cd6ba07874df25c62d9426e114308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb683df3b8695438e861ac9d03ac0db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34725e1f8178c78b59463185409a0af6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb494f9f6d8ca47a1e5bfcd78ca5620f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9d0a72288033c4687dd72b49da012312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f8a443ae81e1cf31bb8184f30e6d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23dc75d72224c9598b0bdc33668db7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977765b8939464ea3d430612afbda7ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b0e792028291c4fadd1c7f89e2152316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa9e5527c480f621322ee119f104fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e673f42df6fef1d625e0f85f949c19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6699f22de9360fcfb147a41667485db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143f71f96b23e05b8e5f3e0f5753767320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42108d6978fb4d285b548ecedd9b654a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608ef38080980d788abc973abd3fe6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e075af799e73525b1f28f9d8d4053323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eab0b4ab1eadce0fc6f6b997499f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc439c2056f6893ec723cf1f06d179325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd691b1650152762c0934e703c6407326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23115049200b701b55c39f28abff435e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8774f609db8457dfab93f8d8f9823328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce92c5a5f1999b9047630a9a5962d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491bd85b7a9b90f02c46025b476e19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc7289988b56c5a1595d15ad8f5db1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee94ab15fa85245f407ee99c0af20f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70100e3a6bd455402666bc5b8a9c4a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d2b52a768603164f06f02808fa44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8251f0759bf21e7899754ece4bd7385335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e33c1c0c086cc409756017406afbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9fa553cb29436f179176d37791160337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f0e947e63aa70fc46280f97d8992338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b59ba6405e158fc6b1b05cfd26467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf193a1057e5b2a152e368c86fe5742340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1841dae4692a337f1c7201757995fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc87db2022c317f663a9bba5f9d0f91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dac04e266c17eb747a9758886720b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f21787aba9b4d4fe79b96ee3e8cc5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543cb92fcd966741473afb83e49674345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c84a65980fac5017ad2d01ec6e3ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a6c69e9247977cf498fca56bb3e56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19098592aaa9d8c494204cbca67b9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dacc1d0f0289c1d01ace39ef1b07a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796a975dce8b7a67d8e081fa7ccd513350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ffca98f250d6d3e92c4b0d335a412351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9306ba2c7c091296cd46015fd02f15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da2e2328b2f7b9d9d8301f7fc6c81e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e670f720637e63cbc252569d10d8458354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d707caede3ec20e8b1955417969f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d026a1fff2d70270745ae64961826356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e49c8897393ba8e85d1ddac69a5ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccca533dacca0dc1ae65d03c6c8722358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242b2364ef5f583d627ef7baefe078f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb459667c83c9945faffb75276cffa5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c03eaec93d5cb7e0a502ea10b343e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853bb3440a2cc74673e558cbd07b59b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5819d6fb610091150112c1d580ccf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98ff7093f06243d5089b6480d36976364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8927aeb3159e8b32ae6cf0f0e1642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04c26ad236eceec23487cb1d721b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cc8f5da5ada201ec765daafd33f6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe723c391222e9cb800e5f4111a570c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418718188a37bee997cdb22318b781ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e11c9113b5c156f9e2137f7c8481c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f2dee35acf4864c0f910ccf68e4e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135cc0ecac1b517194dc882ace51095372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9d7da46512ea21d66d2d9695c4011373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77fe7fd58acf84abf99423d2d180da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce397990040ee12edc8e1e7e3940b08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4203bdde38663a65b6dd40a1ded59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fd3a8596a8e685c88992401cabe34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f457dbbfca62cd7ced6e6c821bf31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2611d729cf196e87326f19bb570ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83168ac61b07caa59ead2204c011e14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af442b84c2b5289688018b595e6c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab649fa42d35ee36eee87554edf3d145382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafdc4fb4b78596d8b378b5cc00c36c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a42fe97959fc43205d3c3040b7fb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9de85ed2b364b6c444fbfc0076fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462ebe6437335c1115a7c6256b8b8b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9fcd0e8652b62ce61706cdf7e04f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb441022e9d1952952567f013f5d524c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91e95054ec2b78acc8e664980b5cc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d566cbdeda57356f83651d63f1e5607390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac75c3431c6c0bdfc607c2cefed39f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635873eff80dc9acdc8388e0bf685956392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b9ebdd74220acdef252247cc1471393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17e1bb5403b2504d381f8a47d235b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea020685152761570ad805824b75f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c7d8460d682dfc39d7f6dc8fa953f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a90d1c1b0243fbd601076d6d0c7b3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148cf3303d9b86d685acccdb49032f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982f0ff169a3f9dd25edecaa57a5e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236be07428e94e6c8c4566d4a3c8abb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf200d6c0d9bfd966834a05f46903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4ad4addce546fe926e3d85708d038402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d94deb72b5f20edd0fc5b0575bd081403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf9281924d3954a3f2b28008f8ddea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f9052a79e2ef939ce25511eb6f44b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c328eeedaa1c49bb2ee12c0c2459524406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79e74af6dddc3f3507d92806c1a25e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd92356c2df1c06391e94a58f23e3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d082777fefe7fab15816398ca148ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a053307d358f881556154360f5907410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a32a6950765314eff9edd07ea15e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af4f63af46f8ed56e5aa52db2ea95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187835e0450705ad3cdfcb0832f7e04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c70c07c4363451e5e321d795de52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cb96897fabbf13cc2ffbb964eb2e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f79a9fa39321810a1afd9f9daf987416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f11591fc0efc649ba109fc8a0bbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b08f9c88d5bb5a4f80ccf63f4f39b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef7ccedb5e35c1aa08bf550a66ed3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5656fa177ba2dec4b20c7e9b3ec018420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3cd2536b85794db334d381054610d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15c1c4fb087dece841f86c9e6668eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ac3bcb9fa78f0a2d31580a601d9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346099029bc1690ffbcb5b7c094e7c15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584401d26b95d8faf2b4b4b7c8353aa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c346b2dab5dbe61c5b62061d361b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64391e498d38b92f3f5bb10b34689486427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069500456e4778f24080f988eb4b61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ab75647ebebe6c97a55f45778bf82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d160415632455aa163022ff9bd5cc20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd12993ca55d027849561d4fe90d44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce11efc27a6f0629adec516e2050f23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4982e5bf51543ac6c0acc1c24e44d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb7072b6d4676dcfb96fc66c77759b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dffd00c34470cc60d14bc05753421435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d839da0813f653c0d5141c364beb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4f324c1140fffd90ef8bc9e242a43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d044ad2fc5f0dcfffe91a0e7381be5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508b202711f934d513e4bcf0b160867439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225280b60ddef534ac9a9a2340232e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0c7580bbbb6e173881ea5988fe56e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d678f4002b0482e7374a5f432229c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19865f4e232801a4c33e46ebb588e58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ca7aa636560e35f745e0731ff53aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3912dc4126c1074eaeebb2484671ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd8bf4104e645163f64870e0d24390446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e8dcbf5b8236ae75f1bf26a55ecad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b926790236c6df60d6d8d348fe12a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063b150feaf792f90974c4883678f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6205d6724e3ae90fa988b118e29c95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f4516d88000ab18d0c1dd0bc18420451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561cb9415e92fcb49611626ae63042c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2be5d9a413ef468765a9e3c2f4feee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c0aae088242136c5ad9255a86d836454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a8b30271a7da1a31c906d47fab34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814369f9756dfee9a5b714d6a604221456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79faece216ccec1c36c6e93265c4805457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441907ea12cd4d046ead61f1c76eb5e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf5724419d757e66c3ec9de7614caa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c812947b6a4c1dd951e7d5cae7a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d1b7a5805ef5423ec037af288de37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8317f25dd05b19fb8a05b3eea48ba6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec2031325ee7182b949ea40c3c2631463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a6931404eb56e295db8839803389464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae94aac038fa4b431883d7d1fa84be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ac33982c7d261283da09bb44fe728466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1a5718f47f805e2e75a0b1876665467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127639b0066849cdec43741b1299c3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94803adde2eb5b0d30e152dd69a06601469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6868f70abf75e176fbce7105e258a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df51cf8f4754bf7fcacbcb41a829b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24d7d08b00dd8b6ede61c717504504472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f50355654373d50266989a151a26b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec58eb6de62d37a5f501a8306ecb216474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14afe5cf1d0525827735574c2f8009475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a359ba4eb7999e254c4a8cac0a830476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e6eeb60a83be2f4fcfb82b709fb50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792261242ece74106f8ba87596b0beb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93886872e57741c10ea58176f1eae018479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02590f4a2f7735ec17153a9318312c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e93d75cdb61bd8801a6488cbaae2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982cde2ad48089a7fd3d3f640ab323e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de32df0e3d6cbd927c8d08aa4c5896483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355e5ed19cc1e03d72a770ff4cd715484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead60a6c95f89bddb484880a740cf3ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902cbbd5e81e0bab799a84bce85edf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2014afefbf72e5244706518e889c08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572bb6fbe523b34d6d3b74f2e5bdef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235642147b2cc8cc34884d71712bb6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a950f0d5ee8515096db227efac2724e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909748e3ef58e6e0c99a4bffed49f331491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f64e7abba8ea0f3f99e83c619bfd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9146f521a05596d20561a83547cf626493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adb52e47d27a524fea27bcc8359b90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a179255095c9db941750f888a1b50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42247b505264118073230e0b3685114a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3324aea09ee6fe089f435b9755cef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3826f541a3c20f5966c4a0b3db3af5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57d6f860fbbb7fff55a8302b9c2614499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a5627112a95f6adb2d0fb948319bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdf9ec885efe0935b6bc32508530d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cc77b3be3a23c321b2207eb070b30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34e7fac73cc15ca1ad92df5642977b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6685680317c4093c29e0741ea39e18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3932ecc2f7fb77c75bc82a12473834505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133b233563b8ca5e982b09e416d81bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64e96433d7b5872131fe11fb050095507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990a16c0aec43311f13fe5810969a0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e11e3bae7b758257d866558cc42bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919025f2a1d17998c8f01a9c1898c8b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a0e3aba6c1be563fc5b1292aeb1f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce3c8f4065ed807389f67e45372995512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65e2c1be9cacb87b96c0ade24e81f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986570e51af6cef626d94f2d30e6db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d60a29804ad0096966d53a62a05713515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6ee16bd5c94cc140bf8f96aee8bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b151ae5cf17645c6fcbdc3f86ce0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e62da1b81b8fd26cdebe0b2c66212a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bceee597aee53f9dd595fe2548366519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc258a22bf4f9f8a16034f8a320be4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c51535858514aab641544f38f95c32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b7dd1f5dc399dec7364368a2f2e36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1963ebe688bc316d6228bb0392acf1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47224f2502e9cbf4c551087a5bea37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d0f2feaacfb3e777a26f870b21d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fa4359a6aeb8395ede8dd48c4e27f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175418e589949a760d8ff9ab2b544b44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6af1d1ae4402402b0adee6b799285528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ce4071d4541f575c5e741059beffc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c12eaa4ac3caecbdcbd166ebcdbed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d64c936b0c10b0e478ec39140c60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bcb29efc2fcde58f83b76bff1bfd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72c8030d2015cf0e1125c54fa01d38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c6642669fa3a28a2908ee35a5eae0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef895758db153c02c03f782a2c56984535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f96631a3cfa5e877720da1a5539082536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ca55c6f3893de383e2781be86f34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe314d1f2937652bcbbf24506e0c33c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf2035aedfc915e4c31025b1bfd325539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a67e2e7867a90405e19984e9b1af0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b866616b96779eb585a7cb3fdb1be41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727462777d5266c49bc0780e2d9bc83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d25d8fdb15bf09b19d6c8a311ba2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e7de1f145b42c057ddd5852f757ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310b5816c48c546ef1381fca7b29562545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356764720cc007f68e66cbdfa07df61c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906b531fe9ea64dbc464b7252740046547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b9943142b39f93c2548e0bd32d277548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2326deaa1d6b3c300bc23ced6af1fc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba047f4432cbb75b7cd94cffd211fdc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f211e383d5e3a5a7725c266d27cc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb854ea172097437806abc01a4e41b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb8e7794e028899cdfbf9e14dd0b51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898932183121b78ca6924ffad584125554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe00de05b60baf6ce8d54eeef25c28d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f097ca0dc10839d946714ec35c2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87e2483556b57452cfad05b5decbbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046303cf22bb90a552460f7119f5ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dee1e869dcde014d290591729fac3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b89469e170abc8080d6aa5815a3d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec98fafa11d1a289ab940307660b3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda0ddbd3b0b359a64af4bc33e8bfd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10514fa1898c07568efef617883b66d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d2ff342aa6b49fca7febbaa026fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3345fe99cb5ff4d2272f3159e4ec5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3060d389795f1b3b84ed7d2dea6f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e846f6d67c69e06e9be4344425e81c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae0d5feaeb9ddee3c0fabe1354c629568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aac1bee047b831b3cc4e8df0ba84d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85964bd3190819d96216420d6cd714e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b917f05867ffd5101caa4ccacdb34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb05f7904999bf0e936728b6cc2bcc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef232fe4300f9c5249caf1e8c27a33c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2dbd40121f6d556ca2996e17a4863574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85de00ca3d4b7c87c0ed604b8ce1007575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d2aa7431fbb0d45150141196c74a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e03b0e2fdb38fd7d91bf258ffe42bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd74586a9afcf1cd9ba57582da31c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e2e4cb8d5cb0967e905e536412b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d618e8d7c18e1bbe3d750491d7615d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3621ec0a6e4e582a79ac767201862581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b869d06a4937ba01270228154de1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb88c2b5a91811800d7b134620c0e69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123729d48d7fc4ab3e9e11df8de4962e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eef627646d8cdc78b54161f233743585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b970591a15e97402e0032a6aff2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e772456e6f495354283071c7d26cfe0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39298b31688491e02004d71f55a59e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3873fd8f461573aac90825e14d84c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ddb7e32d5602aba0fd0caea8d4a9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc12ee691ca9decb556245dfc82394591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773422bb305ab7547e508be7c987bc38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e3b24194715bda0ea7e39479234ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77e570dafdbc540660bedf24255c3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e7b4ba0927c9419eb25dffcf7e438595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1f7ba2956d9105a2e5b0dd019c2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f349ae2167e0ec8662fa40b99464557597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde56a81a9a62815201f7375eb2f698598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a11a364f5cebc1a2f935821337712599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5cf21690212422fd447d9dd369395600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4abd8e97670fc1da82df3c50b372f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7c4b503170496e49ed4682d8dc59b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c6ae2125022a90b112dc8fed2a24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2f832dc32f0e12174395c86e5bec2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8198c70dc9ed71db1160560deb901605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23e4370ef426fba6c6a941101335e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35858bcdd4c63d0842acc05eeeb0ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c43f95a652789bc371c8224823930608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d854ffd4434565b473e5d8d5103860609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682081e127becaa84530f546ae23d809610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7343cd9ae3c19968e0e6e0d9b33ce2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6c2dbb07956762d943e963384e772612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e3060c4241c13e99c1dadbe3bfbf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94745cf7d36fa445c4f6d1628218877614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e941736acdd4f6f61ef19ec1cb6944615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87098252a43ea771f30747fb6ae1cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f6707b939937b7c66eaae49d97a60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc479b2fe8974d8beba3ba8462200d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b87ce87e107a2c8113de5f91d462619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17b274d727cd49e6d3572fc4ceaf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310b09f4b0f239f486cb7e14c46c63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d17182411aec8a3f30492de62e1b95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb3696b29a4a25e304cb5c9eb91212623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384796e30d631d0df958e512887d446624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa1a622aa3bef34c3bc83d388a3549625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10cfce788daf1b4b2d9fcf562072eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49d7312987ff14b201f3f78b0d56ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b2e61212ba447136dabb20c36d3db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ea778f702f3505d3f638545661278629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2830b57bb57f81790d6b90689ca9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a96a0e28cf58bac18182dc7cdf490631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715736b7cfb3e68e7b6bf48ff6b56a69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abffb9e126c545e54cb3a16561450ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007864ae7c8045c9869ecb9133c61ff2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd3cb87661c8e6c8b58a42d387946c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13004e640bd92d541645d2e0ca5a34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29828e2bbb22c81005c726e97e66f9bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0116ca08be0c2930b8f6d7064b83b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92873ac4ced381a1ac0b1bb57d37f0c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83658e20572cb3f6f745f1cc12071c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ad8bd7703a68bf6d13385534929ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96f74f6bf67b030ec0629d8e7d51bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297395021ba0fcaa5d9d995dc0d0f16c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fee60385779f8f6412fcb654249f46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358932677fe90d9424edc24a1507bce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd9ac9c96fa0952c79c0a2c17dbac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eb87d70ade025d3ca1e6ef06e07e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1679d38cb3b3cae7d1f32c1f8b223648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c659da68cbba9157cb3cd86030aceb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b2680f4075e61e8cfe7eabc3c420650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf32f031f8f06020c9f2de036e8961651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a4bb15da7ef5285d8125a8c856a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f08ae648117b81218d0beccbf78f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e891e748a4d265a9a2438b985a73ab7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b63da16d25c33443e1ef89a9262a94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f7da515ae38ee9215a15ab9c2cf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602526b18011eab2180fabc72630a04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539de148a5aaa27a16e461fd05c17d72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5755a5190817f67da6158046ba01ac7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57e6b1d611af58f836ef04558455c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ac9b62b279a2615b98a2908161ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf389c89fbbe3a3b30ae23f8b6fed343662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471bb56624dd6a6cab43121c7f4e177663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8626ea475601e871e32d42cbe095af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563c79f8bdc23b4e1568df8f0fee919665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5fe5a24ed8c8a3106ad0ee401490f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041c195acdfe08cb2dff156a0b28bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48265f260b8366f5d1b0d725d4063b83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5f8676f9805562d2502b55a9d5c6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd649a4498499237deb050bf0e00c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b5477ab32cec816a16e10d56467aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac19c3ac6142900d1a5b532911999a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48080737b1efd006a8d8768b532dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050edb424755790b25249470e5d39236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d014b46d72ef181dc910fe105e46a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab9aa273d18df09d6271cfcdfe62dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b5950378739e7a79955ecea33aae0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db47404c5ac45e0bd42c7a745984287678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0579389953b577652525a138287312679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd88260f205ce5968d4f9e9c6a1f6d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e21f22dda7f5a33d9eaa7bbd9669c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15739c8f301e22615e17d120859c47cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67ec820ee947b1f84a8e4bb8f8dbfc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936fa9e6ca22e5ac5b9bc2f84a3562d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284389acd2fc33461e32567db3a1b41f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3747bf0078027f39b1efd1e0ccbae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb55997504f5b0efc9c00756b5b82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ca444a1893cdec54331f2831143e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c118c97691be9fb30e47776d15cb3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12593731af171fe3af0ec59c8c8688690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7302c5299c4cc796a02e6473dc84f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22f7477d64db298df29bf8e0c10f96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1451b175570b0ccc6bfb43798a2c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c37e533826c05aaa547f81770807e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322a75712d3b81d34754c7c47152468695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fffb4328e7d356f53c5895b4cbcbde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a206a1f18bc637bcd6ad04183df95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24b91dc627fb5e4655291ace8c8b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067a3edec779c13af036fd3dce03eac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef8a1854de1b9f87675182114e728700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45024ee6c5f88eda95c4bd841033ef1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6254f15b9f86a590c4a7499ddf2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d66de6d2f33d934133baa9f38413703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50f9f62a7db61cfea67c174690349a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b50d49176099a8e664051c867f6eba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f385dfb5d21a031b86804f4e603a22b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead88fe11b537e930472014cbd45b17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9de34192f9a3c63dc5dbbe4f1b59e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48929cc23907e4d82a47dbcb4129f168709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5485a44dcd929292af1bebbfd958710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53263196cd2562c66f029930c4bddbbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a5f96ec2cb575da61aafb5b305fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ee346dbfb5321cce75c1df5ea0e44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a6e266ad9c8c137c59ecb0dcc1c04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19935f2d78274408d7f278068eefa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78343a0c2d3652ed0a62fa721e8823e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e7ca293c2f26cae6af0c6e9b97745717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94400e31aea53e214b8bfd7db8273718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0186e0aa4843fef97bb89f29f7605719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8acd10bdc1e11ff94475765a09e09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c758aa72180bbd78b1a625c0ec986721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168138f443ec1424e6483da72c0f267c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02bfc5ea5f2f98915efa7f99d28c0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6f0ae193ee74dd047e0b885b18cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefcc1c514860950ced9cabff258388725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f60e97502b61c1408b5bddaf28aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a1cac7d26e096ef1bdcbacd983025727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9bdd752a8f4e13eb51ae6084165f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2efee2580ccd26c9be4a7703723731729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71af044593abe7637551039a9e647b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2af792362eb808d205c4cad78a980731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb31088a3ac4f8b7b4bc07eecd914732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f3d0ae3f141481d7cee192d0a5020733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836501bb39ca7bf00b8b7d5586bda08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5713545994f5be31891d1bd8c2f2f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae3a592c41c024f689920b982e4713736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8e07f703d3e15c0fbf410d39ffbbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecb9519d7ffc9cd30893ee0a0c7b4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ec5275dd4d8a136bfda0a68f7566f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccad4fd6b3b2469bdd4b5a284ff02e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cfed77e1b9deb8a943e1faf3e06ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68117346c7528e5f7373f1ad1f443cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14237b9d8b1e5c92406c04cadbee9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0bc4dd457950efdedaa6ccbe6c760744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334b83fe021f0b3cbc6b461a2576c29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e49336539060e44f3c71a6cc35f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c407df45e2bc898e96b6124f61f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb143f295ab432f761227ed2c515d4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3874f2b4888f57457b3c0ec39b172749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a93e5ff8027e00d57fee293b687a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ad5ff1860f03626fe3f35df710b05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e13e0acb4d3f6054f0b905fda6e3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bb82ea1284c60d0c366ff18fb3c26753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edced550dcae2d6e270ef2d1b039cc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf423eefe09a3803d6bac465ff69a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69da45b50f4db223369093bbd8a6d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824df54ce3074a3148d0cbf2b3a068d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ce16f0163540e00e8e8af1b6981585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ba48ed1787a3580c280871f5db856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baca592a87fad7910d8715dda4576f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a861cec0c5d39da3a7242d99fc902e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3106cc2bad16b8a8ca5c447e06ebb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec7fc8b70caa839a1df66967e2493910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2530963ec4d8d24003884532d95311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086793a2af0e7df8fe997ea2f963ad312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd2af2d9babbda4b4598411ff2ecc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b49ac954232add5e06ab3cafb82714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ddd0eb4792fab9819fb1f1c4576115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19855837d19d1e27b8cfb047300162f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0803660a993f70b9581a0c25fdb8f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3e518f96512d66e36dfa1d76b64f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be413df0bd3e05f2bb305a7880480319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f045d027d9514fa5b1ef908ec48f20d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32dc53499294956e0ae73e39dc390221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ff4773e38ff766e989a9d3f1edf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1ac6500fcee7041bd8f0be310d34623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbafa221aaf2779167af322c4930fd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a212270c8136ee1af6f3df553259e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d522bb114db4fe50f364010f417f52a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd9fcb0607ba7dd42a4d6cd0108c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333de5936560f91239154d5234cf3a6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63fab9e21af185146cbf7907d7825829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55113482d10b45c41fe3e8011a88c3b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffb5182d3f10554afa6015ff9112a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab42f1f851705e1a850155ea54d29d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8d58658d8b3666c48d1fdb2b083b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358babe4d91297259cba8378ffebd9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a74105d8bfc9b398975d4c8e1ad8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cf76ab3982594b33caf35870cb10f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf993d08f13449e2d8d6536ace71a2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28fa47dd7335a474944d37b4b978138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d6c078fd94d3bc6c23c8a866557b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2770609ef3d46d8476ba9d22d52f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf7a2c605fb22c3a631a74e2eafcc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea81d6e5426d91e9eec9f06be095fe242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ede0c73202487d12b8da3f2a8dc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add6973d8ff125bb1802603b09ef69e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d46437369d41de09872e9193176aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a03ee683ce75c23a321740d0c68f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debfd187ea3d23bd674796e7d58095947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42da44a51a46d0f3a93458602eb809148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2a9f71579451f43c041d9f3de087149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdde8004a03ef08cf402347cf18bdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991752d2d6227709b584935d8ba0e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9251ff8c02122df0b4c85bddc9ff4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1b680c3ff6ebe4832b79df3b6a2ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859edacaa8868e8fdfdeb583c090873e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4aecebbf999d9b48866677d5e1c5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ecea3789d3279e6204a1a40ebeab356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea977aba77b32242d8a2073c78aeeb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfade3ab5ae1b2fb4e6fec21a57463058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b712382507d3b0bc7b7f19942b4530d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21adb76fd3ab05ec48c18e7a818e55860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968657647e02ebe1216602ba99e51fdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba2e0f669fe8636046a9e2a9bc769a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f41a26fc3831dbcfb28756a619cea663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb0d930b517cc52e89934fb65b5f2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482e7059e59908c62d90274c0dd16f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a38edc17973da61dd3bac476ae85cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681b267d430fb04d5ddee6088be65b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ec3ff00df621a75c21d0748a5b45268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefba5e408ceb7d4cf6c1ac37cb5c3f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b9579e8f8e26dbac38169e3d4e8b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21263fb287b19970ac21a3c722433a1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44227128ccbf989c21c1025929a4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e45886b33914718e7adc550b0f4fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3fc485b0af2143769f40b9d16731974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05205d2732392f484399fb8dae79aefe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa01bdfeaa46d6976c7656444d266ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b54b552fcba37c9731f2d561c7b2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574fd8f7182d0172c26d7a15809219378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd955e5724879530fbbbe240135c2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879994ff05bdb54b40392ba107e271380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198303582caa8cf8e0daf0cbf2ec961481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3cb6d33d52cf4b618b8f7a560be2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047ed7d6c27143d3eb57a1962231f9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724438bdf6a1e9ea440e41631b40cad884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bb18c3d71cdbfc1513b38c35de98385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c958e5fcc12643dfb19ebfffa9366b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9411043aa15dd28d987073e280ebf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d4e1e4330e70d33abf078520dd6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f624b06098a908f033528c8a7b038289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ac772f14246f6f8086133b4942ba890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745336fe90cd37cb388e7ed046693dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681a8919fc173bdd0ae3abb56c5710b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856bb7d0b9f13da1fa265a6149f7a7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822a7af4830784a189d921e233e022c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6876e14c9bb799fd3e3fed26f299495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4de7421c29f6b44817c924ed17f81196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b8eb185be326c54fe83c3568b3d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766568aee7b56df2e932837a219eeb4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4ed2f23ce4698a1a11280e9f0160f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d46b1d25148f6f4f245c47724ceb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef255fafac26c6a441fe2af0d8f5c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260005553a09b4b9b592400e8e2f782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d077f7f63f5096401aaa2b6f95e6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bb54142066f8ad95c8b0708343424104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47a5d8fc04ee019c6a45f86e8b09d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafebc8bc9031e36003c215bedef21ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49e911409bc4d850d96553a14f037c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab79d58bcc42e616be3beff16acd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362d3e568edca158bb7e16df35c8d9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf3a4c51b0ef50ec5d6dbf627e28ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1735ae61f358ae29dbec65b900707111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc2d837a3284dba24b9f0543661205112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec162b7121bd7c70beb86e1fdc47531b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9465610fa54f75604822782d645027114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03fef0d6933f4e089a1735a8ca88c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480195a1d889bb6ec43459e9a9621cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3984aa3e2423cd93f88f39221e99be2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eda7d90e26d0209cbc22c503c93207118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c7a682e96a1673fbb3d3c426c3d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8285cf8323e89e14765a03e3b50e1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fb8783165964ac2d1104f386ec3f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a437a62800240bb55a2a56ed4198ce8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab77d9a86b6945cc12c13b2f0c272a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704df069eb8f805f75ab99649d183d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e0194cf005aa1c1bce1b16c95dda1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072250320872e2f0fe81e154c6d6706126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066475d2c1e52bef5c91cff437db55b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba158acc18aaf605a2b0abc1eebf9af9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1730cccca336c3b45d7cd405e5d294129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8d0d3d7793906eca987cf43033fe6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df9a4950c4f2ca332d5cdcdbf31c97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cc5fe9c77fbce36926323a34bc7cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa5e9575c83e213e6d92c9188debf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaad17869705e13cb842bb9c93d9ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd2299c65db37b143b11ac6467c8a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342be26ae33904f1e94741dd978cbe1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08d7a82c76a9536a7e1cf523dbfc19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d73a88d4817a93e63aff51043d945138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a6399af2d755d3c67daf317c20729139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f8f1b1ac3a1ff38944c8c1c0c73a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e2f6ebfa98b34164bee3086c341e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588de306d08af9cfc6d59a5f6a98addb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3531d2c41bf990b1538052a3d2d80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582afe4f1f9c0db12fe7482a06e6e455144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be562f3a7c8b5ca6fa36fb6a2a0fd79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738c84382826a29c44a9c7947c58120146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d655ce141a4205586c0d0eda1bb38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0e8dc4440f1974e8d446d27fb6471148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b9ca0413abf5d1e5b72eecbb9eb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff2fada157d7ea923ec5d5efc05c49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee3caf01579f448e884a033471a145151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6a47953bcc400bc8e83174969cd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7d669345365ae27ac707c79385b75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ce868620cbd887ae2499839490c56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc51e7766313cfdc75c219671010fee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f9b4c23c4ca58133044a2943b74e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb14377cf5b675308469eb102ab2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c91c4bbe2b1e0f4ff36716953d1a7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735788bd8d12148fc23450fa466519da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52308a6c83495acfdef92a6a07ecee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cce54e57b55ae7ab1cb5bfed53f01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1399ac0627941244e203ae7e58815162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958749f7419009e32d7df0b4b9261db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35a1cc2af4df6f6098b6ce4db3a76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec750104e1a1376440e7c45b56a4cbf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182873f7a8dee1415633d3cb18c083c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f513d4b68e1f5d12332523dd3cc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d0e063f8805ab54460e0f403fd9bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11c1a5e506c125bebeada69ee94f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067db280f0ad4ca64b08fafeefe8f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b14e990ae9c53020d1507e306e60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5494b41b366fee3b0c9abcebb99bacf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1809a4635a60c493d1c58cfea075f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97366040e427944b1b1c6c569450c7df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49160ca2af1a5e90e9acbe83c8676c2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd381bb6ff545fd1d98e2c9b23930a11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2659fd2bdd41bece0c26225a57e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc05894dd923f8bb3ace8d9b0013c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b6f56c2722009eb4a3182fa53f910179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba847476cc496297473284999cd8b5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6406357f22dc469b53a0575021a926181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c48c435c4e0280246ba0fd46a329a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4268e74a2c3d84a0db8bf7d68f25a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc7d90827d1bbe1aff9120e7a1feeb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7a8b6299ee76033e687a20da7a4cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633695a79e10295f7a5a446f9da5d58c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e810212edb6bc1e9d5e1be7a70c587187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3420ab32b992fac3fb352715b739188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe8288274535d386c77ea14b4a82f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760ba1212981fad8cd0d77b824eda7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858d28633762a791362da7a8593a3d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe17430d7b3025e3db3ab51121246192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689afa6345ee5444bde9659c98d6a58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674aa4cd5ef37fb61c3e318964975ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39ac85db0afa4f2d7779ae2f372fa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816854d40d271129dc8508d0e237d2d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcd1600c00c94c1eaccfa11135d76e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8cac61b8db91b29dbdcb922183340198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbba09f71d5a31445d40d5365435a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81dbe2b9f41b336c3e112b6b25c22b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa63b388673bed88851317e292ed501201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b189fc3f509fbc1f4a3aaf490160b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e1d48608fbe5e1ab3ab6e40fa21ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17854b992233e98f04cb4581971424204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a363fc61c6519fbafc51e4999925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0d9742fb3a571fd1a5541af2de89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ae1e676dfbea086c399716b35efd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64dc2c906c0e60989791db893e415208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476c78be18c50d0ccac9d4967429daa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd615c19ae3ee804e0c649fd428fe3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d445a8a36619a6088ed7292181e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f918289fbd30812b3f579d8b5872b3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e95cc4e537a5f7f9d6b8630f7204fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7245d63c149b631a7e4a69619798b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019288f584c54efe0466c05b02b4d6a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3594aff7a20ee217a6ee8de612e909216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26490f826d1b0a511ac3b1977dcdb7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179508071778555be6b65b6f9ff2ac14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f02e1059bd060beaf65c0b3f1075ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6835633d6dfbf80b2799531c5d41633220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b66cdf34f46dbde1caf9740803b08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f798a48b07acbe8671853cdd63b64c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5d5d24d93f79dd20c667a9e2e2054223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74468893bb1d80441e1730c855c0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33461c981e551be2635f826012c3e10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1e055a1906e2f588503b20a6d7b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8eb8f6c84c111c09ec89753229464227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6ef400680f70afeafd221945fa62c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31dbdf5fde89756693e3e8a2011ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95aa3daa2fb87e9d930c6bc982a8a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c287069f84f71b0892f16ad087772c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e0a50dcaca9239209c6daf4e04760232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee60b0233c595547a51a237e9a2baa6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a59ee2c976004f15779acdffcc572234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b67488f90cd09a6afbc9ab833e5f09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9d6724008a0f0a4f777c2dec2c99b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5834f3e0a7b5c671bfecfccf682a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04721a8a11943770bd95b54c297caef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69cf1f35ef70b26dd4671953546663239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9008302ab2baf5caefd804d8f08ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4c3be5c6c21f824aecbf8051b847241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6478632d157c55f6268479142f949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762b1aec1b59c367736a739e2f88215243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922fb4c1cdced3cd5c51728083f3652244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755aaab7b499ecbfa6ffa2f85f316c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ea473df131d917c90bae048425fff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8a40e8e8ad2136f7c4c3c5f39b41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678c806e1cf6f2e0d321b0ef1f7bd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85455da4914aa87b4fc6c00a22f5508249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95b78cd319feea16cf6cca7056db44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92980fe1ae1938f5230ea1a6cc1e744c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09fc20dd04b8d473c53b826d380e77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14758d4f178cb08288f696226786d75e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b48a3fb26e4c0166b4debc258a94d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327a949d15bd584a385e398578dbcb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe51d317f428cad821049b554e89461256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd40836b094686a9b111548b5113814257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb4e867159bfb5eb9acdbc09d6d035258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101dadd3095f56c810757ba67a52c32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aecd6c618f96e8872b3ce115f74122260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ba3d87650d7fa6795ee80e7a23ce9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd0b178a3ce8fae4c41dd432f0797b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d5ebc212131c13fbc138e7dccf41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b94fd3a3d65c21b174028998fd94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48ff29b3a5d514c72d312ead96bdd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a1321b6b5938ec957bae95e12a43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d13900654339e7501e160680ea8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321be0092767c3682c1f522cd521cb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d9e50e73ce17aa0a5914d0dac7fd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4d20c4419fae760652582910eed00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c614c985da1b7edeb666741c750b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8789ab2f9eea12b505145a4ee02b9cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3431be7e43461579284c131ee71ad04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78088bcc61a8a14a998b02d234ba6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c47b93fa5c21155c7e23df825f022275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759b96ba8b9cce50a79fe215ca382d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf7ae399cca2a232d02417a26ab13b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489f908fbf84468af4dfeca33814265278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29882728be26da8950751f98b6551a8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63baf90c7a24bb6566cd5dec850d79e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c678b32f7cd7fe22170a1b7e362b8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850661bb5ef7c9b8b20010c883bdeb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c2f961269484bf1d4ac6f639918e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb09997a444e546e459e8131ca022e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01804e2b8e1a38f84c463da0cbf72194285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d8140b95400a7781c239a4f841052286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a8e55459de99c4d61e5c08b8fd8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2635a873daf813a46737eb681d99e97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7d2f51712e17e6aa9ed6c361d44b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36836fea71578b0157fcfd6afcf5b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6c9e9ff242029a14b66206d115e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5961b52b65ca092352c0c211f88b5d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562461ebe4d87ae2ad824bdabb0ba894293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55c768fc92f744661c7f77906426ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff027ad681b94f88d68f0dcf4243e4d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4d00642cd9384e7742dc986022f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7beb8484a1065f4c6cbe770907fb5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67bf77bf7f9e714923b0800d93df71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb022d26527992b38c9ffe4b24b79a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab73d706536161f07519075d9a8ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f75260de529f4944541d1a76627f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f49bdc605406577a3dbdd33e913c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7915b6e62fad72e0875f8bd84bc2f97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e491fd598ccd48b8b8c32867e31cd62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6f8524c58090095271b9eaed98e02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44dcb10e08f0753fa7a5bdcc7eccf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a6700507acef9c2df5bf9cfe1c826307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab544c58abf5ffb04c5a9d83374d13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2c8f0ac7db466c83b05db89c57a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bce19c2cd996c61c2913b021e6df1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc151988b994c9287272894a1e578f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a13fbd123e18f6d17f28bd1a0f245312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9f1bb066e178c68ad5e02fe2ae96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebdda69bb55f9742da6ef7cf9cc3c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908e06e20345243f1ec8486764175b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c4b4c5fced3ffe7a4639fb597c202316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb602cc6ba0f06551bd78f078e52fb32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03008ca26f2b702956b4e95bee0f561318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fba32950603747e1d8d98ff8b08a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564256e3dbca93622a81eb53753fce3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317771c75359842e6b47dac5dd823770321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cdb3916c147b11c28131cbb355164322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051065e2b0083040fb825071e467b96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a892a436f051c5273f36fb8bc162e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25091a65eca1fefaf3e9c4d574e941325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443b592363e6966f3aaf42f9145def8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f8809ac57fadabf6bccd68d9647f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff097768b543faa1db1897a2dd70c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefeefa85ad1f9b2e9dbf84b1d942fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a91064678a3d751278c75ef2757f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2614aeb2817bcf3b0bd259aa12f6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca3beb7e32145a3160aa4c214f8c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba528e72d0ac125a58ff1554c6ad5a00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c875ee9ff4b89ad41e743ba1c2c847334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59800f833250940d9b187af7931d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a903d215934079187ec680ff49fd61f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dddca14afd99540d6b52728e0f33f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc561db3afe28e1c3ab73ade82f5b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56de3604e1799b8207e8b9d59c7928339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba5d598ddcce73f50e0b8854f6609340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b8e999d76ad8755accc23a4e7886341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5f4ea988dca774918f64eb96acd7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb5942f507df2c31ed48a405007e8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9849006041d5b1749ccf9aa8c04c04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628dbea4b7cb2e49a5f1961542e5453345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c96830293b89e5099e74f12871607e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07361f4840cafc92a1e0fa141c07da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de70618e0b3e20a273cf536fcf9fd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f58a5e2be7ea7069b754c8fec71c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454e3cdadee583bd803ee07448f1c4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16ca03f85ef1dd973e80830ce8d495351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802201e2a7b169f3f7ab4d112adf9b0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae23d45def003bf99cb72401286172353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace92b242cbf542e8abdf3bc19c6369354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec177dcd58196d40b2d7f13437dd1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be88f5e68b7ea1a4e048ed822ac1a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9609fd2d8236d81516e42d50a9746ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027621b939c808b521e230bb6d4024cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa008e4b97ce3e6af3ca33eedea7a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb313cab662fa183eda481938f3f47f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10f98773e77947a45109b7c2e0ee7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680622d62696b65e9ae8135d6f82f4e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a54c256508881d755687d34396bff7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29112c9ed54cb423b9e48631859afd0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21add7dc003efc2ac81d253cdf50bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31624a2771ecda0e347ae8a3e2f595366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed7443ffbf978e3c5b8ce3d98aa3a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c38f256188da22c8a332d19317dcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57a0c1bdab6a0a947cc88755d3a761369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df73c3f947ae1063b7f08c87439addc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1111abb7f397c8c0b0de076cda75c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371aed52af8b12723ae1f685913c45e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5029b7343cd02881aa256c3dfcca84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188cd0b180cfc5a7ac6e412ddca1858374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abe5383ed8f3f6220cd0f786196da6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829685a14735e797aaae38beeddec1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd582cfdd4dcecc95f0d6dca11973545377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5ff4a57bb6ffdf782f91fb1f11902378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923e024913f6f716dbc340340c136bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c594e1439ae6f7e8d4165706a3c430380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef1b571e91d3cdfdb4dbe836748657381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff414fd41673a61ab101cb664571eea6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4595db8099356afcc0b054157cc761383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f581ccab06f8210e1cc10c0726d99e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d71af1f520fd13027a7eb204ada1dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c347f08547c3c9eb1ce42ce3b47da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cfeced92a71b711bcfdb0d3cf6b39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a919ef445fea147f6dec16bbb583f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216cf0f6b05b6205909dab039bdd84d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ecc9c91e5b5dc6734521edefca742390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b585eb6957507d5e81dfc232b7e8390391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5b2fb583d9f8c4602144e5a564fe8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897df53e10cf610812ab573ef358eb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65fbf0e750897a48716c6adcadad39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21518eab0df8c42f428ee6ad41a3af10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca9e4f3d8bcc3f07dcf643283468d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2caed811776d06c9d3413d89219a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c39c0a09a8f89ac3de51a0d8997098398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aff3c847b90f7627d3c643403d83e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a76f9aeb78d75ccdcf0a04bd4a656a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21123652c3e7b72d364a5f3cc9661a06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86834cbb13b1ea3bd19281511b707df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493e73b60fdc03bd30632525316e015403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0af187e1747ec74cf0f756db01dac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b369258353ac3d02c60c94e4002b78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cdbb735ca86bac8ad539473d6ef4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce1a2ce5e7413dff9803a134ef5b52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bebc9e9e95df7c168934218bee753408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b867e08b5dc0ace0e729a8a51f7853d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589489fa163465959fd0c5395e9865f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee03a9c8e88cdb0754ea007589ca0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbd6f9c12631846b29c0133989260a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681efa6423094eb238f0ffe0ad2058ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0544e77c64f29d910e94a190908f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dd9aa2a86043736e5247efde719f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52f049dc61221c901fa7014c86f914416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c039bb5e8660352403edaefeb4f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8dd8c6d4a76a57cd8cf02b5e69701418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfffa883a83ceacb6340595f3c09b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cca8d10169f39769a19a9ab113b2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630c1298101888ce4bd857468acbd67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a28fe482fd31d906d6afcf17522afe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103483679e17ac138021e4ba6ff7475423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8778689290261c0f2a32b2b82d582a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca616047af13f63bf0f9559fa63a32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031449e9683ce3d89aeb812d7ae99e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530fbbba94a910d32f04c10576a4567427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b71b6aacba1e42a585de4b3493e80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a500d9f1757d309867169c72c36f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0035b0dba341fa5055c8463b2da2d09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa0305cafb62127093852ab36d5ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e73c4433cf07c64a14b1602b7381432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92be5cfad38fc2ead921fa6e8f6862433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fc122a9de749ec8bd8fbb89dcd19f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a224259e2080e4ff1d10659313ba98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517606b8f69c71f0a93cefc8dff724d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1bc7f00b2f5af5cd4dff5eeea940437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db9c4a62b384cdb9b9765a5a32e89f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6635cb74bc73ef600bb3bbf709de48a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da990ca457313da55644485f9bca09bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be9c680c84d5b031c868d87dad4fc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aff176285f30fbed5731d75f59036442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0aa5dd8e210077106952b96960d9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7dc93472c817c249cd7211c4cd0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96317eff3dc71b2c7f537f66da010445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b90e9b13f64dee3b776237f3a587c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed3eef3a7fda06f0e218a1e382a1a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d07fc96ddc0095c1c9ec97b335df8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1550ee911bea88c9536e9a77565057c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e35186775c80537ef0426f54f9ed9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb52d78101c0d3287e38e3bf64603451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33257196d7e7dc5f3bf488337f9662452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db321711b8a0e90757c26a1d0af97d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef8398387af6d18c41e5bab62a6fd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a610182f5aacd6bf8614beac356e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b569a6c548533b40010d4b3d768166456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104fbe729ff2cca723f4d60459dc0bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443ab47ab020474f93c2278d9e89172458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2c521289d5f36b1ddbb4099a613c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001522a7245b30b965614b2e215a54a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfb0e402d6a355ed774ab611f17a3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925fb2fe6daa2db7ad355adfdf3ff54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e006af7e366ca0354af6aedd9c0d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22f0e8e2bc1c1ea501f1ce359c2bac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cac3b51b53046939f8dda70bbf37f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c910bc59195b1f58c1f6e11e269f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70876bbd509dd0428a630e94270879a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3547f36034ed38c5176b1576937d88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfaef224f693fadee38172d4c0a3fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae309c48361a67196e1ed64d9dbb48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36d5c63290069aa0653d8b6b3a4f87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e582160e7190d20963fa873a74f6e3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9207a23e6baf9a11b86281d84cfe2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9251587e0ead6a8d930120172e32f19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446ff8c4922853f4b114cbaa192f8ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed228562e30f4b93fa7fefcb5bc2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7b43a45596e9b50c6462c2f7703ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d3b209a2f7afe0490165b797df7f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee68f47e4a9ca0079ecfe9f05ce50f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dcc724ae3d729566fbea2c3f4494c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208bc1af26f6ea6beea549c4dde5c6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2d4dca32afa47a558acd4e467a64b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c019bf4031f13f4d72a63b76710c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890440b7309bef5fe407ee9d7cb61d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc9756804dd365b5f137500b522769485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e088a32962fa5fc46fe8c70ec089c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50471b9516dea93c78f3894e9e5f61c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62546b6dbc148044283b9c171d5eb791488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb624d647c9f592f3af0c9091e58a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d04e9aedbf8b2ae2b98636c85a2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed4a4b18a7cadc3b82e86d99f88aef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d8f0f9d0edc74e5b6bfaa05d16f55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985a790a4bf4d2357eadc7c34f086e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cf632659d5660c761ca41aa5d2db7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78a00062640a987879be5f96adfbd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e256bb713abe12212a5b1c954aa3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce040b0886b4d013f564cb9fd36578497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e91408ab8ef5a722318a05e601f8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c87f965c30c5e4acf0fb487423872499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6e8112f4592eb80179a363562a50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d7d6acac09e1d351fcc9f1c18a6c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f285ee8723b6d0a1588cabd619221f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19295e8752aa01ff1fe3edc64d16ac7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d74be6770fbf59b88a5a336d10648504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e30918cd5cdb80a73878ddf5aedc2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d791d7008362f121ab872c6e97c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7928eb4b4dc280bb5049f0e2d66c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcc3d5402ecde2bbc888e448ee21dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5853bab29db945395389d16d56fac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc497e911d76e99109fdf1f8aa3927d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986b85e01eff3c585659ba3bdfbfddd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39921236ead36f4cce2734307e1b15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3168fdc46b075bdadc99e92d8227513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bab06891fa8e9a9e67be068aaa963a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa9678eef60e9e40277e28b2be729515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a63d1117c0d9cb860b809d9bc7b4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67879b316943eae9b9999840fb19d705517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de380d46d35adf301afa4a378c4da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a924387ab9ee46ec784076f4edfbec0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84fbc0248de35c87689345da0a10fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70898fdc9f79726e804f9765cf0dedb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fa951e5630a6e112de03b0a7711e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc14769d0d0641f57b048732e6e015523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aabbf1c2d99f4a6f6986b36a333e2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6fc0b0a4ffd125b6d6d0094a5b74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6d9b1c4913f8249ea1d85bed27b57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038975d6c0478aea8edc8801bd7f96d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6149a552626c3d90126cb6a74403e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc2ec43286242d19d48e7aac1f1e6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81412d7fdd6cca998941760a50cf28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b66511adfe28dda0b343bea06e658531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d76328fb0e86cf90cb4378b0953a0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecdf4e374e4d4c2d44424004cfe1ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87debeb44a77071ebe857127c7f06ea4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2250de7a42ac0d762937dcf70da94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571f312731f0bb16ec855880cc07a3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b806e1ba4b184b6c3eb8ffa8a9e978537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b05a27b3ecf07ec09dc5fb39714245538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d203543a3372a21ee571ad00aab62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df11292271eaf4787a54f9e22332194540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c91393562cb1889dc789dd6096de4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cdf97279632661ec8d095fc7d652b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c94ebf3b6b6e923d38f7a7a1c492c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8b61981e006837082e4855767efe5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c76d8554db1291115e9972576075545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26892a730dfa9bae7d23917ec5ff1f20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaa2caba9e7d76a27478d6e5a2b7c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c78b46993afe4bf9a4e0604551c14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf0442a0b2fb404cf0026ba79d8c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a69d95c6b9d1e37c54b82f9153cb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980229c9dd1e51dd476db9d1ae4607551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd6756b84325be1e4cc65d0f0c620a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dfcb8d9a9d5a6da12b8e745224f7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eff99b441e5884e36e4e466d54fbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d84a9ad708be84503e5f620041833555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20515a26184cca4682b57026515cca3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b387c606f802d1d9b55772b1a3be7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaed6457315755c0f34c3ca34d2231c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b583eca50fb7f27a6f7c9a9866af61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7200316eb7314d64b37ad49bc9144560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1950de9e01aeface5a8b2da1f11b122561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f11cf93c4af0bde3f302e1c4eed37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dc9117c54b3f0f8090ed32e588835563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdbc8dd4ef1426fb0cba68f05a491b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda438fb0844777d30d08ed7bb340fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc170411952dc0838f2bc6eedde1b9ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab182544e9cdf90430344b020ff30f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba53e5abd2ec5f4988a4e54c21327d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f4b4a596ad371824db20acb3abbed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d9aeaaf0410c2a6b01eca1823ff8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46022da53d85337f2fcf18993dd20446571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1c389e6f166cc3d789a50b5141499572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c672a1acae4bd620ff149fb6bbcb658573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5c33e5ebed2bf87fa6c25d34f9f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3455d5edaecb6f854c7833394fdbc26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb72ffd77d6e1fd10fc34eac1044ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80fec8686d5c4be42bf6479b16f3c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c2c9721f42729a79c66732b9efa52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c33ac72e777362b85f17b7b72da52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c96f3ecb51b5795a5a1b9a277474f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e1fc1d22a3d5981b9c23e3e1de42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950b33a6cac79684027524fe6c95777582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58e008ba5d7295276fbf1ef162a1c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf31a6f5e278868c1da94714462ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e1eca737be51ba836e59a52502343585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb22aaba732dc8674386dccdb77d01a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9227a71e13134abb674aa7b4da93f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3cace25c652a99fc8f5a4e6f13506588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474fa1052563b013a6548e99555d8ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6816dea91846b04d27d07021c60039a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b31aec19d5300d241db7495b951714591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082eb30b1a3d39ed108c43435c179a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062240994d24f3e1d0bc2efc8b1890c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9d59b8f9a3ce3ab743b374c56ec7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8989060a1bd8d7bbc024c71bea5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26eb07b50a6b9002174a5eb27596a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2e883e4fb03c0a22dd35df1b43736597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e03c5f7d55e992227f119ba6217f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5331599d3ef9c7f9e36bded9865f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5100427e6dd59fa9644b563093f03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf41d96a25d59e67985d23c08e05a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802f34a96d02803414ac2aaca00e70b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce6550f4074d02f29addaf3a0f7c4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354217797e85c2dac855d811cccbdabc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8e1d1895cf90ed8ae73331b52ca2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158ced9784017ea3b570a242443b14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140387122d3e4c85ca73ecddcff2982607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbccc0466ff07f1940231935bd76fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e72fa0ec94b792a5ee7a3c604e415f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3065324c65449f87a3b446b6f202a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644368793927bb83a47e338559cc9895611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f61cd72386d788bae5bb250bb8a6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ddfe80fcc11c4112a570162066152613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274981ace2c4f44e67524b42de4eb88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0756210547743830df77dfd1752730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fb22a49c0ca1cb2a46e3be799797f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9422736f46c360ef1ef1aabc58e4a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd46bc725e436d93f197be6e7960f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65cab501580db72fe21ec46540d903619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60552665e7283ca90b0d1a8906879cc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c6a18ab9416b24a23e8bfa96d7107621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072959ced2c0ddcce67c6d65f576ddf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29bc4460413329f6101d8c559a83d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e377508c77c8b2f90a9d50c218671f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd8b04a9a25afc97fdb7a471821eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b2f7bec01bc01f94fdc7d463b45fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0ab303bccb4c362137a0a243b7674627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a6c5d249ae089846cf24455ffebb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c9299737106023c5f1e000f6a7f5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16a6c15999df85e4ce1ea049a32541630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c732e61d53252642376be835aa3ab1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322b2e56780f844bc18ad295f924489632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c50b244563d711fe4ff18d57dd53c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88243c4e36132d0319a15971d190e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf346f04a3522c41f2fe8dd38fb7cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee2a0a7a4b68e19dbdea7ad1b3f5e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ff45a11761fb48b78cfcd718b236637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f24bd9f9ea69829c3fe5a273905094638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ac93199a79c32eba38c6d506550d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d427ab5d701f427bb58f9334040a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a700b4e3aae0497c7c8f2116415746641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14caaf0f548f95b6057a9927935f0ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccaa3c8900882bdb7f2cbc4974470c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94316463ad3f3283aa26d56a5399aa7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee51eb4677dd002209fbcd6703be1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675f5dba82c38f64179d341d3cc4d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8986625db98196a0dabcb44c628b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25177489629af3554f1e3cbdda1c01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9d786aa0e2cc7fac53ea7e97673d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f751a93d5a73d9dbf48e24063eded650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2bc774245215edb257c691ef265d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8f3492b868793d020b9c65523897c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82f03eec956505a8d7431029623d49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e115433e1962bf35b8532fecb4c24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f9e628ec0d51717ced728301b281655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88e53afa55dda5b8c8c08af63d6503656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f43ee3d0909712fe033d4de868fa12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40326406322450c834ea14631179102b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3a1cfe8d0b082497690402132f848659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce42b6f061593345ba51d9ba2c95bf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612e2832fa4a74e2272eb5490613f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858ed9959cd5667582c19a1ed825350662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c456b95dcd39ff0f9ef93b91b7f19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254aaa15625b7726a9edd7981e66737664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bfb5997f7c6e66bed7c3f08db9f57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909b05536b03e9871d5d066a5d331b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824162ec5d2203ea1ce43c3217f8f750667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa04e3d896dfa7b3e9cb9b6d9a06e31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601b3fa9b0694b95f6362141c65d38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab778e761853abe9bac0d7ac800e500670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f525050574c9a59d3400a30f0f6cc57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfd5c301575eff0f8dbe5f3a5d4ff3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77086d65f1d0f29daac63b033ffa683a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e6a37cfc571ca8d7b393074c1cda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39ac941530cd9e0d771fffd2dbb6aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88c82b09de9c8247dd69b9b31cbae9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f106bae2e1f6a78ebf48eb2829339677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ee597d6ae8686f5bec8dc086b62a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ea914333f80450ae76a3c57e4a4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2119a4d00f5731fa7ec9cff3b03bade680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803e6bafcde613b6b7c28f0103b3237681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ac61286500e5c606192b9724c4d15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e134854a4dbf41f1b3acf127aafc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab2acab754429ebf1b9ea90480354684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c67f13901cf4124dab9def10d869c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c5053efa52b6576065ecac0738078686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47634b50b9616a080c1760f82cac4ba1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4d1b80ab0bfdd75768c39d26b3d73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d188ed3da5bb17dbfda6b7c36fe73f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc8138be349c4ef39f5f2575e33229690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42b80902ca36ac43d80518787ab1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19014d9c392d62ee40a17747b423ba24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b01586d24955a28f7d5175a3d3b2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe5d2f5777fb8b024b2dfa9c561619694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b30d650092260a54f243544128aa7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2736f9403ef4c2beb76084026e7cc9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ca913345e04bd3c48cee7222ee857697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d474fa237499d3ecb2e86aa7f942143698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420e1f13b144fa610637626c10ebee2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08826b66011108cdabdcb63e9c5ee35d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c260e7eef344df39348c5069a4bd4e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ef7dac95c79a35ec46cb41f908959702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9708ac6f26b4af07b9ab045e508b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28961938fb50cdc7496c394ffa1fcac0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a41e00bc60ce6807e3a45653b4487705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac243a32166a7b611b746b15e6dfc05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4376c33714cb70df352adb81a67f88e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ae4eaa22b43acfab10312df88eb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb84668239f96046607b3a4d2fda4a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c5e8452b7c85754ecd91152cce106710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9208ca3a10a621617f42d59408ee073711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8265102b085b1608727aa13dc74b748712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220514728134db4c23ac2fd66d415ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73330c431991c4e65fb9e13337317ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107549920eed352638f6e6e66be4654715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3240d1d8284615405c1c05a84401716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4603cd3e4794afd168954575c5f11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c653eead146b9f7231a7808335208718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3e19c6fea07c5894e55f083304df4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da40d8a60a6772c7934390a0147c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159ce12f1d67299d553ef6a2def53a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d66656a91954d8204687e4f39ed45e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35c0b6b18f54a7e6143467aa5fc1c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95152d144b8dfb110c223cb5d4f3ece724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec91ab198b1909898d94a313759c38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df07878f5e4a6d046379bc05d06d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d9b119621013247dd651ccc358e73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6248207c1f775073648e2c89010b148728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f167a63e1b3c80746f75d3163a96ff2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275e933ec18e54e785a97c2fc36fc29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d764bcda251aeddd823f2bc1f8a7d24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9b9e4d9cdeaeba380539bc8131bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56454adb84e8e4eee12c5771b93966733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00080a1c77bded168f4b52990b093e3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58069acaed0aa431c2f5957aea8cdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03d3fed3217928eb185e45e5c5b778736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a961f9ae4b52e3f0ee68457aa80d699737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d09242d10a686ddbc048586a61ac1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b192775d2a5bc9219d44aee9523bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d9fe556bc11430bee274402dc62b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013ccdb0e60cdbd867d567796e7dd0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fa8b73c743259d902a1d5d1b3e68c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b773dcf8d5f71f6bf999415880aecf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb532f7bdcbdb9ac507959f102bae9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca0d8655a4e0f0aefe3d7f71537524745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2725d217c0d8ca1cdea7e69477fe8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68733158b5d74ba8979b2a6e348d64da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35256b16c6aa054ad6537a73000308c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a905a75cbfdd95a4c0923b607692749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aa7cb81947a9c88d3b61066e06df3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c67f6291f5e87b52c2053e3f88f66d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8916c7ce54c05e2afe4c666661a04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad7d437bead317741f0cc301cc686753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b8b27f1bb95c0ecc5a4eabe0d7932754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c05ea01bb72b6497b7ec73716b520755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee77ed18ebb7a358cfea2c293d57fbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976edf9134c4257641f4c3f4a0b67fd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>