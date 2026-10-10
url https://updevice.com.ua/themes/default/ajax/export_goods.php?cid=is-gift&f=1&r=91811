--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c278788218f522349a522db4389f301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be73d6883cdb92caf252bd7bddad12d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22301223d51f821545548626b00d2c3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a28575666f5d60d02f5d4044e2a384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f290db8e23d75282dac7890db23dd145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b5cd674ae44a692fac9481adf96256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5b6c7c54d259d9e52bcd48e6b1517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d0821a30476461c137f2cc7fe22428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c6c6c2dae6b26369f11d2d30e89449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a91561e290ff9d30571048b51208c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25414c2ea37886d8685feb2f8a4c1a2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528036788130eb322b1f3bfc087281ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c464e088b9ca249d0317c1f574919f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fd8b8506092f713441a8a60df5df214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4cfa66902ba2324b33bd3fe9b89e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e9bf527915d54ff31e34cd0520cea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fea45c08c35612eeabbea21b4450b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9dba688d45192305bbe769fe50c0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f926c2c662ccdbc772713e78eedc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f9a926fcf14cf749b99878955df4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a49166ab03c4352d5a07d1a4df70821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3dab34563f84fa9099c72448ec5af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99500b066aff6eed6eb090220e5aa2c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff270ae8baaeb0b9416fdff9ee312a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0604935c6e4c3e466127d8da69a5f0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f2909ec5f9fd46503d43acd90e4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b66136b3e5337435ae1b626d83b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba887dff14742fc24d48c7b3cc91e0fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cf9d4d2a7300a2a2a2d1c68d3fc9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68274361eab506ddc22349bde123f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c375d540a5428415634677ce5b946631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149d067d293ba8d2db038408abb07eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac5183a9053ce82efa10b340e9fa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80955683d984d85943d46185b11eff5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d5761a31887d6ee79cf3443091adc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905981c7c971766a69333f08074a7ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d002ef3450b22440f8d7f16d89c7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0a9b09d521efaf9a968180ab26c8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e420bb0cb21f80494024d7612dd9a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215da84cf77b6c148240088c121f54ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee50235c823d8800709d11405962dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba9e8668db5621fe9f48de6fa2f1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199b93af3f501d90a14cc33df07b67743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c331e9507c225b0bc3ae029d81d8fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff7b9da348b6dd3e85ca37fd3982945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23a9d19eebf5fb7c070fe5092b1d3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0867f734d551fc88d34ccf61b047cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa53c3f00a7a076ca15e714253b1e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240deecdce402f131e2e00941da8a3be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318228df937445548c932e17afa77f1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799e3ed593efa26b41cf7c065b42baf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd07face507f9cfd9d32fb03d6baf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d05f82f732f0edecfc02a8733a3b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d81f604a9d91b835ffbc5407ee5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acf020c84e589bc6998679cd241a3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bdc837bce42e25449de95514ea30156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620692109c7dacb77c493200c0c6fa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3e065175d4d814991c5bbece5ddb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5baa89fcf194582733d5b17b74d3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbcd56840060ef76645797c9c2edf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701afba5622a520bcc1125f1edc3ab461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9d5dd45b9f9b976f4a84a01db25562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6feb355f4b6ebd91569b01d53837b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effed48c9c03615e2e9817fab5b5f1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb02f955b03318ddf76ba944d6ddc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91654067aeab675401905c7fb09304d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe8d5efa8532d88b722e5009ace7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3d7be4c1d5e7d3a9f28215b74aa7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337c1829320badea6f6bfb6c37cfc4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3953ebc252e1f08993b625f709fdd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83aedcc5201ff17a8d64cbfcd0192b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636fff0b8263b1846c81fd2bd6442d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1615f650d427d6e75afa3bf9c6806073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba0e42d82303dc8967dc608d7e201b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da61e393de63b4ad95b5d6d41e45675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eacf77b5c8e9c81a27dafa946a24876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b6aa055d8ceddb52d8ce9aa781ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4e4c4f53fc27d593b00786800171678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495f674524b789706a1d90b4ccb92479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaad34b1fe0ae90245210f64757af8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3286c91eb9cb8415678597becacc7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4f0b1022c858eeb81ef72e09cf5cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55514f306ead3e4fe72a060ba333ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bcc357402f91094584c468308432884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc5937b36f25b10b46dc005cee4b1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e1a9d91346c1455a3c29f47abbee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2933b185e2c3c3897ad15cd3711887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc71b9cfd33b0425c3f4da7c6f4d3ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353ef0e60f8a382c571983a1783982189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e77ae657dbd702435ef19d8f222590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b01301b88e7529a84e2468f399e8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47938419edf8f2e5929713356aa6c62a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093384e6210c846e56adf053b7c7514393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560dc2bd0d7fd8780794767e016be6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacb48f364cf7d04990de1bdd068d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136d7cdda1e101fad2f1b6ce1e3eff896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a353331b082400497b8713b4be87997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49b6168e6aad0dd4c65cda8ce865c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5235258f7d0543a101d5787081062b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8934acd08c5738108371c9ee3127c33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f075a55df961b8358600e23d119ee06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74442611670579b7922a8e18512f9ef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48417fc0ef4d02085738f34a3b0d4af3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf6c728b64f4e08b6a005ae6b30d80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78554a97fc5ca0f62f6d4e9e7acec309105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614cd92ca326a6856c60315231eb89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd68160ef058ea944f721a53fdbced2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97126c062868848cbb21b4265972df58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4aa572a42a6af7ab1f8eb5dd49e07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf0ba0925e4d8e551c7f5c0d7aad23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f395e460b8fd8a1311a86b6d76e52b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39303a7b8d04be0973e9e9cfbbaa595112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0bb2391d34028e4f10318f7525748113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b60503ba388a390161dcf65a2a818114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d36417da5b97438c6fced37906663f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520b07e276fa39f8cfc2d2edf8c4549116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebfc254387b6af6669adff59f9f2ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348e07c17cb2417ac7a677e10a8a86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade32676a4d21bd9fa60aa87f96a0f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4bd21b0fdd77aa83491eb19ea332120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5947cda8c77cf86b8c48d4af62e0c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb17d67f5c3d97ad739ad2d5fe17272122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23458ef5612428f256aa123a3ce76e0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc1c5b13e9f0f7398fd65e7989ea3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3ea58e3686e57795100d40004272d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1c086d59ce640a02c4c15f99e7635126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb0907dd9dcb483f5034a30aa0565f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c1985cef3555dd35f13c72b5bdc30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49478599045531bd1e00ec5f0e4f9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd95ecb84f4cbb06b63b48b50cdd28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be41034f29690513efcb2eb87f37356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda855c0a97bd7f075f182b4d96f2e1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436ef0bbcd6d43aac69307dca989a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1b1b4a6c6a082c198c5c0f3907777134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7de5dad7ec9f9e1455f7cf7f0700135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41e46bbcb66f2e68540589dc45b56b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b437f1aa599a3a33d5b6f59e98b09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8021888a1ef01e70c0019ae68a0de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971261f60286bd68ded9c5eadab1c26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f414e0c6de44e78bb009d2e56b812140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f94c685d42b22972cda33876bddecb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e85dcff1885f7a970fffd5b073afe5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5c8a2b19126c80c6f2fc4ca729a79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560229b5331448569027543b7ceed391144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75321f36790b65f396e7659e82b856e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a5f8f4a5b759a26cc1d372513082146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207abf8352ccc97db4ca9f6fcf6f1f09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed79b39de3aee59935d36b1837e861148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5fb9100557cf07af0ceb171b5edf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277088244ebec071803cf600f51d8c24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3e577d15bd729dcf50d3ed84b777a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eecc920876490a094b906e913a437152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182929f1f64e83b4d63739abfbc45082153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c02d3f7dd0cd91e7035e4733660f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8f4692dcc3a78507e0432d63d638155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba86023b8b9a9c10c42d67994f43b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ced2d0797aca9239a9a3309e73257b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f1843fdc1d83a99bedd6ff7130c27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648eaba12235309bbb7175f7b5c23e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fc617285d5c677edcb60ca8d7d418160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37639c2e15a6967df63e2e38acabcfab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef8e6d81010de7c4aef546aeb1f72c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d428af61fa88552cbf99d532cf6b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654f14974326e9c5fd9037e60a7f16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe9fa6485499d5d61452941e43f3d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf14b54d5c647cc06355405bc1382d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d63accbb9cbfd7c03c7964b5476c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e30c96606633546e6a7e482a68aa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c9afc28065691bd4742002f163171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5765f807ac00119732447e6937d14c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730b6904785046005295f5628a49cee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb1a0d07173e468c71ac9fde035a3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c1d29b0505f73b3e55eb16189455173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5174133515bb560b2e172f1eb21f50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67aeaf80f0dabaf6c66161c15ccc1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e6befcd9b52ed45be1f98fccd5f43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea39d8d75571ce2bf3635447288813177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b8d1d9cda58ffb967c982c006bedb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e5b424fdc9658eb02dc7d49b4367c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87449cdebd2274efd547bfc61dd309d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e397af5e15d0e86e7ac869286cadaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c03caebc46dac6e5e9f429aaa46a69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74c115f86721953dbdc22dde80b0d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a922eb7b80a0fd633fac8f1e59e32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3bb667cac35d57f88cd3024637afa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922287bbbf65300c8403145b7d2bd26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff94d6705ce2b0c1ed81f2f7ec9e3b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b402eff6efe80811fa9bead6fb6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac0af3843de03b5a510c84c3ff939a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35c159428fc1feb10583e0fdafc72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7515eb14a59bb483cab2fec0adb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2041fcf0cda8c3c33cd532b1e71ba1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac664b07ccc2c5b4d940bb8ed4b09e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b86a35da0e8effcf1ede49e47f42c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e5a6f8aa56f36e707f632740b1a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b01741c65914008724feb44034834e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c9cb44464342ec5bbe72babaf6fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7b7842ff1649963c625fbae1370da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c26ef598655c0d4264d491bce98fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c98afc3154f09f8510252e90c8ba3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8292224bdddb2b38134783a079c68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93822ce92d78b2d24474b2d35e03d028202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f6ca3d17ee0e381a9b881dffe6f37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a31cc548b48a626ffdcfb1488d80f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c111f7b3a68edf28e497bb3ec3178205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4101fa56ce586511d78dc7151e4330206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa0b5293eeebe82518c43e108a025207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb0048f11c242f8a0939974760e6ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47fec87f5bb81ce3254334e807daa0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedaf18a008c0e5e3554877399df893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12977446e432e8fdbf0c830344f23001211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc95cae13ff74cc00decf3b1709f11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c0dfcabd013251e8f10cc8734b30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c7361ddc5bc76f81a2cc868201815214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45df32f55f1bfe78335b84fff06a81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a9d03c1370df9e3ec46309af378ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c533ab090450da153183d9f14c47f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fc8fd864d7220b1c871848167590c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df50e0e23496210ccf88b29075153a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d602b3c051f07cdc04f102d97869220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9f58dd2ed4e9f89294fdb1c88c98d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c42f60cff484357dfd0b2ba0b5c033222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4c39a0b3d9327485ae109e5601c14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dfd56000e0d4e9bb921cf6bcc402d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84727f79d650a63bb9c5ab676405f553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882127b0036b3a40e62b493118676d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce52495b78090785ac199b3659a0cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d7ec4ad421a38a29d594978ab2465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0a33aa4fc4e3aece835563d2a5048229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3515a631f8be3aa18eb27b3a5e726230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cac7c51e4a516a345404dfbbc4345231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ec576660d3a28d870eed6c02f10d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe724caabc387dcf26e02be1d6bd5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32212c2e9f706be818d588bd7de869b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ed462e149cd8727cd78008d16302b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51abe205bff563dfd19d7460bbba255236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce162bc3409543c41ea953e9c2fbe6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee81e6e59688798fa10767149596d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c205c922cedbbb002911971fd4a6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ada195bdda3abbf39353b6c0cc265240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d653595267b5b31333ea236b6b198241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea572596a7acddf8f3fcc3c3b8a4a84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99efa76823cf7b9a1e03a7ecfa2c2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06b737381520a5d23333cb6796cc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88b82e9cade369d4ef05682ac448ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a27ad7df3b91ffa451b2dc36d2526246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1b7c44d792c302d16af29f0df45db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2926acd26249fb5bb90c25fdf6bcf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4f106bfc52ef6b247ad6bce8e04b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd27c6d7d5d536b8e74e9a6f640b88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623afae46ddfba5a1acc4681414ea153251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a54d10c06b0dae15eb5406c556220252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc16eb53388ae2c64d9a8e61b5e5f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca79af415e51ae9312a66ee1a846c01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ee22ed15f9363fcd783b466b14ef9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24835c4cabf78ab3c0daba37efeb496a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14369d65c8ac6a8c5f87e6228a34577257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aed04ed5e8b127830cd87b6ca4780258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4141206ddc3ee8f57f35e88273646e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ec43988668e6e2c880898951615c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798261618503d31624c90410a46d0cfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95629244e67ca760797129b05471e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5308ca5fe4b5b23c8846273bd9c5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb776bb626406c8f15b374044515eac9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad1852d3148075696448e7049e01c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab4dd292ce8a3dbc0843705477dbd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b0e5776d2efd3d499774314522296267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ed80127db7fbb5b35578e3fa5a90f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec6d8ff185495944c0948cb60c1898269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0851f1165319886a9bb5fc99eec95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06c46b337e59764892b06ee89bac57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f9af8182bec347db5bf099d00504272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945ae4538b36f2a42f2f18663eb8f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2510cbdacb37b3a5d57e57b89dbf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6c6018f4a2c662a9ea3a8a70af5d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d20e786dc4ac56bd08d5fcbe66f8e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c4cae81b7b4aa3e882751b5bb589b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e36cf6295a9e131e88eedb17fcc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7e8527e90017de4b007533f545975279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe75631069584350a572e069bdaf7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61f6b802124830ddd50754b15d5378281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800638b9da06aa814f377ddc183684c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cec7c7caf7b59665f5292e2d927fa3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ed53deb50194a02d025a9a15c9773284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfa28a532e10c26b754cf6fd0f2a24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2af06b0382e59ebc3cc8701d5624ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00c232fcb89badca8eb62dc9045d6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd99677b0103e04329244d8d05cae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10987746d5519580bd60a8a43d7b006d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e022edff934defc58117fb326da6466290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc996442a0ce39bedc6a98c4a461a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012895249555bc715f4f33d7b03cb9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d134aec71904b20a5567bbe850877293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1ac202cab4b2692e01128403e1b4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf79de07cd577e4d89085071aa6c7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa08ed5d96a07733cbb658b17088e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae8def8248fca156747ef20a500e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89ed8849beecc1e7166693767c2ac5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068e6aee12a95eafbf0bf70af4e14e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1494cf65031a975bb8e24bdfe75fce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184860d528fcc0f8c907979004d5db2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d9d0c640ed6e1da69bcb3149144c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4f06f8250aabae6a85e6da40d121e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85519acecedaa1b7686b315be28db22d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa33f6be6af8a036f8e7c2a5f65985e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daf5875836277115da85b3743c74ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e517b70665de3a2c57a934decb7e120307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61cf6ef3cea9b73193c64bd645444b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce7bdc6827521544bcd3a1ba24b67c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e538cfb17b32b682729680b34797b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9a9de6d3389dad82a3a358528de77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c9ed83067b211593a935fbd8eaf90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f557f917d98b6989bfc7220e4ec3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123b5548d35cbcacc8966745104cd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792f5e1e8e50afdd7fe2f4b362bbfc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23d0de739fd98ce399f3cc8f791b01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273936af65000a33305e86c77ffc42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409edbbc0173190d21dfc1571014662318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeb71040ae872aebf9b19230660297319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55fb323c1fc06ec8c6a2690f5f50a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30662d882da8ff5dbe57162f75579ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf79eed780fdd72d0ff72da9968c52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d8880008530e4821aa395a25fa709323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910669228a78be4d59752e70e4d7dbf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c84be0937c74a19f327502e622f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828e5cd5e01868f38a52183c2c7af6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a6df7eba7b3ae0641b7f4b168145e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4d685172af6ba35ca25b78747803a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74268b919b38606b68113732084b335329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f6bba63eb3d97110c2f3cb377242b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128cf98e85bc8fbcda434af891af7b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8669171cc7c92646a9d7cda4c98130332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d928ea31193362d8edd5933f9aa850c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43dd4e683c6a5890995fcc893cb96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fcd1a2285562c8ea857d3110f801b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a8bb5d03353e2bd7c76718ac0356c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6549ec9de3be2d00c76247ba83bff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108fe772aa7c09e89f57d1864d2685f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b60bff4640a336d9937cf9341464339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13865f7c2eda8079549d0c952a86e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0cf31ce2912c735e4672cfb2f14ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0991f96df44e6f38a9f05b3d6ee20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e82a14e1db1c75eb3253ac327d89d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a96d6044118b1f536b4137d348e26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725489af83777e2518bbca1e1331a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68963b1a31d2de03462916bcfcae374346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432a0a5d64f09e0f7871617f78dec1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cdcbd2f9cee22b7a07f1079f4ceb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b306151b002cd6aa2cd0eed2d1443b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a6570546b34a389a2cc2d2522fef9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5475dc4ea250c9582f5304273d882351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0de05a499679a7dbba2c0fb5ee425352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f89ee4b4261d7b1782614917ab308353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809452ff996f8abfebb8e9f58f4ce51c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385be74054ae3ea4f40e86f0a72153ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439773e34262070878cefafe81379b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae02624cdb91777e456786f6a0672a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97652f5a2ef683d8c6056f545809f8fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccae1189551df298309cce1106eef2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e37f78c04153c8286cf06c2fd210360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087203f63ca6b6e8d2bb9e65a3a0706361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157f6bb485cce99fb1c1ef8ef13c862362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceb724ac0e94167d88c43e84fabdda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4ecb17359422a7949aa94b83ea7ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74a4fb5d9de9c08cc7a8bec9df236365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31f17b47df468b9e4cbed55ba85d29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac39ecf0e0fdba2c2cbc18a21535edb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee1c3089f9a10922d1671a87a5430d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d2e9bf988ed21e68a177cce0e4438369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e0625f7ffa4d4ad26c265de866de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4595c5eb9c48333d34b61e8666cfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc6864e75a50b67eedae9140c3e78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00173f8937edf4b3d11105e3b2efbcbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903350e4c3d5ac72f9537e01ae477bf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123156ea911e7c7918e749e2b4c6b1c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214361665d9d58120ec722efcaf77e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683a7fb86223b03474a662b2835ec6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16376c3a951c9efa40185223494f127378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d914227d3f4f267ff793a97c5dad53e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2392d075860245efb7005e48aab605380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03b14e9e3e82ad25da7690a7e12773381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685ee3b6731aab653b421aa318ebbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e3b383d2ee972025a97c14f402d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749eea3d3cb5fef01b011538318fe37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33791139022bd9ec3aa3bd1520300de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871f52fe5f6bfd4e8d0dc7469b1c264386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38f563650572e66e16f38d4b63caa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084f603778c72df43e0ec1170a0132f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b151e1d09d74d8766cfef59913e53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbc755f88f92da8b61684377cb70c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d3a66e0dc437173fba50f8e5c9a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25be9ecbd2c3b774752a3c3baa8463c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa31cc10746e9581d1a2ed740581e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b46bb446ce725ef9913dfb25ebe80d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b35b33f49dd3dd1cf5c9fa15fe317395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad95fcbeb68b945a26071425ffacd10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcebc92619d653ee2f295224f2109e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a069cb7c38eeaa43b1db2ede789460398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77944f7c1b1f9b41e7166b7a77f08e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b3c35987b1ff7f15144c588e54c70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a726bc96587da9da0444fb4c49f3b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6962735922f3f9d4b7b19707db7b1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960468b12ef1ef4406486edcc7157956403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9de6f21aff2200b30521b8a33832c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb6d972c1d1c483fa3bcbc50218ce8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d2d037cffb888145d1e82526531e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90637ec16887db2cad59fc55e95b57ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2ffde69dc8b3439c5dfa2ce4c1c01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78c0dc24afd4196d57ff28925b027b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc6b539d253db12f26f038f3a0b768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cfcf471e0f4042c8641c17bed9c1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e4e8f0481deeb1d9ef35053bb7ea4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c20e4c27952e32993e6ee8e000217413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760473fb40d6f6d8e1b4bddca508768414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27221b2ddb75e161cd4455888379f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f23d1f670ec70c0ccc1cf64623e5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31402c113faef622cc8b262d8beceb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b03f3a96d7c3481c4f0515319a1bc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6529dbee50831babb6f7c97179fbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64748c8e091b21c9242072d17e64ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd587b7a6ffcd3ecf375b02047683421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a33659a7239f582fa9724d8749c79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c4ca12ded1aa0546082e72a76cd04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88919e7bfe802a5ced1b654c0dc97f1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2749d304582e22fb6b5081ef00992425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ab6410915ba079bf828b155bfc365426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad31d9c3a6152e824b48300e65e3697427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19bb28e6d42be68cddc580ca3f4521428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55634bfca4f0086b7b96a6a099cd9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa338b9c6c04595e54671889174814430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced32609d7926e8b9493272d68776f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7deaf19b4bf2c91844dc2a330c14e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138c3c157b66969e43be6bcbb085b7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472442783a4e9f1896d0216ba91cf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec76fef60658854cdf98e5f1e0ab1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2bc16a71fd6c274b3933fa17e6bd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e626bdd77d81d54f4fbe5284439c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7403984cf2846658f6ae4c2175435e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea056ad35ee70ecd301fbe3d6d6939439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d4c950a91b01240cdc6963942b98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a98b256343a43b80c46d8beda215f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eee41d45b50f16516b22d89d8080e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192661b598032fe064014c4385bfe48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfd3156d35978c65c5370d860d776444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47dc904df4ef4455953315a9fdc92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74ba68bb976d62ba288e4ac2ccc6b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf281dae4290d4e70cfd28368f1e2cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53032ac9a68ab0617e089d36358e2e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9325b0511abb85ad9d54fdb5f54d6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c71bb854902d37e2068dfbc5b2c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec14a024a34f6e66a2aa39567a535ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01de97a6525eb984877c47189c12a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1fbb83d5bb7d0e9b6fd29fe674f77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cfac0519099941634df8f94a4b3de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bfcc5beb5405c1616e6d7f24b0a20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ee8e3010f72665216fad16e54b99e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998d36187a7c53435a3ce3ae87e52a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348cba6e26f6c10abc8c616e996d33b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85724293d284024ec2b7dc0259117e93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e571d82140504eb71bc36643f2ff011460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179b710cd1f0f4af34707aaac27c591461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c451eeb3e9d47ffbe22f2e636aff8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d9c46eef39853acd1287e0ae29a48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc8dcd0a1fad13eb5b642ad7555b42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc0f4aeabff0e0e91ad76a364659c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af8442f2d53fb7792901e673e34e57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a17bd5e2429e5b46cc8caccd947d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b41f298797300b5b7ba4dcc27b9d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1dff84af49177b45542f9a85066c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eba9d05c60db1aa249abedabeaadf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84f18f85271466ef94d9a03962c92d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94b753da6f536e17605efc217e957e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd297467ea0f31ac15df814e223dbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed92430d3c2e8f978e35518a8e4d19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321121bd0a2d4967c8ec7e46bf21c4ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67392d9189eb63025c96af010791215e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2092d7dd497f6bcd14c6d6ad36a852a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73171d0f3cf1c74e901bb7daa7e765478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4943a62691f291cef126f83f00921479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5aed1ce42c0b5fd043205af2069d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde070c8b485e047218527f5c90d6f3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dddcac9c0e54303c379e3773b2d324482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402dfa4994c6dd734b8bb2c38070046483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cd198a57ab80f358b64dc4e46cecb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c7b838b88ac960a622569acb8d71c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c981037460cd97f3d716d932b7f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac215dff5b18f4afa22f66abde6e61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee4dc5e1a59f64ff21e1882323d39b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae3f60814cbd37ac3b1a9e90341743489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3386afa11e8bad1dc28b85476a5345d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de9c28e739a18ab18ac53736c33cf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e32417416ed09e453bba0aa5e95d8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c04892ef61e001512bddb6ccd7a8a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb57357a4d5f0063e909133c49675494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d937bfeb0f929c389d7322ed3a0009495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a6ae94fded32431db65ca2235ccb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1a838447ed426d7a7f12c56994915497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca61c1df533f3d8cd7aea3b39f12c86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17845d0769bd391e44af9a807190e0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d680ae4f123d8c89bbba57c5329bc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bead4c7f6aa63ed4f57bcd5998f93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f5684f1f9647e64c5bf112e08794502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3faceecd3338b567101bcbf8ad34d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad917a287fdf3aa6a9d528f9790cda6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f3cba86d36de2cd975e69e84367b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09822df02b401e15e74cc5382e1ae54e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b25f15b379718f183d698402be08d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee5c32a7036f9a72f5d7cae805763508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ca686ce42da742acaddf5fd5750a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547adfe0b02e2b87ae3edea06bc0d1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207f1a4d73eb72d7ed02b31e75dee74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7304ae3abc7f025280b7ed560f87fa9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95a19137a5d9a5482056c5e4b87f2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f26f9b715a0ec051168451d94f5d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffb7424baa14a5d71c304ef74c19bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a00787c275ed71354ec036d4003fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a9f91114d8cf9a622959eb9919444517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a942a2b5c3241221073073ce3ba340d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c5fee348ca8dc2e3ec5f0ee3c45f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14269d444017dcb61e96ce90c268511520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8cd5ae2cc3ed2f0408e36647b523521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b73f6a8b89c168558117adb67eead522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23611d1ffae5880d7044e86f2c6738d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c077d02e94ed45aabf5b514bb85d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2acc1c702363b9b8fa2e1a267e267c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d0fbe4c998ebbbcc7aff55ddf478526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3840bd78e61404d701b370c787246527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fa756b6bbdb01185067505778e41e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fc0cf84c091b66ac636d8db02bd89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71114ace5da0674d6c0909ac72186a21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c4ec19df1c514883364d95abd30a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a103e0795b7d72ada30a123bb86dca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef0fef7bd2fe932843c9bc34a1951533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46842d043f40faf81527a44fbaed13ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a75d96c1d863ec6890a79629b7782535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a4bc53d1ae6542c1601202a895a90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803b6510cbfd8eb1f0c915b36e9f47e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ca78fe21cb191117c98d94a6da6fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc26cfa81a8bfafdbb9a76d59b44a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a599419ac40b20a65c4392eab14b8d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65267415fb21181b0f066c4cdf2e5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f253030b38f58a163fe981bf8412f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e468d94188bfdddb33dd59e03ec63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baa96103efd2a9c479bd1cc9cdcb74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcbcea03e2cf9485027f7807664e2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc84838940a1e1641f0a0473a426e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09070243e316bde1eb7940cecdc1cc46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ca045aa5d5ce47f527594df32f287548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d482491c8dc477abfdcd35b94437c09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e303ab063d0b4a715b693f6361196d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa872a083dff94fdf54b8d9d69561c10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e55c63c7c5ee38e0b8640836e7c4c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6133c7d3fe54eb0ed48a062134e8922553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacbd73da02064d1f6a31cb85916b2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae2351ca0a45b13b0bb94ec112ae2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28b27acea057cef240c4d762b8802e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b9040b54f9f5a75f9a5b1c28eb3db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a58441a62df5afb10dabdcb316c59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0faebf6c82ffad7ff72637037842af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc92908b90c97074201f8985e90bcb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4476a104cf363c3504bf9e5097e33a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a7f367b20bd37962ab50055b81b1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345008163f1446610977de2af3e73eb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41dd7f6aa6713345ffb309a7e072f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c735ebe97cc0e285b91a85cff4ad2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954b767f2c499e37bb820a7e2d658f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ffb05480b01877088f3e5c5918802567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff0fe20adb56d994ce5fc3bbd1c41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656478fe1d7a92bfe2a3917baf28656569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693b5a3aa6a9aac206ceb61c274452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f1c912f08438350196dbb32e3d0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29976028c5d9cafca05a4c4f90d40d9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdac7e41c70249f850c47ee5d73ef7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b451d999f25349513360071a6e097574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fba65647c7224e7d3ce8ebbd565745575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dfde7116b71462bba5bbc8ecb90ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a12d375dbf9075043c6452963f4de8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d609e910f7c1e01fe2f5b9f338130578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228b9b0e0d609753aea03b8e214cd22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dad74ae77332bc78d647d7d6ed734580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea03e71a58616682f72fbf74dafc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b8bcb08635422ba71f68da7498ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df455af196738a70567e980d4eae1653583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e543c5dbbdfd8e35901255f9154a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f85b5affecb04211dcde18647dce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b23e99c467034f713f8a79840d3ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47432d03bda21baff2cf125f4508930587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf58b4da4b0f2056274a03934c353c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0a3fb2ec608bd554d2f9383a9b6e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721923334f9dfc66660ff068cd04c3f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaf4defedf6287f3265c053f188adb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d90b91fff6a32c7936052f86397f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763660ed8a9cb30b079ef255f2d86dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795085d833af68946535983119b583f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46aad4608b78560de4b2af68c98754595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de1db7ecf8cbc1a0d52c58351644d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a11ba7115c22607de33ebf7e54dfe6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6258840e3a8efade6536c29f839800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8dab3b56d423c74ce53e27d4ac27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cb7027a802f5ebb606b2dc168e94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa68bb6faa7f528c319fa9ccd27fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1488967605fea889c9e3ab6a17dc80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55827eab6caf8c30f98152df58f039603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46825aec598491aab46888dfa5892604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981331055b020ad2a19b4ba7b4b0e26a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957600165e3196ed8ec624dca9094ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be922784022b9ea2c4ea9768e251c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0f4011dd36b731e505ab8a7d16e87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535045ef6516d4460143731b8f570376609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd28c6bde41d468b464aafb178b409610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477e0f812df6a150f411eb65059520611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb8f5ffe089f757dc536142cd239c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86483fc105ee972bc80e3619d70d56f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce356442c64be5b940479e9548acb32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfe4a6a456764998f7757570191077615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9f8854838610e6cd81927baa0886616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee09860b1dc3d5c5e5fd0bf839af78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02642da11e2b8fc3503dc67ec4a1b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019385789f0e21ed82ca06f9e53bc42f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9b26fcff228abea015c26613bc38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba61dc5df20de05206beaac53de3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7deb76baafea75da4fa42e85a5ed49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae7e8fb83c2710fe51e47c7aa8a2b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb9573b9bcb6d6f625b89890a5406624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb29989cc2f64d957abf1ab4860f26d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117228ce9dd05f3faa0cb9d403b35f02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20086fee6df81aa4a14d64331fbd0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc039afa75cdf86604d06d348b2dd1b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51099adb8382b3a7fd80ae0572b4e1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546245d62bb5a4fb8bf0999f93b91dac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb81bbf66441efb6460ee7b20b3d383631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0436c8f04b4dad31cf58d92642a9bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacee4847641835cdcb9a8ca8642071633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3c52aca54722d3965eab9c9eae666634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490914f93079be88bcf9f56f9c26924635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c937f43d2c7eec2149ae49adfdd812636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5857b35acea4c14dcd08a59d67202637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd467154c5be890148b4ab233e43d477638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444db7049751e81a69127ea9e04a466639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c9159ca544d681329bc202548996640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace274d76296254d807e94a703727de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75058ca60589f78cdb0025a9345c6152642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b353589782e55fc8d0628b9f61d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77f6e14420e97a36007e42caee815644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae71ce79283aec27801d53f770a116645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29494b0c29cab0153906f6c2907c9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b202f04da989a818b05e3b014aee657647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f331ce634364c7073075c555700092648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60de92ff8ba43fe3f8e09dc3b30c2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b1b633c576baefe1c98511a93b675650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7af256b8b5c012e56304c158932f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ace12b5bbcd4c8f9341495a1a351b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce530b55924f6f518a4ad04bcee9e699653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de017fbbdd094d9d0cfe88a5673adc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80180c8f334a4d6b7f0193d54f61cb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffdfabe610c61b5206185dcc284306656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe9a6173e70cf2752c564f1fd5d627657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e694f4342f446eb988515d9306ba94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730418da75f50aa511c7ff9d1d12b53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8700213f616e243f32f6741f62f9796660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e5f91dccf7a156668e697d09d83b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b1e051629e89114c9c18a39deb0ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c284f1e2d94dbd04254f2bae0b34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f7b9332687e55e5d46c8caaba9b1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edafa6d4dddb30a5bc2d5ee787c972665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872375e2466a9cb0b5d4838384648dd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89167d1b621c91fe18f2dcbfea1c6b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6716b7e601f2704ac12a8a2a680ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2e5c35812cf2552e8f4ee0e6b1cf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd642af748322af58671542c8d1929a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657beb31ccbdf77c9011069bce431b7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6ac5feea29f4a0e299b30843cd28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117bb1b7f65ac4ba54b25fced6e8de6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87174d535828c2bca356a63f1bca83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401881ec82079f9e09e457ea7a07020675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d421a351addd94339f9886b8b617e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa3b90d5cc9ded5acd9aa11f3a609e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc685736dcc576ef2bd05fa486797db3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea23d379ccf2605b3b5a9b745e1513679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430c281206034aae2fab29c86b425a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64e03699cc0ca038a500de011b3886681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50684b9a7b343ce574e2607bf693a739682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c893c674662c1d750fbd197bbaddd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a53fb588b5ac9d88b2d03b685fd9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420dc8389c08bf22f4d61f9bd35a276685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e23acdd99c4fa838495993eef1cf9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f56ea206d02394347c20ea34c9230687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c18a021c0882681db6cb92d32e123688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140493e0e7283d4576fc6b5682ee6a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a6536e670b75daede258d4c0afcf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf787e6f459b074cedb267f9999a56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995320d24e270801358036820465d98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7e9e2d0385acc2a65c97fe5d2c03e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0916a05a4d17878ec58171c8114d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9728c2d449b7ee735f02f6d5a6860695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764d4dc8a6e67692eeb8b2d5adf3a4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ea2764f33fe921625e25e0f97b29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead383b2d99acd3f88fc0808d63f3ad1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd6523c8071cb515adbaeb1d1ccada699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6593378e40a6426642977f98ec94ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eba732c78c85505cefc3ef0f751d71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f0cd28630821f1e04c42782597b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ea714f6ed8e93665f511ab6fc45a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67080d8ad600a6fd94a36c3173cf81ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f8e69e3e1c542c69f0f9d3d397e8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44fd5f9a18ef8488f52e2c54c962b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3365e41b2afb2460809affde5615f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e18d2005249257f71a06aff987a50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0592cd0cd6579a14fe48b68e8a648709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84c1aea9c25816951736781944c36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a016260b6d07d09ab4b8b6e8b14c47e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc9456188418786a82d7f7e7aede47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36cc9954ef6afbf805c875f1dd64fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ed2053f3d57560ab5fad050cfe3ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008cc7f1973396dcb34ff873990925d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b52682628bd168cf614021889d44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc53f4587bd7e310063d0c1e092ea62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cca0170c0468b4dae7bbeb3abf2fbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6468d240d5de68eb306e71b844dfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee56303267a28a99938e76f3805bc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f50dd913cff1faf41e00d6eba98b20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723874f9972a0a3d5adc3ab1944d35d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd3134a0469aba08714cf735eefe6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5884b602b4641c4ef3183bb0d1c0a82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82089e81ffc1674227cc84d1604d1aae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22a1c8ae944e48e5560468106002f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83293aef3e5c764570a7b3ffadf7e5cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c4d4cd27879e2fa0d575b47273cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4374baccb932ae3e5fe2edc7b0b6c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259f17dcd49cde970a2cf9332fa0cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94940e98d20369c81e55641e695336f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26eb1dfbc3269422b522db29501f4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e71a66cb9b627a4b79f47b3c9d382733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ff854dc3e99ce84180b9d103c51a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763377243399462c0a53194ee53b0397735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777973a8ab66e1a6d3090b494568d3d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c87fe0f307e58ca359df63204de05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c2c19eda783fdd273593e2c946d03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69c11e2f9d71bfb814f6651dca62c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97b4a4dd1485592e1dcd9b49dedd82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736adafd8a1f2b2d4a0b30f20fd82fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5278835cf3e238db18156653858e3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f9c97fcb79d6541f57f3e63fea923743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d237bbc44fcdd4ff956c646115d76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf999e66d5f7f012215c9e35ddf25c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea02c2d2ff735ea84204b7a94ac866746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1746c8acfe972b72fa5c5a63b781a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80676bd298d7e6b5c27126908f3a7c5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e28a737846a71a87ec9ae3e838b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffefec52c6e53c6a249083cccfbf0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388494115614c2224c84a7f789417a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd8286da1d4b1ce422f9db7a1152a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817245cf52bc1d88650563babb1a84bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc23fbcb56dff13cc91988af698f4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce94ab904ba427fce3345c648e70a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d20ff8bdf9866980f5d6ba7d2a420756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836c8d5b8229f5692fb752f4ec5e541757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8f08ccb56f7b6007c15347e5ff16f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56497d3e829f53413dbcc87a67b7c4b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638df462793152256018ecc6a7dab0a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c7f7ac5d93e7c5cf7dc68165b4c4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f586f2ccb56ef5efc861362446f87c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e818100c71e6e25ecf67f807068364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bd9081ffc1c263852161048d191365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb6214cb167d18560227872bf86b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c71b1ca6f8216b2f868c3bdb25bc907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da543f0d2a8df1f54273b1ef80839b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74c841cf33cb27e4c46004bab5c8619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336aee39045c52a95eaf06be93c2b8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709a3c4fa9839f482a70c08fcab55bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482022abd1722279fc94e247fe882ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e76a27e43136bc554d7727045c04e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f494e00ace149199ca1f1200991f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e258c3bbfdd57f66539dd3dcfd75fe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d3daf9fe1f7c961152d79e7cfe50016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce22ecc2b8f7268c12e31b4ec4de2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3850b058c3246e27ca9f4244df42ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa718a598bd8fe895655b5809bef819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2004c80e7d24f6bbf56c737869c8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840a55c78d8d0b0e53b166f2ba19b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775bdbe48581c647fac93f07171b5ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12856a2a0a536ffaed7da099415f2d8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da9ff6056f2b25f50bd16ef3ab3e0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb156ce611bb46c89e17bdebd32be6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be5d8b1d7bfb68fd77c272b73fed5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240b38efa1c561069b791b634f742e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e42dea66a8da833d089b948174a45f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aab8881aaa440ef5e61449eba02fb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c99b1836c03118ecd339c6e9a2d7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46124681a01413b96a3c9e3646f8e6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd57576e3035c7694ae7be6cd4b1ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d2d23d7c7512c01e80d75c85ee1c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83e8e1461a6b16ad04008cd6ba46c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b928709c54a8f9dfcdff1660f802f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca1a9539a7ed88408c79cd521fc6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b018e851c0cf3144099a7c0a47f71d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485939a88341f5f0984aeca52cc1c3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4e57aef316d8ce083b4c7a26101f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ffa44a66f237ac9e7aa3b53e1e87f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dc73760eba7c4234748439e03f26841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d060aebb156fa5174a1f1a3d1b06d0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cbcd42b108a6f0746bd2aa925d15943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f4348a9531738af6c0dbede0f1e6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7545d2aae5c7d43e8535796d58f3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6cfdb9073f58c89556212dbdf661d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3979fe22c806e3695985243f3f4eb2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762600a5405864873dc53181327819148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58f1357040000845e7223c57fe62b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcef978d36456b75ee1cb1e493bfee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7e964972bcb80cdac828f62ac83051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44208625e5f02538b746f24cbc4b87f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe342055d79e726f61ba0537850ce27853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabacee48cce1f08ce54db66906c2ef254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59108c96ce6b2db706515a04c60bd2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de538426b28fc383064b7772ef47f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e564bee7c8924275030d202daf2a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e10f0bb063ee0b0bbc280778960258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc32638e0a719f41f293fe3fc0a15b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d9601863921378d739e03950df46460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62316e550c46222757366b10f0fd00fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb433bd8880db0c059e4b78df3ee5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8d28534bbfff1f888abab215787063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ea4dee572687a2fc029c3b068760e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd173aa31135bf80746717779ce99b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f4867ad1ed98258c3aa37c14cf82f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60180a27a43da099042cb0cdf8dd06d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754f4fec2071477a84366038875084068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3340831dfe4e69263d66721fa82c1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323efcba9db03694d084045ea44f64cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43d7039ed8e519547129062284a7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb7c9b8d3ff96920b2233c09d46c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcbccd1e34256101d77d6ef2447c8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76bcbc5c7a949c3d650196b889ce174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4148ebece618b08314f497bc9a85bf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5a021ff05f71c4faaf48ec0503ca076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78263049f0853823e47c20da795d1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01164ddb43acc54720de00e4e728b7be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9dd2afc88f6f8d677e83b150eb78979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56e242a531ca9596206a5a3f92a0a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e685c4ec468393411dbed866849827881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86748fb54018c262a67c756999e0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb9946bc1556e208e9b08f4480c57e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779dec14646c679e6fabeb78fbdf9bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e1aa2c061cf985f1ca40af3c52ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b565c08f8220829d7a4ff8e18fcb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798061103c5ea3cd7432a9839993b28487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848149b76f8c5e8237415abae338dcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711161bfa8773eb360ccd489c2d212f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff022556d71e581698033c22f487d1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145502e8090165f47341d9842d44de591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6c63e2dee6d53ce06734d57c6e21992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b441cc8ce0780bf080d351d0a4775cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df747731c03380c8838758cfa0e6dcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d501f066e31b956c8b5ec92d0d6b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3838e101ac12c1c731c65e01d307e3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5e7768a496c85eab0bb8e77d63d0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f773937ded9760c33d6f2a23deda198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14670fc2aceb33b8cc9e4de3340628de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc1093de0560b952f202c7c46c719100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3052a0f16bbe014531b3f309fc6726101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3a2607fb33e9d22842e7871276aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd63f6acb308dd90a880755a7c0d3fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840932c666f207519dee9a2c59d14b38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b183b7b2b7400028acc2d3ab61d30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc10f9ac8d3aecf063262b6ad2d084e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a193946e6eb4b3939168cdbc3c07273107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010fa5e09ca79889cd4e3c5dcc2eb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde189df05479c7e8929af959f1d1a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35eb1baa9a48d3b83f8da8201e94d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e146c29b62a04c9d7b9420a729493b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34587433621705ef077de0245fcefdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc1ba5c69f7d9d4aa6651ce2d7b45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95b94f566a141e0e383f0a0758c853114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1c7d5a04c98e70bd663a3e1320474115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63036c73f00d6057e51ffbf8c7dcbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1ea7bae71f92bab5f71e333a22058117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cee1a5eab0487f038960942660943118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22ab7284a1c683561efa98ee0e6bbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6033d77e8432ec87d2c4bc748f57a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe70d6bb5c4597da95b527e35cdf8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed250546eac5b23239b32d25993b046122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf09b07fdd473c98e4174540f030d34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de60ac0e522b63eeec3fd2042e3ab8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b5ff9e36439fc86fb6318516ad43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad41832ffdde8ce616801a7dc58080126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7df21ad5408242ebe4471e4b780f21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044a19798bc40c1ef8db55ce8ba3232128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8c6dca55f83bea99976142e6b8ed5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357772e139a3bfe5a72129bfe50abff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb583d9def212f98e6fc990a3b5c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c969e463f327792e20604c522adcdeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80442f055d8019d14f8753311f89e3f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c852257de09c81e521e6675187e07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698a6c9ef271221186e7fd57de6d54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11d51a4355fa82c614f4332bece4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a665867d9da7d48332e62c344bf46f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31035f421bfbc373064287462c803d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152e1c29ada88184a0799b1031eb425139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74684728360e8189bcd75eca835aeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f5dd05d0194520d11ad7da2ed6647141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766131a462d4aff96c5a6ccbb0b7613142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c99d781268593258902ad1a736027143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1091e43c754ed72d507639ede49a080144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb1b6f3c3076d0baafe362d85603f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528ea30c7cbfdf00f1114bce2faf958146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b8db3318d85efd6f0685b4a8d4af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5470a0ec90dd892d7b892ec6e24904148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2454abda2c453ed97d6221ee3f8a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44d685a5ae2f60fe24739165a0b35b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a917d674f3e644e3d33c1b2f85c6d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0792933411e3399dcf5d1e4728a273152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ec25583794ba392f8dd6ddcbdabe6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff162a99159b635c76b482003f7fe21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb782af952c1004ecbdab8e3fdba6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530f6024394b627136e248837fed697156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd293552ffbc632b051407e4481200c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621796aef4692fdc7c0c851e0f8aed04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfcba7d11ffbb1787b3af7a87e2f9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa602275a2d9f689f0557718e2e019160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b62bba3b36bc5a58f79acbdc0ee3eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a32b74278943ec752f1ed468881000162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727e57afd5ea60ce112ae1e7c770561163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c899a77b8e423d581cf549839635164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea733738a289f807924f970cddde32eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c27efbe633b2f0b4701739404b96f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59088b014dd03321cdf6a737280db3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a8d908d8e649869899aaa85dbaee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d57593944bb536f12b37e360ec44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772247f4b4046ebb8b51ed1efbfc427170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ce78c3d94423a16dbf915d2bf3c50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d44179285ed1058f43b5e8533439172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51671c514931ef40437d3bc20a08d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ded7236745c6c38d025763f4c897174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86700e67854fbde6e54db7810bba91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116640452ca2a96efa75c82e3fcbea2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f6ad03ad2270f9e3456b0c2f32c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a758c15a077d70425255c1b6f43bff8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb2b128b714cc4632f767d39ce5b7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bae2d12d04161d95331a97950aa0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aad3cc47d11f4118c9f8d4c3f6c484181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceafc790c7ca30165a24eb3e57e062182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161596006666a14b1e0c7abc9ebc4441183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d27fea336a061f6f272b1d4020def6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c750f1cb75eb389fbfe453b05f1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a593d80af445eade7a52dbb81cb2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11c79ad1cc2bf89552e74e7e8c69d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0d0decc4ab602f8d9a373873576da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e00fdebe45484bf6ef49ff561eabd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ccf8d65f0134cc19dd0710f20a5e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8bfc422310ad47776291152df0959191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48c18fd59d105d09b834cd76ec30a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb71574ce23f5eae1d01400e78128c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce8fe09da11ad5044fc9b2c59edea8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2ffa8b992aa4bcafae4ac9a78ddff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a80c0e4d2c7b9d8eb2ffca1d30a3a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18770665b15eeba32266d445224333e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f059b8e11270f33c6cabcfbdc035446198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b655a77ea92b1df30888a29a9474b44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30017f335194b8610486f1152dc59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308cc4f70c770083ec0f57b4be1bcc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bbfacb85922c06b72f578e090c533202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c45f1478f04d43bf2cb5ceb8b5fa17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4e5b8f9beecf2087f90e35676e6f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934ce9263a4126b6e85e8af5382d3c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c71b8b7d8bd3570d53dd971abc4c0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c49ee47c3dd2375b59aaf5e02a2ab0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11e34e2cf46e9f84a4ff7c84c5ee7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89433f36754ab353dd2217dbb86e8a0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb665271554701f69fd009ebbc29aee6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65456d524eda83eb5cc394b82e20d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948c02fd88c39004626362f7c278382212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06320b47cc2212b37619815e9e43af47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5ebfb266b91786d03da38292cc88a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bd890ecfa60aee46334be2194fc05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbe51f27931f56e8bb2993afea6e45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e0124db9925900a631a009bd97a5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebad1975b17b5b5b3f4f3a00c1a4df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d751714c9adaade04254386e5285b83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2f3873b48d0b12533c40151621b73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcb3130db3416cb18231d037442c66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6974e9385279ec65ac89e0ba6ebb1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf7c0158fd7a04f37d40e4f48d2ca5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b636be7e6c4fc572150a1b1abc60b4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a27f4846843b628686293840aadb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8267b374e1cf4f1e74403d5661dc74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e963f29d4d276b5470fdf1f22363227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9445313b063c3880c9fe336422a34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b43f5f62c31426e55743fa709d051229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4266615f31d1f308490c998909940ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd7a966ecd1ba045824a72a7bde15f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391edc3f06eb94abc805aa63e4da2b4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b0aa312d9f4308d7a4c8bcb870dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716752d80596e128ed7c02a58c86eab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217c8e2fef692cc7a4a719ffeeacf30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d3dccdafa726bc52f22b57d581565236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cf45b378376aa2ab936d18834fea4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc740c57dcf4ccc3c070b78a53f4ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b875c26a168ad18c5646ba619663b67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a986427c95e71ae9d92cd131307a92f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d91f60b87e3bd6c94044c46e517c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760beb42b8df7b49f0d9e981cdeead04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175804661d237946e2542f3c01ee5246243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56eaefa4dac28d45f78800a975987c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f2125c796c0a50b043c42b7e56610245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c002b11c576d94e39d8e1b8753a99a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a881bd184636975eafdf07996329247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc01b09ee02a568bf79f3444120e18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0044f455ae5f52cde2c515e08b790249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb36caa7784a728e19c6da2720dc21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315042e1895e7118f5f074fb351269251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30074ca879312ff581d1650cff66fc94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d5e5237f5cc506fd9c30ce7f14e4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da3a0a68b1893c7ec43e9d67190c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d198ff433d0632bf8eb1d62aff06f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ecf34ef4c75531420534b5fa1f1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb75b46f64e111aa02f9c0df1a60d69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8230bf04004e23b84de90a5bf508aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91c581ec34527642e154255d0000f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fa5e2fbf54f1077843e4c26d28b0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463713973e8f49735769f43e80a8bdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2406a8e8122b81019089508c909edf0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d4f2ce5926a721f31a1800551d5d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f297eeff8761da358410ed1ff51886264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c9d0aad4d95829699a03ab71aa857265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cb4601c0af4593c0d3003747ba640266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d053fa571a1978ce671697c87458f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405634b36492071d88a70c87c00aad1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d818ea1df07a82d6b24ad79a0e2c21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef20f107b0b04d8353bd0746a2895ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d52c81cc59b8d31245f2cea3e4b5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b488b8a78cbbbc22dd09cf636ddb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea603c84ab1327c11f1583ce71af4538273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5def51c151963424990ee0494bfad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84096642599161a74d3aea2098f6586275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5bbdf6b8ae5bdf81513792842d458276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550b72adc017bae3af248e1a23d21b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa233d8cc8e407dd5fc8f46659127f87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa199a2249c66fd6cf85c16d6221b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394c07dd3ebaf12505e24c93ed533b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6c16901e388bf296c2391e7b1764a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc54408ec47c20f5004713f03c85fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4faa65b6bd8ec993ff0ebbddc6775c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae13bc7225959b1bcde8aa8d677bf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff079b73749d8fd801da6e5ff647d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842073acf16ea040f18cef89d47e71d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634afbf112cac6402bea665de333146287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448a6f59e39dc4be138e926981330c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b494313a422f1a83b16fc254958698289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63315b1de40edd80a1b928b7cc00c557290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed1ac45b535483930926503903d18d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027656c801b90621d1dfa0d5960e2fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462850ded185abf3fc9bf4d8e6bebbe8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0c0814fa893c00f948169666af565294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4873538038bf86d70ca5bcf04bc9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dc0e9ae0ae6e00d0db217c61af2ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910ee4e0891b4f1a6a3332838ff3517297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5345065cc90c6dfe0edf19d982e540298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8005911dad1f939996157be84866098299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddb3d3283cb0ea002f78df2570604f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae288e2b5d1859716058231a05538f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40907a893fbd85a67ace491ad6d7337302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6d0db69e5d9853c851ad75e087bbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b486d844c39951120c191f13764bc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3c84188cada981336277defb29fc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35051fa9f3a3238817dda39d93721d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664cb9f4295586834babf749e35c7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed72a048e2ec71d5345c90c382cdf8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e27c7af698c8349c0c9d1018497c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef602032c69894cdfb9889791f7b7aff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee5ad504ff239a9cd991e0449cf33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada0e45f14eda90a7a172d87b54707312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61b3c4a709447583654f4908dc5c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75913ce9a74c34087d741de635480dff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852c2cc4f793071c76b201e519550e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7a68d69eb915a692b2c70c63bfa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65868f580bcc835e0fd6c149cedcc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579eed9f861587c6d72d20593944a6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f025f95504629e75af438de935404319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4665e6f92b3d038baa4badd8e5e3454320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67be5d9fb4e900acebab62ca097bb67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33bd5190458f742f61157cfc985de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10956e75c765274cefdc740f1a820d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b592a55d7ed0448c0169db7e2ec6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3dffb8000b16c5b67c889661eb900325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb126bfc22d3e44b382fc834df75fbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da539f96d645320448c7bda8a43570327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac9f5434b7273d0375b1d88a0a4ce0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135426fa22d1c672bc7e4a30b59742f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb91c3042fbc8463c0e931a51f9004d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26916cababe3ff8cc5ccc3cf1a8e58d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b372fe44f055a28bdbf86869ab07b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158a5aab4b9fed5d71b2399aea5cbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff6edb201eb613b70199bb0d18f82b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16983a3e8c5684dd0135e58b96709d5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec58276a5994d28f75e7db06a92c93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55bd8f3941a86fa216d4d74aab3d1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8df46ccf8113d6fe2f498c77409ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c437a3bcfee3c5d3e178a9ee4341aaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf5cbaf01d371832a9a1be6586d4b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13873e1f69641d6f57c9a4b868e3e988341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5287e59fae1bdd8fab672293680b4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cfad1544019f8ea62cdc09a78d8a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b76378c132a567e1d98fd41b844299344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc349f5519e2f42c58b59f7d4a9337345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b32a0d8b78868ea02d2d078f63562346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179915374d1322907698099ac7ab4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ae82223da6366e8bc18a3fd21fa5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036d4a9b26931f6d92eef8e56e19669349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d62cb797e46992f05256a2056e233350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092725903ea1b7171fb2ae13682883f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5968c9d658bf21ff4e9a452c438902352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3986e9847d76447a14457d3dec78d75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2700845d3c818eca078f084d28937354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1d811dd30fb867b68df6fede0394355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e459e6980f33d6d83b6aafa922ea1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677e9b001af2272623235bb65f3953357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a36d29a203f246fbaef0378f46c55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd95323122504b5ecb091e98d5ee34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964e77108ce4b43231ece10b74c58dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b389bf0b6acc3ae883d24bad81a9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183915c11ce2a22a887566b41911709362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3558b9465c6ad2b075de6d364384a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01143be45e46e9aa9632c42ba9d768364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884988ef2584cf2291fb544216c2b2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f2fb016c5e21d27d3330025fcf62e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6313809e07aee956bb2d5dd4d83fcef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ea5c40af562d6dfa9c1c4feac60fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486dc41096a9d34e1e16b39bd74356e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a865e75e201cc0bcff62122d5a960370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05482331481b69711d7b2056d687a2aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e017afd94bcbd0510f81b66f0d2ed02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf879956545ab9b93487c78c95d30d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d75b1a5ea87fc9c7a55ff0464487e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81819416c8015defd2df6856b020e16d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590ee068cb34057f385a9617e6d710c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bccf5a739a6cbd17892296edfb5dc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6229f2bf415424fda91c85ba03f18a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f5c5b3eecdbeed27795a0d430ada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5988f593b4d591210290dd692b72c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd7c72326deb90e9d6379265ac429381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269515876dcda517b0342b584297787382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c64df310c209a6826c361f8c96c792383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e5753ddd83b0690d7b9417789b8a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f20f9ad9aa31eb52089d2431236f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c001e8ad3fcec854ea6067381c979e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d75fd45b8eef7a7ecb80c57ee98a41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a0924a6640ef154dbe5cd47cb8ef4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c7cad2a3c57d8d4bba0a868891373389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b32a7b65bde4b0b9bfe0242f2ccdac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3fa27d1b09e85df0bb74381514a60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53ea2ae8ba5597690a60c5f1c969b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec032912d74ac5369514e343eb6a279393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19543df4a4c8a4fa354902db5f30a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd4a52a63cff8cfdc5ecc8ac080bb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20b2a0663285a8626cc37e918d4b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e8b01a2b3a7f98762826a221b4048397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e1b7bcd745ea415aaf46bb3cc0a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faafed91bb5028fba3b0f0533078a32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e9a2e3ca5a67b93efbcfe5123003400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e701cbc8aed6e306d9ba66a9d487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7eafe1f95e4278adcbe192d0ec37a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc34a2d551c3ccdb5d5d9b8a7cd8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91ceb09a5fe9a83de2e3b25ca1f941404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc15317f7382ce059dcb61056ba18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e82dba5a246cb52cf55b148f54f1d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acb0a9a31bb34c22a943239b746c02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536a49c7e52f811e05a78155f7b5ce4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f3bb7623e6aacc5a7bbfce876bc82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fb805fc2db4ae41f2e720c5277183410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee16f2354e7cd22f19c4eb62fa061b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b07d230d724f217a0cc567a6bb588a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e4689c3198be22304f9d24ddd4e8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce2cca4535fd8a7fca80b59f65d2c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d6f67fed31fe8ab3e2ecb6b23b4cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e276ddd7abb5107db332c66b3bd27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674f72b22f978a969b83644ecdb359c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03109cb04e9a23809bd91ef99ad690418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89423d0653fb8662c206fad536321319419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98bd877b247f8a8a209b7f9978f25a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca4e10100e99e5a8c32e660f3d3f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01627d415f8504a22d861ea18b186eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e29bf8dbf08065d67245a58eae5c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60f82b1a3a4fa1711324ea97e95c18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe527679a140b47f7ebb8cb173be6bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe115eba3374678ce87771837268e6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c003564a0a376649b9f989ac193a84a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e27b6dd0ec75eb03b9b3221c6bc51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a0761f3b3c0444f2fb8938278752429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e116fca8433e4c3cd91eca6f25ce0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfea7846ad207b29484a49cbedf30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481e13d28f0f43c8710f13f3cd3b9c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7fd1ce58d71df5cfc4b2555d9e62b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4f646fae01fdd29b1b3cf5bf05da7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1525298703a4d0e240671e73d2b5aa7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad38d812044deef80ca9b1df529327436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a13382abb582a160519fad697f109437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96caa56afc326cd2fbce7be3132fa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a2e90d17b05ab4815218dbd918960439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eaaee4c7702c10e14cbf03afd116b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618bc93e477314eb07d25e6426576ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9876c12b425f37252eead09c386f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd3ad07c01842176093bedeeefda4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7814506f6bc6e7848c8c4f34d9b9ab3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6501438f7b963291557eb81ff424b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27561198a5aa2c0b9384334d2dd618446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e24a29e42af3af7562285f24d35f32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95586e5ac8acaea5e84a8cb1d7fae691448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d6e550de19a34021d0a68212f9a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7c9f65710571cdb15af9a298905ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbeea77c893623de50748c1f1d0d31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69161cda731664556522742e7e752a22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c291294ef9e1d88d43ed210747ea60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5939f4959f7ce0220142a785749f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec23e7bef93ddbe3d44edaae1113f49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ffe9d1094991be1a476b36711080e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfeba4fd318fc1b964b67944c8499c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5ef820bdb9543607905f3125f2d86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a60f1c8f2d5f0e1e56352a3f86a58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747426ee8d7419f3d809c1e2482a987460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66748bd2774e6eb19e5c834a63304df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8640a2df6c4df7f9607ddc00f31f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804a12b086d47c6f214f04c420bfebc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7234a1615b052a8b94c4cbc2d0751464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006a5e9c7e5da91b41ae2f326fce5cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b35f2add753d1e430a3430aa686c08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a670434aa8567cce6c6520b03fe60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54401e206a6fa25a99481c93cab3015468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2a492bbb4a20c6afe863c7beb5ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2650a6bd032df9222202253425166470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba37b60b3d6e35f1fa343511fa0495471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f9f500d9b56d4cfb661ffff27b276472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea668b6b7fa07fe12eed5ad96ad2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462f0e0ef08e92532bade2dd9b54bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac42aea50bbd06b64d4fa3bd0f06614475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed02f353428f4ae86154c79ace67d1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e8a9d6d4853efc18ebf31bcde449477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc9e01c3dbccf68b8d9ee69cc500a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239717106cf5106de0039132d8f7ffbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea09862eab5220038006c8e294b60d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b388d1f0828b6e5c9409f5121c7c62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd16a20a143e6a58325d41d543faee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b85705d47d28f1a70d62e908890ffd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f5e0d838979044566ff4e1c44cdd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea2a784b7f06679650c0b91bbec2c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad312dccb0a0ab737bf9c7b69aa486486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417103ebc963e8573409e583a7f6b00b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc7c2cb2285482b7be7f6c1397258488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12c325f51ad5377e0b81d740a8af47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f57a1b2dbe89011ad7ac3abc47c49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00660377b9527ce3d18fe9dd24de168f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b3adb0012b42a90ad18d6c508085492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4bd471f02cb9be9b6d4cf3700aca0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbbcf8a3d3540f2c440781312a79a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fec5afd2b2377e4964bc0f1fe91822495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0489c47a46141e1d93c4d5e93c1cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584aaf123b5374f7f03ccdbf23ebc1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8985a44a22ea8c4ae260d6a0365d2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598636e9c7d129a9450f047c1fe200f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495f03b65e135704d92cbc2b45251ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137abc8a0ac916612ccc63c9470d865501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86818d3304be221408f903a50604be5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d5e3feb7a0510fbcaa33e5a3e03d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee78de184d8a0486ee7e87ce095813504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d25e19ac26477c4e82687c70e40a98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8500632abb6c8aee250bc4b35cd9f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c984b7854740b8fabb3b02a874806507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c98a2b9ab33712c78a4d61f77206f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a66ac38a5b3869dbedbd8f7cef2ae5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead9ed924f6abdf9997e14e07c3f377510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020127a24e6ce134fc5cf7520405dce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea51569851f7a94c8d5fac12183770d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee670b606c4c456a1f2ef0a561cc56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962a786e3d1bca8060961ae93d19c09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8a0c8a02b42bb9491cddfe8caf84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eff14aa6ad50fcd5b3ebf4131f22e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfc05be7d951fbe719050408f5452b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc099b1a1a426202feadacdda4e6e2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91096a1ad879e76f775954080746e957519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85550a284263ed9bdcc68dd5d8f32ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2866c366f7764af5380e0a96f50da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173aa7f06f7040717d49cbc434e72b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff31085969575444f10465207915a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a37facfe87747d41e5d27fa4a638524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb5481f03efeb713d7d0681cfacb16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a8855f5efb970e3e7e30e9de968e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe5bc3af44080147831abcd79f8fce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b2c3b6f653f1e0b23266e963a5f1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31f8e9735a8ef4cca883a2e361874529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2a0ee7a89f31da2a32242d63d5a3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dface9ed6d2137751f401a095f08b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8382ecb9b01e8ce90a9c39aad47dee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97f09a9f93921c0ec7b7e69cab7c9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9431c631c321aa4c4fbb22d760c333534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0e55545e950b098444ac32b65540f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774d07f8680fb3e26455c1e5116d968536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000086b94c2ac6bc836dffeab9d7768537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3f46f77acd245140ff040031e704d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefbfbb5254f9a80931d993a5d5332f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a871047f37b2ee3733f25c50cc10b24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9d930e2bda15e75bd359b350c1722541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddcf314838bb43a4bd0ca6e2797630542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aceb144ab3844e5b84c3cf15542a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bdc8b429b08234c9b223e02a4eb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078359500038b914d4169d4d9f416d58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4584254b5f457ac0572d10891a118546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79ce66a1f56c15f492871c430b80a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895a7d8d84a55689a5ddd876c6ca224548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3b5750382c0f3d9995c177d424b8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d952e24d199a0845d7d0a9c8fd523e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b538871e1822149babcb9abdb3e34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc613a034d7cac407fd79dc3c30ec7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be6ada1c58fee920f6f3239a4a9ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5633453d238c6c38c3fd4dd7cf4201b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd18ad39dd13459a224aa966fc2323555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d9ab6bf8b44a6e92cbf8d44a35845556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a325109397052bc7763b2234ac7bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c9506f1cd3ece249894918e55956e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eecc2dfd3932ed63f66c2d2fc352b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670d1d6c766efb3b0b7e15836f0623d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a8239184efa4ca94db9da67e2ac98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e95763dd361a6902b4446bc8929ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1690617abdf440732c6b13788026864563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e17a14efe4a347ae1bdf0427051ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4666226b4bafd3fd5de2799e6c1e3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca9d4d71a09b1cef93b933f037ad76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fcf28152135282ce070df06e50375567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05731d9e38336d22794b882e99bd1c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de93eaaad93a476778272e7b982d565569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effc9e96f448d0756ee0895c69584e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f231ecfcf40084b835deb5cb5e435b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391d2d2a3874a9c3db30a18f0800960572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c70c758da66cb093c7b01a15c1c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd9c431b065ca4f5c0445face46e01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db48d01d7f5780a3606cff447c0b0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6990af61a4d2bd55722bfe66ba045e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac52735832fde4e42f37cf7d6523cc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d58e521c0c003a10011cfd1b534331578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b7e64e56fcd282735e2f5a36c4599579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36cd7306ecbd6e5b9be0e3bbab01d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d91024e0f64b0ffb9eb8d498952c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5690a3326f3ae700574b1c5fee8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13584481a448bff57bcf452c6ecf1007583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d20aa1d10548b10a048b34cd565a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca28106aa9967a78e2654aeced114585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fc256bf5e3590d497fcb484b06924586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb91dcc64730a77631ab2b3a277400c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33722083b71d040603680808494c3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db7786cde8d224ecdff535804a706589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32268e78edcd5b12e0178c0ac8c648590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25928cdc030f3bf1f8c3f856195b6ec8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5290bd11ac03c1fb832c89abb1e990592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751ccf1cb9ef8fa3e97208a546e5515593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc899cc24181b402ffbca0fc19a886bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848ad59c8fa5d63074f6cd035fed129595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a22e0ca907e05f9f84f97ffcbb6844596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c4a7f885b917ccabde9c19811f31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35305bea61e9975a3db5e2d127e2270b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0526041d3a9e52307fadbaae45c11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c20b995bd6a28a1bcf165678895fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727fedeb94acc6ac63e4ee841c4ebc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3d3932ec89d723c59748e73ac93f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637af1395b2a2afdef891c88266835f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a97e27e6896e81cae1ed0912483e68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1c79ab44e6c8d9be2aa7c961b31f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b4a6d6d5c9cfe70661eca4255d16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718355256f31fd5dd93f321729928f3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f202751e607e16f9f4611b70a3203f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060dbce24be5014cd2aad5e5cd5d7fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38252280dee3839333fabffc9f9968b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a0b0deb37f87906180d7cb0c91334611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb3237662d096c01e3d10244403c65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0cee754eb116d7048143927b2b296613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067f647f83869b254c4335f30526a49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e78992dcd16a06a7f6808a49c5440615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb2fa92fb8be17cae46bd6a98bcd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f8552803c6c6ff81623d904fcdac5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b395bd605f8cf205a6048bf49af6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc2d5d0379f35351a6194b2a60f48e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ab5186f8a7e2a804d61f81225f5b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664e447f44098ef6818f8ef707f7272621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e3dc6afcc23f88cd5c1be661c6da7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d00720d302d14db47e6b338785d0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f713541b821f623d1713bc2c649bab2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353aeec2038f1253b42d8992a86367c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b16e3a0d170971f7130b84759aa21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9178c24e9383827fcb14ef0c0af84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee53b5b9de0474ddcdad760f83f59b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352039fdf052f764dc7eb6c1a5a35bd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec1372cc083b5f687510732eecb11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c94b171978e97b217a48739ec4910631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eb52e71d485523b650d944dd7f9da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecdc87ea80b8eac300bd411f0f0dc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d462dbf19b446a73c57af1bd0b881634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbba0007969673b7e38e562904d4e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1739e0a8997d32ad948632c818814c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b21fcbf2433b93985390fa7aea206637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e466f792f83bfdf5a9e3c8b8e2229638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e533e955534a8b23f9bef3d1f6b99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9028dfa3aade7ca8b44f0a1287ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85936dcae0c3d06c6227756dff9c54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f188cab506c8a3ee6d943c5d62bc3e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52785519862b600bdadda4512563add643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c750f235640eeac2ec4a56b19b188c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0859f032edac5ca9ab517756956c56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ae3a50774a4645bf3bac2d8e6f055646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427df9ac00c21aa6d27efd0eb263050647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce804485a9fe19898e9a4770b8a6b45f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee65e92105346f2b571745f4014a2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3fe6f513928bb6dd5bfa741c97b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c03dd7177c81e566a76efd20981a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3e3482d144af8b6a08b3702e4b080652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf039d76228eda77b0828da350f6a2aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c746b2d24d24ed8f9fec504b5c7d020654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d9054c76b20acde1c731a98ccd67e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251196819e3f79770f7f729cd45361dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359fd5bf35f6c8c5b38026b9545c33c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc74835d037a3f912e7231825db290658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec684eb8bdab45416a0f9aab4e6b767b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67caa8b0b674893359141b7e5f878a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787151ed08792e4d80c880f564717303661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ed238be630f64bd658b2dd313058662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a21822c266fe2ffc885f4be1daf6ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737fe7b51e34dee054d22c8fa2417ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35231e400408df07ed7cc3921d2be928665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96586aa84c8fba49292d56cdaf782838666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f83b1b9116fc3c011701176e04f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f515faa0ae3c2d7fa8cd97e6ea3d90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610d0791f5e9458b1f9a920e166ae43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43306a240e83343065fd0f5f5f0d2ce8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64b697df04cf26ca715385055b258a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fdcf4af4546f8f43b4e37efb04ea4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a21ede03b5841b9d904c2ac70344673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43ac0e18cc39c9a0526ae305e3629674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f44cea7a4a1bd1235c2e9ecfe1548675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17757e0402b60d1f51127b36a1ddca40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ed1b1eac7a34d33bd3904081452e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82df0dd7470a7564ea9844577f07301678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895814b2ffbba9a5d00416f839b401c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b263a7e65faec6445d65cd31ebccccc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274bfa33768b1884133d53abb0cf35e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f30af5f4c0ec1798061948e90cfc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4872af5df281d57c95f5a36248636683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5bdb35c2006ae39ffd9d90ad46752684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13612bc73f437e7c7afcddc0ecc606cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6752e9c26e4b44b72f7b23b4260cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4762c8903a498e2f13ed0239c1c4f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff19f26decb20f3a9e7214b5b35a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ff51a2230f607b92b69ee21748f3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af4b6586ce7ed3c6a926949a8b4a4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec395388b139593fbea677997f6fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90247090606e952a1c17d4da3631550f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af259a173bb501b1670a416452a61d6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aab9a84ff9f7a8d880ba0fd4d2509694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a96e2a3020f497cb24118192bc15f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b1edf34cca171fd338361523508fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3926c322736fedb22941b2959cd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b323448ca3642cbfa320d21df547c75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9515a57d02473c969fa5babb3aae8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8615e4eb9d1e8cc5132dcde47c4ebe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74617f815805f529d48d99033a907c14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8615c5940ab308d7ecadb8ca7cfe6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68227befa96a4f92b70e960fdf4294703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde8017804b473f46c4c9f7709bd430704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988439c4a2d19bf010346e2bb9313a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df182c2f96a2cf8177378924994c92c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629efc7b775d4e096820d8a135e8dd0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6014be8b74f0ba7a65fc751cbe10474708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd81ae41c2a54db60ee63b12d51024709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10881bab6a4867362a9bc3da2f79eb6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e93ee8a4edea349503dc9d2770aa78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614f159b61670eec788867616defcd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de87843808c77a135b5b1476ea05011713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877b8274923a92f21d1d82cc11e3203714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad7f315f53ebca14b0376cb37ab18d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea747a7e8a48d7bb6073278f61ed9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666859e8c88775404277c6e0f65d749717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cafac6833eb351031149d587a88fbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47404ed0465a3d70c913aaeaf8550c03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177944517662a567b7951cf4e501be2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b0bf9233a700cb8967d36a1213a5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050fa0dddd30fd08fe6a31eb9f5ff8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859e7c200577e6c0dd2c8d30e14c4ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee403a71163b3b34a7a99a54ae5f355724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e6b52b12abe93dad3bc71fb58f23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf46d7c47b61fe168735b3cc82ec6d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b1841f677e3ea3c99c7e0bbca6d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccf2104028ef51ce0b88123e96fb72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a5bf3a798e6b27856e3847cfc0ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e2fcada3e73785fd9aed72d19c55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8469df02242a71793534ae14aa13b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb7509c8b23e8d4e67c755925e0b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311412e907dc2f3d4a658e63d2a1a55e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c701443442d58cec07f5abacb556b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512218e80b04878ca729f8eb9713c378735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09402bd4625e2be6628a76a2188bcb8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e3e9d9f298d5493dfcb94cb730991737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3d62ec3b3355064048016013aaadc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199e706adde2f2ccc01d82658598128739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301bb37e067c0e3f75b58efdf9e857740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088ebb52436ee6770122fffefe2c13c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61d28fb79f078dfe1ff8535407359c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2009296a59365a397579a61a071287743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc67a0d031259fbd5e073889b9e25e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0c6024185136bac7a807b12222859745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100a3bfbbc54c0afaee426769eaa93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d8ab0064782645776e0ac0b852b46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb58635ea8b2dec3e07f5c514bbaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dc8a428d194e8186b7d9eda3f1748749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd426eee2fbd01716961863f6aa4f291750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec9730c995481e4cb869ef6401228751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6458bb382c4c7a8be14c457199609752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c15f67112db72da07e1066c1a8403e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>