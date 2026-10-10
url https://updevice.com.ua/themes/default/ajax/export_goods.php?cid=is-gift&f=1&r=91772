--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4302e04688ca2cd5fece97a295dc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775e7810bb6d58744efb5086dbd4592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2498ad03e4206c58effb378b71ef1ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d648940f9938eeb5a4a9c531fb5c8574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16be515f08d33dd2544db64c4b7901a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f697c41adc24cb279ab001624695c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19106707a65aca0366a7eadc27f4f2f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ec181944e0ee3d94bedb68e4347538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b58bffff480768ed47ae641dc2419d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc20769646abc80a2634bdb1ff3b0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53557ee455f98180811bd972f67f6d1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83dc5100cb107c845fad58250c95f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbca7db820f2526820a69747dd560813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b62a9425a21b367cd105880d4f54614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d060e49a0cf616e70bb0f6fc2e2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c299ff55b8112301cbf2e3289460b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc174fb4381923a442b0986d58c00d7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e04cfd0c20a9bfaeffd37d6e2d306418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d604393c630a5203d1b2e4f2e9ceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae8d3e6d8d103cb0fdc57ae5d808620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e63580556a5228ad4b56456201768021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afab34e5ddfc8e5a4c19a4ee3e7abf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210c391c9ccc59f2a3a4b887e058db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8527267e5508743f2682b1bfde3bbb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f763009e0ecb91294779d2517c482dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a656fa609895a2f6b50cec7af73ea426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb413e5dcda22bdce79bd6e59a56de4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092baaced0c83497029ed3f5bfe307a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abd6728d3ba1c7ba4dbff02f8f0eef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf3962633a8677ef6857dee04142ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e726a275f4e7c9df7d60303b4744bdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c632b5495f21924d620f9ab8e384432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc9e9fc3300654e61702921162faf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b91df217299cccf7d9d90fe204fe5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f22d6c8275bbb00008125fe8c4320035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915baf180ff802bd03fbe378097e40836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e424dbed6b20b29f8756f3a217fef3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eac91e79635a73cac387ae5dbf72538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019c5fc893a1e8256cd70479cb638dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860502a1d7dcb4a25c7b8707c6652c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb23b74bbf18e1a9f416a6e5b75c1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941c6100a4f5d2f470265ea32f8e86e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beeb27cd9683b0e380345873e8101143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89433e02ca687c8c811ad14ade13ffca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76e41862ffe6caa4bff9f0a876d5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37596720607aecb9d25db74f28a519846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00124729214f227a98ffbb0e77cca047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e201a265d65832637f263a81037248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dc545c8d9ac8dda60dc44bd2bd00949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1b8d298f4d42bd90f17527bec42850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e25e78386000d8f01929681ad6f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76406013742bef215f2af490938d4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aa8c228907293ae3a238b6a3191a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81550a388744634872cad891978f67c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8503d903ba785e17232da8e3a8eb19955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fdb4ade17cf56b3016b10f43bee8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70a1237bc28c9b6580e15363d2e5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89416f5f4a52bc1444cd55ac20a7b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038317831cc8cd68048322693b60c2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47965635dc5028eee67737f366578f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999c0fbca3f07093171791a8352cad761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a79bc6d201ec2b45f019bf935ba89662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fef96f4894fae0623442751fd574c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d38e4013285aa2ed89f7c16f640f0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7671e0e7b7e2ce81830c7b41cdc556d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b717907ae48a34befd9c01ee34cfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e69d60b48f582bf12de75bc47fb6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41c649f3e73790e85d748d794dc3c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b224c90640deb63aa8464b82226fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca852b88fdcf3ed584909c737dc6f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76680b3b3705d38ede948d17b25ab0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ac3b8c1b176f0a7b3176748b7414f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b6fa0afff8d376d2df58c015b3c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f2e590c41b04559ba7dac2ee6baf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4a35a1a7eb92b0c8ea05933c64be575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab897e48b5dbb93bd1a39b71037893376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdffad3df863c9862954ccf9d5dc6a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10749d3bf3d2eb944dd0272c1cdb8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3e59a5fd8f71d80b1314cff71b96e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f868ed5c0bc66de65fa1d315ffff180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f02958ee5a523c3f721aeb8e7556081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e04f37b7faead5cc5764ac77f8eed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df28f686e5575baaf19598f091c51483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb709a64f76cb20c45e176456c603b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b1fe5b48a65314b0b9bbdf7ca45d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cdfb00e6e5815bd4f6974ca7f1dbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd279894d1fbbe4b9337b1cc295b2cb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820792909c201c86ad8f052cadcb7dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb61cda053b82d59894cca7eecc2fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd578624f5a939606d32c034169bf0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a63429772aa9701ab7fe1388276bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b9f7dc4f75c7a3ca227772b146a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e74c5c184c48b1b629100aff5e0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a7dfb558ea785054502f79ff76f3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87c3ea4f21931994b8e1e59538bae995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b37ddd23f2d64197b8e207a858be6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6604977b417016282eaa8156946092697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096817c306f18abe47a063c03e5408ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee267a2cb6542fe1d9e1b56700d05ec499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf42ad7be7aafe05ff6a1829dcc00d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd750726394e521c150a3fe23a2a09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08de86568bc57417afbfffdbec4d37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7e0738e010266359d5311028659ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27130f5ba26a9779985e387b87eee49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bfef36d0cf6e545d891117ebe3e17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392248cf979eb6ad52acc622ed54fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70ca280b6575efb9a2b44a888e0ca6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2facb6ef5d1baf60b74b1c80b63e8c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a361ebe86e91f6c3dfc45354f3cd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0045bdbb4453e835273b1aa00776e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bba0661d3e5b7badca190d341bd0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc801ba3cc896ea22e9d81a3656df5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7793265eb4eddfe3ebcacec6d5c1a5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8fec504f64b72203521859f7eb907114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806fc2d72f261dba9d8ded40c5b2429115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daf408dc356a8a3cdf44c12d23f687116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc14aec30bda8a8864023f9da2eab2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58397e667281d67caca63d44d774360b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fc3e62e4d9fbfb37e881e53422b92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959d85f349e059ed4ad55e68a44f79f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77ec990dff72449acd8c48383d257b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768efefdcfa013d52c7f5a4aa571af6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fde4e743e342cc710c98aaaa5c795e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd08dde5963181185597979fc9d1db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466733ba1ca77224a4cc3e139394508d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b632aae58201fc6d58ca6564e898bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77951c4a6aee6074f961130ebab411d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f224d85f28edb313187a4fb35e30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b114b762f07ee441d18804433e2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741777301ad441fd80b4682e51a34b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d35aa17f0393ac1c78f2755a8e7923131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff81aeaab2846d3a5852512bee7985132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0de067cfb8481f6d747cdf6e0a5c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867572987731bf0fa35799819b66df9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5793edeae714f459f5cb135eaa48b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573b1ed34e5a864fef31f0bc8709d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b90aea9e6b5212bbd9a152b6ae514137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d58b77a8f2d13ae07ada79a40d311d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d364312fe73681272e247d2fbb8c220139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d13859e998283ea88a2df1bd3c13e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a4ef8f3485b04a486dd2e552bf81e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07fc5bf03d80a69a735cbdb0ff9a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9fefa0d16af18e9af224ab6b6307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b493b2b2db519178520ae58b64fc57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe15d39b1671543066b2f9d29c64c14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28448fb47a66a224290bffbfd812089f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f3646a72cae057d45e887f21657f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460c8b83ecf9cee0123d3f02e00a2d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133b6d565fe59e20c84c943133d175b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535f8a1f92a0db6c11c60e80d48243150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e6e2160ebd1db75cea949fc3bcdec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9039e3b4e25a76e46a0406936e663152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f8648fd6210679ce1084c3dec287c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebcc8ae2447e6c4a9897079ce8432c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db364bcdf3ac262e90dd30b1406fe0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb2619ed1cfa9b5d065edd4fbd6ce2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e6333389b9b2f4ee3a4e562c4e068157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150772a05e15c4bac63a067b24aa8c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f63b92a89214d381a37a8549e35f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb4c7c3ff070030fcdfc1ca5b029e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00374e59eddbb19182eb49952accb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d470bd40388b792ce4c820d253e87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68294caa467496fa16bc7a1e0249be91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9b751d2d70338aa21a5e9588cd88b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041891e52b406f6760a7cdd20ef403a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c82057306da23731b08c9521390c5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc4fa097834bcb22f90a200c4be6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb03abd53f15b12e5011a02fcb55836168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2025e3f7260ba134e1a4e380dcbd65a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e28b48ad4831774a1eb1b95c05cd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b005ff1e61eab9e638e49926b859171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ae87bcd2efeb8266a339d4408262b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc1fd354b92c7598ab229356992b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc67b95f4f1a39bbba18238a9e21cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b68fd81e0f665677447e613afcd76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c971d7c5d92cac2c5de99a25c2e6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1665b2f0a303088c8b96643ccd7dfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd08fa66edb4a243e753086b8fc5bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939132bc918cc10886bb5a3ad5a124f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60aa3459ce0a86ec3538b927f82b67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaa239e22a119d514531a375ac19c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142794fa828eb0d856cd5232e12a0487182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7f8e42f4aa2555e4a27223ccb8bce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb769412cc3970439948f88ce5079184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d101129e466887843bfe3e94005e08c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df258a7d0ee1558d1147de5d7f731515186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ee82842373e16a771a1bebaa1b4cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba40646e155ac881afd2099cc74d5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72fc00d8c904bbc2d0341547462c65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bba455190cadc73681d3c56d0988b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425a609bda74cde047ce581f2ef2269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb29df641f46bb098a6de4e6684a45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990157b95cc60105aca9d4d26d2ae8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541133830a11dcf9ae2a08097445a3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c210d88aa6b592b2dbbbb814a9b5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc6aabd835b2fc31244aa227f258ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b29bdddf15de1352d934b92dfb73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0731c7ebd3e194920de9d344f982198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f459c6c79c52befedac0de2479e4c97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c35c8d06c2f7c5599d34c613e10b87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb15a1eaa6a0011133af6854b58c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b5c5998374e0600f2f0df0fc5e0f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0abb7d71cfa2b918ba53ee7d2cc0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb85db84b54e989eb139c36c13ff81a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501aae78b727151c17ba64f87619310205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b4c3935b45f6def1fd59c28b71eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16f5febad29a39edf75fd4a507d473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21288a9677f97e5d0aca2fdb0dd005c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc81b438f0b0f11802c17a5cec909f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3a915e72ffabcf12d0c2463931791210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35decf2c1ed641de60ea7dadf1568ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838467a765bbffccfc90b0a8d012d65e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb270c1b7c8f9f7aae722d30ea64522b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9ecd83c379be91ce349e169db785e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b540716e69eefd9090792f0b68a0e69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16a5cd3e393e02cb0d6b0db2a33e44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cb356edbd417706a2ed6d983c8d18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845edd711365812eedd6018e1f08c89f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766bec2f67c9fc0de71deaddfe5e923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3bb49167b88866ae6cb67505f3175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10935e194beac3775fbf86e0c4d62e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883b01cc2d8567717849552f9ce6b6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dda0e395bfdfd440fefa98e06dbdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d401dcc64c5c89b032c03f06060251224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978a2a1519e2436cdad2437e13da66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e981f3af8df27a021b7c800639f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09328873c8891818d4cbf3430d040227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47511167e56922b99ae5595c4294f8e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1429c9c1ae5143b2146855774c69e00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778db5b7aae240d5b73ee778b9075b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabaa58052bb1bb30039af01e0aa246231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c6d33522121de7162a6093c56f12d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb4b0cedddcca9ecbce251f042f06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306483d0c573ff3f1cc80534e5c482b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3498fdc1059875718c10420ee96fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9292f20391b87c9a9da454a052b312236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47860df9f5309c89d87db6705dc34e09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbe444cf1bfc52becb09f10ba38d71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d909ceda4bc7e10d1bfc76cf98821a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309a99b58adc67e8576e8ba40797afc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd678b5440f2264a6da3fe058df7e59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52aea83c82b7be59c58933169b5747242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd551ce1c5b5639daa0ff55e72da6911243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb0236006eb490273cef2624894a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7636232a57dcaee123fce2d6cd00c6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41e5b58d34ad80f15c3039c2a992e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef0d84705cf1bc46d381602f528ce0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535914ed7504269f709c25706fc621c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bef3ed2dcdff5e800136749888032249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a8f690e76f4ddaf43e334c53b199250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f33b23aee82f1437e480280f78f54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b41473431dd337628d2c545a908f59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107150883c54cf693a18fd5801f826b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a1563a3df38965f87e4eaa3fc9b06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fce04d2429507951d3d6347e010fdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561fcdc8f3458ac69ac730c8f13a22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d5c66ce5404ee0c398b1e9b4154c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636517ec1484b96982f32cc3725112c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232f3b3e17e26b680f816d95e8904a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d6267b34c044010d9a5416fd555ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb321fe6d1d670aef7ebaf84971191c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eb1754efa096101665d5d3d0490b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80d1207419cda81c9c9b94658a72d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45a7df700a1d4782f6ddf3b7130716264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd0a4facaca0f23b8ea944dc7224a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8718e9d8bf09ed2785598e8b5e68ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ccf872223c1a35179a95a25ca7b6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee714e7f215a1275a9fdeac7e94f33a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891728dfb8e227e30d28980c2ab45eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dbd99a5a25a456dbe591d40abcedb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851e68ae108d214ecfaa771971b761271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e690929a353affcf358da55b94d329272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977d4b4643d34908952486a330161b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89947eabeb643d48c1e704a53a6b12f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d2aeea13497a3f603d34f59e9fc62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b5b67985d0ac7499afd8adeac06cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce74a15d7f2cbf7bd5191230697cecf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe1ba9b8320ce8b382c8284f37e41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dbfb0a0732c1fcb5b90c66e83393a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5353f717db2d72c92cd89314e06f0fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66940273c0d4be1b89e92082a197e70a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada661afb6e363b742efae2ea77e582282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ac9bdc5f6176d7ba3d65b589bf2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd9430dcca6c41fc3dcf65660cdbe7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b87e0a18087d7198c8bbdb622cf63c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd392031d9383e7a4760b41eb267b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff62593fec8ac734a3be2e1e2e079e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad64e23605fef7190eb06fb66f8ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4406786238b2c178891d7315f0d58ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890a0863ee052a107d6c492c43d89b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91913e0ea7a2cc04b6a08f47cb301d52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30af9220244b807e58cd027065d46a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74350d4077280ba9807340e0508d8af5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8936ffed21219f29f1bf2feb9bb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889ee37ac9606b0bf28a2cf9b3327de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11170d3d0d30f3e865cead7640b62643296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc817de7af0a6e49d1128031d0244297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a7b53c5432fa7fc083726a230007298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d51f057033a61c082e67a2977f307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db67d90471259fd4df28aca8fc88024300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b77285802067db474f55f878bf9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028808123073cfac154b66f68c723d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e941baf83f020ba36505cfd7dd4e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6a05ca480bc990e60934a39b4a14b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846754d6b62168a2d7dbb8190ffe17f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73949085983f30121cf25102eff96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c465d34bd88a284bc1cd6fa9d3ce10b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc62457b07d9d5e6f08c4ae4fce15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c55c4b09ca4700fcdbdd1a7daa9457309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62c76bf90fbd473372a4d8d7aac4b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f342db21cc417533096dc5c1e4bb80f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346c863c6c758b965a9afc7a0c071b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6e8766843994951099fe58c63f18d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609ea00e061a0e07699b98f54b8c234314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b29236f61d60ff3df7b2dcbab2f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7a4c7a9fa0ebc18658469fbc4db8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea9333f78ccfd898d95cd7c82c562f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c68971861412464d2fefcd1666ad0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc1010cae3059459451e3a920b7b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf335d7793b253d679b07b5a96e8af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e062fc0a6784b3df56cc23ba7667069321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db7211b6b30b16f9adda584700c304322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf4ccd721e959e0017f1a746807af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae979ed491c7f614724bd6c837db5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d71fa19630f3e08fa196110dde009325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd2c3bd2bf27936bebbbade7641eeb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394219d284a9368b7fc5188c6f573db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd6b7540940552373d5df062010794328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebd41395c7957aa3e3ed4f295b5043329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c7f1e432ab6906bb383898938242b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93427b811f7a3863d7b7456798ded0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09d6a3385997df31862770646dfb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b4ba9470d7009581b01a9bace359e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13e418d906bcadd9841547a1eedaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe124ebfd6697420245d96c928e3b24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379c298161c734c9044101779a7236336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d060a9c16a3afc9ebb758da85c79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc3f420226fee8ec0aca95d261c437338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd134a89bcc983f974475a4d8a21a626339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7bdde2329504149e449bebad84977340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ffbb6b7a64d63dfd9da33d25c72e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214a414268de6bbd8db57b5d2891b0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04765902b30a27c5f349a6113af55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fedc5ed804a0267ffd46502a939e81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9cbe459a8e702572d7d646c7a020345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f36efcb226fa383d0b2761d4a29a8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeb71e7683d11906f6ad7b271cf1a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5248d9dcddfcf858b1d5d1c2296eb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fa7d82adb47d29f8471e44169ce8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8efa4a0be8a61df83eed490945ce2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f51f0bbce2119d5e63297b12e8c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45484d9b328cd3beaa18ac0cf7ecc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7650b11b05acfb90ce500af869e027b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d9be87742e183c424685b8fe722b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68172d16f73d5f5aac186119f0af2d75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9960b0b497d298e9a8f31824c756a46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6640806d284d78e39ce31eb1540089357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae67abe41c5448e069f62e6c2be8c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e3ec77fcd923579c49fce3bb9cba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d4afd692a733dfcb0ba458f0f3d26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a78fdc2a50602b68fc044dd77f676c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963961d57b87235482427590b307610a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc973ac67831c70495713ddba1fa32a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974993eef0047aff6ca52e25357be92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd10fd9b2e4f372fc66c47f9e2bd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112303b20e704f5d5a52aa089b432f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c33b2c915ada58fdcdb86cd7765d64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7545a880a001dcfb50476860f93e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e81fd07874065a5a83ce6785dc581f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e0989d46f1a703d07461488846c3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de66b4018237e3db33633b585cc9821371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f28f8a77a2d5cc5fe6a821c7653f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0ccaaef75be9d492950167f8e501d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a33c85707676b2a65a05b127540c85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeb3bf15bc4579c1822e126afa55c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f85a83173a123806e5a5c965f979c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8ff22310c373740f6ef81633bb54e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb365621d3a39a599513407a9bb36c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610474c933993bd1bc6db6be6a59cae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b7cc7dee3f05ddbebc03314820ee7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49095ad33485df646e25acf70818a382381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8e45ae0b47c438cb836ee256192e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a094add7ca5b0ff2fbe4d46b2aa50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370696d6669ede126d8dc8022930e4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb023027d0cd12b787dffa612d14e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c424654efbb21b32410555acae65f4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faf9c5fccc8a3b5d4c550b6b18feda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f0a5a799c5444878afb8c067bca25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197bfc8b38e7de615161822a06f008f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013369fbcc4532977c7ea7894a457ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f1087ec094c3b5a2243e6f5a1499a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235e6c76290f2df47894139261f5e6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a17e44dd3295f2eec8eef92efcc8e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f63caac59d129ca5bbc1e86d5621394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b1a09005d76babd78e9e29da9e03c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a7b71cfb9a1fe79036af9ad06ce0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f348de563c4811eb1282d0c79500e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa51c8cb442b1cadac0de8b3ecc1be0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f30f1fc50a3af96956e9c4e0a9d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016e415ea897935e8ddac37cd185404400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a86a7cb16220c8db3e30a2442f932f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4123178cddf5db1838969554a54f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6606c93229a1091ad41745aae07fd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7049ebc94e80082d83c7f4c10581e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c78227b1934fee412d01d377e3cad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584664d3f26032c5afb0a21c6cc3dfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837d710e58130b65973368cec579c7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac9ec571fc15454e24760022cca0e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4311fdfc928353edc7c9d8efafab9f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5f2cd4f3ba78f34feabde21ae5005410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f91557d3c4ad9c04a3525859d3cdd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce14d2d0369017d27ac278dc84cf09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec792e4819c822947f4112d8c3389c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1de7d0a0ee8891b3d097100973afc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767b350186ceddd6f383e83f868adca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72dc354e226718577c4defee346951416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943a0171c797fc38a621de70560b3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c4c364f44b4cb04e2eda1168d2670418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503575bced25663b1a2cf870238451b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d301307ce814fe76a5b0a2eec59d051420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27127521f7b24538f94ddffa35a8f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69503e4ca8382573981eef666594e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5114e69229a4e3c0ce1870930d061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f24032524c3b5455fd8e9bf87d662c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6736445789e1edd3ccd443dc2f0c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66853a38bbaade079170183fd7a8a93f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28330b28bc14c543f7ce7a85150106f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513e4565324e750ec4de235bf92d14e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7de8aa0ef7330886b889bb0b1fa3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d679dc0bd2b916b010f648b0bea90f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b146441ab20edb8198b2aadf9a69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f58559ddfaa92914d0cca439a1725432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9fb33f225fdb953fc0af9ab401f88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec7073e77ea8c97f16550617f017e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9de9e73af6a43ba830405278b33f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca4bc832c18bf0562472a7886f63aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d46a67530b48f6ac4da74996e0bd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfd216fa5e4dcb0f6e218afd494d6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c3b0d2f60c058e02c527dd3e832e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5000f9903eafaa4a61c0a6dee94df1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5823a7993f152995be7b8f4980eff8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb532d61c6cbeeec102a8e14edb6302442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b97eb8c9a810580363009f3d523b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910025fbe12a8c6f734045c9e01698e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6172864cd38985fc19ee4e8272c72b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d851f6be82fabf053627b1106dc6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb095a130106a631ea9c9099014cb03e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef84e30ce20051166854e4833bbcda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c39be7f504a571e17c16b1a832f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e7dfed1ba7178ef38a79e31a16cca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9cc49d3cf01f502b96ab30c56e02b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aedb01cd0bf05d630f27a9256da0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf2a0f23b27c48503ef8f775fe3a4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068db56c7c396e98fad59d8ceedc692f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc75661ef7e674837e90a67f5da67f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c9a15205417f93dd5fc5dd17165ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefcd5835325c888de2f706bb8edcbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcafcac7bdf04532e051af513a46d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dc586fe731c37f07b43af4a43740e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d7cc8541725b7d7d8c3c9e9fe572460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08f3cc18e32418dc6fb740553bc18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5dd4b1938bbe3b286a669c004b5b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab133ba683381490d7aff6f6492dd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02762af5f966262aad98eacaa6dd39af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a00c1bff3707bde1c7e00ed8e077c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93067f185b9653723c476a457a218b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488cdc0591c74e61584437b816c842467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbad83a547de9a837360e7d9eaeadc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605279aded510015f074cadc28c13d16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a297fb0b858764162d74f2494a22e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c0530284d9028e34e29e6374d1458471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968539f66a77323c034abee1ecfff3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a8a1c86513f8fd5f5958c34e633a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da484cd0b03af83cab19d09fe6e1d16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c8e65f3b9daee7458e80469c997d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa96dcd23f4db62c2e92e0352cee3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854d05d8a4eb9a85dab2a2ff2f4d17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbd2428a2c19c2d01a3cfbe1a31560478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1b64bc05980a3df5563737783179f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9454874c9857cdc95c53df58584e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44aea5c0b6388762ce32c63b5fe877481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea8c85e1287d2674851cfed192a9fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee927d74b1360144e3f630b01999b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc495282f158f230d02002470b388c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d5d0b3b14b883b12e03adcaffaca6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845240c7890261670bbf608f31352713486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3d1ad93b83ea0a62972e94c28d0ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2a2487e21f847654550ae609a639f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f6b17d6d27c0953a8bc24ed360930489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08036c11baffb836bc34c8c0a25afbc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa759b3033049c92426394acf753bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712267a4eabf651796a272eda9325fe3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c4874607044c53b387a577e902b29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a08b17a826610e02abefd6a571a0c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee2f0f69cad4ed8d8d6e61c3b8815495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7eb09e6855ed015a1372796e90ec5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4aa6c82b5b0ab1aab8758e75f181497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d620b80c28d78ce76e032c996bb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcdca7ad7934547cdaf4e69696e337499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732176375c079e66b1d4199d71d61f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbf474e2899f5081c5013688046e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aac7ad440f23a7a6a8b9b0f5078d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681d92b5a3e30d47ed3bc79060b1f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861bfd3298b791bfa8b749708c9907d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe93b5c1b0c484f5900d55a47d2914505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8b37dd5bb19e42063b809d5c4df5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd3d30825bdb3f0d41f5db443b9677507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad00609315657f333e4b34e9137a751508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858857fb15939ae3158eafbd5788965509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd1aa52def38b596a839b6f8a88bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a9748213d90bb6296a554349ba5b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afa4fd747107fb5dc1a44f6a0b76c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfdf318559d055f006ba4c4e129414513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ceae30427af78283004230e5b1d5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe43a145957a3e6e091bd11aa10c31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964db14211f594424395a02419261df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b7d3459bfa87be73f51a65097ba53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbb20ebf43dd4acbbe9ac1508b7104518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20589a39ec271f57f123c21f8237f6d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1f9b24ab846dba078f4cc67158c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d5eb09a95a055e002f6ee494ea5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9409ff18e6b18910c00c64690658561522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd5ac7b4870fb5aaa61b13e7ad14a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9702708832662a39af99e82c729eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb8de56f1631ab50d4caac8b63f931525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe882a2906d72679dc99d2d326df0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a1c100b2cee445a90b4d9a7a9d84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40963fcae53c9d6240894fd3885efd78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e34415dfc59e8c7220f807832bcb4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f333e3a01c2f3a903c82e3f4aadf4b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80cb7087879ccc4fd2d6e520d77ad5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e0221354cb2649a674b92eab91a44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456c15d6a05c446dc4a34ebe6520c7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc3dc50168b3f9fc1b53e92fcfe2a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4fbc63b9dddcd487891054cee778535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d16c391cd603252f10997177e4214536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815a524fa119e77fb1d6bf706f4d5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5a5fefbb1dd94a51db07e18b523d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dabfeabf8ad22f8c83b63a4481afd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028c5eefb96e46f9a51fa4bf5b388a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df57faae647a800c46cff33b842608b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3129b91eb3e914df8b05bdd97a24b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c12294ea59451047049d432d4cc15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a2835edfd061184989deb5dee8f09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2982a2355a4ea4cfbf890f48320d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac14648650ac01a18f018f0060fe21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edf0534854ebd5d63d655739ec4596547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055abf389d141e57d27d2037330d5ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca97a2172db3ff2d80c9bf542ecceb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32cd31cc93d44e0bc32aeb9afadecc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed432212136f8edab7cdecf30351e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301e5cf7b6b9edf973073f3574b3818552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdaea660069fd3d8d62d62881dbcd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a8376e4ad0b35147b44cb11142ba9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce30edd99eda8e069351107b2ce05c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2879f01d4f336514ec20deee54a19cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36360ac77e0daff8064c06e5a20b0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270194a8b7e08dcbeaca3c32a61fd88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082563c2065c6cc2bf5f961ed166e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b8ee6a62b9e57a01ca4c6f0940225560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e473223de132d6634e670eb33eb02b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c507406e72f2da69761ae0d4b15b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff273f14af2f87035b26b93b258d37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7724c69dc7a38ae5bf493a8ae5a78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b33f033d3d3cce2158545e8768d984565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da610ad7eebc12cfd5f4107d0c3b98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e5cf30c539e15c19f4540f4e91d4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca163ae3de9aa59fcc0d958a67690f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bb2bf3f25c4039f1137134c964555569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ec1f33c1b5aa50296a440419522e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6dc196df5e9f9bb99a0dd4bf408f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eb7a12cbb4055d9c239a54806de71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d04439588e115239c7961b5c5d9f2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c7fd80eba65bd53b13dda985310f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95363bb4a4d095ff8ef4539e217f606b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3405e567ad9832530a6aba4e2d72c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ba4e6a1198f227c8706ea2db0b24a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec84e2732da09fae2a3cb163f0cde21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e2e42084fed2487fa443c0fe5c19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf004024b87b7c07d9987db0038523580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66fbc36d02aa83f800ecda22d8b90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1826cdcf9d0cccf76f55b9e543ae05f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822e3392b4e917f7ce364753bcbf533583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87761b3da913f7f4c52aa1c35691673e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6cb8bf59bcd9a7b5f451bf673e83e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ec0808e04acc23e615c5e3878d3d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c9481cff3b0e38161c7639b9d02b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eb547be10ce24c8fc054fbbc224f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbe150159966dc693a87ca206293a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffeefb6eddcbeca601025cfe4753b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014ea2481c91feb5a543d75fdcc5be5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3d3ccc85be60c515e774972119ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457efc512cd9b5744b59b9f525ce06d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7905a7a2b09ccb64203b0950df77e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f65d38b5c664c35c9be4b723026812595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32d20e251f2d2593d0a4076b24be32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eefe15bc6831b067a0f79f153f3f09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730be575ecad6f55afe4e91880f11f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e60f72354e1aec3feef36aba9b938599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad949c6e0260e6d003212f3c7682a70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd37e5d7ae896ac28af6ada050d2b6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43612776bc0921b88492362b2c525287602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa425689e03aa25a0803e01e17846019603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57c957a2aa3aa6d69e6c56566e176e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492d887927d004ffd398cfeca8edff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445b89a463c61b7ca250b12a0b3c71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fa1119d1a49fa968459e1ea7ec635607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa0297a984872e31ea2a2060babd3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8890fe0b06299237fc83f592a0e6d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a309a03592cadfa1259ffcd0c10f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfa903e52dfbfa3990884502fb15ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01065f3e7ad8c47d8d1a96043449ce3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad8453f445675002ec5094443a102e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c5ed6c29707593a805c0698b034b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60d6c54d0e767e47da80c462607fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ecfb8a13f080640a92d603c8d258616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57382d5fba2ccca16da414332f363dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e86f7a7c7136b749cd460b2afb07d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a8986e25e6c43c3c1d65cdc4b79c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85720c2a2044adba36119db757769d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465abe01547f1af8f36ddd78a2e13cf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50d4bf4cef61d5b765dba8abd795b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54d897608a5c9ba6f8f72d723365d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d499ef7006df3119556c68131bb82b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e3933d7a567842a16fcc17b8d2f00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f626119f55e186d8374a3d9e81d11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de23e3c35ff3f0a0bcbc04073401f4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430d2e6a1a897b83478210deabc475e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae7c14d844e4a8b3af1d4a54a9b21a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f1e6143325ceef0b213f8c0a4327a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455bf6bdd2bf249f19c902b967727d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc3adad87cb3545817abd1700a074632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bd60fa9186b7e5de9c4eddeda7936633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f30be52aea3665c64a634d3677e63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd11efa7862f7d4d8573e3b1e02330635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cf352b66781491feca21dad1af5de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96b0ac5479b70f911489b135434665637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23c96832f4ebf115aaed629a66483f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fa77ab90739e67b06571b167e6c22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72affed375284b19e10c3d92b40c9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed111ba9ce1a6ef777f2a54913cd72a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd82943319f1477f6c4f6c09d5732642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ccaa36b4c459acedbc4237cb003e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90af4d6cfd28b77822896babb6a0c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4067b44ab90ed01679ea8f745aba4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e135398aae0e2351852408a7311e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151d6aa06b958d07288f3d4b58d91a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b5673a6cd6c02c5b3ea440b433f58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8742a4889be3e91a6a1d3ee58c507649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78191faec87e4ad2b8de1e49c501d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88773fdb515b69ca3ec44c895c518c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a620af6cbcc36be68c85b8f9d93cd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2b77d4f24640a76268138ad9356ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a8da9f9a46bb7c22a862d45925c31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5db8a3a10b9a5ae9f83503dcf5a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db31f681413bf5415c82ee5f02373e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e57bc8f07a81e0dfc59d6c0478956657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fa9e3160ba493c592ea8140d589d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85757793c47c12fcde5030cbd14f92a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7fa3725d51b6d5ea45c2e23b0d55b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034435eb4b436b70023b2560e657e4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c1e47ae077f6a3e84c78444db432b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1d7822a32c0dd0f61f9cd6d6619f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49562ab2ed740ab6403c7408d69e26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c1b02e7aa12529fb35ea0bdb708a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144f2abc0c3aa575a8cc29d0966e32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e444e72d3758b936a39df57aff8f05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4cf9bcc6543a9e71f8baf6acf5005668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b59f7242ffc25db53753f1ee6b20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d345bc41afcf77a210552a91cca74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a108de25d171fb05cbb7d23d32752671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f90f199343bcbe07eded1976a1a9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b2aabf9d39ec2d9f19587d8c9b0b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318166b725e9da41b55567a8f1790a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26791fa425ee7f0913eea57c7331ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eabd26ac0f744f09ba78a3f7fbde98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e2280dbd4eb27ac28be86ddf69c16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7eff13a4fc293a0ebe31564d98f41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f99e23657c97ed42acfdf98bfc714679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021f654e4caac83964c7a7d81ea40cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c11853ec5f5661a63288fe394b211681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84780ba3bdb3a089fd8ca684b860921682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3f5150ad600a0f7cd3a88235aafe3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d341711582a14b38eed7530133b645f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebe689ccacd0248d0394624b49c71f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7bca2e32c6b245c5d034f038d0531686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce71a125f40e1c0d342eec0af2567e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa31387037dffa6249ff18f9783ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eb819a3a5ada178b6eb4fddf02152689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab8b101065748b843f696c1d274f94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf581107dae7a394e9293577fe884691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2f8013036804568be7989d5a91dcc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c21dc83fe49e0368f3afbb23aac895693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14996e088ddb7cae02af447704e221a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293f8e379c7260009754b8dcb0ef2db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdf2a025002a1506c7ae519d630c1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2e8c78490154a70f62b7e52d2e085697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6aa62ed30acabb8baf9d6f6d0488f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f132bf768d44dc0d68571e889fc9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317788c56b61102c27a26e578c33d9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405218c7a36cd1b5be91c86fba632a39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305f4220a6c1d5c0e00f9f9e86babcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2054ca768886d1ca0d948a75275ec8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ca87959d972ddeb4d240d63ed70c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26755ac5e7e3ae63ffde636b0a93758705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766460110ec94442fd5efe19e87b7fb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4028735f148205923f14a65dc83c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5449981c9eea1036d4af28fbc73c1d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cbba579045aaac6194d348399cc89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6b21e9e70bdaac974134f0c4d32c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583279d0ef035ffb86f5ba89759429d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14978c2a9c76d94ffa6cb8d259aec07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de4ad2c77aefc344eb4c32df51b891713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505135201e8b65588925dbdc340a8570714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a8619614a6c5013c3ee9e6cbb2a67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2b3def6dbff6da3ee59ff5db19ed5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463a499c65d475fa6bc09fca9d21ae2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c1e71ddc9b91db548ca38614d1f36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23cfa0e778b89f6777e686fa0ae884719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee3b75f8d863f6e88007ba6c559fcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce633593a990e74451f3d1470321feb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b5b726dbb6f1278450f03ab7f1e74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563b5b4a5452b701f348a14045c8581723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d7389606b05e234fcb97069438456724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e7322cedc4bac0cfef267841a6922725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa62a5f733beb416c2eeb3d747c8ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf907005a3a50c946676ba3f9e8fcf5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99354c5fc17875ef1cc4f902edb2c2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320770dd04637e07dd00ff81ae2df59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343907da8f974c165d16700b8815be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6499325234a2e7383dffce7ab2ae6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25160fb053a67e8c11e6b7298a6be1c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7d8cd612c1159a36a41ed8666928a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c468e3fd954287571e01c652b60f51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4218ff601b4b569772e1bb53c119a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974564effb3f02aeb838b462205b9a2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7256e9f1ffc6da39c17cb126eb77619737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791fdbac83a064bd0cff5ee2a677e9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f37324f4107507f8fd7a097e63e6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d04059070e1debb5ddc70e460af61f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf7241c6823d2738bcf0c410c50a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732875d440001d70a203e48d5d290ec0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9ee396f6ea21430e21a6dac28868c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6efb4d65aa867e940a1f437be7975744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf57661f4d81fff696f512206512db0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8962bdb095575f5fcd1ccbe57a4d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b13b99588818e2c0cf7b901c16605f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba61e9c6473dbb661aaf62c1839ab9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593daa84a9bb4df89fe129dc6a4d1966749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3fab81dc276dbc7b4e7c7b61368a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbbdf02bfe57311aaa3a208b0fbc1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49e0c439eace9a1be7b4dbd515c01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ca3865ae095d74e1d219f6e3454c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6221aa249829417c32aaeee3e9f81e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083145bd8f9bdb1b21774bf22ce6e754755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ce9cb5969351445d025f0e956efd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f74a82feb48652f6d6aea367a60253757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93589d85b51d1d331415e3082bd5ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686358561db37c054fc3f0e9eb187e2d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99ff4d18b7a6f562e6a24a59def3ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3fb129551e61e0f76afcbe5c8775d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca5b68ca8885642716dc8b3bc801b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46df99d3447c37dec33993faa16d894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5dd15259f711c9ac937ad5b9297795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb8d14bd5ac5a095c83c523509a1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd937a02a7d56e28b9383a6ec4c272227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27830f92d900d4fcd328ec8c31c3c2cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4e20bc42803fdb35d7e39644792f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76259cfd8e0d0241c70ecdf3f8f6e29f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e945347ae3731805fa37087c407b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d5092b5c8ab2d014ef8c4e08bee512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf4b87d69910640df4eb51be3e985a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15ae427493d5048b9f8bbdeab6a63914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed686aa4881112f1dfc43fc6fea2b21515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ed38746009d4328e331d595ef977d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ff5e8efa88143e71d892c1ad231a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4c74c0bf50ed9a5d1409baebc9e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf2e4b066afe07553084bb0be71aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c372ec149e8711be06f0609cc65f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6a9c2228c02494a7e9da5c75cec8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd05df25bb7689e9191bd936c3725322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1bd884230d98517be7ff6030f8e4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcce0ee0c72d9c2320c4a8bcc435ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac887194368e90a921e7247dfb87fe525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0caab12102f9c816e2a60cc58c205a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2887816d69b95899c6ea721e953927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0620e9f4f54b3b7835a01e9888734528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c9105e1378e943aa98f86cee7450e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58408cce9b6b1c7b713c5f800dfbba7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e62be7bf4cfba33d4518898a991f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb08139ae7106c50a66a18aef0ab1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a0eb8fe843344dbf5036decefa8f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef30299879dda9ae254ae97ff0169434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe1bce289d073c5833f6faa8fb4b1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c581de2375cfcea6aff5a5a2f8a0dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e41566bb593c3f6f7721e8b2d248337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749377d622fb2f78e47a4fceca2701a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739b92e34519e217153f239f456369c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee93397cab41ea660cc77c190c243540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a803e8facd578a585c63b7f405dc0b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b43750d2a137e2cb5727c938d09d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bbe6c7a89144fd874add02c26258843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3ab4b1738240080845daea034388544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8277fd9239f4b85331c379d70de645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ce0782eb0476c676b76c5f90a68546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19224fb93a4ca7674ce7ac479077f1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f0042a1224c5ac88360ad4543046748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6bf1a737d49dad01e67ff877610c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa8b20f23879a4cee6a78926b7c4ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af53a60d3156fb06a8fc7038fb90e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2997be1e5b9ee0d6a474e0f892ce1ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5558119cd5abbfa070b194a85e997753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f2020c444da00c057865170ef9f9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969391279248ca7d6f8139c7cb96af4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d48faa91faf8dd12276339ad88356756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97452899110f4bb5a00fa269eed179c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59253df9eb9f4921477223a24c48d1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045fa6299719dc883f198bf8d9515f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c183e2d9c75f9043f980d6ca782d57860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1cfa883a709d54d942461c7db298561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449572aa6a3e2e06e031f4fbe5334da662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec6d9a12cf4c2b4a10b18ec23cd6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0548640c45cd8222a6a0a9c477b18864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb08ff185bb93484a7347ce07d818265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588281f2805f8aa87c31e770905ada966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd8f6a542cff050852d721604f89e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af809ff64cedf133f44f84942d9dfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f03cb0248982894862bb9172c05b2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418e532cc7059033c8aecdd8d651e5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f2343bf27c87cf01fa3cce22ab0d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8620194e1bd13832b616e6771c05b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ae19d5e6b572ad5d259a8bb0ea6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b92071760107b256820ed89d43e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eef6007076c7a5057e7f0b755974575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5df9d17e3df969108a21e0cb8fc7c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914201e67b574c2d66c2f590bffbb9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39ff0e11c7e33e4c33884100337ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c3fcdacc90622e153551abc197d6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ffbe5110e737f72bce1f442074fb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150666b2b8a6b0bf42843e7a23895d9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b2bd82c10cb32457edad6afa45c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d4d1ae3fdb7607a808ab6e2a9ff3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc52980cd99fd1e61cbdd56974b8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80dcf6145bcb190a08a9bd137f9c3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7270167976fcb517ca65b9c59165486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef211de4ac75e52e295078151c5a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e972dd5039650a4d4e0c90855170c1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0b69b314f4a6cc87a289e19f5ecf789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39edefa26eedc00a11c01c4240cbb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72965c2fd181122849495438282b5d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80acfc70959bb1d4e20fd00e5dd7f6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63d6acf7d1be57a3628f057a4e45b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ab7b3896ee8fba9d709f29d60105f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9623d78cb404e005fece9de159557f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c239ded8618607128b886ed385fd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca33caf203c8b65960d6015c9e324f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454ebba570281abdbccaa4825ea6b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35185729021f453e0bce6d7b8c803699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763446dd1370e0927740100bdd668e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73fb9ce91b9a272f18a288434a8079101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae5778bfbaca2357ddf399e19a5549102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cfbbe05ef284f2ec435be4a624c51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fecdb763bc1753533aabc50e591538104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edff5cc200c208d04af15e1507a4d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f0ea4ce31fd802685cd3b8f6f0d45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6279248606d55d6767895257bac000107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de35358222d00f1bfe7727d8e10cca3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ca2ef10848bd9ded4a1ee118a418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2334630d163730128920e3a105975110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08726b432961e1fbe3c1ccc209aa8e6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa087017cdd162b8362c4815e4ac49b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c3ee688cda70878019c8b3f0a8383113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418cc6c45f31a216a39c66d24b5328f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f4395b4941ecc16f3aa4d372e0a9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a98af441eb000f77825a8049c50981116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7def49dfca12da9adcd2189b1ec99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd66e405290283386805d60ce35fbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad94cae27eea5a588ae33b9ed13b45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732adade05be2e5ffbdd2008eda90f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51a962a1577c9a11d9d3041bfdbb18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41c4e7b1a3df28d046b8f1b6a4115122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc0a738295d4230d4d4327eb55f89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d802bef7041a5feb040a67784dc9ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033924cb6a70f779ee4c3e4846e176e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97246d52d8f1230b938cd121d2a87ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8143bd5cb02eca3678cb5f93199ca4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51acd1eeb2ed759b5ba62806a372e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488a0bde013ede8f2cf2cfee8ea5597129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8056d512c742df7a601559f142c360d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd84988afa38e948a9cf8b67f1eb3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30129b176d752a574051f80d5aa3ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413ab968c3e20906585be5f62d3133133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4a253dff6e920bbe020fa26aa4798134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fedff98f596dc110b08521f0ac94cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26104628d502a49aff210b83e7184118136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9241fe30e6ff8e270edff67769248c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08025e453bbf54164343484e37f3aaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a696199f77ffe40f09ae07ea1503dce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1211065fc8ba645b176e28d2a4d17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9cf145a8fae508c996f6d8de877dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad1c968762c87d8bb6702194a629d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e960ba65ba8cf2387374e54c63f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a7e5e940350bb0e7cdc438f66d54d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004822bd903da6238074425033def1cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74bbfcd0db304e46cc4124b501607f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a1b9d89f499f2c99948d7e69838be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc668b2a056a41b26581de186541116148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d89b7943b42304292e595c5578205149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30a287920707c5a608c0f7699dc7dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b1ed3faf50804dde3d1b3fd5844ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e96f451a637c11491439c23a7ff452152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d4f4fa162b2007a0b514626a9af3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17100868096b0d894b4ebdd351ab7593154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96926d4c2c0878895a8fd4af7aa1c839155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441249784c80dbef7c73d2ba67c6c44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ccd207709ea0e457cfde7ef1e22e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0e7cd4558f59e46556b80ba84ef02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e313c281e2ee2a9b761a067e33e1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81964a5f5ba509d1142aa7b6c8f878b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e2b3750e41f0b684d6f80db0d2e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f36bad1feee5d6794de49bf884152162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656ce365749fa6cf5bfba09ac6ba5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5db2bd0e2a6afe86b67882db44cd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f0798095875829347ef2b43226dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6a70429b5e9a4de8f587f8535d4ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4785061d0ee3d48b30eb245849020c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c88bb66dd2f5b594a38145622f033168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3655a2f26bf0daaa6b8ecef03360a01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ca504e81e8964fb741dfa75fd481170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee1c52edf5d5edbc3e7b5ca63f481f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac23deebfb9fbc0c2109e620007252172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3bf402862285b37ad6471eb5615d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636bce38bf7595a9bd6723435501ff5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7cdb15c50a75f400fea9d5e919c44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b0b1ed4f96dec8c950c8c3792db4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad66cee9dfb95f3d9fa0451f7535c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e83f1f584d7a3fa2a08bdc92f0e833178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0812480e8ffb954177bfa2589d315a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd77ae41e6f331e8b154092d7977d03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28bc5e82d294f7ef308a55e67d8da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11052777e7324bbb6908af867ceed8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92147997082961c71a1ae4824d71752183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c77b76c15f7e2e46b4b2a2c66e43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71fc9ed6501b69a597426631be757185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0347e046e2e71ec08e745b45e2f1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deddf23e45f5e9c25bc477ec845e92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4f614d3f309f080f34a295e4a6a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73825341f4e42211d25674abc5cc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205ec9bcd91e3fd5ebcac22be0c29fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1077e47ed2878b55100bf7c6a2f64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be894fb6be80946eaf05986021bb34b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ed3c28f0d41d855d11490f56ccaa2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7088c4dccc5de28c4f41d1f9be8acc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea563cb7ca9d6fb8c3de5aed4f0027b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495336d59c0c8d85995c25af9f9fd78b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676e37008d257a3f3aa5ab5b8d014f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d858078d8dbfc6617eee04b0e536198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a60d41e0cae870c819124dd6aa64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff74037294696fd286250cb26091e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708bfb8e670fe4e566d929bd4f5e292201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82b5b7be5225d0aa6236163d6d4b5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81754fa9a0c535dbdc0927afee83c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f207b0cefc687fdecf3e84882fd274204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd1b33c397e65028ad20aa23e738ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a65c0a6cd4ce12e36120a06e319ec7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d47d2a9c1bcdff6350d2ef98901b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e88195b7e0d390bc4a9d3c35baf2d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80c1b15436f6a55e319819a0eeb79a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba997b5a8ecd5ff9da07a257669fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113457b525ce4a5a0aac0a6a1585838c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bca12a80cf9a6d791cd1a7ceba772212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc64dab850559da3794381f85adc0dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747de171d64e2b64cd2b1f739960d6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a885fcc0a4d2d54725eea612d897c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffea3e109c2fe412771954e0eeb2af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a33a69d389a42c112b1295a157fc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf61a32f30d4cc1b8e660fdef6112a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ae6a12a3811f9b32ff687ee90925f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ddc08e2afd6ddeac6afbffdb018c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff39af934082e6119b4645b447eb37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e3e58d9ba26516f71714e1698e74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bb7b0fd0b54e073821a906da76be0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3be87023488387953eaa8a3a744376224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe466fe0aaef42b49149ec2c705216225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301a9a9969378d898ecc8a20f93e6d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae3379471701ce9a8c4eaabce8b10b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6357af71a433faf3fe3811b6ccfa701228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d8d7ac9ed61f2deca389df8543602229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b68f5b2c96c7100919927fdc9921c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ea4dfa11cd21fe888b85dfa8172a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234823d413ffb6acf8f37277325a765232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3e87675372d99e0cd337276e400c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7b4a7c854e5f824afe704c35b4b14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93191cd654e20213f9ada472ae8667235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938b0e536d009c3d6e4a555be4ab1d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8f40d65f72b9b9ca7400bd752bff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79fedac5b5e8ab935f2a4ecc89a700238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c626c06441ecd9dab73c69db00b697239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8561c7ae23f1530aae9573b97532240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2918bff286efd58cb059049711b79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00deec56c14fc99159aaac9c976ab6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77859c1eaabb11fa329d42e66785925b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90970e787c423baed717d30a45985e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e6112338f1ce2d3a790bbb42aa94b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c424c3c4af4c08a87f45053bf3b9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f836f019e816a3de3b39366737d233247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef16af3f76d50c32692f5c13c2c6cbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fcf509d4c60309e29510f496a381b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb41f8e624955f6b11da5382b6cd14a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1f2be6e508d847c45f88dd8443ce8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a83cc175edae5a5e33a54c66917101252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b79395abb9e3c725bde50bec1b135253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332db0e51c87a80bb39ee39bc7c86e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4738c932cd479f1a15610fcb2af85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf95a85b85d24fcbc71243829f0714256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34fd43d6f08b14ee4dace682ee0f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e609eaa330bd9e33896ba4b5e73bc21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba4dd9a032de3021036f3325534e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07381bd7acd9207e586c97822b462eb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c6af9802871fd6bf81c82662ec117261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825284b436f82f5bb9548c921389a79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f097340faa6225e34a03972abccdd01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5554c4437cd055bf71f46be353dae24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d624d9e1d7c656a17fe596c4993cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326ab2adda2e2dfb9960cda02d9372c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7b241cfce38999de1cc1d4eec75de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b9042fc764f30412791095d654636268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6c75bb14e3aa396fa3ca93bbfe73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ff5bc9ddfff2a56541775ffc29c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a9ed43de30126ff0a63832330591271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761735096622dfa716af1559fe04ac18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838350af568c5ee9b5f64d0a621354d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f550812aeb3611e5b113b3adb6a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6e3690f04c1585e178690687ca73e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec030bd6c1ebbbc8360050d5237e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859868691c87ebc5af1664e8099174a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b0141ff5fc118d578680b248f8b9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab3aebccd81c96a9a10e86d7f367ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce398416789ce015b74a776669e8af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e849fd0c9bd1acf4ad9e7d1f75b5a53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6068169103523c744b22f4e3ebe95c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2cafdbf32fd70d02097a14a0e9a8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175140b596a710318121ab2e11bec24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1903158756ca99cff23763271f2fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf3f58e62d8630d13ed73d334066f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b6633f7ccf206b1ceb369d3c6fe8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78821666f93233ac193a5d0cef962170288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bf126720073cd853ca05f19261039289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0f4700817ac984ffccc84c59d94b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4ded5379805d8b2318d401d6ec48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db822788a83de80fdba6128a159dd17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d233ec00f05a3d9383e94d7c06b0be0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aea7ac087c2837de6cacfe793695d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a832794405f4492d6635bcb6f5833e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7da31b43b06bcb39087ec5ad6801296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9207e1b58c92c69160d6195d6e3ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44e6b87629e8969c7984fb8deb3b15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27767a3a18ce778254400a5aab9dda8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd242bc110e0fb6653e3392ebd46ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5944a90b10cc6d1417c5c537d777fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e983465affc2b9a68dc5652215cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ed7151ff1fb7dc4484a3663ff4f1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0970cd955cf4bed5685de7575e04192304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945537ad7582377d88f13e3f1b13c4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05daa5718fb055039002369d268b54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db801cd6dacc2c38cca5cdb07ea09b83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd640aba58c08febdd0fe1c04bb65c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f89baa0dbad608837b6275be7801309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38649483d565db53c71776ab121042310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0acc084856c6c7fd8eff90de41588311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f6247a219ac51bc0e5c57dd8420d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455391e695eeebb9a1172e5084ecd2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f718c155431c414c9ae3ec3a6c73b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9dc122a58eb3b485b2d650371bc3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b983e3987f1b0ebd12b9712b8d199316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf2a74ae35c940a259723db3e709be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64480d76d3c7d426a9719c0778a825318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c709ee97d6aa7f50c007d4c81d9168319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f915b59f46cef4cc4b62857d8e3e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340cc9b184998714f5f01aedb3089b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa845b35f4ffd8b8b4312c8640610322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d002fe80719c7bdb3b0e605ee46af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb16616f26f11c1c9a016a225b773b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4edc5d389581c04631900955b04725325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793e5e10044f10ef5a42aa2d0a6fa1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef084e9daabbedee78b6e603df892af2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f3c1cb445d740fc49538ee320f60e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb053de4a210f932ac67f564dd5378e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3f306e3850332404448beeef14882330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb32929ce2b94fb0e8e3e405660982e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b99faeb3b45ad07658bc159d7e02e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa998b6a50b4326fb2913d0f68b68ca1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa0ce3345f6497de217620f02a1215334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeda31366e99e6bad4e378bee93b611335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c4daf252d6a90bab2bdd4ad75037336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091490a61c3fa23af9018b93afbc5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1009f4f6c60a218d7571a4f30c241338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b4c5471228b04eea98100212b1567339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01402811c0e82740e955412e28f69a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81e7fa18b3f385ca96dc3c196361ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30575c98feea60fe4c14dafd7ac4a4f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4bdb6e8038672f6f8ba8d82c71e1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eac872b3d408c62e62154d9123c62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc74f49385099b0ae3f1ac1ab0e498345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1cdb9ca20d29d4a58773fe258e52a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4cc5f59fae87713902bf35bbe688f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163ae0274164bb5c9f446ff8f03ce6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9d4f484481156bf8df02c8d8c29f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d913b80c23e10f3c38b0f56c83418350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00e4a4284e0de55f2df7a0b795a4a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb38701eeb02795efa2f7ed7436398352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379514b2b15865b8616ead57212d04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bb6c68f5fdddc487f9ed9adffa546354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477224a4ef836f2b83e1d1b92cb7353c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbde96ef5696178731d2c17a650a8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bdaf8d70d6b711900383b009cc4fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5390dca6816da5a2d7d902ff769f547358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f502c4f4030d612c69ba1ead2c3f74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e338ff3f1137216a99b4d7c96b28fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae34b744bd1e41f30a7228be714537361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deb791f777d9a79bec4b0caee537d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83108ad98c67bbe88235da588a1d693363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8b7b5111dcd906ad8cbd9ed29c2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c5c4b8eb1d57a5cff64bbfd08290365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15762bbc81af9d0f91417e2a85aa67f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f34235228645415965e90f6fa8313367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28815811509922378d9ab69222de5197368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc68ff429fa05eb9eab92e51f4d4c68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ef9700aae49649e6a7d8669c45da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae64c0064fea6d972d0cc8efb7e0e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996923dc0e565951ba982506c0d31826372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb709a57279dbae52e391c0182ec51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec401a001b0f4e33a244760c83d367374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb423379fa41cad42eb494d62f8a2167375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4cd8a0995e7dbf381de687fda3763376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8f1064087edaf417cab0cf32fa75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44b27827d9ff13ccac231dbc10d802378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6070684868332265350396973e9e79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178ce8b3136a56832355c0cafecf34f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ea09da1295d8d943c0b4be20d071381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5511f67b58f35f7d4dd71ce5784e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613cf6d8409f6a67a648c98572bcd35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5996a36b7819bc6b6c337b52b503e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d7fff9faacc21c5e104935411619b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1b5446f7b7e15697f448246814289386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5188de914aed9d9d9f19080ed7353387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048437a31a8f3443a8c9aa036cdab67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7b9612d39371260a565d23c6d92a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6d60713652ed39a153953ba392407390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fabad1368e7e1cb0c2fc934bd60eca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fe8a5fe5bb63c0883020fd12020c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8110221018e8b0d51aca8e4f65005393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d24c4ce5e86dc1e34a100cec357003394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c43fa5b9dd28623b264966a812cb8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ff2c7c934c145e0c00b00cfeafc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6663e99234e2394872f040751ae18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a97beca1224c16c0ed0f667417155398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5238040374aa281652011ed13dc801399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc8887e32fcdcd553cbf7cd0a68ff2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944ae0ca8425868b20b4e1d53483943401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d821d7d271f31089ab3b05ad757524a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb545be4fe9d7ef457da15b721d5619e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a732c7993e1ee0f49c2d8b8e35b374404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2065dc53be3163c039083d224f389a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b09032a6229c1e729ff45b0a53ebcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d940eedbd3a78ead566437d1dce36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58aaa48a17711b75c7d795d748b296408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03fb30e6668362485deab76ffaa0c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995804f4a14b49d1402a4a4696c8cca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631ae946f0ebe37bff009ad42bea4f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474fab3a3102d16ffacdeb29b492c6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe011e0cfb05b77a20bd08ff787283413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c021bab869f5248b60055b62544e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4f2ca30fb2bde9e9a6b2b2510e693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe83eef5e48420223e7a70523032f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de330867446a03dc1d7d0058d00d34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd8d23f9ca18cd410f217ac5b32aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c43a9d35e04934a328e32e4f65132419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5123d3d5f4c8b5467430b405aca25e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef47b978c4aecc6bbc108e12bc77b29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb63e445ec192dd241e0f21e51d084422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01a992fda01c83ef5cfd526b256839423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd4bfb89ec4a5c2141b9694dcf8961424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f827294955cbf84b3041c6a2c061c85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b997938fec55b7197dcc390434ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd260b9a82262435e94d775c6b5c715427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9c8441c684649d985139fba575532428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35813fd49c628d41be4dda84ba483990429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55197b2b52f17e588e8ffa43844014e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc0082164a0b076f95ee488100ca34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41054603a91833826557aeae9a59f2bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e3a6399a7f58a5dccd2dfc32d816433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28838ecdfbde007ede465c04f6574434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ee42873e7997858dcd43d9799c04d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750b749c7bff27493629746dde7dce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178bebb8226842da85885eafa87c827437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496c58dd25d729a6e2878bffc66c84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9608d84c8e17f7c59a88fdc9728805439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b7761fc328641ac4b30e5bae69e04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ed3a44922c372caf2375ebb5a2ba1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c2b18bd94b93d203fbf30fe3bf1ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce767136afe380a1ca146d7ed1c9445443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2ad44aa27c585ea84e1d83045766444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c585326132d31c61c5a2d3a3d8ad2f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c0eb417a870b190e4de6960da5ea4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66dc62e6c4becbec1368cfc70c4803447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07652bd1b64f29ea98d8d42d53bd1bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb38fd9b958de9ea38fdb490171eb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b577cf0b17da812876e07b8c7427c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa95d1f18c1f2e9a6ff438e724bee3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a098d6f0ec12cd7a06ce047ae228a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b8cd99d30f2796f02b5ac0f1c765b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bab068d356ece4e73dba3d9de171b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d7a1dd3de9f4951f525c7c551a05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59465774272870b8fe3bcd8daf81fba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5d46fa3fd7061c97fab692f37301b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28f150daf74062589b7d665a8904e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c928e67c87e3548a991922b1b3588459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f670fe03feb928df75427dde529220460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b9270773ab64344139b3344acb22d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4eda48c39eceabec2976390904f4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117e876b2aa08ef0e87c6a8a9425b29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8990c240054b5e96fcf3fc6f64c88f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd9cb28322d56a10d1fb51d201ef35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f7aa650452c18e7f1b1cd55cc349466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e20a223b2417ad18dc9f16ad29e97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7f034ab27c049628aceac61741d93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f6dd1154cc80d9666d3b02d488abd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3326b9180a16dfe47b1ec56a655dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e6858bc6ae302871a0d22332f9110471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef90e17470f52c126ccfc952d9cb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8abff36d08f6c7198755bc4dc82d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fef2ce32196f71e59f4a320b25490474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa5e9d35881de911ae462883175a69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4719e27f859b887b020e4482e66eea9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f65312a7594a535030c88f9dca5c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc09ac768770595853e1da2aaea40f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582faf326b4708ca979057f62aeb72fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e356780fd194e08b335975f7c0c630480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6951cfdd4f899424136ec675fcdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389063948aa1ea7860cf11f371a0b7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86330bfa95b1d019f71878a75efd9f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bad0c0771268d287a0bf858931e4bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5b649188f5053e6e9ac9bde80729485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df67cbd4334b1708906b867cedc0d9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ef832cb6d6fe6a40aa222cc9a4b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60329ffce10bea3f957249eb663159488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a584b30c559f6980c33bdcbd82c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396510193d5323847717bdb69cd9303490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb6abe17a8d6752ef49a661e50f56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3e28cfef55746bb5cdab52d353e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faccc3ba903306a0c74aa078cd206f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e567991bd0eb73cbf1d2cd27310b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545887ee8f65cce4132c4f0fc5ad84f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77669d4c6e829ff822fb67b14ecb29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b62d7ac513d9bd3dd6f7525f2a110c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b95b81bccc0e5f1a67ef387cb67be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39c61be5b741ff79c7b67e9ce1fd27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a72886a7d14aee4a655059e17d1deb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74dfd0bab2a2c2035019a12e53c1de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff9adbeb238fb6af4fecd978dd16db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f019c8ac03b44da4279dd4eb75f3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52aa9e6291628717f962eb4ba90e50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ba699976b3fb7d3c1a23adcb8b61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48982aad375875a5b59e7fbdd2f00efd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b1a053e606355d15f62d47068c04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a07da1cc8947f531efc8fce91e92e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bbfb1a242255b3ac496d3083aa42f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d20f12c3452a7c5b5ac51fc8f211d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb08185e47b68e9f8702a57aa022e63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f619950902a19840b7225edb4c12a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c305b890103ebceb5fa395dd58f3c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52068b6a135dcfbbc3f88c4756500d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d9f5464c08f8bece4421abe21ac43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff24c565f4d7a41feefb092b70779e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216442b43d83c1b7f4f2dc8a6c281d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4accfba2f1e0c966410241f196907518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcaa04d001fc7540172ca1c9654d72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9833a0c72a1c76119859434ed903e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f6c1cb67c45a9c94c2ee6570e7d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173ca31fc3a10adc4991d589d947703522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61870b60ca8daf0902072781d773cae7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab222f5006d703c816a89e2a299103524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67ca316eca61557b223afffb1394ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df3ecc515a7e2437fdf9a2c00105c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba66d8e6d269ce64802ac9b633434b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e4f7d893a0bb3d6a30bc1ad7638a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c374ae794ae31f992f4071d28221529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6e7877e040f86bf553779b009c619530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f4a9a4ce4f990a8a877fb1426f664531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecfbe24f926c4775b6db383c3cb905532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ad2bec3ee58086f1afe3a31c1e94b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037560bc71e5818130a952d9657616a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fd24729f0d727d78307159f99e8dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b6e6a3581b54c739a710af8505e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c94a8161fc99e5dca4b3e9d1d109f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba07f3e1815a9a841396d712eec32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc90fc5485c43bcc8396be3a9eb9cf3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa346139a848709d41ec14ded7de2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780918b5aa208b7e636db5de1c07e0cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39feb7c723226e06d0cde4d35672179542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d972344323d10a7d45c58d221bce19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0787ee01d35649383395dbcf91513b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda85d3c54d0ce597fe8289c31f5862545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0bc5726a03af2188e2201a89b2eab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac68327a696278453d0f12b7b2bd52b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f6f41834908538e13ed122da7c2a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f71620433054f72f72adc48a138263549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b7eb946bae84cdd93858b798246c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c51fdb84ed3beb6e41771972ac037e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23aae4fcedbaa1342e6193e1655a21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b146eb843755c879c869e2266422553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b00d2e14d0ef4d94dac34f2135a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5084ab3038401fefedf0ffc5dd0a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55437ce00aeb39405ccd623ef0f6ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555077dd6e99aafa2ceb6fc98a9aae9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e4d68a9fed77f83e50fac297471b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c87f5106923b7fadda2451bb21139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975749864c62b510474802edace028c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32bfedd9684f302efd3d5d44fd3207561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff71e82f8b30af457f020abb380aa4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606d93d0646b1917292abf32d1de60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670507c387093799b53af7a6e127fbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200983318896385e02615b28d74fa9c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c70cc77e602093c1c806b3b9bf883566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb8b862f5159ba4687d757b48d33c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3889a1c9165198f81fceb808e0fc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5ecc3b3c5b64dd2a906aabb4b94d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62580b0707defd19fbca2c97c168876c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42375af77b4cde32ce6643a33fdbd5bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a56e628d39fdd715244c3441da136572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4511665789066069676a283d93efc59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a68d2cafc145a1b7146f85bdce6afc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee768f09b47985c337ed379acb0ec2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6069a89ad9280a4fbb227e3e77c62f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7835756ea688fa754f1ff24419f5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2bfe3b1d564556aca4e6b3f40cfa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6bbb38be717c5015b2d95989cfcba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099df19102f0c3d426b786ab9493ad3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b5241c968040548dfe545df4e7005581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc470561d3ebf628f3fde94c47dafa0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f0922b9183269a09cc1a81d1e8e6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67ac5154212718c9fd9bbea2c5a50e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abdfc6bb6c6a8b35a33c598a658b10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ae6f284f00ee4a0902cd1ab43a19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a83186f118485c91da3d605361590587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e16980ffcba38f6a5bdd9a8517ed9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb36f2555f5a17ec7bdb761bcb23fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbad994bd9313472050c3a4f8ff33d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d89d00059e3d82ccae29c579174474591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e097ef37dfd643e8becd72645a751c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd85fa8fa5b6258d04f660883d50809593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fbb6ec2695282c7c3e0c7ad971f38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27a091bbef0ffd1efc9fe5ea0d607595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca3188d28ae45406e7f7f3c4339336596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c115ab51506d0a41fa53f05c2d9d189597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880e4e1e57084a0a33f0ab42146cda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31cf084b5a5cc47e3539629cfdd6bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872475564b798cb190b9c9c4e5d4bfeb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab31a5cfa474510de663a3d61c92b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d0afe42a1e98787c4ac3ce374bb8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eec1db7b0c70c90d0563993bc281f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eb7b2f950999de0b3e7c66508bd4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854744006dbd74dda953f2b7f2d87579605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57cb8958e6316d3ae6ffdf1bb27f41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd5dc119e593583d89a2fff68285e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a6b2bc18bcccc01f9369e21eca56c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1b2f8d85d9494ed6f4510b5fc0b0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3232743c710da7a49f689a5193b46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c31132728e0aba3d5bd681b2ac0b54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f1b6be10f55e1d36f186f7dd9636612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728311e794e11d9742a4fadcf92cced613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db88cc7d2667b1ad84a3e2e4340463614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395291eec118c035a2f2dff37e0e9d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696105446ac83711d97266265b032874616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9345a90413a746cc6482d1f1a75a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e714c0d9205c46de8e49803947208f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e601948928a4d55569756bc80c60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0352805d706497bb8fe62babe12ba2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140e10f6eee7c02fc086fa22857f466621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268522d6d7a81aa5d9b4e488aa3157622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4afa050c8511b0c51b02041ed2c8ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078832952c27d71c8c08c605e00427d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37828357eaf549eef66eee435fceb45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa5b4745032ae1ebe5080bd5cc3c92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f13544f8ddcfbc2e3cea068817d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9e2b31e3218dbfeaef3c0a6ba457628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa7db43e0ea7dd098b9ae85c83db7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff72fcc39f2515c1868602a68a3276630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcde0e1622ab1d0fc9abe9b6722041f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc964356e0636da39c14ea1fdee53442632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512a5c508c06908ad7b7171d33c80bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af947af140b90500ce4e30db4a5650634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fc252510bb0984631d1b9349147ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf99dbad2ffabcd353ab7e9042ab51c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f3eac99b7e40fc52245025d8509d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b544fd9dc4ed9675f5284c556e47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32132109305db43b34be6d8384abe770639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180cf5c0b908bd49182c5d53f993de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2311ab76e533f3476f850ef87c57df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86338321c85ff23daeaa428cb8962190642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8bdfa0508e562c8b427968cb951ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f95d22cfd847409b56e466c98d584644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe157516909c8320b1d889bbbdbae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cffeabd4129da6808a7644a2de45d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f96d0f092d8156d851b641abdc2ef1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ada628cebf196f2cb9610f16af8d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e4f058cdb612643c89ad318cb10b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a5d4c49b1d9071927c9e87574087650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5221f805322eaebca087b7f6b35fce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64082606e833df666b005e3480ca025e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c299c2503c9bb78c40af17dda9ce4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948ef5e90fa616118d3bfc3fb9e74e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e102bc4aa4b4ea52eb1c911e4c6c2fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc65bdb505cb6c8ecce6278e47b29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d37a9a493066511f10d1c894ba97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759b8d557f0d59302692e1265a8a391658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20288ad124ac444e4e20e8af3c45fdae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3645381c49684ad4961d217f21d799660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f191b16aaa00abc532ba9fdc1ac5816661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7be7df66780934eb52f50301f6eb82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab835860f5889ef02ef3f49558bff74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ba9db49f524a16c89c8563e6213ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274218a7e8a3746ef12982c75a3b775665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0c224b8d9a12d4c26cea619c252c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccebc150a50f1cc3951e9316797f81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597ac492a74f8b909c92eb0768ca10d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03add6558e29c79ec25cad6bbe16dd5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08fe33ed1a1221ae82787603be858670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d3621d7f9bde8a07de0b96f1869ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626e955266b2e06675131aec1da54f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4854c1d116c27fea895a99be3c617673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4867d8afc1797c14a55b9c1b7887c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4babe4eed83357059fad86ab901821675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cc23b948a7af141482475fa98c2b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69de998362f13bdd38cc71fc61c5bb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad54b57fe8f25f4cd8f099b77152b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249f4064a8bdc3ee09c8aadf6c732e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7947e21b2c2ef843506d458f8669f4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93b7a7c25f1ab441bdee719b63892681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd8bc3014f57bc31f5c04b9ff9f4e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395028c30b2d7c64781faaf5da28c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c5954e8b2222b79915c0f0c693149684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a0137cd3b994f7a546d93ddcf8621685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d1de7b0481ec9819ba71d9cd9cfef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7657ee8ecfe96bcb1cffdbb74bb5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3940e265a9a6d04fecaa76e7e1087ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046896b3333192ac2ee6838625a599689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c02d274b7e13eced291efa14ddf35a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087f314fafb51d9e84074ee4671ced7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93d723011c32fb5c420228c89abe9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5fa355ac0e895da0f332e23fda2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd3f6ab260a308faebcaf46348680a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d5378e6a63be8a1a308789b583b64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc063bc04e37b4b6d9dc1bf1748ed7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276857398e932079c482412376eeaea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab61ae0aff3aa00d22bcc6166d50e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eea276de066170f6e6c42adbed8e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a046c79c3c02493db905a20157d189c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb25fb3a0a343b1e8b5a03be7ae96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bbbe9c8a99ca0b0fc364200f6b37d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d44e1f6d9c0c6f8afaedca22fe82bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab329d4614c3666dc03d13d90294f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210375504d7da28a284fb902b0fa579705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862789fc2e620810b12edeb4d6402ee5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720b6ff8d486eed2f3847f452f5fb30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100076d8e2d3aad6c024c6ff810941708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ece10e81096074acd6ea02d4461803709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aae059dbb1defd7462e542fbce9879710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf171e8c1bc83ccc6d22fcf25cfd95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e01c7af1eef3ce75794dd088c1800712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebed7e4821c5def0c00db14a64967c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390fd008645c7ec66d3ecd71449bf9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d88a393a5c1c2b433ce8d3b9770b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae218547b39b94ea8f92779eed65f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d41fca0570ed7e3ca8efdfa6d66185717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561b5dc87735b4fad1a817b06652d39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d312044c391d7b3a36688ca15176c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cfde8441d3c988c2a49e6940fb01d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0641ab284dd990f0a96ed0ec2f344721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d165e640fee2eb6921cd0a31d49e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73c70fef884b057661e54b09ef746c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753faa9dfc3de3332b61a06bf00d512a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e6fb087fae7b1bb21dcf9e39bf13d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e967650a70891a34d5cc2fb91ce4b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106608d8cbd132b0f04bac6c3b3bef1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1441260e07f61ce04f46d52d7036bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0896687615448e4c112820e5b71edb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82922ba34c06dd9a5321fd3238effb05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487ca0388282677f9ea72e6e7727ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a3cddd12ab69268ab442d3fbdfbee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9aeea768215e5077adcece4a95109733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3536d4a4f41ce1e3cbfe51c2f20e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874e59d3f5e4d05b53c034fa08a1b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb191854206029391ebaddc0c1c730736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557eb5b42a0b920bcebd7d2e40d3dd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721089162f6441c4e2a619aa14936c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfce38806d87957ce7c0909263cdd06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be621ce019f2bb6ae9c0b842e88180740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47c3d97ba429192c5489cd3da149eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032479cff800cbd5323f5997f64056b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd521aaf6061723b03dc49c1fbe3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b24fce8e392d3c9dae0ffdefe9305b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c834e5d6b60a5dab08c75abdfa4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d095c92b8a693dfbc5f9b44567367e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2c783e7ce344a51c8c14399bb4c73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd864db398356160ca75527ab7e53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc45a3b337cad71d7fe6ef451ff3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ac1fb32bce06870dc96c0376c2b32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98889137e1878e79f116d14d39589b47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f72c5687b4ee20c56ede857ca5483b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9eda7612074e3186e061157a2cb26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654ef58b3dadfb3aebb2443ac3bc58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71c83ad87034d1389ddb211ebf1d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d36390e90b5165ac9cae9d03be2d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5aed33fbd9dfbc365906bdd8f90de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4597a1e2b444adcab1a4d12163f5965758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22c2394b85f8bbcd6c2deead741e0d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>