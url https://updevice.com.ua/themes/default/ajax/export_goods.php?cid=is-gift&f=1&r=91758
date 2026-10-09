--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ad41633dd5cc49e7daa9eef4ab15b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e10e12feb9ddcdd6be62bc8de894e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80500237bcced59b950e7b89070974073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4112a4b887579f1475ae6c2198a0294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46349ac9ada437594f88231118b29c155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c31430c928c0c6df25cd382c48e7336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b342ec4ff66f790c3ce0321773693a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad493d7fe11dcee860fac90c06136ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885b1fb7117c879d1a6d29b3d4346ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df830dff9b25bd9280d00fb31de521f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8082126f8bc3c2b083a2cac6e9b37411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e8bd86f35432af04f525e9e329b3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f862dc2b5441a89787d96c7141a9f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda37d7fe1f685eeab223dc327f243514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a00f176438ffde3d15c970e1be1d4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a759d999aa22ab331f5cc9eeac19016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cc2d0299564603d6a50bcec55b75517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee8d2f637951d0dac92139da0302418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ee8bb250cca23301a3383cb58566d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ae12cf75b9fa0f9e2023160eb0c1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365670173eef19e5826f01bd4f9cca421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955471c905c163bb523819ab1e2f7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af41adbc590607afd6f4445bc2c8b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c69051608a02dacbc82b7fd2f38a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5345c0632d6bc4ca90f53f655e1ecf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfc46e2ac690ca32d575ee5b8449ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c2a19d6192dad2083dece4c1da5fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a867b08125b337bb878071b1040db5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eb0f8ca2bc2b560d4f1e50ed3bf3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a287ad60aa4372b3fc1ac523c0c164f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd63872aaaa256cd66e0ab526219f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9208763c12e48087ec8442061937232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eed622828567ab4ad96d3a0f997d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d042f7eb854d60172f0025f2b4c4f8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628d7557db980ec0f39181336442ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689030d13fbd8f2b20fe1a9722b9bb2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a34d332d7f5a97fdcce8146bc0e39737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fadf34f9df319854dba30505a4b76738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f15432e1b4ae1f34f26b0319bec6fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67bb5287a42524589a27762f7805ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254252a502ff40ba5fffa5a1d76add4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e94b64ff3472f951bba385bc903142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f3f896304495803bfa6ccb24a4c8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05747629b45236f5d1530eddfc7b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c4290a755c739ef4ffd10c51680e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34220ec36acb69055dedd78630df8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872907b8e02c886088b199f4a851548e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c3c43dad6078cfdad7d345ba5bd5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726751e69b4b8e53e1bd48aa1b296cfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c76dd1a1ec381ad5091df3d2719b4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca764802affe4ea11253a0a1467af951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eac74d3f1efdaebb7017f6834e5c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a1dfba4dc5ab89bd77d1ce3a771053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a1d6f76c5097a8e626aab7e8b6b7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96125f2fe97ef6247ab2d4658a0c658a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a392dba5c612f7a9c69dbdc5f7843956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf449d6e9e4c1fd66e40705c5f623257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc18bc4d099b5f171dc3e7a8d1b3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb1f3c0e93687c26c6fa13fb10a17959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed212d7dd35f1a259700195811afae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864604c49b95b84c82d15fd092525dee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a8b2ab77322f6938e72cea2eca23c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08fce653f8b2790e7fe0b1637974ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cba5fb1d2b5a9697b90343856c30564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e391a81d198e2246a0fcfd0697b72e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41cde2d9b4cf25bc7505721bbaff4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea11f12abfaca3db3f4794d2666ede067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97029e1c37bdff04a90d7fa8364b82b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104c0183bce6d11560316171c45900a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae5f35d0e781bb32977fdfdfa3b7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d190304a69adaa162623c2011d041e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a34b69b35fa181fd0bef1c241f52072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c23606ec08c66778f3fda24e09c7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b528a0543b5f20cedf4ce6afe414e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b8537222e53383c412ecbb41d329075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538a4272ab76b1d51ba667d10f84b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c097d93b8df3cb725cd7e1a0aa31c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df33e3f7a7e202b1dd644261dd5fb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d094414d9143c406867575bfbe98c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed0acdbd943acb859fbbc34eb559480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a64f4e738233d1de47d67d3b78ea6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b717dec6dc9730c565f7f309220e8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d935daf97aefbe01e5683baf94f2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0143b82ae4f78920dc3c36c71d83a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aeb2a9449f6e0c2ed35e0dd3c555a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc0d40d506e2369bc5b64a1249300286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066651a196c6258cb6f70490f6bb1ebb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f1641187aab8968125e9965e1c79588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6296070b3a63edbb961cd14407167c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6463cdbeec65e35ab6626055778cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d63e5e2929e9d6441b5eb8342362b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85213df8aa80de7585c84276c5e8b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468294f9e672f31e8a6359ad7336897193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c0da5228c42316ed1560df699498194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f18d18f15b85d6545206a3154d0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3662feaba7000b252e19f4296192b4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6a7d8d10bd2966355f7e5a2541bbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123c92121a94842077f68a5ce3cc4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6a0692c5074455ae5f411e114293699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562523f02a7b2a5ced043f1f4789e8b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60d6ea5abb9ac62ed50dbb5738825101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761f426c1bdb971381293cc4bb3d032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b7aa94c10671284a3bd102f571863103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1086c4639c3f7bba114cf024b79b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e65889515b53280a436ce987ccab6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d481a075e3c94d3806f651e90de6d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83705560a86a7059ac08adf95872091d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bafe1d613045cea08558120574134d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a848b7cc82b04f31ae53926fd5d01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1363bbcf9c982051af87deab0f5890110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654c18474db1f22155bede59c3416fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa849ad4eb558d11a2db1dbff33180e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442bde9a65bb23076ac001ec203c367113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ad4331dc6776a2fde8abbf12b90b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab2e55d79ce8a18ee65cc2bb45d423115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06a6d92b7d5aaa35377dd2465aa1c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be03a69d45b390f0c0771e61729eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199169e57c1e149d42787ff758dece4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f4e3e38046cb86ea89ac1bc165a5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75fe4ade07693e1e749ead94c16078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad4e5d595c243e8a93455174062d1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a65780be98ea5b90fdd35cc3d09253122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0584a5397b540318eb8a126268ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fa787fe99ca32c2b0af6a37184ee9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b87cd0677715cb1712671bcc5edb0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88eb1ec59010a3c5bc6c34d02e9a75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de914d61f5c42e1215dc651247e9de56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717ab2c04ebcf721a819e365ef0f684128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d9157714d7818f5fb04f13fc121d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a277b7bdbbc8e0246c7468e3e86dd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34948f44c8175a749a914963d3326d6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9268c418f91cbbb09969458fddbed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8138dcc80cead241709f6b1cd709d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14cde29efbeae144b147622c4e88cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec30e6c88823ee914037b63ca3dadf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a70d8dfac42cab8ed346142e8feb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09502a93ceac889af2d9cab9fe3f5d2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d182a61d57b422b426ce12bf8bb6d4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebadb4c8a39c4416df63f3e60bcbc36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ddb53c2b7bd2efe72da420c6b7386140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481b3129a938a82efe70a480dfc7bda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd593fbd05423f15cc148990d32317142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f5cae0de185ec11264f58c3c05822143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad641f6f73578226d86da2bcc0868144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98069c2319b9ff26781ff37a14ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c0cdf25e425878c576ca0ef19fa56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a3345c9ab7cf7d0dd3b4679e8c20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff20cc52f0f44ce0db3cbf74737d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b698f57e58cdd915f6543280c47416149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e729b7a43e56688559a17ede9878e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e63951fc6aa034107b9ed8ca23e647151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc6e08bfa1060781fe67d03b58b542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc766bbe483c606740e52306a0d6bbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ea82f6dc83801b3666bdcbe56596a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d0c86fb8d51da78cc1869a1b71f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b35fab9ac51ee765b56a33fae3d496156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7dc3240091e6d7e7a7ba05c16913b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4924174405701a69a5d9dbf65cc3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03393efc976709b8172f6e53bbbdcc9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3ef1356a1fcf2ddfe6a927392caa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033dc9872564ae2c5fc1f370de00d78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f196d8bfd907343c30a8ae3098837162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5373d2cbd23a1d3b2d9c4f39047407163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb406cd7a66c003537ee96cfeb16e8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c404a2588b5ffae5282b220903ed6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd625f0a3acc672d64790b86d24e08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c1d77723be2a3a0bc24a0cd354b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d9f9014d4e7c8d1b2434fb5e6d51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eac89d7a3bb43f80aa71baf9d4e6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01981e0fb8be29b421de2423e8364f35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189100179e7e2f848adad3209a48e147171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b650ae1a6ed6c58b51308888fbc9108172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7f78d120c9540db0a38d1e035ced173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3628676047f4d3013bbc3216bc51d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acacbb7e0b4b16fe54e9d1ee5ca66a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b53777a5264ee258f525c895b4622176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871fe4062fc890d8844b82e559c05c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b254c620883c645bc84d597f09b86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665fdf6df43afe8f74672049dcfd756179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7749f274eacb1af2b3349e956dbfb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae714c991da0f0820ef947477d0d83ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f8fb47de2aa0955715e939dbaf266182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da8374205b9b8382b4cb73237f00dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6cb6ebf9eda739658f0bfd6790e11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1688a91f149d2177839691b15db45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f3d70688ce85164bda4a93fd84ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea17715de41ca995d5ae018ad8c6ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e460a39d17448efcbb1c821f0a26920188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa0da3515dbcd8823b3badafb07df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3f8798cd36c142ec6aea8f6cd6062190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80188ee9e0e1019a4ff0278a97db2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6ab94e6f9fc5c93f3bc6533b45445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73eb48289c71285f778904010b93e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0317b2e4f6344ffccc1e1cf5b2e047194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69142ab3e48fc8dc1aca69d8be4951b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c1b2093a9f80338b62baf7702e26e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0a9d9e8702513753e3609a0889481197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60011f8af0659f3fd152a22282c66109198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f137584ffd37c8e4b36cf577a985444199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ff1d840a72648eeaa12748e19499200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820cbe6d88c98c8e855d49d207c7b5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ad5942cc2bfd7f66f7c2b1ccded67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace543d39b058fdd743243f5d2bf09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b23901a77079a08fbd0a36b8f5be6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792ec620599a1b151c4ca4afb0bd4ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9040c31445466f73f4dc05e21cec06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4375937bb4a6d4337b47ebf4362d6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78401da97877ba627b4f1cac13d8d0bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8223fe1490bad4d62e7a0b507c33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069368238c71022d209a2e0824c0433e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aed0e229a03e9ad16c734e1cd5c53d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967d2f0787476af824399fe3d285c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf87a3874fa702c873544fe6b99fdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a0b3a0bf9c59100c2d8f6acbe8a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099d2fa2412c6448c9720371c6f512d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea7d668016062160e00614bf9c695216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aba9e798d04a383f1d0f885ee90a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128cae54e84dae72d3540f0e961e93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbda90c1a9dd2583b60a1f6df3a94a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6027d505807bd0f947e6c49d8ded220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ec1761767acac57ce368c6ae8772f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85fc3c93eb4444a3dcf65085b78fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0a3d11302a977d36e988de15d6bf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e8685fd800a0fe801f1fa993203b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5221c22c7a0d5bfa6a4c8fd3ba04b8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d52be5f2de99e99eea4e0340e640fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5486b60883d1ecd8a2502dd994adfc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7cd5ad96505b265df5c3a89694a59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6720dae553147b9e19a8cde51fa7f16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dbdee8d0b9483204ac44e0b10c5b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a048de67338bad59ccd122186472c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a5e8a9ad5db99d4cac88a88793d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3d22deab3e9c9771628496559fab1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e10c744cce5f60c2fd76181d965116234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1175af6caf02d5cd8d00141c09e06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186a27b01e770ccc182216d0f36580e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc1fdfc02d6b62416ab79fd356902237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879cd8f40b4e943cfa35e35672977ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b4ee3250044385ceedfc103b6c426239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f2ded86ac5e2e9d135543cf05fbc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f7a062e22b3595dc7098a2b94da32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe24397db6990ae19b6fa5e673490242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c359e639c2d008c56e680c5924ae22e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa66da569bc0d9cc4bc610f9fbd982244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e01e85d2859f0ac7a3891679dd0d8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bc07f9b3c18738251143258df4dfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7d287b0a32f20c3c802196b58ca53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5051c159e053c5ec5a94184633210248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313240d0fafde729f78b5faa9e143c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea49fc9706fa5a3325bbbf7d17405ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150891d5fb6221812c2d6aafa67de3d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ecc477ea55700722df4d2584c7525252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629059c44317a5c4b6b8a003a250fc44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef04641357692e1120f6c47f513e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ff925be5eaef8f4a84f38eaf7ac1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9724e40793fb2951167544ccf3069a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2496eaa9bbf64fa39c07d920c7a22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7948161fc01a0ceda93dbd5fea411258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480db357e09e105082627156cfff8c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f9abf2adc411a494e1b3c2568301260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d28f1c04dbf6298305c187f18f653261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc3e85e83408cbc96339b48e9ee1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efab83b4211f071c43ca10237b96b31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734467e917c9ce6757979c0704839913264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d2ee8830a3e1459c82837cbc05af0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25a74673b604c0900684300f47575e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d1c88d52c9c788c4a789f407f8b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d653a0d96bac97146a7b8a88bf8b7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80ee410bc5144930e06940bdef875269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbeabb862093846bc389840ff75ef5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268f95aa9af122c9909642d002bab0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be20f2220575aff320cb09f1183f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9821211c022206acdee80ee1ed535273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a6298fb4eebe90e4012621751b8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244551e4e591edf52f9d8bdcc75fa6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d7ccd3ef59c46b227df3d60cdbb84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673fa8d40c1b5558a194d76ece998b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4a8fab03b7c2ef26e6cb197555ec5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff5c6a32c0a346ccef984a39fb4e4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c399e45fd67000eae2187ea7f48743280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac086eff192a5a649139169bea613c0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd33be30cf252adce7211df71649ded282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dcd34d6b27b29aae3eea74fd4b367283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8a796a99662ad69119837107ce8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9cae1aee060cf2a6048b302a5d4a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c733ec0cc13d7022b6aaacdabcf184a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd96edf07a7e44b8c560e76581d184287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c449ddfd259b5b7b2c4a369bb2c2930288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e0548acc8a26455ba9bf55e792568289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca37c1683a70e78ed2072a39301588290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14df36cc3645c23de9cd993f516660291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd2336f37c62ebb7872f6aca7e672292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d1c84acdd05c2f472dc5c563e1e0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da8a2895ba5e5e6340587186efc114294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3d651cfb2fe174ca8b4ae2721b804295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630c45e8d41335e60ccb54919b25d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d38e3e9a2da51166e92e5ded2faf5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac168c2eda7a2e280df276a0688fb2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c8e3c7370ae52ce7358d49071a009299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96c408005b16786dd70d335acfa6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748694d064d254352d2556dd1a253c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427da7d4a42d3b81d9a9d4ab24bb9e91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d8e4006baae225881b56cff1316fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347f29f7e8ceedb17cbd49c019b862c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f38732f05b9e9bf0aa0318c6e4437305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a3de5865adfd83bc6286f33beb85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4fdcd7519e89b06d92a22fe6bcd9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8250d939e8ee08325aef3eddb608d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd991e198d4c8ddf38c1043c0a4a97f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf583dd313dddc78f1af4db0ee95d07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d7eb96a3e8ff2af0c9ed6c38150b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f70e59393f281f13f51cacc11ac3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba0e214db73e3e3d6ae2fc280292b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a2e175d765f6b2805638defddcaa4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf084f260d44d8a543b7f4aefc84d26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153406ca2f3521d8eb2aeb85cf8555d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40673891d8ba3a38484cdcc819a15612317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b02f7a7154ff9860e0b9f2b44eaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c48a31b7f7853f8390563069b78f9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99762f057c3c1bc13442ed77bd3c381320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7495b69bd050dabe523c9edfbb3d16c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cb96d8429aae3b53781d5f398091d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58566596c98bed4f2c57cc290a1148323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896afbf1034a417f71518e6586b69a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47092fec04a9349acf4d952288da373325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1b0ee8f8ac9d4fb331d76f54d236326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c5e90de1a9c976a4015482ef6c25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e245f6b63322b7293627f373094a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f5e80df136ea6990defbc936cee31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d97f6afde8877546792035f90b4ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36db52ee1840561baa468d6f05c8f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea8e02ac83611baa06f9cd2a50d1ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942061895f43fa0781dffca95a8df57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0bc3841b7d65996dc636a40d77b90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af632eb881e940c4859bc73739b82f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd62642b68466ad846c108debd6e23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73dc52219b86597818476f1e2340a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c319713279c1e98db8c8798162db5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2bcc733c9a53df16711eab76784e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c7abc4942d17a4f14e4fbe40ecd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3789173640c57e372e7a0b1d7056f3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108b92ef9ef5abc2a6b6a146c66b5e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebe5f05c838a1190066c5a7e7c9871343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfcb56cf9545b0ee8097013b2ab1a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eef925c96a52b8191ec3410e0fb24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2d9b4b2fdff09e464d9829e63134c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b7c3c7c8bdec852dc44b4d42b444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b39f2cf8bd1d0e06095e5248829e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dc89b600e4cde3a8b8721cfbea125349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ac3cdc8e2f6f13f890e14a0433f5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c294676c53520dcb83fb1a42ec9679d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d1fa55d8d3b161ede69c3c6f1fdc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee33aa644224fc003b397251a6f3fd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39484811d92ec011acc671117206d1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468269434a3ac84c8e5f3971013ae02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaf47961fdd2d05f26e50dda3d51a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0048094c7b2abb84b1433fc14c92da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0e085314d0d8b546cd2d386f684f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213fe58553ed9757606e6e8787b8265359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc97fe88d50403c7380ae04bc77257360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1310d5cb7a4390e90f577c83a102ee9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903fbf224aaae6d888e27ec714e4ca5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30b1e0c710e27b5b2b9e929175b0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee98e3b451458d7836fb4959558f60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf422430629d761f7926cda63abb1c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a559f636a2e2ee772056905bba917d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf19fc065aac8252a0fa9d4884a12f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9244dce2f945041f11c9d8e19b59644368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24a39339db786afdeccba3949ed80e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b54d39880045ec4cfeaa95ad58ffc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be5dc6f75a87473bc6c25cc65f9c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a0ef60e09d04070384d00c6881646372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7aa960421debb26d65abaf9068f2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c67178925c253e95b034848ee08f3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd678b833e63e0a83b44d34e1f668cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667bc04a89e5c6991615f2dfb6850c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578c324bf4d957f179d6f23094c026e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213ef1a3c324d9d2df5a644fc908b6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f82226e7810e94e47c3c87e30eec7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a1dab09305610664d1b223e246fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdca059dace16df70f27b2afac3017381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d22c02b2f815d41d35d8143ac6f2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47ac99486e1f230ce103796793f77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5491d8c6e3d965622d066a7737ffc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667d2fb57c7c5b03e8847ed7d4a0a82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0000b0eb148f19e4de599c10068ba0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23296f2322389fd0b8b5f97a287045387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db174dca3ef198465961fc491c677319388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe26647e92d675da6d060dac0b8356389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc84ad7745b8fd68d68f52ed82a957390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b3efdc1c472c810f442347fe50711391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d21d1c82240a52bf13ce90dc25ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fab4ce2148ff4f484f01365c5a83c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464224065ec979eaa9d0dcb48521cc2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d463985b0f0fcd2fe576731b4deccbe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519e257695e4195288053caa1d8a3cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f6b1e2725770b609859a8c2a20413397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c052ab75386d05344ccbb1a26463701398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc662fe4c56777a8d052a57468acd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3f12d2bc35a8410b1bc0943f66a2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a1a5212f645ba79f01b7e0725105b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed204e8ff9249a796df67e59cef31073402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204a5f58c083bc71c642922bba5d4a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b7a1a706a7fd9f90e9347496ce8c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3a885b0f216731245f8c61e884da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb13584f8a01b6ce69a90eb19bada17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25fd9ec4e659cffe4f9ce79e1b0879407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6c8ce6ca9ae3ce05aa68c4224cea3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b175860ed060364895728a84c68c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff789066ab3261b5417087a73aa80bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2bb8a56161547258416c0e01927d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a57230a7ca267181662b12b7b9c15b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff3888d0b1ded9b797f9a4e3ce3b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e3576dfe415e579fcf423ff511790414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d543d02ac15b3a31fe3134f8f74fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875de177360f564d5d9e836407232bdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed33d240a149561177a0f6d72f241f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322e83d97fbc2f212b84aeaa3eb1eb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9df624f85dc0afbe63829213d0ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbed7194b6353add4d9de90f734d73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125cc346ae3649bb15d4078a9766470421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28266090128602517185e78c2d50a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abaed62d0dbc6ed807b20f81fdca40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03ab53f88ddfcdaf5cd5ddfb853b4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912de2d70831b5edae6d360d9bc424b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50248b77c6690f9d2ac2d8dab1fe31c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f01b586cb79a64a0369a6e75148619427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130af60ee7c606f16e9979c4138af23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a888df26f64ec19fafa52a2f56d3f24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84c547fcddf5014d226ce026421a0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b45b5195140fc36a9aa94e8df12c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa37e1606217e736538a193d348f799432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec3e808114de56988fffa761966813433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bb99fd20ff47ae26601c1240ee037434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a933d439c25220c84f99283130590d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3491faa0b667cf328d4209431e22b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb7b2b8e611acedced79f44ae96344437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7039957c0ec468e8781151b478bb5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744a1aed7cd3acfba234245990aef7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76090b0c89f2ac548e3d490a2d28cf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c79d4861433e30e7f006a06fbea09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d75dcd7f0ebc6c85fc58fc89b2865a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380149378333f8ec63e4e75e8b22eaf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034b9e7dcff13bc93ee25d546d32bec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ba9e25348b8de838b1b6f860108b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e45c6a9b24a5dc859bcbca34a72fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ebf6e463dc03d98a61c1dc77b2ac8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694931c882cbc6f88bb39d74d630cb70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e34419745b6353f9adbc0c7f3fb1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4ca5ffbb45a59d24c890806a5211450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ab2ebac1681c2c5e488c967e3cb24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7d1ab76c6a4a428e84515f995790f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f9619f583cb569755285bb3857fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734863fb79febe86c2008822c4f2890e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b57b5201a9304815bb6b476935529455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044d2e5df06fd68de914ce36ea44ecc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d98ee00188074614e6c7b421c9f62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f31800fcf45d1b061fe7ab6b767c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad925d5652170189776afd50e02c7364459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab842e4f3f9f2c0a5ab0d2525ea71429460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce8a65ac55e4f040c36070b13a765f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38b6074ab3ee31101052a2085a8423462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd29a8287c75ccba51e7bad5d611e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3bfae85a44bc21b20d7b40a438edf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e3af821f7f5b3160dee373d32c9f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc872f85ad4f237019e49fd360c2dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413b7b7be47524f391dc274f4392b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5bddf6a38cb746092d953b1b23f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98801feee5c9f3e71dfab44b8a244a40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b46be8d3ee6fe009cf5c255d698e17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e93afb04f9a2653d46901444ad3eed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10811f56a6aa97791cbdc1786cc96de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe72eb4012a31ea788dd4ca6f8a667473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd798e32823acf73a1bd67a980654981474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed908e5934603c50bc9a097bf3bba8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6394c809025fc5b999e590300d72e70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d0686d55169d287f5c0a11ce35344477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727624e45adc48d0385f3b53093521478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9cff84a573c5c262aa23eb0aaf62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2adedbca5f680e6e0504e4a1dcea9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50261cbe48199ae5c071ff13be463481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f678f28e8d803f1bffb5219c069f11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32fc704016ba0338fe57907de84db9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8659aeed35a2a0033cec0e1fc49344a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce6033bfbc6790b24979b50e22b2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbb7fc4e83156b2fb2a5005a4a5e80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d4be89b27b4fcc57cc0399ef5d69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee890eeabe336a949b5ff896fb4602488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca26987ad98539aae8303aa974042d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda8f57d35c0617f9b28ff3a3209679490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc12dcdbb61e98db4fb83fc1f2099a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41026a48c23f0d93743d8b291323d0ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b396924b2055ae04cd40647d2926493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82ccadd909a54f1c4571bceefcae6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfdd5641c4ed790e848a28257ec62a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7637582ff8ca5df656c48458830612496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264abb96266e80034a80473d5d078b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d7f9bf476d8ecd1f541420f65c577498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e536519192d5f0cf5fba0a1c46de0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de210de9d412f87debeca52824f6dbf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7bb111e88d783adb0a3c2bedd4058501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0995622488bacea6b7da9638d03eaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5443524c1d4362fbf69ccc6578f79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b9860743cd071b71a14f14efc41c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07160faba5dd97e718fab84498aae39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd77bba8e587b2cd6f64fb604bc4a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf693d7a855f9127ce485d4cd0777fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8a396009acdd9f910847c62ae01d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e39e9d783b3d803ea28661a0e628509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8525d15ee80285853e2b6938ae782f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63c4219815d8ed4d8f120f1cdeec09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd70ce159d79054d7c576cf9407a2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366589c12a44321ddd1997208ca4d9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff14fb10cade903636d0a1a0c5db79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2664099223bcaa7b8768e571051bf5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03e6967558841d64a2eb9b194a2963516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3996393cfaf0b48becc07c87ccd82f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e626fd7586f0cbc63f68b4b06dda2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f3c73b79b2d0e7989b216a27a60a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855523b643a6803bea191f4f6be8ec2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d7deaf98d4e7ee83039f3a3c88fa1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f913243b0f01474c4829511656818522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392dcdfa54bf3e52ebcc7c0490bb918523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963dc6723af5c59576909c9734de60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86600884d8bcc65d0df498c9ff6a7111525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f747a61af3de1da55f347164932c9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4102dba62ae652beea3d2cbb39f61d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4177bac21adcc2b0bb0c9341ee276528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc53a5ff2553fab15296487fdf00c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18906a10de513a48fee095ef5858b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c5d07e2e7a5efc5d113abdb9881f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf46029af284f3a1bf3ee7bd90b4a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc570785c0be67c38ab5ebddf5f530533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77bdb32ffbdd634d97677e34b09782534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18c222937c82ed7572e77519e55bf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78be62dc13633adf8d6f102499a4b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c5a7b7ebc69db293daba090c5ab87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05d1a5fe9be4940bb63edcb4b5c1b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24e785bfe0e8e0e2d786a2acd2cbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc41d523ea8d1b7492b6e73747d3ef5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0faffdc9bfb3a515f1cc4b850020f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c0d98a2e51e6855a1fe832fc95e1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec49dcf1e3db181c7285350d18daf7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e78ba86f627cb2312cae107e48eab5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c309fd1922c43db14070e6d7848df7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cdcd01116c2708b4d261c4bf911bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf07e6b99b40cbf088e0e88935f451547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d58b613964a5338cac7bdc2d9136548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7c38f2d087ea1e3b31cea113e56b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73ab1bdcdef96b1c35c1626f68ff75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd85ad28b8f6a18f47eb74ab121e87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a223266d26a96da42826120e34341552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f32c54e4e928a746f3c644e41c46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d74e522335af19efee35246be3f31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5097e6c8dc3d1980cf45c5be676da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa44cc4a155a34006820ec0ded32f49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c734ac5424ce3ab65c1e31f59f9628e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40fe73065dedfbb5e9a71a067c7b56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f50178aa0b285d267ccd538fbc3be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e47d52ff5a27167db638bc2adaebe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a808017d5dd24f5d193f107b5f03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa9f25d94085dd55727a44fcc92b6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870734698218ea9d7f3f35c1d2ebfe4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37b94c0d6667cd6d783e495f83c47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825c1b3241a438fa0588bfe3a9d8e42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53a6bed49e601d4e633d790554cf85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e29aa6ea371c7c8bb0ecc25e432fd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded67424893b960b2158cda5264198b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4515aae3ec523d67e0fc431cd1b4a25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43541c772ed8f449aac4db734f23737f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfea73eb228b3167b2a2db91dfcf4d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249e5e7e45df047930f6f3b41e9081d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdd75dc79fed1501ef6e2f3b2298cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c75707e05f0d2ca1991335c01b550c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aa77400750b076482d6193f40bf18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969f4b94511574e574d513af25e5d3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819e76176284cda7d6593382c2131e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279787b3825e383c440735ed4f558664578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f885511afbed6a8fc2d607a2cad564579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b37effd2e009fc8cebaa0cb446cdf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa8577ef66a9d615feaf4f5147e01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78acb3a6f6f7bffb67bf64d00d4ba4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f8b036baae0c0ef4e851d1383371d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8060192670dec20d3f4eeadf0b2ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65712de902721761d4f66989ef0e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819012f2f394260a172c550ee6aba31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eea64cff808f9f9692707ae5bb680587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cac5d1311cfc4b4648723c1be341e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226172030dea069e2195171998ecf060589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa4f0d1d8cd7324da526b95978afd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b780f719d8f338ed876011152bd7922591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940fe6372b539d13c4eff28f96cbade592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2fefc09b6ae1635ec6448cc381da6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024541dbd8a03b6f890c6af1cdcb6bb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a42d97f8bb22be9cff30ac10a310b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399bf36e21c55a0a9ca600e7374c74f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b859e8d9e1360cdb37084e8bef02cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dcb38779a4a01e171909137fc3ebb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75757104605f2d4ddc8ff16b5c087e86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dedca47a76926d29c00eb958e3b7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637261006d505d467886c0bc03198a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6617b5036b84ed5455664929247619602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac948b4e91f7b835f2351745771b8c52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fafe1ff933b65aa4a729087aba0818604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d0f55e15ad58e52121a3bdf9e68f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3290a24b7f7c52d3134c617172e0e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5b073ab2f7f5d3df87e05298386d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fe2736caa42fb0648cff32c3f1a2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81012de2eb0d8803b6688cf1f9c21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de7025667a6a1580c8de329e5b0b17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005f4e203161a5e5e2a63a0c777915611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7235ceba8a1fc1c9b3b81bb1cd5cfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae152f03ce42ebb13b5ac9a0e45e1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e9e8373a834eb9a6f23ceb54c31e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bf9091326d568b223822ab9196d50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac914671a34fff40c63c5cf2b2f60c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c24b41e27d7ee26e378c1e61b82a2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab83725b281db9dad7c8ea44ec984f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca80f84cd68b96f76d6240c3891ccf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9bb28e1e534f33135620dc306ce8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306349848131efd9afb9bab28530ed0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746705be6839db7fc3c8612f643d41ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde6bbccbac51aaf1f498bcc7b6d393623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136054ce9c0d35ced64f3adf59b29dc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1c89af49b7b527a4508afc8ed4eda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340fd6879a845f65379f9dd84cc048f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52cc86b47ed5b8fc88809c05cf7448627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b15767da9edcf2c497fa66a79dae1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a539075a97f18ed78252c0691fb18c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5b04263c9ac88d5438c1ad39143a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d45311ccb8219b715815054c7607a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5387612566d62dfc2a1bf045362c499632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ecfeb4e974d0979de38721b22434c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb0891a9f263d044298ff523e2249634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa705ca0c63d8c7fcb32b074c6d826635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605bcf848a8bf263b93e649439ef03a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d0eee77b0b5ec22ebcc7e0bd9ff2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b176cc15fc367fc6976af068b877b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73458a8bf8657dc08564ad819d98fb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1cd3e4bb4904b18ecd8515c982e8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7b0a4e43df503d3644fb72bbab9a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d59e3274ec55f81ddde43381ee8d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9731bfb00873f67e1912eb8d89520643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd1151aa09be8a7b2b20aea2cfba20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e8461282b856d0c28f52e9152312645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4569413bd78633fd8f04e4eca5f30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed53645de3589f468235795a71073647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6e8118ffd762acedb91c7d6d2ac88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db58ef72451bee9bbe7f9d0298d1818649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678deb7a00e2a17ca166916f617dbdd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1422ab37f7db8816ec44768cb95c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af5ed5f14139fb95a20b79868e4f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e1ed6d0bb3b21db2bc396cffa78dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db24262a213f574689a3d7000009938654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca917549cf2d04bd18bd4d74318fe6fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba27a1a41b55e2ffc05d3f8b4a224e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eed163917c7918ce0218119d068438657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7b021ec94ec653b02c3289ff27138658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3163b6489e0f89939f4fb71db545d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca81401d53a391dcc369913e6e50d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fa255d3b6273563d85c5e7eb9c52f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d19f50c8b54665e3eca701ad24766f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39e12b4b7834c28a10c4ba23072128663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8e0832e1d61217590cc6521353e20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e557dddd9fceff96ab2ad13406890b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91af20f62bc78f14e79c05d1531aef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a91da539168b65874b0451c2d5f7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f61b9109dedc4e88b17f936efd09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ab5494d9abdb359b7a886a68cd5ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089f54b644e0eb3e420c9b94b36ceed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b787f4ffc14c99aea174060e3772439671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c41f12b4ca119175d59aa0a98ac293672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ec2a48c4fda9eda54729e9a0f99a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07903bb8abdfde7a477973c4307cc67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb20233e79b0518ac60d60eff94a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715988b3c110ff34045fb285522012676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab30f788075a287433c789edbecc1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d59b69df2e6c8fef5776c43a396929678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1b062a6e67bbcce4c92207b4287c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275ebd4d57b0eb1340df9b4dd22ba55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff5553a55df19e26421d74e495f85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3aa337af0e575e021a7c6d055a200682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649cd2dc0ce3af09c6c1d9bc4188dab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f850b40a583d06aeabbd554dd3681684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2311888367562ea967db188b202e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1347dae1a5e39eb9e9ff185ff98c2fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fc1f02ba03c5794e75f51725846f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f980ae8119646f65ee7cafa35a11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f212681e81c7215423d648c63317a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7314e6f614aa5cdf00dc1fedeeda5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbd2a707b622c46b1674a835ebed26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0edefbe41c1e4ea75ac1d632758d99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22305901c73c805d03b90d22e61e1864693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97163ee3026da9113e7862e559e139e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb405623279962898a388f18bd9805a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372904ae756b74cf2489d23a983c9f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcbabcaca1436adbd8f9ec4875f138697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0edcb26828b9e4c33db757dcc4930698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c81e477115b645465bbdb4b184cdd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85690dcceccb664fdd47ab637f871cfc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba52ab352d83b83309c87a275ec745701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ffbf8ecf48a51b5b1e59ca8eef7ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a11b3cca7ab4f7a71a0d4bd5402ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f01dd6424c0da014282f1d89b0f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25ec892d5d5d4d2a394a8752b5471705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e8e6dff6cc36163a488b4e6154be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35273787064c87f4d02b68ccbe6861cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d143f2696e6993ae073f73ce349ccf5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6d59f5f33b05a8accb50ab1da1b21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81694003de9becdd1b633869d1584710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70d012c7f18ab5a6951229bc56d9c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069286f9a678698dd0abcb6ee3a93c80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec84438b484372fd22349eaf27e0d81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7dbc5bfe9e64bce6029cd42a202c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618dc9c94c87daa3de85f2555aede9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e51a7e7da49c5015980528de5ac33b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39d02375e5e71f7b00f5a796dd9d97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f899bb6b5cd65270b9ed4d9d42a63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c504858462b12963175944ecc50f430719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c485c50968a1c7da44e2ef22535cd38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c841bbe830bf4c654103fc6a6ab074721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78564d20e3fac758c663b313966f18a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f96d010bff6e613dfa97f0dcc9fd9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d765243a005fe7577a567a1b6d656a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4690f80f6279e2f904a2be676afb00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dd7bf7e6f52965b79354b2a9b1bc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfbc18f3bd1a097d9d4ff7932a0dca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea82e8503d6f58c69fa797197f9a7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb8a790fa93083d89acdfe821e07a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f5364cf4cabc0461f0d8eef5827c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cdfe7d832db1907dc90c979c07867731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682918c3cd12bd67112ffb50b5406ee1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29390d81b3c93c2e8f22f115231c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2299ae7a0daceef91e2b02548f3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3187e8594f4987535e76cdc8ab2c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc500e425066990f9b3f83607a577e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc935d76a5ef224ab9d2f34384141e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d29dde0f69022c5e0d67bfd1c8ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196a6f6590d851eafc2fef1e224122739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405f07796563dec3c83088240ed393740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481f308fee68d84376122f81c305eed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e84d8dfad1a0b7996cf2f2ead47e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57328c1cfe521cfdb2cb477dd354c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099891fda6f9ffc99db4607894ad3d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d98516a337131abfc4fe5227bf4ce0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51aa4f2595a45b1b1ae0fd5b55bccf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9f08ab92f7fbf9c2554cbd52e4cbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468023af2165a4ee551165d4bf8232d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb49581127785f8403c865b2cd71589749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f54cbad0383456527ba4e39874e63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b9f85eeabc3bc9fcb1afa75abad3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4beedd75634b9e6a33f04bb5acc47f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cfb8be171e028beafb9b165d5db31753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba09ac455a8601defcf592a9b31dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e52253fbc378c49ac9e54543dda22a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3918a6ae8971eca7cae6cb0a9ba18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bca58a3dda2b905e8f8fcfb0a93ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332748d94f2ab10d1b432b96974c877758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c97620f1dbbe95b96d0e6459266550759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28112f15efb5ed54ae2e9812f00cadc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a949e45e300db910f0f58fddc5512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c199d5517334f436c65d0f776fbea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b89a5784f5972b5d177c268e36984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ad612715ebed220cc8a9b257d424e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb06f69cd64f01c6326ce28628fa06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61141b7cf7dc8d32acc9d537411fe17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed87b132b55548f2a6af755fca47b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab67d3de5d09107eaf614b0db38839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828090b61bec1adf6cc56c87206e1c1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c63e9024f7649cca88dfede6f8be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855215841cda7b266185b5e57ace7f8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c2ab03ebb3ac6d5ad9c2902a6431413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909ddb1c271fc577a4af79c4322066a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2692863fe3c761a7eff5126e28824815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fdaac6cb189f753c1ec338f2bfed516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c175152abca941612d5bc8a68363d1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba86b00953e44e9a0f0805b53d046e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5a5417fa9b5ca551ac76de622079e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6106063c546ed5ca6499113ba553bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ddbfc5d0ff0936bb52f9253f420721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e730d6e3a9603243b142d82a6091b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ca32229e0c2c2e544b2eea1ec394023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9474e642bdc4a0afb1562cb6c0a5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b81742422d647f04753e8610f8b7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689e4a455e55d5f0d0f53bc1b57ff3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac2939d1501b477f99f0084323806e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656340e88e1717a573548db536a315728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e66b4f02f4dfa6d6a19d0e9b5746c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5a9dd2e3d8a345c2d038de3654a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbeac15412fa04cc15c147cde1c6da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b6ccc823f4dc9bc93531ca60532932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03002cb969f7be87fc23e9a0cc1e0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c2d1cf76c96750120c269bb9177434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4042c156b1dda2132b6184ab06189135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de6bf74b89073f71652d9edf65e4cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de426e55e7c6f428d8b1587b7d4e8c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8bee99af03895bb40848f44e4691d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92a41ce6c191ee748be94c306a1d5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a12933a4d4b12aa93263f76ad78a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f839e1ec542997a43c742b51afdff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84826941c7eacaab497b9439b76f1de542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb58fa444ab5291275fbce0958d4e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bc53719297a0d7bd672c7d4620ca144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947aff754172e507da7623edbe8369545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7e0f33f75f81a702bee256502fe1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e1b85695b21bf27ca8c2abcbad37847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41eddcf2dd0cfd299708fe2d20f48248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dddacd9c11f87051e08735ae2fd9ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1f8e8ab19e62d854b8da774559d3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca3c75d3e3c3fa7ed2849bfd409bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71144855885cef61211f7e21c0777ba652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbaf8932868e0bbda7042425608e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ac4ccbdeb105c9a54fc6b697b28f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dd4c2ec4c1f607947054726d85bd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da945e71a83baf89b22f6540227f1e7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d07a49bd72aab503376e4d21280e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88737bb905e0d828fdb5fb708949aee858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae788755e9473fc286d82302d9425ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c3560b0dd7bb5ba263921ee3dc29360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cba8de3994f43090d423ba6ef1ede61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919edb7d3a18d7a90ec0a60281361bf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55fa75aee1976a8e4a7286aa05196d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e057888ee8a081ce02b7041f8c7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665175516fe37121e8a780c0e15d54cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984ce4465ebe4f460e4ad0bf970eb0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ddaddff6b4a844a105cf0b7fcef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7d402a0cd0a842979e574e846aeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14299d6b8b0d69e972bd18bcd04ee15f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756857156159cbea0f2fdeba6c4934bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586853f83160f6956b83cd49ab5ddb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed880d2c6eade7847f51291906128372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84331d6652ab28d5d83420c10bbf7be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a47b35e2c9ace233353037494c5f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb79a1df13f441fe709c479171568a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77208482df1d69243e2cc787a7274dcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7db252d59cb267c30bdcda31cfb4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d954e123dec0f6f7592399d2bf828ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59fe1a3a24b3ba692c0a68f9e013fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f16f8d6753218eea2016c4941c6c0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d834ae246f34ed4caea03c744679181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe8a66e5955a03df30880506382c1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c659fca2f0ca52e834c0b89bacbe783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17c07adede9dbf73e6edb342c679cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65fd6c6a4a421eda374b1b7021e8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc048800b962956a4380833812551b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1b77f9e4ecb166d8ea3f97c10ad487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da611e993ff7508c99db1784eaee18688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b4f9c0c09f2b07a1372b31c844d3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c3fc9021545d74ed16c58cf19cb0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4452b9bc728afe71f8b8a940b3d09eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0957961b564ff2e8d82d0464bb78692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c263cc1d9f9df29e3dda0636428f65893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85baa6abb3239af6379ec92dd6c18094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb103d3a0513abc73ed39750560966c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff5fe9e7a305d348d7638a6f1fcfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4102e5dc512565abd4a74d9b228d4c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b99528dffc4ee8294b2fb91e5a36e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88385295f3757a9f9619da11b6a54199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551d0ee4252d01e8b76576db290f437100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dbbb0d0fc637071bb08c41c6db658101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badc4b1d8114d64cf65a7997979c16d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1677e773dc4dc8b6afc97093a2c02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c31d69d1f19d56ca3e000a2bef0e01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4ff5bcb53083eaa3b560c862ebbd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118db108d9cbe8c69f1a1566c02c113c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb06d4ee412a26893e47c40b688de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7840a3e941b55b84bed8bfd9223e17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f1c290350905de62ee1f10242cb10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549cb5defce8db2c5555eb077559cb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41f6c151ff3d09a6558d6bbf967ae6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f51f51450fcfbdfa31c4c428ef57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99446e7b1b95c2d9b4edad9e27e432113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d056b5f4b9ad239b01689568eee6b45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b560bf24624475de040459b21c41c2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c31f86524aff48558c8e98ef69d41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9e18ee9987b1ae593f57bd158c58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad945a66cd877c790e3351f78106882118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04bd509e5a9bbb0caadfe3a7284681119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062a13fce89c31abcf264da2d723bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9913c3de9be69e7ac612fd3f4dfdadc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93be9db11875fc12333afa91eaddac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c3f766beb09173743ef1ef41ceae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e3c50b9af50aa5c5f3dfc0509f92d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179a73935121b55d26f1e210eeac646125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fcae04faa590ce4985ded2a4754e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44143aa68cf9fe25099404f4ca84b908127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b52566b35c6fd82cd3c5eeeb08a91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e588f22bb2cc4c7ee1445d9708bb2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b5d50fc8a7c7c55ec5fb582c16038130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0933df5a888700b70b43f963b0b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3119513e60a062f73fa4c513dcfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec580f909ba01753e9d53f687b8255133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbdcb40d4b397b2971f16b295e965c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0ffcbba3d414a2f9699fc3abeecd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07fc457aa61bcf21c3ccbc77b8fc77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc76cb9b10d46810b115c1111666b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5686eede87d6913fff4c3e169e14b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a9bd6918bdc81d06db88acd50f2c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb77acb19fa77cf19087ed399f2985140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634869cf449a32e5b7550f6ad3a80d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94743e3d8c7d59db5a1be0b83f43bb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782e2b079a1c5f3dc2296357eddc87a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a28c05a9b60a00f0c093be196fdd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7239f11fa86dce168b6f805a99708c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403cb198d57f3508d2912631b0119fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55974233987c8cc25cc85e25b2f25a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c88a5829bcc53c7eb3b2cfdce54da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571366977507dfd79cb55d522da9d82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afc6ac53f86c93b2f08fa1fab2bf23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65474040357d0f61fd72137f39616ec3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da296713a5ee20da442cf973ddb75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaab9177c5671209a6eb4d9702953d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59bd4529f4dafb214f5f7cfc250b8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534444c5f81fd4e02ce7f9eea781bed6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39917cb0b1c32ed33f7bcf0d0ee5e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da127102e34fec8f768bc3cc3ed5a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475d39551a797cc011f91fcd1eb102e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb85956f6ecd4daaae7bc690c701dd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed094c4c482a80afb80b0dc41bb3211160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39839dd544254c917c2430c7bac2c856161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12fb2bec24e9f0eb32ae348c67b3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b5cfdeebace38379ab79c6d76bad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13855212ae856c164d1c4cf3c477822164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70558785b7d2a27588ce03f0ffc72ba0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb485ad9746f264be72450446e6cb72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5fe9ddae0cacf6fd2d9302bfec029167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93be8fd75a9398a545acd5c35eaa72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c117f64a182d28f72fc2d73193648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb752fa38ecda77f30b5177cbf2eb0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c814f6512116c95ddaba4bb52f8fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d706678a44097bfa102458cf8c0c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88e538ce33939ab52237249612b233173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea8025d9ee87dce05aed6c48473625174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1599c61c08a8d84b8df7e8b9a143cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7082145ac6055d03159d38f5b88d2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b4de3356859642a61b7cf4bb9c32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddfe9e45126ca715deb7e34ff10dd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcee765f5ab34e26819f0cdde6ebb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71081fe9f7f08d0e232a592ff22636180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b33eee09ca1014d73328d82570832181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc429a15953771cbb1ec6ab744e61d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7b165fd7be57d553c535d2770d0a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3098eb63703b00cb26a49cbef4629184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d34d3af9e3a6485e044a61b4ea12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c21fccf408ef8675c523f897fb7f9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955519d4a3aa241d8c0e1a10a492b55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff21067e08acf3a3726f8cd31c82800188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d6528a94e4fc172894219d5c9f3b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de328f658bdb39ab0b7cfac004b9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcc0611934111fd4fd158310658514191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b051d2337738e7225c7f666ea0ae6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fd063580c82bcfa510823b32a4ee6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d879eafbb8c0d1a317dc853810e18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa223a92184b2be688f4db0aaaff13ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8730c180f084a74063c969db7dfe29c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cd5ab7f825f3313645f0fb9dc75ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16423ccfbf70721f096d07b83528749a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8fe1e8cbc060d714ce2159c9e46ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329e43ed91f27e8ef3b898afd4c4851200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c178811f514193bc67fd9be8b4ac67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba642063bc798302b538a22e11ad75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b18304495de5b73a08ec8bed42b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1f1eb2c28b21133720be1cdb47cea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912923d93b0c16d433b3e427eebacf36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c7fba1deda57b5e1b6edbbb64dc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89965c1c49b2e46948d07dc3e907dd01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f017ef3d0857b4a397240cebc9167f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe2c877e6b4cce136684a07755bfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04a9877a01e128bfe2204529a06f58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16ebd3e9ccfde03d7ec12cfbd282d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167636b7037ae81d28ae6066c3b919a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31302019607b845eafb70a55ec3fe1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605448c9bd519637f7840ae0b7955757214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5cf9a4ef0088cab5759c2d81bf338215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74376809e4e1ab60bf90a5d84a691d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6330568fdb9a3e3834f282da439773217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfce0e139a7bb4ec9ecca43996ae3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1f3b73aab43675f01c657454bf446219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534119c53088f1b50322da518874c35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aa412da6618358f36ac325aefd605221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505eefb48bbd6cdb5f3a7881ef5efc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6612e02c51617135debcda806984c85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb63d54d5fee561a1000011ed8e2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e043ec3b65ad55bffccf6956d9c20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17a5f530a9044bd596b826a753b6e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6011a9d84998960af89b2a594f59752227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967613acc5d98d793f18ecde40f2cd28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229d8bf855ff0458c54a12bb87f3c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4600832ec6c287c66a92e815cd5096230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d9f4080da5c57c08b214535b7447e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d16d12fede0bb152e5006e07e798232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408b62580a886a4753b4e15556f7d34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a25d284c960c819e3de6fc6f97509c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335602ef0ebedf33d0b0d1679e43fdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029715f4173bd07d5f171cdc5b537a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6698f977cc0bb610e4732ebb8fa65ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcdf05db49d26971c933aa1fbc7bcc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961142f1f3c277a51e75edf2800c503239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb57474ae4313fac00ed9bda4675962240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfba1da7043b6bfd861758ab5c152a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f9a174ee6e9a0828ca0c76942535242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f82ba2caeb418b101e6b473271a5f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dacbcfc07689296558537b913982e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eef96a28b019aca4141d476ef5838245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db9090586663c600d16f37aa425149246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975bb92c22403d2e0ca73fa087a9ef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa9a5baf176cd04e92947fbd5e6d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b988008d50c6b3a47d0b9bcf9695a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee252de34f8e3f06c7bc7ac1ce1e60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd172038e9cceaef73ff38d990189ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf85a3791f0855e8fe21b31a13bc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660753913b416fcd9fe5fcef45b50b8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089f8b5d064bb3b4deef5f4a5e5e595254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047efdda394cdcd7b2c493bbe65a5d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d9e4b51d85b209196adbd5d8647a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c324e932e4373a5107b702d8119a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c455aabcd8999eb7a5c22ac53128923258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a9ab932b8e2400db8aa931c24734259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33762757bbed0e17408111a3c25fe2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20115e62203d5036f9083f1ff59296f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4314bb7202f9c178b46c9bdff4b9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767159696620afa38e7b9add12886458263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965588eb31adb826fe960e77fb9bf6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2761d514218396702a17eb98b14758265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b11a9dc547fcc142cd73e2b3dfd0b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e4a3ed0d47b3708e3b9011643616f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f09e9dd4ca6a25b2f7543b5dfcf77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad980ce0fd55dafe5e2ee82d8e659c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6698e0e378013f9e56af073642e32f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957298e16e28c5957b51e7955f3631ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2e8cdeda8f043c2da5b8874bfbc0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d921dcd72805c903bb96de1daeb94b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501f25f2a0ad9efd0d01a3c10e6b83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903156b81d3dfaac20630041c80dddb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecad9403d24d6a0e456625281a20107276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7894e414f3f22b7451f6ad695477754277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805416693c412934781a0e3fd23e5de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a949f44695f6b2896b5284185a35e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db45c0902f4bcdca5c5a3e1aa42cd0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29491954189a8d65cfb060e0471e52ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22837d8f611dbf5022a9f1942feee9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bfdb2ad143ae267d76c42fcf0c9de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4fa813e5d675ac0fecaa7f56eb0c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff2f4fd5afe6aed2d860bca2a509b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31cdf4e70572d4dd6523891eefa63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd8dcdb2f47d36ef3436fa1881394a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2d7a19fac2bf21b95f1ec9f517d99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8fa46e0fc6b8356d402bdd9d86a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b14ca25655d8ac5e82e142e7b5f53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc0fbb3bf13c626823cfcf2dfa7678291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbf0d669ee520215df895b6fc03d62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537dd30f4218e4fd807f8b616bda419293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc246e5b2bf388836c5da77ff73b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d56716f5978e36975b7d3c6ba8a4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e5c657d7d9e75ed56a4183edaed7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd833c4893a6099a508606b8eff2376297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee2e32559ce481ce0a4dfb74308167298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde77a0df683bba98c11d82963df5b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b926bb36ef812fb8f85e314c6b6a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f185ed31ebf6b1f6400cf1e3c86ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc9d43461f50d2a2bedaef764045b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a7801fa204d2aed662679cf432d67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dcec3862d6519b480f8e6f4a19a65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360341ebf12fff62d34a0ce73b914837305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc8d3bcbcb36f5ae9d0a7a5db4b74d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bc833e6187546aa31de4c7513a886307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0fbd34107e50ca54f99b2456532ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ad10c1fde2e53b4c686d1d4327fea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66898f6ff716d6a1e792b1fdac07ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552dd4aa9ce23981a8f5c9e622a4b5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634686976aaac2a552230d18dc0e02df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e175be1d2942d7fcfb1793c1b9e9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4c4318ea607253e7866ebab799406314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c4237722655a661bbc5d888ab71e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4dfbd067fdd7c2120f0576a0ca6c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d6393a01f9c02d181312168b6a67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67047f6b1da702eee9f31958a8ecb14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f04d9cd7becd2d79724e2b0be3951319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038db8b106843b264e0a22a23ba4349320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba67b59344eefe01afb0ec82adade6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96514a0cf14a3d918b18f915151f7786322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a057e499f96c92da67a92dfc262e1dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbbd5837a4b78b16bd8b9bb84ba1ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e24a199e9b21d70b0fed2a56f2fe4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ce3b12fe8e558c133b20afa085ea5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f8e1de18270741ec11ba8eb7efd0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212120664f0362659382fece537b61ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223a50f495f6ed1136b240b1fdf1fdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aae19ad3480104efe195534caa93e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cada89081d43af77eb523523d1a77a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a256cf5efebfcdf69f8358d8dbc4131332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227ebde55b3ea112d6f622cbf8aea51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accfac8e0cefeee1673461456d2f935334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf00bd17474d4ed45c73dbc843e0ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57a621796a7fde45e2a46c6cd2b39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c32053c044791a8c549ff2c448e8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1048eb2157bd41d10a2ab7841e75793338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e06526507bfac68c0a9992950145339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b5bf128ec5b5753d2cf082b2ba9a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331575422d8cd4f09d999fb4d50e473b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dcdc351f1a1e2406c213ac6e92c9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21eec0f51ef1b94563f9ec341b9e20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd3f595d9b03c0f06617c33bd8a90b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdb2f6a8e5c1863a7fb856d36bc4f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a342bcb1f3212cd90c32f118ae5bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e5a571a33ffd4ff80d7328ca2369d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b0045280a76b639702a5dce7a20c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd5396af2204cba01b122516190a5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ed9d18657aada9628f6c28ac2bd18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bde592c19cf889ed75eec4e95df11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4266490ba544eb57c9de71c950fd79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff18e2f9bca3c5fc23f75e1faac9db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6030f970d48ff0f85044c03b3f3a49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99812260f9bc5d4256142aacf056d5d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefcab404a518877ec75508a50238b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc9cf3f8544a8ccf90399781760d94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756a019daa44825679b2538c24535a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c24b6929d0632bb4b1c9f3204503359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe85e21054ca5fb1ad2b4ffeb8b24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d7e34ca61a06b49cf4ba281edae42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b6137f63f1ec694f9e2af15db793362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074dccacb7f853c52c967593499af18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7149a3f236a2bb2adb35b9c10d9bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91b2bf44e2771c94125bb9e5c333fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeadd347bf7bde87414648611c672a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e043a4aebb4d8b09729e19007a678367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408391f1ef7152ee2ae0d616177484368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab17fb5be6469f2a2a8b1fb80b965c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0600a31343d68d242d0a0c89fa82f77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ab8a3278da886cec986e02d9a0894371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4c8e10dfd70a19982ffe57797d55c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bbfafe42b51274e2f09f5ed1619aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26654948000b6a6c287282116c955c81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ede9dff7d8b45bf235a46b7d0e91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee92e8830f03e8bed6eaefeca23f15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704cf15f19c053d1e5204b57545679c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777608d5970c9d36b225d19258ae88ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc91155615f79f50ca02f0e5125a1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a84b46260f94b48a0c1f22c4eaa58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1cb1c71d74897a825ae7922abb4c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d77f326ec78aee25ad4dd865d34c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ac4949028b7c6c878ba00abf3ece1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27006ec892b51820a97ea1c6ec7192384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32688a17a9134e9d04d08dcbfd3cde9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec07bd55d0170c653896ae5855a9882386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f619750ed3684c5080ef458fbb4349f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7ae17d77ec4b85a3c8c48c7a7cdfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf41c743fb2f64550f30f71f009d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e25ed8a45ef37fae8433bd89c45060390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5442744bbbf7f7bf81f52b0304eae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04524524685ab4bf776c6423ceb89e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c21011537c5dac7f6372174ca395393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8b16d5882addcf03430feae6a0c75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139de34b650da96b9dc9bbea9295d1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9f952926d2d52b4ef9e61490dee09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fd667ff08649f09327753dde610f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca46fee7a102c2d01ac25fee0c73f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2269d4faaa3f63e35f09771a837c8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272432684c59c05897f9912aa88d72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734458e3e4445a8051a196aa05d24a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e40d5e366f968d62a31ba7046f9a80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7af4042472d19ceec292957d2ea3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9839ed120e0eb4b28860a43a559e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44a4d80934a47276c1f3ee9eea830c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385758bbcc16fff37cfd5d13c679c56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e4ea0b0ce0f885333f1f820460c02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d2686050d10b38f904ec36cdf7b06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf75a3e9a89872057f7b9fafaf592409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd42f624d360afd157d205b9794e08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffeb82ae5be51101f66d4c76256e5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fd31277db70cd437d86b9f9d5fc21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779813c1cbdf8111eab0f76c4f7da369413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e420a5dd18aa56819f33b1a4a07cc9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79712b6fba3bfedf443bf5db0c3eed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a87a2250597c1c3f5de8a64c17f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a19f813080010c0fe2541a8011cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf241c93005be45dc2e5807cd925c54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50f60142a30edf95cd722f75fbf182419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403658f69ce0a76ab06457a0127fa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d25e51641e0f813e1caf613af1958421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0d8d646e8b4f1742841e0c73d0eb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c799f2827a967586669c6b9a3c39630423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1c4ba924c17435f37f448fe5799f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b45eabe0e87ed0d139b66c108ed7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a698475df7f83ea4cedcaba8e97b55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ee35ea04243d954632b351bc04010427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfc5ceb28785cd6dc6fc636529f83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24cc9e9aa7f96b214cbe71ce496507429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30005ca7f104a6620fce965006852f44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4130ae5c3c426fa9bcdd31c71939006431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7311cae63fdfd969756a8268eb71ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483e89757171d32f6ad87ba23b307a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb662cb1b502b6c8377610b2fff36b55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8045d80c875508b3562d311fae0878e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea3b1b09925a9a2231dd69348e84a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968fedd2259d646358f6be4e61476d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e09647466c9fe7bf41c2a058c329e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0307a6161bb6d5a04d1d96daf04e5f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454f7c0c7e8eccb18ad94c23f955539440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f1e4b21f642d906538a5e2891bba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba905789ada8f9195e609f730f31b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214c15f14297b685a702b49296c36cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521c60157b60af19b8d62092d84555444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c232d9eeeb6c5ed20a54697717fdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c27df9f2e91828ab446b91918a41b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396119dfc829e12e415f00c271f1385c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149c8d1195f52d464270ec345f77c82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477be375b296923005638113a78c12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a184b9616896d02186d51311cbc99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87801252cb997540afdb1037a6c95cd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade6d13551fdcad9e3c781e6c9a0120452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea03e4b086fc39de9de1700e14593fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53426da7f6b0392e57efe32b7bff1efa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df4cf03373184bfb4ac0a33b7be30a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f70af7263d119184493fed5fe8020456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c0644cc687cbbbc2a6acdf94ba1ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628de09217a976bdb2cfaa54adfbe1a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1460834dcf7d384c2f60964072c933459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9bc295967366ec8b92ccdf84ccbaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0517da02c3504b202abe9cdbb9864b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a667ad997d8235b19494a5e35439462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f01a0492986426bdf30cce7e6eb87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f48edbf026f87cf725515078ffecda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb052ee5ff4de8c49f8a76404df6e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198515fa3cd5b6d1cdbf05ba1e19624466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ed83359dc709ff723f8de280560bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ead6ecfaffc0ef194a6d5a8c5221a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd361951d470d7ce2caa47ba0af9afc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2f912a7098a950f8c5ab42d9ee8c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7fd05916e682ad9bc47d3121a19c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e341ddd3740a4d5eba454bd37b865472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0fa71a890a94449b08e7467837592473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7b2ddbc16885c507e8c308b7422db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bdcc008911963a92d188c0b3edd66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4e1799ef5471d61ede8966e23369476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ffaed857f63e457466f0fa755163477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbb0465647308507645c85c006db3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2db2fb39e8f9ef95fb77d4396c84a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998b2d4049dae3153347975095936c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751107de3315cc699941d9e63f7ae6a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d23962c9af5db2b6957f36cc691c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb0772470fc91c9fec0c8c764014b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fec1f615d1a9704b561fbe2eef4e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba33506863a21570d0ee6b1860c1c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33318fde68ce6a51defaed9b171e982486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b10bbce36fbfcc43504dda1c52cb6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d7d98a995cbb74d30d81862635699488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d0948781b98f921d15853a168fbae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efec6ccaeae027a792550081d7e5fc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ae226ab2fa4937f3ce6900a478bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031e38a6d60020437e998de4a97ff8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5986c265c329519472d401bd8079f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16bda2fe4f7a5c603097b3a8a999fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f7e167b6393a8d9bba8013a732fb8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2811b75acb0e37c59284edec774d196496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ed6c4518cc2cd5c633ba38cd69c78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c69277d9a9ce00beef33df0bc76d5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3133eb5d294723629d40d5eeaa7da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899341653f1f95e9424d88bddd2e667500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b77de4ff01204885e4c545b7e3341501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fb6219650bf59633d1e8b49355dbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729985d7d5fa5e8a2c093b2df247507503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f749f45a8114b48b47355b27fed82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9edaa051ac5cd67f388c292ec7a0ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea446c1ca436b0c480de718d79431ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353de767d89d7c76b64cd9b077959a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7ce53edd277413b00fe409ac66c84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e64a32e45a98bcd8e4314d625775ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f74c31c10decc683720f94ee81b78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453a07db00c6907f571bb956c53cd18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd94eb34435f1a3802e1324c2373cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630e3c8e3d66e31c4b8b9dfc39096e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81607457ce9da859666b65c46052ac61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c441f4c5ea76beee9050d501484bd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6cd4709a246c769c81672519ab572516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8aea4e5c46072abd3290cf9191614517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28057d55df3b38c1eb8890ce130b31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc488e5e432e27de03fc5a8d9ac59e39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f563701c95d6ec863dd6789842074c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba900c1e76dc6be93ab376c2c6c1d2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38480f46508ad53df66d823e8556e74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddef4f5841b9c9f29dd61d8c2222b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eaf312619451bf2a326400fac5190524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e5e1c7da7f11be6b72db821106de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c27154f25dc967265a2365391f343526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee5f5b623a1a2dd506815b3a334adb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05855e0ae1fedb4f6454bd44ef107704528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ede16cb84b124fcdc7b1cc473fa6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1057f8917ad1cab02831403820c4db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adaeb3d1b6ed7293dcaca1909edef6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72d4cc9c5501d66147db3c8dac583532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04ecc5eb8c85c203fe5830c3c225f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616786e15094c5f6a14b4045f879d430534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842424d0225336129b42f43809270a85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a9c0db375e15f994b175ee37f8a84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1f5da20a842b6e3ccf1483900738b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3da3a8fecd73a96f0abdc0ce03f33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f2fb8a6554c92ee8692f090c7dc32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf724aaef696a2cc7a8df9954dacae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb67a375be65433cde5112333f1d28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634915985469b69298a61ddab2e7b9c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d41b3632288cdc95bd0be0acb9cc21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17050cc001a89254893a6790989ac577544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd39923fc79ebab4911a939f29559b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94292772cea8ff756299c53b031536546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf33dac583a4fff93569421c69fc9b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5690046877ac634cac03f374942d4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb8f8662e98a611242be050c439581549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea652be48c7fe5346f7210b31eb109c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91653407348f9803842a3d9ed7010e2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d39048e6199419e25396b7cccfe7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c3a35cf0f362d6598a10817cc7e29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0600a3076f77c16a563e6f93457580554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a407ba8e3dedaa08b88e41ee6bf15e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d6e30e07eaba02ae2ba407a1b46cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212a231d8144eef3ae3f5cf7ebf9dfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e792467dbef9e5cd4857e20fc47c7e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada67fbb765b0f7d3bd7ef50cc1d14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc944f6f91398603e620377f348644560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb661cf534e7bd6f918d98ba3ff030561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367d47b53cff0a3b8c6461ca5ebd16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a856ab978b8917781f2fe9020f99e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a31655b1eccc3a7a83e1e0807d05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61afe2dc240a0a3ff6b5a6e815b950d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308aef8bbbad3ebe78211fc03d2dd58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773993a2f99223046a8e205c0ee90dd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a2bae3ebc65682221638d0c9c0a72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40f8e2f51db1ab4807604fc4bf8869569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081024d4964ded3def6c25aca1b53e68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a70bd5afc9d912c9cc8db24220d99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048da6a2130d462b9794e52d678ff05e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b514aec42f85eeb03ebc2a466b633573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81bd5e0a49c99b582263548d4111bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04bca6cf7aa1eb352c79abf7bc6798575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31d476846349b624854b752db90416576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6e6ab93e467ea216557f8ebabc7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d460b696f1303ef533cdd3b06875991578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5ce57eea4d83cc39e044b90632e0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec0937756602070edfd8cd5fabd1cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4aa207b2335331fee35a8d6c249bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75402fe747c87130a7ea6efc91bb23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad2d123a1a8af423cfc87317cb644b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da7e545a8136a1d0de951423e1eb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bf522f830bac7473d7211032826ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd41e8ffb70f9a723bd35df62376d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440dec76fe1d1008748fe6d308f8528587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8000d5c9bf456392f848cd58f8048588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b5eb728914239b0474943d63db0e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe66a39d0ef04d4e48a1ad473c277cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73ed65f80f0e98b41e8f7755373431591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8258c9ae3704890c6f809845819cd77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d963ea2b98260b33b4a33a905289a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a41b9d115fd5ca399f5a71d58c71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd67eea0a931c54999f1b33036305595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66a3b6cc71c90dac8fc5ff8787f963596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e247adb3499a44974e50406761a0bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa916d59bd4503857c663e83ef23a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8467cfaf425edab50d969f0d92e67d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b7ded70c80f2e56dd07bbbf2da48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e3ce17d4470376ab0caf0679350b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f08cb003f5b24bfc3cef6a559c2a79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b64dc61d81c39db30b9198f5fab3a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11827ee29cf78afd3d623512a1bda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378db81d9dac9a69cd728ecd626fbf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ac34d29a6382846df1081fdfd2b3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0acd1a918aa5fddcccec0c4d723fec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a680528801a84018e4371b9dc850608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a5d3b373769f9bd87e58574f1d483609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1dcf84bc0028b3361cca7c7aecae7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68768acd6fe655c900a56cba44eaf7aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7e211afc4b2b5e86788fb4555e5a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fef9ddf30b5399881daae21040007613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a981929d523a970c5e3e0ae80f51dc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06adc53542051192bafdbe45caa2eb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f886182a047bfa6c80f2de2b7c8aeb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e538158f8d556b5fc4391823fe287617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927ec6ff17c39252ef2aa3f699e9e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80d3bcc63036366b5fe23466c826b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6b41d74be542b5e7135eb49f28d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aff4cb54149971998c38f84559f04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedd8a992449643bc5736c0ffcdfdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6084901d2036015f8e2f93630e7adcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988c4f19480539183409d72914372c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff19972a3b0f7046c0e503050e765bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0660c2ffb812ffe526a9da95e5cc8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7020c67913b9f9640b88ffa3b86306627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90b0bd48e73eb8a7d5889fb152d027628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebadb916f1d4ab06d1229865b2fbb38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf487b5c18fa89594b8d3fa0964b10e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64ee1856856bc0ecd7c228d0c88a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb43cb0c65bc226697061f3de14b28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478f45b001dd87ace4bbaa524e67ec6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11779845732da578e88352a38cf15df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a550f4e3c6656f2630f4f4f9025a24b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbc753d662a98fba7d2e59e2f23509636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c146ec3cb02e0d6a1a43fbc8d7c37a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae9b040943b9bddf77547a49826f8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845798a23c4d0dd394e72dd0d0668fcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb9a2ada9ecb3d8f1044bb2cbb92d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a9d69810e7cc1ef0a4a4baa95bd95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d364c3d8998b622d05198654df1bb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f1a4d7568bb9be45f7156c41f53a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113c35bbab749ee5c17b93b275c675644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e813281ab26fc51890e26f53cec0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f99b0b7ca86b401014fc3fdbb3409646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b20ea952f0b79deb998e0e488cbafd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccdbaa5babbf07a962a4380b23ba33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc08a4e9e2d2317fd0ae060aea1e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45c8d115575f5cdbcf68f0000c18c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a865b61ee422115d486f6ed0ab5cbf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c4ff061aba396efd19f04ae31c348652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad5f05aba42d49b68d82b9ea1510f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f8b542bb84082f4dd8063aa9deada654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121526b19af069da16e6d75b1b620334655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018b96bd27d23d0d2c99b9ebc7aab3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f38a0013d7eafcad7b4411d1204ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2216674e277297b1b91ca6a1cb8a3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5d7277d5c4bd5dea7e32c5dd22df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e8ecd627835e0b4181e3b40ad351a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd934a46ad9bdb9d6b54807acb9138661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd21ffd36fbcc861f1e970ae9749ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6634bf4667ad5036984f29823d0c95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fddee15e8c6966713e1bffd175b9ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89b5d62b30c0016b4942958a879bd7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6197dffc7fd0e44f16c75d97087b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62152bd3282752e3fba6628d7bb4b4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d14396307f0d352b04c5672d3c62cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc845a3078bc3da9fcfbc7df91e8e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f3e2d329898991df7d39f24aa37d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d8476c5271c846ab645d6238d92b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d512a978c3c00dc5680ade03109bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb5242c1a5f17ed24dee293aded922673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2468eb0acac005ed9a623085cca336674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf86c16ef2fcbee3b62349ad269219675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ca188396d7f606846fadf641b6ab5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd79a40811c371cac44aeb6bafc1a3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe123c25f99dbc00a3dcf5d5ac2d5eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ec384656fe963d04567c48385e96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d2745678f13a09446d1de1263b365680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b214d6f6920adb7fc5a89eed5a512681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c047282a739dc6b87546dfc4b2a416682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8174761b6eb27cfa27186da8843666683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96512cbd8f246f3f58d615225fdbb422684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba56539b3d350f68f245c9586a314f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b12f2e5862ac653b0d70364123e90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d461b276ac6b1825b3a3f4960b7923687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd34a5be8c1fe16f6e949ff35986f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7ffda14a6ed9b1b2615c2db74ff68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80318efa060fe71b97cc4d75a04762690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1178e5bfdfa472b5327409e010d067691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6577f9931d655e00d72bdabe688541692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e217a33d3af902133c051870364ed5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de6f6cff0d8e16368a94bab74398fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f5bfb77b6c83cf3a4d0f63c17cae7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a89ee0f6a444509d539328ffd446696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b176151fda9bd351d2172d0c3ac8b1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc1f369b6fbbe3979dbd5611b33d73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13dd14b60454836327d99c3fabb56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87182e54e5665373a75109cce3fa91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3679b26477a5f29da4e80823310b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedd865fa35acd122218f1adade6e05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5edbd3ac61d1d39864ddff82408c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcae849733e704312ec274338c7c0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770db694c4c62c1498c462257365edc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccba3468149fba30362a6d34c7ed9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabda13c4dd8793c9b13678a16869f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1569836901fc9360040a5da3e81c80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4d8dcbd2cfb338c58d674fe9bd7a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eab23ebef4d7a728555cdb7f346bd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce86566aeb2e0e12f4465972b84a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a57ab63cba2fbda1b308edc341c46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e159ce8448f7e3174897aded5ad8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134424180058ef8b9bd9bee643bc58b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe971dd75a26e63109520da2372af8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba957d49fadac24971a3d6169c093c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda939bc7fbfecea14853c977e72c250717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fc7d05923333e93412a633dc7dbb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4a2a0a6bce16be23d71bfd365bc49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c7f690fff96a98e372fb264cadf2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50501acb3ba2b3eaa8612920afce1369721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b193f20476514e5de7afa9b639b73c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd5e207b278aca1507b8006c620a5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33429cc990095e3175d15aadd25ca1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e58eec0e2a9a698d19cd9341a5eac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f24aacb9767713b4a03a2d4f999839726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b68c3b6b454d2850c3c60c44adabf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da23703e18bdc9ff52cacd49842f85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac2526012b703bf0072ec6a8d47efb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a264155a2ec1b67676fc89576b2a348730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e179ac7ab6a5b26155edfe443d81b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ccdd885bb9db784c61ba6a2fd03b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556a6e9241f35f652a2b46dd2d71525733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214e185cdb57c0d93feffb996e77d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011ce549a90e4156b4f20cc5f39df5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e233d3ffc4f0557fd87092e882e698736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e84bce40991b24620f7229ff108c6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f61f523602b2d4fa123fc5d97fc277738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d6ea6ad149c83394ec71fd03055c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2e8f0b47daa622f5b5b2c15d23f98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef3df08164c2a36ae8a06ba31ceac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511acbb9226d4dd1b2f74a8ad64c459742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d022721421d2aaa35eb189376d78f2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d568d869562120d9c360cb4afa17d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f7a8d9953aa459232c73c0a8d437745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449965b0bd65bcaa706c0b8e57927b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f35d294035455b7966ad8e8ef79518747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a3b8919b586156ee51ebaa8323e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c773233fd9090c1306defd7568d195749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53180917a59262bdb5eb4f9f5a83d462750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23b69d5685dacf40562fba09b55b02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bbde6317b42e08194c4d8bc3af450752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eed7a9a76fb8a40d0b5f5fcefe26f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40945e2fada7530f92350d2b750a73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b7a8a41a7dcbe7fe248e8ca73b388755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d9dfb04af1a39b8a7b39af82f18d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e662eff3dea6da7ea36a72c634e347757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a3fe61fe9f16a89f4f5383dd6c005758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717dbc027aa6f3126be3a0037341a29759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>